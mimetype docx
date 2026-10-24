--- v0 (2026-10-02)
+++ v1 (2026-10-24)
@@ -359,156 +359,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="358D1466" w14:textId="77777777" w:rsidR="00E26867" w:rsidRDefault="00E26867" w:rsidP="00E26867">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26867">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">QUE LA JUNTA DIRECTIVA DEL SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA, EN USO DE LAS FACULTADES Y ATRIBUCIONES QUE LE CONFIEREN LOS ARTÍCULOS 6 FRACCIÓN II, 9, 11 FRACCIÓN I, DEL DECRETO NÚMERO DOSCIENTOS SETENTA Y CINCO, PUBLICADO EN EL PERIÓDICO OFICIAL "TIERRA Y LIBERTAD", ÓRGANO DE DIFUSIÓN DEL GOBIERNO DEL ESTADO LIBRE Y SOBERANO DE MORELOS, NÚMERO 4532, DE FECHA 23 DE MAYO DEL 2007, MEDIANTE EL CUAL SE CREA EL SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA, MORELOS, COMO ORGANISMO DESCENTRALIZADO DE LA ADMINISTRACIÓN PÚBLICA DEL MUNICIPIO Y 6, 8 FRACCIÓN II, 34 FRACCIONES IV Y V Y 35 DEL REGLAMENTO INTERIOR DEL SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA,TUVO A BIEN, APROBAR EL SIGUIENTE ACUERDO: </w:t>
+        <w:t xml:space="preserve">QUE LA JUNTA DIRECTIVA DEL SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA, EN USO DE LAS FACULTADES Y ATRIBUCIONES QUE LE CONFIEREN LOS ARTÍCULOS 6 FRACCIÓN II, 9, 11 FRACCIÓN I, DEL DECRETO NÚMERO DOSCIENTOS SETENTA Y CINCO, PUBLICADO EN EL PERIÓDICO OFICIAL "TIERRA Y LIBERTAD", ÓRGANO DE DIFUSIÓN DEL GOBIERNO DEL ESTADO LIBRE Y SOBERANO DE MORELOS, NÚMERO 4532, DE FECHA 23 DE MAYO DEL 2007, MEDIANTE EL CUAL SE CREA EL SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA, MORELOS, COMO ORGANISMO DESCENTRALIZADO DE LA ADMINISTRACIÓN PÚBLICA DEL MUNICIPIO Y 6, 8 FRACCIÓN II, 34 FRACCIONES IV Y V Y 35 DEL REGLAMENTO INTERIOR DEL SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FAMILIA,TUVO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A BIEN, APROBAR EL SIGUIENTE ACUERDO: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4636585A" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="00E26867">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0054688C" w14:textId="77777777" w:rsidR="00E26867" w:rsidRDefault="00E26867" w:rsidP="00E26867">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E26867">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DIFCUERNAVACA/JD/3ªORD/04/2026.- Los integrantes de la Junta Directiva del Sistema Municipal para el Desarrollo Integral de la Familia de Cuernavaca, aprueban por unanimidad, ACTUALIZAR EL TABULADOR DE CUOTAS DE RECUPERACIÓN, PARA EL EJERCICIO 2027 y se instruye a la Directora General para que gestione la publicación del Tabulador de Cuotas de Recuperación en el Periódico Oficial Tierra y Libertad.</w:t>
+        <w:t>DIFCUERNAVACA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/3ªORD/04/2026.- Los integrantes de la Junta Directiva del Sistema Municipal para el Desarrollo Integral de la Familia de Cuernavaca, aprueban por unanimidad, ACTUALIZAR EL TABULADOR DE CUOTAS DE RECUPERACIÓN, PARA EL EJERCICIO 2027 y se instruye a la Directora General para que gestione la publicación del Tabulador de Cuotas de Recuperación en el Periódico Oficial Tierra y Libertad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463EC520" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="00E26867">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413B6E05" w14:textId="77777777" w:rsidR="00E26867" w:rsidRDefault="00E26867" w:rsidP="00E26867">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26867">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ACUERDO DE LA TERCERA SESIÓN ORDINARIA DEL EJERCICIO DOS MIL VEINTISEIS, DE LA JUNTA DIRECTIVA DEL ORGANISMO DESCENTRALIZADO DE LA ADMINISTRACIÓN PÚBLICA MUNICIPAL DENOMINADO “SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA”, CELEBRADA EL DÍA VEINTIUNO DE JULIO DEL AÑO DOS MIL VEINTISEIS.</w:t>
+        <w:t xml:space="preserve">ACUERDO DE LA TERCERA SESIÓN ORDINARIA DEL EJERCICIO DOS MIL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VEINTISEIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DE LA JUNTA DIRECTIVA DEL ORGANISMO DESCENTRALIZADO DE LA ADMINISTRACIÓN PÚBLICA MUNICIPAL DENOMINADO “SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA”, CELEBRADA EL DÍA VEINTIUNO DE JULIO DEL AÑO DOS MIL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VEINTISEIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E26867">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ABC0E04" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="00E26867">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FF88146" w14:textId="77777777" w:rsidR="00E26867" w:rsidRDefault="00E26867" w:rsidP="00E26867">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26867">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2797B0" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="00E26867">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10794C55" w14:textId="1B8418EC" w:rsidR="003D6468" w:rsidRPr="00EB4301" w:rsidRDefault="00E26867" w:rsidP="00EB4301">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2520,51 +2610,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BDBD91D" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t>12.-COLOCACIÓN DE BRACKETS (CASOS LEVES DE MOLOCLUSIÓN MODERADA)</w:t>
+              <w:t xml:space="preserve">12.-COLOCACIÓN DE BRACKETS (CASOS LEVES DE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>MOLOCLUSIÓN</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MODERADA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C2524BF" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
@@ -2968,50 +3080,51 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E6D1735" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>18.-GUARDA GNATOLÓGICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A203AA0" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
@@ -3083,51 +3196,50 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B0D9367" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.-ASESORÍA JURÍDICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22DC8116" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
@@ -3704,51 +3816,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23F01E0F" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t>5.-DIATERMIA (TECARTERAPIA)</w:t>
+              <w:t>5.-DIATERMIA (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>TECARTERAPIA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DBDF420" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
@@ -3920,51 +4054,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A970217" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t>8.- ESTIMULACIÓN CRANEAL POR CORRIENTE DIRECTA (tDCS)</w:t>
+              <w:t>8.- ESTIMULACIÓN CRANEAL POR CORRIENTE DIRECTA (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>tDCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E37E8F8" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
@@ -3992,51 +4148,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="666D02C5" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t>8.1 VALORACIÓN INICIAL (tDCS)</w:t>
+              <w:t>8.1 VALORACIÓN INICIAL (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>tDCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F103B7F" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
@@ -4064,51 +4242,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77F87BDB" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t>8.2 SESIÓN INDIVIDUAL (tDCS)</w:t>
+              <w:t>8.2 SESIÓN INDIVIDUAL (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>tDCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12B466C4" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
@@ -4136,51 +4336,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FA914EC" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t>8.3 PAQUETE DE10 SESIONES (tDCS)</w:t>
+              <w:t>8.3 PAQUETE DE10 SESIONES (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>tDCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0494610E" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
@@ -4208,51 +4430,73 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21F3AD00" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26867">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
-              <w:t>8.4 PAQUETE DE 20 SESIONES (tDCS)</w:t>
+              <w:t>8.4 PAQUETE DE 20 SESIONES (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>tDCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E26867">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="es-MX"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C4095B2" w14:textId="77777777" w:rsidR="00E26867" w:rsidRPr="00E26867" w:rsidRDefault="00E26867" w:rsidP="0015497A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="es-MX"/>
               </w:rPr>
             </w:pPr>
@@ -5200,96 +5444,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CBD3530" w14:textId="77777777" w:rsidR="0015497A" w:rsidRDefault="0015497A" w:rsidP="0015497A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015497A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TERCERA SESIÓN ORDINARIA DEL EJERCICIO DOS MIL VEINTISEIS, DE LA JUNTA DIRECTIVA DEL ORGANISMO DESCENTRALIZADO DE LA ADMINISTRACIÓN PÚBLICA MUNICIPAL DENOMINADO “SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA”, CELEBRADA EL DÍA VEINTIUNO DE JULIO DEL AÑO DOS MIL VEINTISEIS.</w:t>
+        <w:t xml:space="preserve">TERCERA SESIÓN ORDINARIA DEL EJERCICIO DOS MIL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VEINTISEIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DE LA JUNTA DIRECTIVA DEL ORGANISMO DESCENTRALIZADO DE LA ADMINISTRACIÓN PÚBLICA MUNICIPAL DENOMINADO “SISTEMA MUNICIPAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA DE CUERNAVACA”, CELEBRADA EL DÍA VEINTIUNO DE JULIO DEL AÑO DOS MIL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VEINTISEIS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9787F5" w14:textId="77777777" w:rsidR="0015497A" w:rsidRPr="0015497A" w:rsidRDefault="0015497A" w:rsidP="0015497A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21AE2863" w14:textId="77777777" w:rsidR="0015497A" w:rsidRPr="0015497A" w:rsidRDefault="0015497A" w:rsidP="0015497A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015497A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acuerdo: DIFCUERNAVACA/JD/3ªORD/04/2026.- Los integrantes de la Junta </w:t>
+        <w:t xml:space="preserve">Acuerdo: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0015497A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Directiva del Sistema Municipal para el Desarrollo Integral de la Familia de Cuernavaca, aprueban por unanimidad, ACTUALIZAR EL TABULADOR DE CUOTAS DE RECUPERACIÓN, PARA EL EJERCICIO 2027 y se instruye a la Directora General para que gestione la publicación del Tabulador de Cuotas de Recuperación en el Periódico Oficial Tierra y Libertad.</w:t>
+        <w:t>DIFCUERNAVACA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>JD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/3ªORD/04/2026.- Los integrantes de la Junta Directiva del Sistema Municipal para el Desarrollo Integral de la Familia de Cuernavaca, aprueban por unanimidad, ACTUALIZAR EL TABULADOR DE CUOTAS DE RECUPERACIÓN, PARA EL EJERCICIO 2027 y se instruye a la Directora General para que gestione la publicación del Tabulador de Cuotas de Recuperación en el Periódico Oficial Tierra y Libertad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEF9ED6" w14:textId="77777777" w:rsidR="0015497A" w:rsidRDefault="0015497A" w:rsidP="0015497A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31502F6A" w14:textId="3272889C" w:rsidR="0015497A" w:rsidRPr="0015497A" w:rsidRDefault="0015497A" w:rsidP="0015497A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5310,51 +5624,75 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6C37B9FD" w14:textId="77777777" w:rsidR="0015497A" w:rsidRPr="0015497A" w:rsidRDefault="0015497A" w:rsidP="0015497A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015497A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>LIC. LUZ MARIA ZAGAL GUZMAN</w:t>
+        <w:t xml:space="preserve">LIC. LUZ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MARIA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0015497A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ZAGAL GUZMAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E71FDD" w14:textId="79AD7398" w:rsidR="0015497A" w:rsidRPr="0015497A" w:rsidRDefault="0015497A" w:rsidP="0015497A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015497A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5836,61 +6174,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0015497A" w:rsidRPr="00F83870" w:rsidSect="00195B4F">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2523" w:right="1701" w:bottom="2977" w:left="1701" w:header="709" w:footer="835" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21802A65" w14:textId="77777777" w:rsidR="008C20F1" w:rsidRDefault="008C20F1" w:rsidP="00BA5C18">
+    <w:p w14:paraId="71938E6E" w14:textId="77777777" w:rsidR="0085482E" w:rsidRDefault="0085482E" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59A52F23" w14:textId="77777777" w:rsidR="008C20F1" w:rsidRDefault="008C20F1" w:rsidP="00BA5C18">
+    <w:p w14:paraId="64DBBBD4" w14:textId="77777777" w:rsidR="0085482E" w:rsidRDefault="0085482E" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5962,51 +6300,50 @@
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -6032,51 +6369,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Soberana Sans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A05B0D7" w14:textId="77777777" w:rsidR="00EB4301" w:rsidRDefault="00EB4301">
+  <w:p w14:paraId="19724AA4" w14:textId="77777777" w:rsidR="00986ADF" w:rsidRDefault="00986ADF">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56E4ABCC" w14:textId="77777777" w:rsidR="00297692" w:rsidRDefault="00297692"/>
   <w:p w14:paraId="1D9F84CF" w14:textId="44818E98" w:rsidR="00297692" w:rsidRPr="00BA5C18" w:rsidRDefault="00FB517A" w:rsidP="00BA5C18">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B6AEAA8" wp14:editId="31B33EEB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5157470</wp:posOffset>
@@ -6456,66 +6793,66 @@
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="63FAD883" w14:textId="16EFBD56" w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w:rsidRDefault="00766DDA" w:rsidP="00541E5B">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Expidió</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="29510EDB" w14:textId="43094CB0" w:rsidR="00766DDA" w:rsidRPr="00DA0215" w:rsidRDefault="00766DDA" w:rsidP="00541E5B">
+        <w:p w14:paraId="29510EDB" w14:textId="2B7F50FB" w:rsidR="00A5241E" w:rsidRPr="00DA0215" w:rsidRDefault="00A5241E" w:rsidP="00541E5B">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Poder Ejecutivo del Estado de Morelos. </w:t>
+            <w:t>Sistema Municipal para el Desarrollo Integral de la Familia de Cuernavaca.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w14:paraId="5C1036B4" w14:textId="77777777" w:rsidTr="00B16428">
       <w:trPr>
         <w:trHeight w:val="159"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="77D94838" w14:textId="7FECB214" w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w:rsidRDefault="00766DDA" w:rsidP="00541E5B">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
@@ -6664,370 +7001,446 @@
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00297692">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="504DC420" w14:textId="77777777" w:rsidR="00297692" w:rsidRDefault="00297692" w:rsidP="00195B4F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="13068" w:type="dxa"/>
+      <w:tblW w:w="18481" w:type="dxa"/>
       <w:tblInd w:w="-851" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2242"/>
       <w:gridCol w:w="5413"/>
       <w:gridCol w:w="5413"/>
+      <w:gridCol w:w="5413"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00287FB4" w:rsidRPr="00BA5C18" w14:paraId="105D9F5E" w14:textId="77777777" w:rsidTr="00287FB4">
+    <w:tr w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w14:paraId="105D9F5E" w14:textId="77777777" w:rsidTr="00986ADF">
       <w:trPr>
         <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5269CDC6" w14:textId="77777777" w:rsidR="00287FB4" w:rsidRDefault="00287FB4" w:rsidP="00287FB4">
+        <w:p w14:paraId="5269CDC6" w14:textId="77777777" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Aprobación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="119900F2" w14:textId="0B88FEF3" w:rsidR="00287FB4" w:rsidRDefault="00287FB4" w:rsidP="00287FB4">
+        <w:p w14:paraId="395FB8AF" w14:textId="5B39133A" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2026/07/21</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="40081014" w14:textId="46D8E0B6" w:rsidR="00287FB4" w:rsidRDefault="00287FB4" w:rsidP="00287FB4">
+        <w:p w14:paraId="119900F2" w14:textId="782D157B" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5413" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="40081014" w14:textId="46D8E0B6" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00287FB4" w:rsidRPr="00BA5C18" w14:paraId="4C9EE6D8" w14:textId="77777777" w:rsidTr="00287FB4">
+    <w:tr w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w14:paraId="4C9EE6D8" w14:textId="77777777" w:rsidTr="00986ADF">
       <w:trPr>
         <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="72B7934A" w14:textId="77777777" w:rsidR="00287FB4" w:rsidRPr="00BA5C18" w:rsidRDefault="00287FB4" w:rsidP="00287FB4">
+        <w:p w14:paraId="72B7934A" w14:textId="77777777" w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Publicación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="08DE2FEA" w14:textId="21A95FA2" w:rsidR="00287FB4" w:rsidRDefault="00287FB4" w:rsidP="00287FB4">
+        <w:p w14:paraId="44C9AB8D" w14:textId="37A37AE7" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2026/10/01</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="079A7C4A" w14:textId="09317E9C" w:rsidR="00287FB4" w:rsidRPr="00BA5C18" w:rsidRDefault="00287FB4" w:rsidP="00287FB4">
+        <w:p w14:paraId="08DE2FEA" w14:textId="749E0132" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5413" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="079A7C4A" w14:textId="09317E9C" w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w14:paraId="40283802" w14:textId="77777777" w:rsidTr="00287FB4">
+    <w:tr w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w14:paraId="40283802" w14:textId="77777777" w:rsidTr="00986ADF">
       <w:trPr>
         <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="070ABCA5" w14:textId="0C638409" w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
+        <w:p w14:paraId="070ABCA5" w14:textId="0C638409" w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Expidió</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2391F7E4" w14:textId="31DF255D" w:rsidR="00766DDA" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
+        <w:p w14:paraId="7A3D20A1" w14:textId="15AEB9CD" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Poder Ejecutivo del Estado de Morelos. </w:t>
+            <w:t>Sistema Municipal para el Desarrollo Integral de la Familia de Cuernavaca.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="41F3C70E" w14:textId="4AD2EE01" w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
+        <w:p w14:paraId="2391F7E4" w14:textId="6CA0E28F" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5413" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="41F3C70E" w14:textId="4AD2EE01" w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w14:paraId="2921D936" w14:textId="77777777" w:rsidTr="00287FB4">
+    <w:tr w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w14:paraId="2921D936" w14:textId="77777777" w:rsidTr="00986ADF">
       <w:trPr>
         <w:trHeight w:val="159"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="61F968FC" w14:textId="6E63477E" w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
+        <w:p w14:paraId="61F968FC" w14:textId="6E63477E" w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Periódico Oficial                                    </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6EC6206E" w14:textId="21CCE1AB" w:rsidR="00766DDA" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
+        <w:p w14:paraId="764129C4" w14:textId="6B1AA4B1" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">6610 Séptima Sección </w:t>
           </w:r>
           <w:r w:rsidRPr="00DA0215">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>“Tierra y Libertad”</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="383D7798" w14:textId="19017335" w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
-[...19 lines deleted...]
-        <w:p w14:paraId="1296C20A" w14:textId="5830D898" w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
+        <w:p w14:paraId="6EC6206E" w14:textId="73206A7A" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="72665FC3" w14:textId="34130197" w:rsidR="00766DDA" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
+        <w:p w14:paraId="383D7798" w14:textId="19017335" w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w14:paraId="2ECB5830" w14:textId="77777777" w:rsidTr="00986ADF">
+      <w:trPr>
+        <w:trHeight w:val="179"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2242" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1296C20A" w14:textId="5830D898" w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3C9EAFCE" w14:textId="67AD7FBC" w:rsidR="00766DDA" w:rsidRPr="00BA5C18" w:rsidRDefault="00766DDA" w:rsidP="00287FB4">
+        <w:p w14:paraId="4BBEE17F" w14:textId="77777777" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5413" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="72665FC3" w14:textId="3CEC2E74" w:rsidR="00986ADF" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
+          <w:pPr>
+            <w:pStyle w:val="Piedepgina"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5413" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3C9EAFCE" w14:textId="67AD7FBC" w:rsidR="00986ADF" w:rsidRPr="00BA5C18" w:rsidRDefault="00986ADF" w:rsidP="00986ADF">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A0307EC" w14:textId="4B55BE25" w:rsidR="00297692" w:rsidRDefault="00FB517A" w:rsidP="00195B4F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3527DCCD" wp14:editId="4D84E330">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -7075,75 +7488,75 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B33F918" w14:textId="77777777" w:rsidR="008C20F1" w:rsidRDefault="008C20F1" w:rsidP="00BA5C18">
+    <w:p w14:paraId="5403721E" w14:textId="77777777" w:rsidR="0085482E" w:rsidRDefault="0085482E" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="352C2DEF" w14:textId="77777777" w:rsidR="008C20F1" w:rsidRDefault="008C20F1" w:rsidP="00BA5C18">
+    <w:p w14:paraId="12594A5D" w14:textId="77777777" w:rsidR="0085482E" w:rsidRDefault="0085482E" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66DA4AD9" w14:textId="77777777" w:rsidR="00EB4301" w:rsidRDefault="00EB4301">
+  <w:p w14:paraId="3DA0EAF4" w14:textId="77777777" w:rsidR="00986ADF" w:rsidRDefault="00986ADF">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EB25828" w14:textId="392465CD" w:rsidR="00297692" w:rsidRDefault="00B16428" w:rsidP="00BA5C18">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CC30A1" wp14:editId="496BDB4B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>215265</wp:posOffset>
               </wp:positionH>
@@ -7622,57 +8035,67 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="1575301F" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00AD67D8">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Subdirección de </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>Jurismática.</w:t>
+                            <w:t>Jurismática</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7303A3B2" id="Cuadro de texto 13" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:17.35pt;margin-top:26.15pt;width:223.1pt;height:37.5pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb0tVJ5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhx0qYz4hRdiw4D&#10;ugvQ7gNkWbKF2aJGKbGzrx8lp2m2vg17EURSPjznkN5cj33H9gq9AVvyxWzOmbISamObkn9/un93&#10;xZkPwtaiA6tKflCeX2/fvtkMrlA5tNDVChmBWF8MruRtCK7IMi9b1Qs/A6csFTVgLwKF2GQ1ioHQ&#10;+y7L5/PLbACsHYJU3lP2birybcLXWsnwVWuvAutKTtxCOjGdVTyz7UYUDQrXGnmkIf6BRS+MpaYn&#10;qDsRBNuheQXVG4ngQYeZhD4DrY1USQOpWcz/UvPYCqeSFjLHu5NN/v/Byi/7R/cNWRg/wEgDTCK8&#10;ewD5wzMLt62wjbpBhKFVoqbGi2hZNjhfHD+NVvvCR5Bq+Aw1DVnsAiSgUWMfXSGdjNBpAIeT6WoM&#10;TFIyv1oul2sqSaqt1pf5RZpKJornrx368FFBz+Kl5EhDTehi/+BDZCOK5yexmYV703VpsJ39I0EP&#10;Yyaxj4Qn6mGsRmZqYhKlRTEV1AeSgzCtC603XVrAX5wNtCol9z93AhVn3SdLlrxfrFZxt1Kwuljn&#10;FOB5pTqvCCsJquSBs+l6G6Z93Dk0TUudpiFYuCEbtUkKX1gd6dM6JOHH1Y37dh6nVy8/2PY3AAAA&#10;//8DAFBLAwQUAAYACAAAACEAzB7k3d4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j8gzVI7KjdJKVtGqeqQGxBlIfEzo2nSdR4HMVuE/6eYQXL0T2690yxnVwnLjiE1pOG+UyBQKq8&#10;banW8P72dLcCEaIhazpPqOEbA2zL66vC5NaP9IqXfawFl1DIjYYmxj6XMlQNOhNmvkfi7OgHZyKf&#10;Qy3tYEYud51MlLqXzrTEC43p8aHB6rQ/Ow0fz8evz0y91I9u0Y9+UpLcWmp9ezPtNiAiTvEPhl99&#10;VoeSnQ7+TDaITkOaLZnUsEhSEJxnK7UGcWAwWaYgy0L+/6D8AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABvS1UnlAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMwe5N3eAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0634BC8E" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
@@ -8307,51 +8730,67 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="7F417ED4" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00E33076" w:rsidRDefault="00297692" w:rsidP="00E33076">
                           <w:pPr>
                             <w:pStyle w:val="Style12"/>
                             <w:widowControl/>
                             <w:autoSpaceDE/>
                             <w:autoSpaceDN/>
                             <w:adjustRightInd/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:lang w:val="es-MX" w:eastAsia="en-US"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E33076">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:lang w:val="es-MX" w:eastAsia="en-US"/>
                             </w:rPr>
-                            <w:t>Subdirección de Jurismática.</w:t>
+                            <w:t xml:space="preserve">Subdirección de </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="00E33076">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+                            </w:rPr>
+                            <w:t>Jurismática</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="00E33076">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="31779B21" id="Text Box 44" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-56.75pt;margin-top:27.9pt;width:229.75pt;height:40.55pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKjS275QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkjUx4hRdiw4D&#10;ugvQ7QNkWbKF2aJGKbGzrx8lp2m2vhV7EURSPjznkN5ej33HDgq9AVvyfDbnTFkJtbFNyX98v3+3&#10;5swHYWvRgVUlPyrPr3dv32wHV6gFtNDVChmBWF8MruRtCK7IMi9b1Qs/A6csFTVgLwKF2GQ1ioHQ&#10;+y5bzOfvswGwdghSeU/Zu6nIdwlfayXDV629CqwrOXEL6cR0VvHMdltRNChca+SJhngFi14YS03P&#10;UHciCLZH8wKqNxLBgw4zCX0GWhupkgZSk8//UfPYCqeSFjLHu7NN/v/Byi+HR/cNWRg/wEgDTCK8&#10;ewD50zMLt62wjbpBhKFVoqbGebQsG5wvTp9Gq33hI0g1fIaahiz2ARLQqLGPrpBORug0gOPZdDUG&#10;Jim52ORX68WKM0m1Vb7crFephSievnbow0cFPYuXkiMNNaGLw4MPkY0onp7EZhbuTdelwXb2rwQ9&#10;jJnEPhKeqIexGpmpqXnsG8VUUB9JDsK0LrTedGkBf3M20KqU3P/aC1ScdZ8sWbLJl8u4WylYrq4W&#10;FOBlpbqsCCsJquSBs+l6G6Z93Ds0TUudpiFYuCEbtUkKn1md6NM6JOGn1Y37dhmnV88/2O4PAAAA&#10;//8DAFBLAwQUAAYACAAAACEAx1u7Id4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3Fo7pIloiFMhEFcQBSr15sbbJCJeR7HbhL9nOdHjap9m3pSb2fXijGPoPGlIlgoEUu1t&#10;R42Gz4+XxT2IEA1Z03tCDT8YYFNdX5WmsH6idzxvYyM4hEJhNLQxDoWUoW7RmbD0AxL/jn50JvI5&#10;NtKOZuJw18s7pXLpTEfc0JoBn1qsv7cnp+Hr9bjfrdRb8+yyYfKzkuTWUuvbm/nxAUTEOf7D8KfP&#10;6lCx08GfyAbRa1gkSZoxqyHLeAMT6SrndQdG03wNsirl5YbqFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMqNLbvlAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMdbuyHeAAAACwEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0A433E4D" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00E33076">
@@ -13795,63 +14234,64 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1377310578">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="892078067">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="685715453">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="905803166">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="125857424">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="358240860">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="74"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00344386"/>
@@ -14314,87 +14754,89 @@
     <w:rsid w:val="00756602"/>
     <w:rsid w:val="007641CF"/>
     <w:rsid w:val="00766DDA"/>
     <w:rsid w:val="00770346"/>
     <w:rsid w:val="0077383C"/>
     <w:rsid w:val="007738ED"/>
     <w:rsid w:val="007745A0"/>
     <w:rsid w:val="00777765"/>
     <w:rsid w:val="00781F9C"/>
     <w:rsid w:val="007850C8"/>
     <w:rsid w:val="007852F9"/>
     <w:rsid w:val="007901E7"/>
     <w:rsid w:val="00792EB5"/>
     <w:rsid w:val="007931A6"/>
     <w:rsid w:val="007947B9"/>
     <w:rsid w:val="00796663"/>
     <w:rsid w:val="00797B7F"/>
     <w:rsid w:val="007A6B38"/>
     <w:rsid w:val="007B3BED"/>
     <w:rsid w:val="007C0195"/>
     <w:rsid w:val="007C07B6"/>
     <w:rsid w:val="007C3128"/>
     <w:rsid w:val="007C4958"/>
     <w:rsid w:val="007C7813"/>
     <w:rsid w:val="007C79E3"/>
+    <w:rsid w:val="007C7A2A"/>
     <w:rsid w:val="007D13A9"/>
     <w:rsid w:val="007D1C5D"/>
     <w:rsid w:val="007D1D41"/>
     <w:rsid w:val="007D23FC"/>
     <w:rsid w:val="007D2F4C"/>
     <w:rsid w:val="007D74B2"/>
     <w:rsid w:val="007D7F5F"/>
     <w:rsid w:val="007E00A2"/>
     <w:rsid w:val="007E1E83"/>
     <w:rsid w:val="007E27A4"/>
     <w:rsid w:val="007E4D76"/>
     <w:rsid w:val="007E596D"/>
     <w:rsid w:val="007E6983"/>
     <w:rsid w:val="007F3187"/>
     <w:rsid w:val="008043F0"/>
     <w:rsid w:val="00810412"/>
     <w:rsid w:val="00811233"/>
     <w:rsid w:val="00814211"/>
     <w:rsid w:val="00815A4C"/>
     <w:rsid w:val="00815D16"/>
     <w:rsid w:val="00816542"/>
     <w:rsid w:val="008208D8"/>
     <w:rsid w:val="0082297B"/>
     <w:rsid w:val="00823419"/>
     <w:rsid w:val="00824542"/>
     <w:rsid w:val="0082597B"/>
     <w:rsid w:val="00831A81"/>
     <w:rsid w:val="0083210E"/>
     <w:rsid w:val="00832B0E"/>
     <w:rsid w:val="00835897"/>
     <w:rsid w:val="0084079F"/>
     <w:rsid w:val="008413EF"/>
     <w:rsid w:val="00845B64"/>
     <w:rsid w:val="00846F42"/>
     <w:rsid w:val="0085209E"/>
     <w:rsid w:val="00852BF0"/>
     <w:rsid w:val="00853908"/>
+    <w:rsid w:val="0085482E"/>
     <w:rsid w:val="00856147"/>
     <w:rsid w:val="00863D1D"/>
     <w:rsid w:val="00865037"/>
     <w:rsid w:val="008669DF"/>
     <w:rsid w:val="00866B41"/>
     <w:rsid w:val="00867DD5"/>
     <w:rsid w:val="00871462"/>
     <w:rsid w:val="008754BA"/>
     <w:rsid w:val="008848DD"/>
     <w:rsid w:val="0088574E"/>
     <w:rsid w:val="00885B71"/>
     <w:rsid w:val="008877F9"/>
     <w:rsid w:val="00887D4C"/>
     <w:rsid w:val="00896B9D"/>
     <w:rsid w:val="008A3866"/>
     <w:rsid w:val="008A3C8E"/>
     <w:rsid w:val="008A464E"/>
     <w:rsid w:val="008A5B23"/>
     <w:rsid w:val="008B5E85"/>
     <w:rsid w:val="008B68B2"/>
     <w:rsid w:val="008B73F1"/>
     <w:rsid w:val="008C1EAE"/>
     <w:rsid w:val="008C20F1"/>
     <w:rsid w:val="008C26A4"/>
     <w:rsid w:val="008C2BEB"/>
@@ -14419,91 +14861,93 @@
     <w:rsid w:val="00911C2B"/>
     <w:rsid w:val="00913BF3"/>
     <w:rsid w:val="00915964"/>
     <w:rsid w:val="00920E7C"/>
     <w:rsid w:val="00923160"/>
     <w:rsid w:val="00923FBA"/>
     <w:rsid w:val="00925F6C"/>
     <w:rsid w:val="009349B4"/>
     <w:rsid w:val="00935CB3"/>
     <w:rsid w:val="0094419C"/>
     <w:rsid w:val="00944242"/>
     <w:rsid w:val="00944E46"/>
     <w:rsid w:val="00952EF0"/>
     <w:rsid w:val="00954172"/>
     <w:rsid w:val="00961908"/>
     <w:rsid w:val="009636E7"/>
     <w:rsid w:val="00963EE7"/>
     <w:rsid w:val="009654E1"/>
     <w:rsid w:val="009702CD"/>
     <w:rsid w:val="0097602E"/>
     <w:rsid w:val="00976D34"/>
     <w:rsid w:val="0097718F"/>
     <w:rsid w:val="0098128E"/>
     <w:rsid w:val="009844F0"/>
     <w:rsid w:val="00985362"/>
+    <w:rsid w:val="00986ADF"/>
     <w:rsid w:val="00992227"/>
     <w:rsid w:val="00994585"/>
     <w:rsid w:val="009945DB"/>
     <w:rsid w:val="0099675D"/>
     <w:rsid w:val="00997B9A"/>
     <w:rsid w:val="009A216E"/>
     <w:rsid w:val="009A5A8C"/>
     <w:rsid w:val="009B61AA"/>
     <w:rsid w:val="009C0C40"/>
     <w:rsid w:val="009C173E"/>
     <w:rsid w:val="009C3A87"/>
     <w:rsid w:val="009C4000"/>
     <w:rsid w:val="009C4319"/>
     <w:rsid w:val="009D00B3"/>
     <w:rsid w:val="009D0311"/>
     <w:rsid w:val="009D1196"/>
     <w:rsid w:val="009D4509"/>
     <w:rsid w:val="009D62D5"/>
     <w:rsid w:val="009E0C09"/>
     <w:rsid w:val="009E62FD"/>
     <w:rsid w:val="009F05BD"/>
     <w:rsid w:val="009F0D04"/>
     <w:rsid w:val="009F39D3"/>
     <w:rsid w:val="009F7FE3"/>
     <w:rsid w:val="00A029C5"/>
     <w:rsid w:val="00A035A7"/>
     <w:rsid w:val="00A07854"/>
     <w:rsid w:val="00A1421F"/>
     <w:rsid w:val="00A23B61"/>
     <w:rsid w:val="00A24FE2"/>
     <w:rsid w:val="00A2656C"/>
     <w:rsid w:val="00A27AB1"/>
     <w:rsid w:val="00A3709B"/>
     <w:rsid w:val="00A40615"/>
     <w:rsid w:val="00A40A02"/>
     <w:rsid w:val="00A41324"/>
     <w:rsid w:val="00A4466D"/>
     <w:rsid w:val="00A44C95"/>
     <w:rsid w:val="00A453E9"/>
     <w:rsid w:val="00A47B49"/>
     <w:rsid w:val="00A50076"/>
+    <w:rsid w:val="00A5241E"/>
     <w:rsid w:val="00A529C6"/>
     <w:rsid w:val="00A54389"/>
     <w:rsid w:val="00A5752A"/>
     <w:rsid w:val="00A60026"/>
     <w:rsid w:val="00A60C79"/>
     <w:rsid w:val="00A61315"/>
     <w:rsid w:val="00A61316"/>
     <w:rsid w:val="00A6579F"/>
     <w:rsid w:val="00A65D4C"/>
     <w:rsid w:val="00A66BDA"/>
     <w:rsid w:val="00A73E22"/>
     <w:rsid w:val="00A747EA"/>
     <w:rsid w:val="00A826CA"/>
     <w:rsid w:val="00A846E2"/>
     <w:rsid w:val="00A8500E"/>
     <w:rsid w:val="00A87EFA"/>
     <w:rsid w:val="00A94BDE"/>
     <w:rsid w:val="00AA198C"/>
     <w:rsid w:val="00AA2D02"/>
     <w:rsid w:val="00AA3FF1"/>
     <w:rsid w:val="00AA6515"/>
     <w:rsid w:val="00AB3CD3"/>
     <w:rsid w:val="00AC0E37"/>
     <w:rsid w:val="00AC556F"/>
     <w:rsid w:val="00AC5DC1"/>