--- v0 (2026-10-02)
+++ v1 (2026-10-25)
@@ -2753,61 +2753,61 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Soberana Sans" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D127DC" w:rsidRPr="00F83870" w:rsidSect="00195B4F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2523" w:right="1701" w:bottom="2977" w:left="1701" w:header="709" w:footer="835" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="093FD97E" w14:textId="77777777" w:rsidR="00DF00F1" w:rsidRDefault="00DF00F1" w:rsidP="00BA5C18">
+    <w:p w14:paraId="5BC33A31" w14:textId="77777777" w:rsidR="006061B8" w:rsidRDefault="006061B8" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71ED1777" w14:textId="77777777" w:rsidR="00DF00F1" w:rsidRDefault="00DF00F1" w:rsidP="00BA5C18">
+    <w:p w14:paraId="640CC58F" w14:textId="77777777" w:rsidR="006061B8" w:rsidRDefault="006061B8" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2878,85 +2878,84 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Soberana Sans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3303,74 +3302,74 @@
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="00D787FB" w14:textId="77777777" w:rsidR="00541E5B" w:rsidRPr="00BA5C18" w:rsidRDefault="00541E5B" w:rsidP="00541E5B">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Publicación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="67885D61" w14:textId="6E245939" w:rsidR="00541E5B" w:rsidRPr="00DA0215" w:rsidRDefault="00541E5B" w:rsidP="00541E5B">
+        <w:p w14:paraId="67885D61" w14:textId="4071D210" w:rsidR="00541E5B" w:rsidRPr="00DA0215" w:rsidRDefault="00541E5B" w:rsidP="00541E5B">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2026/</w:t>
           </w:r>
-          <w:r w:rsidR="0049238E">
+          <w:r w:rsidR="00DA69F7">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>10/01</w:t>
+            <w:t>09/30</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00315C01" w:rsidRPr="00BA5C18" w14:paraId="25B3A54D" w14:textId="77777777" w:rsidTr="00B16428">
       <w:trPr>
         <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="63FAD883" w14:textId="1DADA544" w:rsidR="00315C01" w:rsidRPr="00BA5C18" w:rsidRDefault="00315C01" w:rsidP="00541E5B">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
@@ -3686,66 +3685,74 @@
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="72B7934A" w14:textId="77777777" w:rsidR="00315C01" w:rsidRPr="00BA5C18" w:rsidRDefault="00315C01" w:rsidP="00315C01">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Publicación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="45A20755" w14:textId="1C21C206" w:rsidR="00315C01" w:rsidRDefault="00315C01" w:rsidP="00315C01">
+        <w:p w14:paraId="45A20755" w14:textId="73F36E0A" w:rsidR="00315C01" w:rsidRDefault="00315C01" w:rsidP="00315C01">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>2026/10/01</w:t>
+            <w:t>2026/</w:t>
+          </w:r>
+          <w:r w:rsidR="00DA69F7">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>09/30</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00315C01" w:rsidRPr="00BA5C18" w14:paraId="40283802" w14:textId="77777777" w:rsidTr="00315C01">
       <w:trPr>
         <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="070ABCA5" w14:textId="61E04334" w:rsidR="00315C01" w:rsidRPr="00BA5C18" w:rsidRDefault="00315C01" w:rsidP="00315C01">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
@@ -3957,61 +3964,61 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="508AECE8" w14:textId="77777777" w:rsidR="00DF00F1" w:rsidRDefault="00DF00F1" w:rsidP="00BA5C18">
+    <w:p w14:paraId="1DF12C8A" w14:textId="77777777" w:rsidR="006061B8" w:rsidRDefault="006061B8" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EAE0E0F" w14:textId="77777777" w:rsidR="00DF00F1" w:rsidRDefault="00DF00F1" w:rsidP="00BA5C18">
+    <w:p w14:paraId="4F17749E" w14:textId="77777777" w:rsidR="006061B8" w:rsidRDefault="006061B8" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EB25828" w14:textId="392465CD" w:rsidR="00297692" w:rsidRDefault="00B16428" w:rsidP="00BA5C18">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CC30A1" wp14:editId="4397E9BD">
@@ -10795,51 +10802,51 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1377310578">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="892078067">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="685715453">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="905803166">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="125857424">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="358240860">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -11213,50 +11220,51 @@
     <w:rsid w:val="00597970"/>
     <w:rsid w:val="005A095E"/>
     <w:rsid w:val="005A1BE1"/>
     <w:rsid w:val="005A1F9F"/>
     <w:rsid w:val="005A2EE9"/>
     <w:rsid w:val="005B181D"/>
     <w:rsid w:val="005B1AE0"/>
     <w:rsid w:val="005B39CA"/>
     <w:rsid w:val="005B3EB3"/>
     <w:rsid w:val="005B4E78"/>
     <w:rsid w:val="005B516F"/>
     <w:rsid w:val="005C008B"/>
     <w:rsid w:val="005C1D0A"/>
     <w:rsid w:val="005C3D08"/>
     <w:rsid w:val="005D0094"/>
     <w:rsid w:val="005D3488"/>
     <w:rsid w:val="005D5C4A"/>
     <w:rsid w:val="005D5E9B"/>
     <w:rsid w:val="005E1E91"/>
     <w:rsid w:val="005E1F1A"/>
     <w:rsid w:val="005F0415"/>
     <w:rsid w:val="005F7450"/>
     <w:rsid w:val="00600A4A"/>
     <w:rsid w:val="00601A3E"/>
     <w:rsid w:val="00604E0B"/>
+    <w:rsid w:val="006061B8"/>
     <w:rsid w:val="006069A7"/>
     <w:rsid w:val="006110D1"/>
     <w:rsid w:val="00615A68"/>
     <w:rsid w:val="0061734C"/>
     <w:rsid w:val="00623DF5"/>
     <w:rsid w:val="00624A73"/>
     <w:rsid w:val="00631184"/>
     <w:rsid w:val="00642068"/>
     <w:rsid w:val="006504E7"/>
     <w:rsid w:val="00651B9D"/>
     <w:rsid w:val="0065322C"/>
     <w:rsid w:val="0065472B"/>
     <w:rsid w:val="00655814"/>
     <w:rsid w:val="00662FC0"/>
     <w:rsid w:val="0066413F"/>
     <w:rsid w:val="006662E4"/>
     <w:rsid w:val="00667B62"/>
     <w:rsid w:val="00667B7E"/>
     <w:rsid w:val="0067009D"/>
     <w:rsid w:val="00671557"/>
     <w:rsid w:val="00672582"/>
     <w:rsid w:val="00676217"/>
     <w:rsid w:val="00682BE2"/>
     <w:rsid w:val="00685E8F"/>
     <w:rsid w:val="00686134"/>
@@ -11633,91 +11641,93 @@
     <w:rsid w:val="00CB680E"/>
     <w:rsid w:val="00CC4F44"/>
     <w:rsid w:val="00CC6074"/>
     <w:rsid w:val="00CD1D31"/>
     <w:rsid w:val="00CE51F0"/>
     <w:rsid w:val="00CE726B"/>
     <w:rsid w:val="00CF02D4"/>
     <w:rsid w:val="00CF174C"/>
     <w:rsid w:val="00CF2071"/>
     <w:rsid w:val="00CF3269"/>
     <w:rsid w:val="00CF6171"/>
     <w:rsid w:val="00CF70D8"/>
     <w:rsid w:val="00D06298"/>
     <w:rsid w:val="00D06639"/>
     <w:rsid w:val="00D06F75"/>
     <w:rsid w:val="00D073E2"/>
     <w:rsid w:val="00D127DC"/>
     <w:rsid w:val="00D12E9F"/>
     <w:rsid w:val="00D1346F"/>
     <w:rsid w:val="00D144CF"/>
     <w:rsid w:val="00D14B63"/>
     <w:rsid w:val="00D17254"/>
     <w:rsid w:val="00D175D9"/>
     <w:rsid w:val="00D176D1"/>
     <w:rsid w:val="00D17F55"/>
+    <w:rsid w:val="00D21D66"/>
     <w:rsid w:val="00D245BE"/>
     <w:rsid w:val="00D3006E"/>
     <w:rsid w:val="00D320A3"/>
     <w:rsid w:val="00D32A5A"/>
     <w:rsid w:val="00D3323A"/>
     <w:rsid w:val="00D341AD"/>
     <w:rsid w:val="00D41210"/>
     <w:rsid w:val="00D4134D"/>
     <w:rsid w:val="00D416D6"/>
     <w:rsid w:val="00D422D3"/>
     <w:rsid w:val="00D42567"/>
     <w:rsid w:val="00D43487"/>
     <w:rsid w:val="00D438E1"/>
     <w:rsid w:val="00D44568"/>
     <w:rsid w:val="00D44A96"/>
     <w:rsid w:val="00D44E2D"/>
     <w:rsid w:val="00D50474"/>
     <w:rsid w:val="00D50F0E"/>
     <w:rsid w:val="00D605E5"/>
     <w:rsid w:val="00D60D06"/>
     <w:rsid w:val="00D61354"/>
     <w:rsid w:val="00D63BB9"/>
     <w:rsid w:val="00D6628F"/>
     <w:rsid w:val="00D71C7B"/>
     <w:rsid w:val="00D71E48"/>
     <w:rsid w:val="00D7275E"/>
     <w:rsid w:val="00D7748F"/>
     <w:rsid w:val="00D77D3D"/>
     <w:rsid w:val="00D77E42"/>
     <w:rsid w:val="00D80556"/>
     <w:rsid w:val="00D90F77"/>
     <w:rsid w:val="00D914FB"/>
     <w:rsid w:val="00D91A70"/>
     <w:rsid w:val="00D91C27"/>
     <w:rsid w:val="00D92375"/>
     <w:rsid w:val="00D9368D"/>
     <w:rsid w:val="00D96C3B"/>
     <w:rsid w:val="00DA2DB3"/>
     <w:rsid w:val="00DA3C79"/>
     <w:rsid w:val="00DA594B"/>
     <w:rsid w:val="00DA5B16"/>
+    <w:rsid w:val="00DA69F7"/>
     <w:rsid w:val="00DA6E81"/>
     <w:rsid w:val="00DA75B9"/>
     <w:rsid w:val="00DB458E"/>
     <w:rsid w:val="00DB6424"/>
     <w:rsid w:val="00DC04E9"/>
     <w:rsid w:val="00DC1A14"/>
     <w:rsid w:val="00DC5B21"/>
     <w:rsid w:val="00DC5EBF"/>
     <w:rsid w:val="00DC6B48"/>
     <w:rsid w:val="00DC7436"/>
     <w:rsid w:val="00DD0277"/>
     <w:rsid w:val="00DD289F"/>
     <w:rsid w:val="00DD35A7"/>
     <w:rsid w:val="00DD59DD"/>
     <w:rsid w:val="00DD76AB"/>
     <w:rsid w:val="00DE01F9"/>
     <w:rsid w:val="00DE31E8"/>
     <w:rsid w:val="00DE79FB"/>
     <w:rsid w:val="00DF00F1"/>
     <w:rsid w:val="00DF0DE0"/>
     <w:rsid w:val="00DF10BB"/>
     <w:rsid w:val="00DF127A"/>
     <w:rsid w:val="00DF25D3"/>
     <w:rsid w:val="00DF42A3"/>
     <w:rsid w:val="00DF6165"/>
@@ -12452,50 +12462,51 @@
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>