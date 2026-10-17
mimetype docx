--- v0 (2026-08-15)
+++ v1 (2026-10-17)
@@ -1,272 +1,384 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00511A93" w:rsidRPr="008950C1" w:rsidRDefault="00511A93" w:rsidP="00AF030E">
+    <w:p w14:paraId="1F365902" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002433FA" w:rsidRDefault="002433FA" w:rsidP="002433FA">
+    <w:p w14:paraId="03016A56" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00533D09" w:rsidRDefault="00533D09" w:rsidP="008950C1">
+    <w:p w14:paraId="68591917" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00195B4F" w:rsidRPr="008950C1" w:rsidRDefault="00CB625B" w:rsidP="008950C1">
+    <w:p w14:paraId="4BB6B4D9" w14:textId="66A0F79D" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00194F62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">LEY DE </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004101A1" w:rsidRPr="008950C1">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t xml:space="preserve">LEY DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>CONTRATOS DE COLABORACIÓN PÚBLICO PRIVADA PARA EL ESTADO DE MORELOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008950C1" w:rsidRPr="008950C1" w:rsidRDefault="002C4352" w:rsidP="008950C1">
+    <w:p w14:paraId="0C91A239" w14:textId="4CDC82AF" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="DefaultCar"/>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="582D2D2A" wp14:editId="582A952C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1806BE84" wp14:editId="125728F3">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-756285</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-708660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>274956</wp:posOffset>
+                  <wp:posOffset>318770</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7003415" cy="3077210"/>
-                <wp:effectExtent l="0" t="0" r="26035" b="27940"/>
+                <wp:extent cx="7003415" cy="2838450"/>
+                <wp:effectExtent l="0" t="0" r="26035" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Rectángulo 20"/>
+                <wp:docPr id="322422661" name="Rectángulo 20"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7003415" cy="3077210"/>
+                          <a:ext cx="7003415" cy="2838450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00EA6D99" w:rsidRPr="00EA6D99" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+                          <w:p w14:paraId="4631C69E" w14:textId="00236B28" w:rsidR="00F04E91" w:rsidRDefault="00194F62" w:rsidP="00194F62">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EA6D99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>OBSERVACIONES GENERALES</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00EA6D99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>.- Se reforma la fracción II del artículo 2, fracción XVI del artículo 27, artículos 54 y 105 por Artículo Noveno del Decreto No. 986 publicado en el Periódico Oficial “Tierra y Libertad” No.4654 de fecha 2008/11/05.</w:t>
+                              <w:t xml:space="preserve">.- </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">La presente Ley fue abrogada por el ARTÍCULO ÚNICO del Decreto No. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>1353</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, publicado en el Periódico Oficial “Tierra y Libertad”, número </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>6611</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, de fecha </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>2026/10/07</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. Vigencia: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>2026/10/08</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00EA6D99" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+                          <w:p w14:paraId="4A090D51" w14:textId="794583F4" w:rsidR="00194F62" w:rsidRPr="00EA6D99" w:rsidRDefault="00F04E91" w:rsidP="00194F62">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">- </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00194F62" w:rsidRPr="00EA6D99">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Se reforma la fracción II del artículo 2, fracción XVI del artículo 27, artículos 54 y 105 por Artículo Noveno del Decreto No. 986 publicado en el Periódico Oficial “Tierra y Libertad” No.4654 de fecha 2008/11/05.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5850C77F" w14:textId="77777777" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EA6D99">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>- Se reforma el artículo tercero transitorio por Artículo Único del Decreto No. 437 publicado en el Periódico Oficial “Tierra y Libertad” No. 4809 de fecha 2010/06/16. Vigencia: 2010/06/17.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00D85790" w:rsidRPr="00EA6D99" w:rsidRDefault="00D85790" w:rsidP="00D85790">
+                          <w:p w14:paraId="2E0242A2" w14:textId="77777777" w:rsidR="00194F62" w:rsidRPr="00EA6D99" w:rsidRDefault="00194F62" w:rsidP="00194F62">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">- </w:t>
                             </w:r>
                             <w:r w:rsidRPr="005322FB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Se reforman la fracción XXXV del artículo 2, la fracción I, del artículo 31 y el inciso a), de la fracción I, del artículo 65</w:t>
                             </w:r>
-                            <w:r w:rsidR="0013746F">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> por artículo ÚNICO del Decreto No. 1641, publicado en el Periódico Oficial “Tierra y Libertad” No. 5224 de fecha 2014/10/08. Vigencia 2014/10/09.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00195B4F" w:rsidRPr="007B3386" w:rsidRDefault="007B3386" w:rsidP="006E2DC4">
+                          <w:p w14:paraId="27C2FF1E" w14:textId="77777777" w:rsidR="00194F62" w:rsidRPr="007B3386" w:rsidRDefault="00194F62" w:rsidP="00194F62">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">- </w:t>
                             </w:r>
                             <w:r w:rsidRPr="007B3386">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Se reforma el artículo 107</w:t>
@@ -280,157 +392,297 @@
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">, por artículo único del Decreto No. 1470, publicado en el Periódico Oficial “Tierra y Libertad” </w:t>
                             </w:r>
                             <w:r w:rsidRPr="007B3386">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>No.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> 5478 de fecha 2017/03/01. Vigencia 2017/03/02.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00680B46" w:rsidRDefault="00680B46"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="582D2D2A" id="Rectángulo 20" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-59.55pt;margin-top:21.65pt;width:551.45pt;height:242.3pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAa25BLwIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVOFu0zAQ/o/EO1j+T5N0HR1R02nqKEIa&#10;MDF4AMdxEgvHZ85u0/E2exZejLPbdR3wC5Ef1p3v/Pm7785ZXO4Gw7YKvQZb8WKSc6ashEbbruJf&#10;v6xfXXDmg7CNMGBVxe+V55fLly8WoyvVFHowjUJGINaXo6t4H4Irs8zLXg3CT8ApS8EWcBCBXOyy&#10;BsVI6IPJpnn+OhsBG4cglfe0e70P8mXCb1slw6e29SowU3HiFtKKaa3jmi0XouxQuF7LAw3xDywG&#10;oS1deoS6FkGwDeo/oAYtETy0YSJhyKBttVSpBqqmyH+r5q4XTqVaSBzvjjL5/wcrP25vkemGeseZ&#10;FQO16DOJ9vPBdhsDbJoUGp0vKfHO3WKs0bsbkN88s7Dqhe3UFSKMvRIN8SqiotmzA9HxdJTV4wdo&#10;6AKxCZDE2rU4RECSge1ST+6PPVG7wCRtzvP8bFaccyYpdpbP59MiccpE+XjcoQ/vFAwsGhVH4p/g&#10;xfbGh0hHlI8piT4Y3ay1McnBrl4ZZFtBA7JOX6qAqjxNM5aNVNyU2CToZ0F/ipGn728Ygw406kYP&#10;Fb84JokyCvfWNmkQg9BmbxNnYw9KRvHiQPsy7OodJUazhuaeNEXYjzQ9QTJ6wB+cjTTOFfffNwIV&#10;Z+a9pb68KWazOP/JmZ3PqbEMTyP1aURYSVAVD5ztzVXYv5mNQ931dFORZLBwRb1sdVL5idWBN41s&#10;Ev/wvOKbOPVT1tNPYPkLAAD//wMAUEsDBBQABgAIAAAAIQAxNqaE5AAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9RS8MwFIXfBf9DuIIvsqVdtWtr06GC+KAIm+LwLWtiWtbclCTb6r/3+qSPl/tx&#10;znfq1WQHdtQ+9A4FpPMEmMbWqR6NgPe3x1kBLESJSg4OtYBvHWDVnJ/VslLuhGt93ETDKARDJQV0&#10;MY4V56HttJVh7kaN9Pty3spIpzdceXmicDvwRZLk3MoeqaGTo37odLvfHKyA+/3H+nVpimc/5uXL&#10;09XnNp/MVojLi+nuFljUU/yD4Vef1KEhp507oApsEDBL0zIlVsB1lgEjoiwyGrMTcLNYlsCbmv/f&#10;0PwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAGtuQS8CAABMBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMTamhOQAAAALAQAADwAAAAAAAAAA&#10;AAAAAACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" strokeweight="1pt">
+              <v:rect w14:anchorId="1806BE84" id="Rectángulo 20" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-55.8pt;margin-top:25.1pt;width:551.45pt;height:223.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhQsMgEgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOkzUz4hRFugwD&#10;ugvQ7QNkWbaFyaJGKbG7rx+lpGl2eRqmB4EUqaPDQ2p9Mw2GHRR6DbbixSznTFkJjbZdxb9+2b1a&#10;ceaDsI0wYFXFH5XnN5uXL9ajK9UcejCNQkYg1pejq3gfgiuzzMteDcLPwClLwRZwEIFc7LIGxUjo&#10;g8nmef46GwEbhyCV93R6dwzyTcJvWyXDp7b1KjBTceIW0o5pr+Oebdai7FC4XssTDfEPLAahLT16&#10;hroTQbA96j+gBi0RPLRhJmHIoG21VKkGqqbIf6vmoRdOpVpIHO/OMvn/Bys/Hh7cZ4zUvbsH+c0z&#10;C9te2E7dIsLYK9HQc0UUKhudL88XouPpKqvHD9BQa8U+QNJganGIgFQdm5LUj2ep1RSYpMPrPL9a&#10;FEvOJMXmq6vVYpmakYny6bpDH94pGFg0Ko7UywQvDvc+RDqifEpJ9MHoZqeNSQ529dYgOwjq+y6t&#10;VAFVeZlmLBupuDmxSdC/BP0lRp7W3zAGHWiCjR4qvjoniTIK99Y2ab6C0OZoE2djT0pG8eKc+jJM&#10;9USJ0ayheSRNEY6TSj+LjB7wB2cjTWnF/fe9QMWZeW+pL2+KxSKOdXIWy+s5OXgZqS8jwkqCqnjg&#10;7Ghuw/Er7B3qrqeXiiSDhVvqZauTys+sTrxpEpP4p18TR/3ST1nPf3vzEwAA//8DAFBLAwQUAAYA&#10;CAAAACEAauW0heQAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF3wX/Q7iCL7Klqdqt&#10;tbdDBfFhMtgmDt+y5tqWNUlJsq3+e+OTPl7OxznfLRej7tmJnO+sQRDTBBiZ2qrONAjv25fJHJgP&#10;0ijZW0MI3+RhUV1elLJQ9mzWdNqEhsUS4wuJ0IYwFJz7uiUt/dQOZGL2ZZ2WIZ6u4crJcyzXPU+T&#10;JONadiYutHKg55bqw+aoEZ4OH+vVrJkv3ZDlb683n7tsbHaI11fj4wOwQGP4g+FXP6pDFZ329miU&#10;Zz3CRAiRRRbhPkmBRSLPxS2wPcJdPkuBVyX//0P1AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhACFCwyASAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAGrltIXkAAAACwEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00EA6D99" w:rsidRPr="00EA6D99" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+                    <w:p w14:paraId="4631C69E" w14:textId="00236B28" w:rsidR="00F04E91" w:rsidRDefault="00194F62" w:rsidP="00194F62">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00EA6D99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>OBSERVACIONES GENERALES</w:t>
+                        <w:t xml:space="preserve">OBSERVACIONES </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00EA6D99">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>GENERALES</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00EA6D99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>.- Se reforma la fracción II del artículo 2, fracción XVI del artículo 27, artículos 54 y 105 por Artículo Noveno del Decreto No. 986 publicado en el Periódico Oficial “Tierra y Libertad” No.4654 de fecha 2008/11/05.</w:t>
+                        <w:t>.-</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00EA6D99">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">La presente Ley fue abrogada por el ARTÍCULO ÚNICO del Decreto No. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>1353</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, publicado en el Periódico Oficial “Tierra y Libertad”, número </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>6611</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, de fecha </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>2026/10/07</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. Vigencia: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>2026/10/0</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F04E91" w:rsidRPr="00F04E91">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00EA6D99" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+                    <w:p w14:paraId="4A090D51" w14:textId="794583F4" w:rsidR="00194F62" w:rsidRPr="00EA6D99" w:rsidRDefault="00F04E91" w:rsidP="00194F62">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">- </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00194F62" w:rsidRPr="00EA6D99">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Se reforma la fracción II del artículo 2, fracción XVI del artículo 27, artículos 54 y 105 por Artículo Noveno del Decreto No. 986 publicado en el Periódico Oficial “Tierra y Libertad” No.4654 de fecha 2008/11/05.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5850C77F" w14:textId="77777777" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00EA6D99">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>- Se reforma el artículo tercero transitorio por Artículo Único del Decreto No. 437 publicado en el Periódico Oficial “Tierra y Libertad” No. 4809 de fecha 2010/06/16. Vigencia: 2010/06/17.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00D85790" w:rsidRPr="00EA6D99" w:rsidRDefault="00D85790" w:rsidP="00D85790">
+                    <w:p w14:paraId="2E0242A2" w14:textId="77777777" w:rsidR="00194F62" w:rsidRPr="00EA6D99" w:rsidRDefault="00194F62" w:rsidP="00194F62">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">- </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005322FB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Se reforman la fracción XXXV del artículo 2, la fracción I, del artículo 31 y el inciso a), de la fracción I, del artículo 65</w:t>
                       </w:r>
-                      <w:r w:rsidR="0013746F">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> por artículo ÚNICO del Decreto No. 1641, publicado en el Periódico Oficial “Tierra y Libertad” No. 5224 de fecha 2014/10/08. Vigencia 2014/10/09.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00195B4F" w:rsidRPr="007B3386" w:rsidRDefault="007B3386" w:rsidP="006E2DC4">
+                    <w:p w14:paraId="27C2FF1E" w14:textId="77777777" w:rsidR="00194F62" w:rsidRPr="007B3386" w:rsidRDefault="00194F62" w:rsidP="00194F62">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t xml:space="preserve">- </w:t>
                       </w:r>
                       <w:r w:rsidRPr="007B3386">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>Se reforma el artículo 107</w:t>
@@ -444,1362 +696,900 @@
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t xml:space="preserve">, por artículo único del Decreto No. 1470, publicado en el Periódico Oficial “Tierra y Libertad” </w:t>
                       </w:r>
                       <w:r w:rsidRPr="007B3386">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>No.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> 5478 de fecha 2017/03/01. Vigencia 2017/03/02.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00680B46" w:rsidRDefault="00680B46"/>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511A93" w:rsidRPr="008950C1" w:rsidRDefault="00511A93" w:rsidP="008950C1">
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="16F11209" w14:textId="38310D6B" w:rsidR="00194F62" w:rsidRDefault="00194F62">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...161 lines deleted...]
-    <w:p w:rsidR="00F34DD8" w:rsidRDefault="00F34DD8" w:rsidP="006D764A">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B44BFAD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00F34DD8" w:rsidRDefault="00F34DD8" w:rsidP="006D764A">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DR. MARCO ANTONIO ADAME CASTILLO, GOBERNADOR CONSTITUCIONAL DEL ESTADO LIBRE Y SOBERANO DE MORELOS A SUS HABITANTES SABED:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577A1754" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006D764A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01DDD64C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+        <w:t>Que el H. Congreso del Estado se ha servido enviarme para su promulgación lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3672E0DA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
-        <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006D764A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7028CA5C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Que el H. Congreso del Estado se ha servido enviarme para su promulgación lo siguiente:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+        <w:t>LA QUINCUAGÉSIMA LEGISLATURA DEL CONGRESO DEL ESTADO LIBRE Y SOBERANO DE MORELOS, EN EJERCICIO DE LAS FACULTADES QUE LE OTORGA EL ARTÍCULO 40, FRACCIÓN II, DE LA CONSTITUCIÓN POLÍTICA LOCAL, Y, CON LOS SIGUIENTES:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E820FB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006D764A">
-[...65 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="4F463D3C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antecedentes de la iniciativa</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C27BA" w:rsidRPr="008950C1" w:rsidRDefault="006C27BA" w:rsidP="008950C1">
+    <w:p w14:paraId="54A810E5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1004"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...39 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="4E9D02D3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Con fecha 1º y 29 de abril del presente año, respectivamente, le fueron turnadas a la Comisión que suscribe, para su análisis y dictamen, las iniciativas que a continuación se señalan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78822620" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Iniciativa de Ley de Contratos de Colaboración Público Privada para el Estado de Morelos, </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>presentada por el Dr. Marco Antonio Adame Castillo, Gobernador Constitucional del Estado Libre y Soberano de Morelos; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="33FD92C9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Iniciativa de Ley de Contratos de Colaboración Público Privada y del Contrato de Concesión de Obra Pública para el Estado de Morelos, </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">presentada por el Grupo Parlamentario del Partido de </w:t>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">presentada por el Grupo Parlamentario del Partido de la Revolución Democrática. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F4F7EC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD7D67A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Con fechas 10 de abril y 09 de mayo del año en curso, se celebraron la Décima Tercer Sesión Ordinaria y la Tercera Sesión Extraordinaria respectivamente, de la Comisión de Desarrollo Económico, en las que existiendo el quórum reglamentario, se analizaron y discutieron las iniciativas materia del presente Dictamen, habiéndose aprobado éste último en la Décima Sexta Sesión Ordinaria de esta Comisión, llevada a cabo el 12 de junio del presente año.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="6C4BD392" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008950C1">
-[...91 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+    </w:p>
+    <w:p w14:paraId="34006C4B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+        <w:t>II. Materia de las iniciativas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F475496" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E84C214" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los ordenamientos materia del dictamen que nos ocupa tienen, como finalidad principal, regular legalmente la implementación de los Contratos de Colaboración Público Privada como una nueva figura contractual nominada, de naturaleza administrativa, tendiente a impulsar, de manera especialmente diferenciada en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Estado de Morelos, la participación del sector privado en la implementación eficaz de proyectos de infraestructura y la provisión de servicios públicos de calidad con recursos provenientes de inversionistas privados que constituya una verdadera ventaja competitiva para el Estado de Morelos frente a otras Entidades Federativas del país y frente a entidades subnacionales del exterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06164CF7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20934F16" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lo anterior, en congruencia con la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Política Pública Estratégica en esta materia, que el Titular del Poder Ejecutivo del Estado inició con la iniciativa de reforma Constitucional que fue aprobada por el Congreso del Estado con fecha 13 de noviembre del año 2007, publicada en el Periódico Oficial “Tierra y Libertad” de fecha 5 de diciembre del mismo año, previa la aprobación del Constituyente Permanente en términos de lo previsto por el Artículo 147 de nuestro Código Fundamental, cuyo objeto fue sentar las bases para regular la implementación de los referidos Contratos, establecer los fundamentos para modernizar y eficientar el marco jurídico del Estado y de los Municipios en materia de deuda pública y modificar diversos aspectos relacionados con el presupuesto, entre otros puntos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4DD10A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A594281" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En tal contexto, con la aprobación de esta Ley se estará estructurando una reforma jurídica integral, para establecer un marco regulatorio de clase mundial que permita ofrecer condiciones de total certeza jurídica a los inversionistas privados interesados en participar en la ejecución de dichos contratos en el Estado de Morelos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D59087B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA74AAD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...204 lines deleted...]
-        </w:rPr>
         <w:t>III. Valoración de las Iniciativas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="2BE88938" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E4EFEE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Una vez que esta Comisión analizó y estudió detalladamente el contenido de las referidas Iniciativas de conformidad con lo dispuesto por el artículo 106 del Reglamento Interior para el Congreso del Estado, se llegó a las siguientes conclusiones: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="73D534FB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555E71E0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Ejecutivo Estatal expone como argumentos principales para motivar su Iniciativa los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="23437F69" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="6F7B9B3C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">“El Plan Estatal de Desarrollo 2007-2012, documento rector de mi gobierno, establece, entre otros, como objetivos: fortalecer las finanzas públicas para apoyar la labor del gobierno; desarrollar infraestructura y servicios que impulsen la competitividad; e impulsar una reforma jurídica para contribuir al desarrollo integral </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>del Estado y señala como estrategias para su consecución: generar mecanismos financieros que aseguren la sustentabilidad del erario público; promover esquemas de participación privada y social en la provisión de infraestructura y servicios públicos; y promover iniciativas para mejorar las leyes, reglamentos y decretos para garantizar que contribuyan al bien común.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="73FF408F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="225CA038" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">En congruencia con lo anterior, el Poder Ejecutivo a mi cargo se propone instrumentar una “Política Pública Estatal Estratégica en Materia de Contratos de Colaboración Público Privada” a efecto de fomentar la implementación eficaz de proyectos de infraestructura y la provisión de servicios públicos de calidad con recursos provenientes de inversionistas privados que constituya una verdadera “ventaja competitiva” para el Estado de Morelos frente a otras Entidades Federativas del país y frente a entidades </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+        <w:t xml:space="preserve">En congruencia con lo anterior, el Poder Ejecutivo a mi cargo se propone instrumentar una “Política Pública Estatal Estratégica en Materia de Contratos de Colaboración Público Privada” a efecto de fomentar la implementación eficaz de proyectos de infraestructura y la provisión de servicios públicos de calidad con recursos provenientes de inversionistas privados que constituya una verdadera “ventaja competitiva” para el Estado de Morelos frente a otras Entidades Federativas del país y frente a entidades subnacionales del exterior, para lo cual, entre otras acciones, es necesario realizar una reforma jurídica integral a efecto de establecer un marco regulatorio de clase mundial que permita ofrecer condiciones de total certeza jurídica a los inversionistas privados interesados en participar en la ejecución de los contratos en el Estado de Morelos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567B37F8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="501F04B4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Como elemento fundamental para la reforma jurídica integral a que se hace mención en el párrafo anterior, el suscrito remitió, en el mes de junio de </w:t>
-[...33 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+        <w:t xml:space="preserve">Como elemento fundamental para la reforma jurídica integral a que se hace mención en el párrafo anterior, el suscrito remitió, en el mes de junio de 2007, a esa Soberanía, una iniciativa de reforma constitucional cuyo objeto fue sentar las bases para regular la implementación de los Contratos de Colaboración Público Privada como una nueva figura contractual nominada, de naturaleza administrativa, tendiente a impulsar, de manera especialmente diferenciada en el Estado de Morelos, la participación del sector privado en la implementación de proyectos de infraestructura y la provisión de servicios públicos asociados a los mismos; establecer los fundamentos para modernizar y eficientar el marco jurídico del Estado y de los Municipios en materia de deuda pública; y modificar diversos aspectos relacionados con el presupuesto, entre otros puntos, misma que fue aprobada por el Constituyente Permanente en términos de lo previsto por el Artículo 147 de nuestro Código Fundamental, estableciendo los fundamentos para la implementación eficaz de la “Política Pública Estatal Estratégica en Materia de Contratos de Colaboración Público Privada”, lo cual redundará en grandes beneficios para los morelenses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51043E8A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="2AE0031C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Asimismo, como parte de la reforma jurídica integral a que se ha venido haciendo mención, es necesario regular legalmente la implementación de los Contratos de Colaboración Público Privada como una nueva figura contractual nominada, de naturaleza administrativa, tendiente a impulsar, de manera especialmente diferenciada en el Estado de Morelos, la participación del sector privado en la implementación de proyectos de infraestructura y la provisión de servicios públicos asociados a los mismos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="6EE40DE1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="3DF5603B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Los Contratos de Colaboración Público Privada son una forma de Asociación Público Privada contractual que permite la participación del sector privado en el desarrollo de infraestructura y la provisión de servicios públicos en áreas en donde ese sector tiene una ventaja comparativa. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="09799C11" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="1964E97B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dichos contratos, representan una alternativa moderna y eficiente de financiamiento con relación al método tradicional de inversión en obras públicas basado en recursos presupuestales ordinarios o derivados del crédito público.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="4F5DDB17" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAADF2A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por medio de los Contratos de Colaboración Público Privada una entidad privada se obliga a prestar, por un plazo acorde con la amortización de los activos y/o con el esquema de financiamiento previsto, que en ningún caso podrá exceder de treinta años, servicios de cualquier naturaleza que, en adición al financiamiento, total o parcial, de las inversiones requeridas, pueden consistir, enunciativa y no limitativamente, en el diseño, construcción, equipamiento, operación, administración, mantenimiento, renovación, arrendamiento, transmisión o explotación de activos, tangibles o intangibles, requeridos por las entidades para dar cumplimiento a sus funciones o prestar servicios públicos a su cargo, a cambio de un precio que puede determinarse en función de la disponibilidad y de la calidad de los servicios.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="5C4037FB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B07D57" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dichos actos jurídicos son un mecanismo que permite traer </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>financiamiento, conocimiento, experiencia y las mejores prácticas comerciales y administrativas del sector privado</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> al proceso de implementación de proyectos de infraestructura y de prestación de servicios públicos mejorando su calidad y generando ahorros significativos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="5BC52E52" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368EF713" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Entre los principales beneficios que pueden derivar de la implementación eficiente de los Contratos de Colaboración Público Privada, destacan los siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C27BA" w:rsidRPr="008950C1" w:rsidRDefault="006C27BA" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="25A97456" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E0D850" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trasladar, al inversionista privado, la obligación de financiar el proyecto así como de asumir los riesgos de construcción y operación del mismo, lo cual no sucede al utilizar los mecanismos de procuración pública tradicional en los que el Estado debe financiar el proyecto con recursos propios y asumir, además, los riesgos antes señalados;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="7CD7636E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitir al sector público desarrollar infraestructura y prestar servicios de calidad</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -1821,158 +1611,138 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>no estarían disponibles con oportunidad sin la participación del sector privado</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="6E0E623A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Distribuir la amortización de las inversiones en el largo plazo, evitando que el sector público</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> destine “de entrada” grandes cantidades de recursos para construir infraestructura, lo cual le permite realizar mayor</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inversión en proyectos prioritarios y </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> el uso de los recursos públicos</w:t>
+        <w:t xml:space="preserve"> inversión en proyectos prioritarios y eficientar el uso de los recursos públicos</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="38DB413C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recurrir en menor medida al endeudamiento público directo, propiciando una mayor flexibilidad financiera derivada de una mezcla óptima de recursos presupuestales, deuda e inversión privada;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="4E625F81" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribuir los riesgos </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1986,56 +1756,56 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parte mejor preparada para asumirlos</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y controlarlos logrando una</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> combinación óptima de costo-beneficio para el Estado; e</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="2EF6C75C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Incentivar una </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -2082,3576 +1852,2663 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en caso de</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deficiencias en los mismos, que puede generar ahorros significativos </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>que resulten en beneficios netos para el Estado, entre otros.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="4C4AD2B0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D81819A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La implementación exitosa de los Contratos de Colaboración Público Privada requiere de un marco jurídico moderno, de clase mundial, que por una parte, regule detalladamente esta figura jurídica como un nuevo contrato administrativo nominado, definiendo, entre otros aspectos, su naturaleza jurídica y características propias, los principios que lo rigen, las potestades de que goza la administración con relación a los mismos, los procedimientos de selección de los contratistas y, los derechos y obligaciones de las partes, diferenciándolo claramente de los contratos administrativos tradicionales regulados en las leyes vigentes, y por la otra, establezca un sólido marco institucional que brinde plena certeza jurídica tanto a los posibles inversionistas como a las entidades públicas que intervengan en ellos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="254DF05E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>En virtud de lo anterior, el Poder Ejecutivo a mi cargo no se ha conformado con adoptar los modelos implementados por otras entidades federativas, sino que ha realizado un minucioso estudio de derecho comparado a efecto de incorporar en la presente iniciativa las mejores prácticas nacionales e internacionales y las recomendaciones de diversos organismos e instituciones financieras internacionales como el Banco Mundial, el</w:t>
+      </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>En virtud de lo anterior, el Poder Ejecutivo a mi cargo no se ha conformado con adoptar los modelos implementados por otras entidades federativas, sino que ha realizado un minucioso estudio de derecho comparado a efecto de incorporar en la presente iniciativa las mejores prácticas nacionales e internacionales y las recomendaciones de diversos organismos e instituciones financieras internacionales como el Banco Mundial, el</w:t>
+        <w:t>Fondo Monetario Internacional,</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> el </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Fondo Monetario Internacional,</w:t>
+        <w:t>Banco Europeo de Inversiones,</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el </w:t>
+        <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Banco Europeo de Inversiones,</w:t>
+        <w:t>Comisión de las Naciones Unidas para el Derecho Comercial Internacional, y la</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-      </w:smartTag>
+        <w:t xml:space="preserve"> Comisión de las Comunidades Europeas de la Unión Europea, </w:t>
+      </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de las Naciones Unidas para el Derecho Comercial Internacional, y </w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t>entre otros.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...61 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="3A0B107A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5583F95A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Por su parte el Grupo Parlamentario del Partido de la Revolución Democrática de manera coincidente, en diversos aspectos, con el Ejecutivo Estatal expone como argumentos principales para motivar su Iniciativa los siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4301D427" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3834A992" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Es importante destacar que hoy en día varios Estados nacionales, de </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+        <w:t>“Es importante destacar que hoy en día varios Estados nacionales, de la Unión Europea y algunos de América Latina han destacado en el desarrollo de diversas materias en beneficio de sus connacionales, teniendo como una forma para ello la creación y puesta en marcha de los contratos de colaboración publico-privado, instrumentos en los cuales ha participado de manera efectiva responsable y ordenada con claridad y transparencia tanto el sector publico como el sector privado, sin embargo esta figura jurídica no ha alcanzado a permear o penetrar de manera efectiva, en naciones como la nuestra y aun menos en nuestra entidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575A11DE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y algunos de América Latina han destacado en el desarrollo de diversas materias en beneficio de sus connacionales, teniendo como una forma para ello la creación y puesta en marcha de los contratos de colaboración </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356C4498" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>publico</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">-privado, instrumentos en los cuales ha participado de manera efectiva responsable y ordenada con claridad y transparencia tanto el sector </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+        <w:t>Atento a lo anterior y tomando en consideración que con fecha 13 de noviembre del año 2007, fueron aprobadas las reformas a la Constitución Local en las que quedaron plasmadas las facultades para que nuestro Estado tuviera facultades para celebrar Contrato de Colaboración Publico- Privada, y Contratos de Concesión de Obra Pública, asimismo que dichas reformas fueron expedidas mediante decreto de fecha 29 de noviembre del año 2007 y que las mismas fueron publicadas en el periódico “Tierra y Libertad” del Estado el 05 de diciembre del año 2007, hoy en día lo que hace falta es expedir la Ley Reglamentaria, que en este caso nos ocupa para normar en forma secundaria pero de manera mas amplia y pormenorizada todo lo relacionado a los contratos antes mencionados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159057FC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>publico</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8C0D13" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como el sector privado, sin embargo esta figura jurídica no ha alcanzado a permear o penetrar de manera efectiva, en naciones como la nuestra y </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>aun</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Es indudable que con las reformas aprobadas a los artículos 32, fracción LVII del artículo 40 y 72 de la Constitución Política Libre y Soberana de Morelos se tuvo </w:t>
+      </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> menos en nuestra entidad.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+        <w:lastRenderedPageBreak/>
+        <w:t>como intención la de crear el fundamento legal de la máxima Ley del Estado, un instrumento para el desarrollo económico en beneficio del Estado que lleve consigo el mejoramiento de la calidad de vida de los ciudadanos, fortalecer las finanzas publicas y apoyar la labor del Estado en el desarrollo de la infraestructura y servicios que impulsen el progreso de Morelos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DE8A63" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="546FD4CD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atento a lo anterior y tomando en consideración que con fecha 13 de noviembre del año 2007, fueron aprobadas las reformas a </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+        <w:t>El hecho que tengamos la reforma Constitucional que le da sustento a los contratos de colaboración públicos-privados es insuficiente para que los mismos aterricen en el plano del Estado y su población, si no tenemos una Ley secundaria que les de vida en los ámbitos jurídicos, económico, político y social; razón por la cual proponemos la presente iniciativa de Ley que regule los contratos de colaboración publica-privada en todo lo que se refiere a su nacimiento, creación, existencia, duración o vigencia, terminación, recisión, que los defina, determine los elementos mínimos que deben contener, garantías, ejecución del contrato y sanciones para el caso de incumplimiento de algunas de las partes lo cual permite un contrato preciso en sus objetivos y proyectos, lo que permite a los contratantes una vinculación en el trabajo desarrollado y el cumplimiento de las metas pactadas, otorgando seguridad jurídica y equidad entre las partes, contratos que con el incremento de la demanda de obras y servicios, se hacen necesarios para el Estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61439855" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en las que quedaron plasmadas las facultades para que nuestro Estado tuviera facultades para celebrar Contrato de Colaboración </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7937E93D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Publico</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Privada, y Contratos de Concesión de Obra Pública, asimismo que dichas reformas fueron expedidas mediante decreto de fecha 29 de noviembre del año 2007 y que las mismas fueron publicadas en el periódico “Tierra y Libertad” del Estado el 05 de diciembre del año 2007, hoy en día lo que hace falta es expedir </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+        <w:t>Asimismo se pretende regular los contratos de concesión de obra pública, siendo esta una figura jurídica necesaria para el desarrollo de actividades especificas y cuya utilización esta generalizada a nivel nacional en diversos proyectos de comunicaciones, servicios de atención hospitalaria, turismo etc., por lo que esta ley pretende dar cumplimiento a una necesidad de crear el marco legal que regule los contratos de concesión que constituyen una figura de los contratos de la administración pública.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FBCCBB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, que en este caso nos ocupa para normar en forma secundaria pero de manera </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EA20A4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mas</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> amplia y pormenorizada todo lo relacionado a los contratos antes mencionados.</w:t>
-[...6 lines deleted...]
-        <w:outlineLvl w:val="3"/>
+        <w:t xml:space="preserve">Vale la pena mencionar que las bondades de los contratos de colaboración público-privada y los contratos de concesión de obra pública, son por demás importantes para el desarrollo de una sociedad en cualquier parte del mundo sin embargo creemos que en nuestro país y en nuestra entidad no se han podido llevar a cabo de manera normal en virtud de la desconfianza que ha despertado en ambos sectores, tanto en el publico como en el privado, en el primero porque tiene que otorgar un contrato a un particular sin invertir de inicio cantidad alguna de dinero y en el segundo porque al firmarlo tiene que iniciar a desembolsar una serie de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:outlineLvl w:val="3"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>recursos económicos con la desconfianza de poder recuperarlos, o lo que es lo mismo ha faltado seriedad en el querer hacer y por ello hoy en día muchos países del mundo se han desarrollado a base de estas figuras jurídicas cuando nosotros apenas empezamos a sentar las bases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF2ED0C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008950C1">
+    </w:p>
+    <w:p w14:paraId="287CCB6A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-      </w:smartTag>
+      </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Libre y Soberana de Morelos se tuvo como intención la de crear el fundamento legal de la máxima Ley del Estado, un instrumento para el desarrollo económico en beneficio del Estado que lleve consigo el mejoramiento de la calidad de vida de los ciudadanos, fortalecer las finanzas </w:t>
-[...325 lines deleted...]
-        </w:rPr>
         <w:t>Por lo anterior consideramos que con esta iniciativa de ley se dará tanto al sector público como al privado la seguridad jurídica necesaria en la realización de los contratos mencionados, todo ello con el consecuente beneficio para el desarrollo de la sociedad en que vivimos.”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="5694641E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D1BF19" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Es importante subrayar que las Iniciativas referidas presentan en lo general, coincidencias importantes, entre otros, en los siguientes rubros:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C27BA" w:rsidRPr="008950C1" w:rsidRDefault="006C27BA" w:rsidP="006E2DC4">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="2A9CE0A6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F630D7B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Su objeto principal es la regulación de los Contratos de Colaboración Público Privada que celebren</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> el Estado de Morelos, los Municipios, los organismos descentralizados estatales o municipales, las empresas de participación estatal o municipal mayoritaria y los fideicomisos públicos estatales o municipales que formen parte de la administración pública paraestatal o paramunicipal, para celebrar contratos de colaboración público privada en los casos previstos por la misma, así como regular lo relativo a su planeación, programación, </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+        <w:t xml:space="preserve"> el Estado de Morelos, los Municipios, los organismos descentralizados estatales o municipales, las empresas de participación estatal o municipal mayoritaria y los fideicomisos públicos estatales o municipales que formen parte de la administración pública paraestatal o paramunicipal, para celebrar contratos de colaboración público privada en los casos previstos por la misma, así como regular lo relativo a su planeación, programación, presupuestación, autorización, adjudicación, contratación, garantías, mecanismos de pago, ejecución y control; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760904F7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Conceptualizan a los </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contratos de Colaboración Público Privada como una nueva figura contractual nominada, de naturaleza administrativa</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="53107D67" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Prevén la posibilidad de someter las </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">controversias que se susciten con motivo de la interpretación o aplicación de </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+        <w:t>controversias que se susciten con motivo de la interpretación o aplicación de la Ley o de los contratos celebrados con base en ella a arbitraje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA7B40E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consideran la necesidad de que exista un plazo máximo para la duración de los contratos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="4EB35C8B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Incluyen disposiciones que listan aspectos que se deberán incluir en los contratos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="51F22A12" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contemplan supuestos de nulidad de los contratos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="5244CBC1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Establecen requisitos en cuanto a la capacidad y solvencia económica financiera y técnica de los contratistas colaboradores;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="34499570" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Prevén que la adjudicación de los contratos respectivos deba sujetarse a procedimientos formales de selección del contratista colaborador;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="05F6B9DD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Incluyen disposiciones con relación a las garantías que se deberán otorgar con motivo de los contratos; etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="65451465" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">No obstante lo anterior, esta Comisión ha determinado apegarse, en la elaboración del presente dictamen, a </w:t>
-[...18 lines deleted...]
-      </w:smartTag>
+        <w:t xml:space="preserve">No obstante lo anterior, esta Comisión ha determinado apegarse, en la elaboración del presente dictamen, a la </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Ley de Contratos de Colaboración Público Privada para el Estado de Morelos, </w:t>
+        <w:t xml:space="preserve">Iniciativa de Ley de Contratos de Colaboración Público Privada para el Estado de Morelos, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>presentada por el Dr. Marco Antonio Adame Castillo, Gobernador Constitucional del Estado Libre y Soberano de Morelos, en virtud de lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="262C60FA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Su alcance, estructura, claridad, desarrollo e innovación;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="0F911B15" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Su total apego al marco jurídico, a las costumbres, instituciones, terminología y práctica jurídica nacional y estatal;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="4CC8BA50" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Su procedimiento y sistema de autorizaciones;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="4BA0660E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Su sistema de distribución de competencias en el que se respeta plenamente la autonomía Municipal; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="6377FC81" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La regulación integral que hace del contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="0D1EBD67" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La determinación clara y objetiva, por primera vez en México, de los casos en que los contratos objeto de la ley constituirán deuda pública; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="00A5397D" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="6F54D867" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A5397D" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Su apego de los procedimientos de contratación previstos en la misma a las mejores prácticas nacionales recomendadas por el Banco Mundial, entre otros aspectos; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="24FEEC45" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5397D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Su apego a las mejores prácticas</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> internacionales.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="62BAC87D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">IV. Modificación de </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+        <w:t>IV. Modificación de la Iniciativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AA50CE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AEAD02B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">No obstante que como ha quedado expuesto en el apartado que antecede, del análisis efectuado a las Iniciativas que nos ocupan, se concluyó que </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> presentada por el Gobernador del Estado, es la que se apega de mejor forma a la realidad jurídica, política y social de nuestra entidad, esta Comisión en su interés por </w:t>
+        <w:t xml:space="preserve">No obstante que como ha quedado expuesto en el apartado que antecede, del análisis efectuado a las Iniciativas que nos ocupan, se concluyó que la Iniciativa presentada por el Gobernador del Estado, es la que se apega de mejor forma a la realidad jurídica, política y social de nuestra entidad, esta Comisión en su interés por </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">contribuir a enriquecer </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+        <w:t xml:space="preserve">contribuir a enriquecer la Iniciativa tomó en consideración algunos aspectos adicionales y realizó algunos ajustes de forma, lo cual dio como consecuencia que se modificaran los artículos 2, 5, 6, 8, 9, 14, 15, 17, 20, 21, 22, 27, 29, 31, 32, 33, 37, 39, 43, 44, 49, 54, 55, 59, 60, 61, 62, 63, 69, 71, 79, 80, 82, 84, 85, 87, 89, 90, 93, 96, 97, 100, 102, 103, 104, 107, 108, 109 y 110 de la Iniciativa y se adicionaran diversas disposiciones que a juicio de esta Comisión enriquecen de manera importante el contenido general de la Iniciativa y particularmente los Títulos Décimo “De los Comités de Proyectos de Colaboración Público Privada” y Décimo Séptimo “De las Inconformidades” mismo que se adecuó al procedimiento correspondiente previsto a nivel federal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE832C6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tomó en consideración algunos aspectos adicionales y realizó algunos ajustes de forma, lo cual dio como consecuencia que se modificaran los artículos 2, 5, 6, 8, 9, 14, 15, 17, 20, 21, 22, 27, 29, 31, 32, 33, 37, 39, 43, 44, 49, 54, 55, 59, 60, 61, 62, 63, 69, 71, 79, 80, 82, 84, 85, 87, 89, 90, 93, 96, 97, 100, 102, 103, 104, 107, 108, 109 y 110 de </w:t>
-[...15 lines deleted...]
-      </w:smartTag>
+      </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y se adicionaran diversas disposiciones que a juicio de esta Comisión enriquecen de manera importante el contenido general de </w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">“De las Inconformidades” mismo que se adecuó al procedimiento correspondiente previsto a nivel federal. </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">En virtud de lo anterior, el proyecto de Ley que se incluye en este dictamen pasó de incluir ciento diez artículos y tres transitorios a tener ciento diecisiete artículos y tres transitorios. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="05F0A342" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="7BB3DFD5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Motivados en los antecedentes y razonamientos expuestos, los que dictaminamos, consideramos procedente la iniciativa presentada por el Titular del Poder Ejecutivo del Estado, con las modificaciones aludidas en el apartado inmediato anterior. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="3E9EEBCF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="006E2DC4">
+    <w:p w14:paraId="71C940BC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Por lo anteriormente expuesto, esta Soberanía ha tenido a bien expedir la siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="50C552A6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="3D0088F1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>LEY DE CONTRATOS DE COLABORACIÓN PÚBLICO PRIVADA PARA EL ESTADO DE MORELOS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2DC4" w:rsidRDefault="006E2DC4" w:rsidP="008950C1">
+    <w:p w14:paraId="589248D6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="7F0117EC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO PRIMERO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="67FFC54C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposiciones Generales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2DC4" w:rsidRDefault="006E2DC4" w:rsidP="008950C1">
+    <w:p w14:paraId="5A40EB85" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="07983146" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capítulo Único</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="74A709BE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="472DAA85" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 1.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La presente Ley es de orden público y tiene por objeto establecer las bases a que deberán sujetarse el Estado de Morelos, los Municipios, los organismos descentralizados estatales o municipales, las empresas de participación estatal o municipal mayoritaria y los fideicomisos públicos estatales o municipales que formen parte de la administración pública paraestatal o paramunicipal, para celebrar contratos de colaboración público privada en los casos previstos por la misma, así como regular lo relativo a su planeación, programación, </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> La presente Ley es de orden público y tiene por objeto establecer las bases a que deberán sujetarse el Estado de Morelos, los Municipios, los organismos descentralizados estatales o municipales, las empresas de participación estatal o municipal mayoritaria y los fideicomisos públicos estatales o municipales que formen parte de la administración pública paraestatal o paramunicipal, para celebrar contratos de colaboración público privada en los casos previstos por la misma, así como regular lo relativo a su planeación, programación, presupuestación, autorización, adjudicación, contratación, garantías, mecanismos de pago, ejecución y control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF38AC1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="431EF12B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los contratos de colaboración público privada que celebren los Municipios, los organismos descentralizados municipales, las empresas de participación municipal mayoritaria y los fideicomisos públicos municipales que formen parte de la administración pública paramunicipal que, en términos de lo previsto por esta Ley, no impliquen obligaciones constitutivas de deuda pública no estarán sujetos a lo </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Los contratos de colaboración público privada que celebren los Municipios, los organismos descentralizados municipales, las empresas de participación municipal mayoritaria y los fideicomisos públicos municipales que formen parte de la administración pública paramunicipal que, en términos de lo previsto por esta Ley, no impliquen obligaciones constitutivas de deuda pública no estarán sujetos a lo previsto por la misma. Dichos contratos se regirán por los reglamentos que al efecto expidan los Ayuntamientos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1516DD69" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2938B001" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">previsto por la misma. Dichos contratos se regirán por los reglamentos que al efecto expidan los Ayuntamientos. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+        <w:t>ARTÍCULO *2.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Para los efectos de esta Ley, se entiende por:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC4EC4D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008950C1">
-[...29 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    </w:p>
+    <w:p w14:paraId="63AA5349" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Activos Financiados: Los activos necesarios para llevar a cabo el proyecto de colaboración público privada provistos y/o financiados por el contratista colaborador;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="184A078A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Auditoría Superior de Fiscalización: El Organismo de Auditoría Superior Gubernamental del Congreso del Estado de Morelos</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="6B1001D0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comité Estatal de Proyectos de Colaboración Público Privada: El órgano colegiado de consulta, decisión y apoyo técnico que tiene por objeto coadyuvar con las Entidades Estatales en la preparación y sustanciación de los procedimientos de contratación previstos en esta Ley;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="602269BE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Comités Municipales de Proyectos de Colaboración Público Privada: Los órganos colegiados de consulta, decisión y apoyo técnico que tienen por objeto coadyuvar con las Entidades Municipales en la preparación y sustanciación de los procedimientos de contratación previstos en esta Ley; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="233F8E7E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Comparador del Sector Público: Es el costo estimado de procuración pública del proyecto de referencia, expresado en términos nominales y en valor presente, correspondiente a la forma más eficiente en que la entidad pueda contar con el Servicio Requerido. Dicho costo se calcula como la suma del costo base del proyecto de referencia más el costo de financiamiento más el valor de los riesgos transferibles más el valor de los riesgos retenidos; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="584A43E6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Congreso o Congreso del Estado:</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El Congreso del Estado de </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Morelos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="341BBD60" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consejería Jurídica: </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:t>Consejería Jurídica: La Consejería Jurídica del Poder Ejecutivo del Estado de Morelos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273CD827" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contraloría: </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:t>Contraloría: La Secretaría de la Contraloría del Poder Ejecutivo del Estado de Morelos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643D268F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contratista Colaborador: La persona física o moral, que celebre un contrato de colaboración público privada con una Entidad Contratante; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="18FD265A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contrato de Colaboración Público Privada: El c</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ontrato administrativo celebrado entre una Entidad Contratante y un contratista colaborador, mediante el cual éste último se obliga a prestar, por un plazo acorde con la amortización de los activos y/o con el esquema de financiamiento previsto, que podrán ser por un plazo de hasta treinta años, servicios de cualquier naturaleza que, en adición </w:t>
+        <w:t xml:space="preserve">ontrato administrativo celebrado entre una Entidad Contratante y un contratista colaborador, mediante el cual éste último se obliga a prestar, por un plazo acorde con la amortización de los activos y/o con el esquema de financiamiento previsto, que podrán ser por un plazo de hasta treinta años, servicios de cualquier naturaleza que, en adición al financiamiento, total o parcial, de las inversiones requeridas, pueden consistir, enunciativa y no limitativamente, en el diseño, construcción, equipamiento, operación, administración, mantenimiento, renovación, arrendamiento, </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">al financiamiento, total o parcial, de las inversiones requeridas, pueden consistir, enunciativa y no limitativamente, en el diseño, construcción, equipamiento, operación, administración, mantenimiento, renovación, arrendamiento, transmisión o explotación de activos, tangibles o intangibles, requeridos por </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:t>transmisión o explotación de activos, tangibles o intangibles, requeridos por la Entidad Contratante para dar cumplimiento a sus funciones o prestar servicios públicos a su cargo, a cambio de un precio que podrá determinarse, entre otras formas, en función de la disponibilidad y de la calidad de los servicios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B4FB79" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contrato: Los contratos de colaboración público privada;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="34203450" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Costo Base del Proyecto de Referencia: El costo de implementación del proyecto de referencia, detallando los costos en las etapas de diseño, construcción, equipamiento, operación y mantenimiento, sin incluir el valor de los riesgos retenidos y el de los riesgos transferibles; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="5283B55B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Costo de Financiamiento: El costo incurrido por la obtención y servicio del financiamiento necesario para implementar un proyecto;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="21D14B29" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deuda Pública: Las obligaciones de pasivo, directas o contingentes, que resulten de operaciones de endeudamiento sobre el crédito público de las Entidades que en términos de </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:t xml:space="preserve">Deuda Pública: Las obligaciones de pasivo, directas o contingentes, que resulten de operaciones de endeudamiento sobre el crédito público de las Entidades que en términos de la Ley de Deuda Pública para el Estado de Morelos o de esta Ley, la constituyan; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753D3B55" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dependencias: Las Secretarías de Despacho del Poder Ejecutivo Estatal;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="491A2B1B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entidades: El Estado</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, por conducto del Poder Ejecutivo Estatal y a través de las Dependencias,</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los Municipios, los organismos descentralizados estatales o municipales; las empresas de participación estatal o municipal mayoritaria; y los fideicomisos públicos estatales o municipales que formen parte de la administración pública paraestatal o paramunicipal;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="0BF49523" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entidad Contratante: El Estado, por conducto del Poder Ejecutivo Estatal y a través de las Dependencias, las Entidades Estatales y las Entidades Municipales que celebren un contrato de colaboración público privada;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="410A0986" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entidades Estatales: El Estado, por conducto del Poder Ejecutivo Estatal y a través de las Dependencias,</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los Municipios, </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>los organismos públicos descentralizados estatales, las empresas de participación estatal y los fideicomisos públicos que formen parte de la administración pública estatal;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="391C4128" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entidades Municipales: Los Municipios, los organismos públicos descentralizados municipales, las empresas de participación municipal y los fideicomisos que formen parte de la administración pública municipal;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="0BFC6F74" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:t>Entidades de la Administración Pública Paraestatal: Los organismos públicos descentralizados estatales, las empresas de participación estatal mayoritaria y los fideicomisos públicos estatales que formen parte de la misma;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4C7966" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entidades de </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Entidades de la Administración Pública Paramunicipal: Los organismos públicos descentralizados municipales, las empresas de participación municipal mayoritaria y los fideicomisos públicos municipales que formen parte de la misma;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DA2A1B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estado: El Estado Libre y Soberano de Morelos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="7A8DFE95" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Licitante:</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> La persona o, en el caso previsto por el artículo 80 de esta Ley, personas que presenten ofertas de manera conjunta, que participen en cualquier procedimiento de licitación pública o de invitación a cuando menos tres personas regulado por esta Ley;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="346CA3D9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oferta Solvente: La propuesta presentada por un licitante, que reúne las características técnicas, legales y económicas requeridas por la entidad contratante para la implementación del proyecto de colaboración público privada de que se trate, y que le garantiza satisfactoriamente el cumplimiento de las obligaciones contenidas en el contrato de colaboración público privada correspondiente;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="46D69047" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Órganos Internos de Control:</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los órganos internos de control de Entidades Estatales y de las Entidades Municipales;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="3069C278" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Órganos de Gobierno: Los consejos, juntas directivas, comités técnicos o equivalentes, de las Entidades de </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:t xml:space="preserve">Órganos de Gobierno: Los consejos, juntas directivas, comités técnicos o equivalentes, de las Entidades de la Administración Pública Paraestatal y de las Entidades de la Administración Pública Paramunicipal; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645644CB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proyecto: Un proyecto de referencia o un proyecto de colaboración;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="5C99F95C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proyecto de Referencia: El conjunto de obras y acciones que desarrollaría una entidad para prestar en la forma más eficiente el Servicio Requerido;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="1A00218E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proyecto de Colaboración Público Privada: El conjunto de obras y acciones desarrolladas por un contratista colaborador para prestar el servicio requerido;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="121403FA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riesgo de Construcción: El riesgo de que el diseño, construcción o puesta en marcha de un proyecto, se ejecuten u omitan de modo que se presenten efectos adversos, tales como retraso en la terminación de la obra, retraso en el inicio de la prestación del servicio, incumplimiento de especificaciones, incremento en los costos y/o deficiencias técnicas, que resulten en la imposibilidad de prestar el servicio requerido en los términos acordados, ya sea inmediatamente o durante la vida del proyecto;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="24E95AEC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Riesgo de Demanda: El riesgo de que la demanda por los servicios o el precio de los mismos varíen respecto de las estimaciones originales, modificando los ingresos derivados de un proyecto;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="2751E60E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Riesgo de Disponibilidad: El riesgo de que el contratista colaborador no pueda cumplir lo acordado en cuanto al volumen o calidad de los servicios objeto de un contrato de colaboración público privada;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="0BF36428" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Riesgos Retenidos: Los riesgos inherentes a un proyecto que son responsabilidad de </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:t>Riesgos Retenidos: Los riesgos inherentes a un proyecto que son responsabilidad de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1356076F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riesgos Transferibles: Los riesgos inherentes a un proyecto que son susceptibles de transferir;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013746F" w:rsidRPr="0013746F" w:rsidRDefault="00EA6D99" w:rsidP="0013746F">
+    <w:p w14:paraId="6667E9F0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="0013746F" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013746F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Secretaría: </w:t>
       </w:r>
-      <w:r w:rsidR="0013746F" w:rsidRPr="0013746F">
+      <w:r w:rsidRPr="0013746F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>La Secretaría de Hacienda del Poder Ejecutivo del Estado;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="0013746F" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="3B869A5E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="0013746F" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013746F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Servicio Requerido: El servicio, o conjunto de servicios, que requiere una entidad para satisfacer determinadas necesidades o para resolver una problemática existente, considerando los estándares, especificaciones y niveles de calidad del mismo;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="35DCDD7E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tasa de Descuento: La tasa utilizada para calcular el valor presente de flujos futuros de efectivo de un proyecto;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="752A0057" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tesorería Municipal: </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+        <w:t>Tesorería Municipal: La Tesorería Municipal del Municipio que corresponda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675BF414" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valor Presente: La suma del flujo de efectivo de un proyecto descontado a la tasa de descuento a una fecha determinada;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="4DAF8173" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOTAS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="6105FEFA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1404"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>REFORMA VIGENTE</w:t>
       </w:r>
@@ -5659,51 +4516,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.-Se reforma la fracción II, por Artículo Noveno del Decreto No. 986 publicado en el Periódico Oficial “Tierra y Libertad” No. 4654 de fecha 2008/11/05. </w:t>
       </w:r>
       <w:r w:rsidRPr="006E2DC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antes decía:</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Auditoría Superior Gubernamental: El Organismo de Auditoría Superior Gubernamental del Congreso del Estado de Morelos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013746F" w:rsidRPr="00EA6D99" w:rsidRDefault="0013746F" w:rsidP="0013746F">
+    <w:p w14:paraId="3E13B3BB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00EA6D99" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>REFORMA VIGENTE</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -5721,10791 +4578,8743 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antes decía:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXV.</w:t>
       </w:r>
       <w:r w:rsidRPr="0013746F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Secretaría: La Secretaría de Finanzas y Planeación del Poder Ejecutivo del Estado;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="0013746F" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="14E2F0E4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="0013746F" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="61401A24" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 3.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los actos a que se refiere el artículo 1 de esta Ley que se realicen con cargo total o parcial a fondos del Gobierno Federal, estarán a lo dispuesto por la legislación federal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="7337C392" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D56B8D7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 4.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> En la aplicación de esta Ley, las Entidades deberán observar los principios de respeto a los intereses de los usuarios de los servicios, legalidad, honestidad, eficiencia, eficacia, honradez, economía, racionalidad, igualdad de </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> En la aplicación de esta Ley, las Entidades deberán observar los principios de respeto a los intereses de los usuarios de los servicios, legalidad, honestidad, eficiencia, eficacia, honradez, economía, racionalidad, igualdad de trato, no discriminación, preservación del medio ambiente, repartición objetiva de riesgos, transparencia, control y rendición de cuentas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FDF33C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23692A8D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>trato, no discriminación, preservación del medio ambiente, repartición objetiva de riesgos, transparencia, control y rendición de cuentas.</w:t>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">ARTÍCULO 5.- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Secretaría y la Contraloría, en el ámbito de sus respectivas competencias, estarán facultadas para interpretar esta Ley para efectos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>administrativos y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expedir las disposiciones necesarias para su debida observancia. En el ámbito municipal, estas atribuciones corresponderán a la Tesorería y a la Contraloría Municipales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14923054" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4754B678" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las disposiciones administrativas que se emitan de conformidad con las facultades previstas en este artículo, se publicarán en el Periódico Oficial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Tierra y Libertad”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y a través de otros medios de difusión pública que, en su caso, se establezcan para tal efecto en el Reglamento de esta Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E8FD07" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603FAA71" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los titulares de las Entidades serán responsables del estricto cumplimiento de esta Ley, así como de las disposiciones que con base en ésta se emitan. Las infracciones a la misma o a sus disposiciones administrativas se sancionarán en los términos que legalmente correspondan y de conformidad con el régimen de responsabilidades de los servidores públicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057A9409" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8DCEB9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ARTÍCULO 5.- </w:t>
-[...214 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ARTÍCULO 6.- </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En lo no previsto por esta Ley, su Reglamento y demás disposiciones que de éstos se deriven, serán aplicables supletoriamente el Código Civil para el Estado Libre y Soberano de Morelos, </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+        <w:t>En lo no previsto por esta Ley, su Reglamento y demás disposiciones que de éstos se deriven, serán aplicables supletoriamente el Código Civil para el Estado Libre y Soberano de Morelos, la Ley de Deuda Pública para el Estado de Morelos, la Ley de Justicia Administrativa del Estado de Morelos y el Código Procesal Civil para el Estado Libre y Soberano de Morelos, siempre que sus disposiciones no se contrapongan con la naturaleza administrativa y espíritu de esta Ley y su Reglamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D40648D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="006C27BA" w:rsidP="008950C1">
+    <w:p w14:paraId="6A5E4ACA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO SEGUNDO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2DC4" w:rsidRDefault="006C27BA" w:rsidP="008950C1">
+    <w:p w14:paraId="3E6811DB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DE LOS PROYECTOS DE REFERENCIA Y EL COMPARADOR DEL SECTOR </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="006C27BA" w:rsidP="008950C1">
+    <w:p w14:paraId="3981DCAB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PÚBLICO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2DC4" w:rsidRDefault="006E2DC4" w:rsidP="008950C1">
+    <w:p w14:paraId="45FB6B5B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="006C27BA" w:rsidP="008950C1">
+    <w:p w14:paraId="595256BA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO PRIMERO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="006C27BA" w:rsidP="008950C1">
+    <w:p w14:paraId="46D60126" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DEL PROYECTO DE REFERENCIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+    <w:p w14:paraId="1AF6F802" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F95191B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>ARTÍCULO 7.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La preparación y evaluación de un proyecto de referencia que permita determinar su factibilidad técnica, legal y ambiental, así como el beneficio social, la rentabilidad económica y la viabilidad financiera del mismo, será la base </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ARTÍCULO 7.-</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+        <w:t xml:space="preserve">para implementar los proyectos de colaboración público privada a través de contratos de colaboración público privada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F0D302" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DBE863" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículo 8.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Las Entidades que pretendan celebrar un contrato de colaboración público privada para la implementación de un proyecto de colaboración público privada, deberán preparar el proyecto de referencia correspondiente. Su elaboración se sujetará a lo dispuesto en esta Ley, su Reglamento, y en los lineamientos y metodología que al efecto emita </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> Las Entidades que pretendan celebrar un contrato de colaboración público privada para la implementación de un proyecto de colaboración público privada, deberán preparar el proyecto de referencia correspondiente. Su elaboración se sujetará a lo dispuesto en esta Ley, su Reglamento, y en los lineamientos y metodología que al efecto emita la Secretaría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296F170D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D41595" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artículo 9.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El proyecto de referencia deberá contener, como mínimo, lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C27BA" w:rsidRPr="008950C1" w:rsidRDefault="006C27BA" w:rsidP="008950C1">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
+    <w:p w14:paraId="544CB006" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D09A72E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Un resumen ejecutivo que incluya una descripción general del proyecto de referencia y de sus características principales, así como la problemática que se busca resolver o las necesidades que se pretende satisfacer, y la descripción general del servicio requerido;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6D99" w:rsidRPr="008950C1" w:rsidRDefault="00EA6D99" w:rsidP="00A5397D">
-[...9100 lines deleted...]
-        <w:pStyle w:val="Textosinformato"/>
+    <w:p w14:paraId="165F50C0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="Textosinformato"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un diagnóstico de la situación existente detallando la oferta y demanda de los servicios respectivos, así como la estimación de su evolución a lo largo del horizonte propuesto para el proyecto de referencia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A9A2B3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="Textoindependiente2"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La evaluación de las opciones disponibles para la Entidad distintas a la celebración de un contrato de colaboración público privada, considerando, entre otras, la posible utilización de activos existentes propiedad de la Entidad, el desarrollo de nueva infraestructura e inclusive, el mantenimiento de la situación existente; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D39BC5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="Textoindependiente2"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un estudio sobre la capacidad de pago y la suficiencia presupuestal de la Entidad Contratante, al que se deberá adjuntar la opinión de la Secretaría en el caso de Entidades Estatales, o de la Tesorería Municipal, en el caso de Entidades Municipales; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280BC03D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...74 lines deleted...]
-        <w:pStyle w:val="Textosinformato"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un estudio de factibilidad legal al que se deberá adjuntar la opinión de la Consejería Jurídica, en el caso de Entidades Estatales, o del síndico municipal, en el caso de Entidades Municipales;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DABEAC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...123 lines deleted...]
-        <w:pStyle w:val="Textosinformato"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un estudio de factibilidad técnica;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D1B683" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="Textosinformato"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Un estudio de factibilidad ambiental;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5373E3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La descripción detallada del proyecto de referencia, incluyendo, la descripción del servicio requerido, el horizonte de planeación, el cronograma de actividades, la capacidad Instalada actual y su evolución en el tiempo, la fecha propuesta de inicio de operaciones y el calendario de inversión; y,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F91C36C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>La evaluación socioeconómica que determine el impacto que tendrá la realización del proyecto de referencia en la sociedad, detallando los efectos directos, indirectos e intangibles del mismo. Para lo anterior se identificarán, cuantificarán y valorarán, los costos y beneficios asociados al proyecto de referencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4602FF18" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C01151B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 10.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Secretaría deberá emitir los lineamientos y metodología para la elaboración de proyectos de referencia y deberá publicarlos en el Periódico Oficial “Tierra y Libertad”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5093A165" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA391CF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO SEGUNDO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001D7E2E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DEL COMPARADOR DEL SECTOR PÚBLICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067E653C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FE5CF4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 11.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Entidad Contratante deberá calcular el comparador del sector público conforme a los lineamientos y metodología que emita la Secretaría. La solicitud de autorización para la celebración de un contrato de colaboración público privada, que en su oportunidad se presente al Congreso del Estado, señalará como monto máximo de dicho contrato el comparador del sector público respectivo. Posteriormente, dicho monto se comparará con las ofertas solventes para determinar, en su caso, el ahorro que obtendría la Entidad Contratante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E40E0A7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F762D3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO TERCERO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329711BE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE LA AUTORIZACIÓN DE LOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68907EBD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONTRATOS DE COLABORACIÓN PÚBLICO PRIVADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5AF4E7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E71E608" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5292AFE0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6071FE96" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La celebración de contratos de colaboración público privada por las Entidades, deberá ser previamente autorizada por el Congreso del Estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1040B502" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6CD283" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La celebración de contratos de colaboración público privada por los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Municipios,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberá ser previamente autorizada por sus respectivos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayuntamientos mediante el acuerdo de las dos terceras partes de sus integrantes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dicha autorización será requisito necesario para gestionar la autorización de los mismos ante el Congreso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D4BBAF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66312F71" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Entidades de la Administración Pública Paraestatal, sólo podrán celebrar contratos de colaboración público privada si cuentan con la autorización previa de sus ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rganos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de gobierno y de la Secretaría</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dicha autorización será requisito necesario para gestionar la autorización del contrato respectivo ante el Congreso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F60075" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037C4C65" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las Entidades de la Administración Pública Paramunicipal, únicamente podrán celebrar contratos de colaboración público privada si cuentan con la autorización previa de sus ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rganos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de gobierno y del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayuntamiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondiente, misma que, en el caso de los Ayuntamientos, deberá ser emitida mediante el acuerdo de las dos terceras partes de sus integrantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dichas autorizaciones serán requisito necesario para gestionar la autorización del contrato respectivo ante el Congreso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528B6188" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48298A01" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En ningún caso podrán las Entidades someter al Congreso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>solicitudes de autorización para la celebración de contratos de colaboración público privada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, si no cuentan con una opinión por parte de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Secretaría, en el caso de Entidades Estatales, o de la Tesorería Municipal, en el caso de Entidades Municipales,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estudio sobre la capacidad de pago y suficiencia presupuestal de la Entidad a que alude el artículo 9, fracción IV, de esta Ley. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA01BE8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255B816E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En todos los casos en que las Entidades se propongan celebrar contratos de colaboración público privada, deberán formular una solicitud de autorización en términos del artículo 17 de esta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ley,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Órganos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Gobierno, a los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayuntamientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y al Congreso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> según corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42810D09" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BDDF553" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En el caso de las solicitudes de autorización para la celebración de contratos de colaboración público privada que presenten ante el Congreso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Poder Ejecutivo del Estado y los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayuntamientos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las mismas deberán presentarse bajo la forma de iniciativas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Decreto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> según corresponda y deberán incluir en anexos la información señalada en el artículo 17 de esta Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D194FF0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1C7B7D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las solicitudes de autorización para la celebración de contratos de colaboración público privada, deberán incluir lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BA20F5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498F39D6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El proyecto de referencia; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AA90A0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El comparador del sector público; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287B0159" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>La justificación de que la celebración del contrato de colaboración público privada es congruente con los objetivos y estrategias establecidos en el Plan Estatal de Desarrollo y en los programas correspondientes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EF8827" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El procedimiento de contratación que se seguirá y la justificación para ello;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D470B53" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las principales características del proyecto de contrato de colaboración público privada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198A29C0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En su caso, los anticipos que se prevea otorgar;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64705FDF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La descripción de la probable distribución de riesgos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461AE5E6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el caso de contratos que actualicen alguno de los supuestos previstos en el Artículo 56 de esta Ley, la indicación de que los mismos constituirán deuda pública; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F27403" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las garantías y/o mecanismos de pago que se prevea establecer a favor del contratista colaborador, en su caso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40594732" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El estimado de erogaciones anuales durante el plazo del contrato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0D142B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los beneficios que se espera lograr en caso de celebrarse el contrato de colaboración público privada; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCB88A4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las autorizaciones para celebrar el contrato de colaboración público privada que previamente se hubieren obtenido de los Ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rganos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Gobierno, de los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayuntamientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y de la Secretaría, según corresponda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0745DF50" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E94AA79" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 18.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Una vez que las Entidades cuenten con las autorizaciones de los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Órganos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Gobierno y de los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayuntamientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, según corresponda, podrán gestionar en forma directa ante el Congreso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la autorización para la celebración de los contratos de colaboración público privada respectivos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485CB674" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D05975" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Congreso podrá solicitar a las Entidades la documentación e información complementaria que requiera para el análisis de las solicitudes de autorización de los contratos de colaboración público privada que se le presenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F04A4C2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70319CB6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 20.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Una vez que el Congreso autorice la celebración de un contrato de colaboración público privada, en términos de lo previsto en el Artículo 12 de esta Ley, la Entidad Contratante podrá proceder a la elaboración del proyecto de contrato de colaboración público privada correspondiente, mismo que se proporcionará a los licitantes que concurran a los procedimientos de contratación que al efecto se lleven a cabo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A55E43C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C219DDA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 21.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de que las ofertas solventes sean superiores en monto, al autorizado para el contrato de colaboración público privada correspondiente en la autorización emitida por el Congreso, y habiendo la Entidad Contratante solicitado y obtenido de nueva cuenta las autorizaciones previstas en los Artículos 13, 14 y 15 de esta Ley, podrá someter al Congreso un alcance a la solicitud de autorización para celebrar el Contrato de Colaboración Público Privada presentada previamente solicitando autorización para celebrar el contrato respectivo con el Licitante que haya presentado la oferta solvente con el precio más bajo, debiendo acompañar información detallada de la oferta correspondiente, la cantidad máxima a comprometer y el estimado de las erogaciones anuales durante el plazo del contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B175B0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FC8AF9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 22.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Entidades negociarán, aprobarán y suscribirán, en el ámbito de su competencia y por conducto de sus titulares o, en su caso, de sus funcionarios legalmente autorizados al efecto, los actos jurídicos necesarios, directa o indirectamente, para la celebración, implementación, monitoreo y control de los contratos de colaboración público privada autorizados conforme a lo previsto en la Constitución Política del Estado Libre y Soberano de Morelos y en esta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ley y los demás actos accesorios a los mismos o necesarios para su implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6C487A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E254360" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 23.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Entidades deberán</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remitir al Congreso del Estado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dentro de un plazo de sesenta días naturales, contados a partir de la celebración de cualquier contrato de colaboración público privada, un informe escrito sobre sus principales términos y condiciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acompañando copia de los documentos en los que consten los actos jurídicos que los documenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5696B445" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8E9CEC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artículo 24.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los contratos de colaboración público privada que celebren las Entidades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberán apegarse a las autorizaciones otorgadas por el Congreso. Cualquier modificación a las condiciones autorizadas por el Congreso en el decreto respectivo, requerirá de una nueva autorización de dicho Congreso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7026EC1D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="203D0169" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 25.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Poder Ejecutivo del Estado, los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayuntamientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Órganos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Gobierno de las Entidades de la Administración Pública Paraestatal y de las Entidades de la Administración Pública Paramunicipal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberán realizar oportunamente los pagos que deriven de los contratos de colaboración público privada que celebren, durante la vigencia de los mismos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45288659" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El Poder Ejecutivo del Estado y los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayuntamientos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberán vigilar que se hagan oportunamente los pagos que deriven de los contratos de colaboración público privada que celebren las Entidades de la Administración Pública Paraestatal y las Entidades de la Administración Pública Paramunicipal, durante la vigencia de los mismos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB6E0DE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DD8B01" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Entidades podrán contratar los servicios de asesoría que requieran para implementar los contratos de colaboración público privada en los términos de las disposiciones aplicables, cubriendo con cargo a sus respectivos presupuestos autorizados los gastos necesarios para tales efectos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362A5D7C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125139C3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO CUARTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5121ADE7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE LAS CARACTERÍSTICAS Y ELEMENTOS DE LOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14195C60" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONTRATOS DE COLABORACIÓN PÚBLICO PRIVADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF9801B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB44C40" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DDEED2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651FB146" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTÍCULO 27.- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los contratos de colaboración público privada deberán contener, entre otros, los siguientes elementos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE0B31C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4643E322" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El objeto del contrato, descrito en función del servicio requerido;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356D5E67" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La obligación del contratista colaborador de proveer, total o parcialmente, el financiamiento requerido para la ejecución del contrato de colaboración público privada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCB6119" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El plazo para dar inicio a la prestación de los servicios;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7858C116" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El monto que deba pagar la Entidad Contratante, durante el plazo del contrato, como contraprestación por los servicios prestados por el contratista colaborador, desglosando las cantidades que correspondan a la amortización de los activos financiados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF4745B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La forma, plazo, términos y condiciones de pago incluyendo, en su caso, los anticipos correspondientes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6020C191" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En su caso, las fórmulas y metodología para evaluar el cumplimiento del contratista colaborador, incluyendo indicadores de disponibilidad y de desempeño, y detallando la forma y cálculo de penalizaciones y deducciones a los pagos que deba realizar la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AEB0EA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>La distribución de riesgos, detallando los riesgos retenidos y los riesgos transferibles, y la forma en que se mitigará cada uno, en su caso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC5E7A9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En su caso, las coberturas y seguros que serán contratados obligatoriamente por el contratista colaborador;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26551264" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En su caso, las garantías que deba otorgar el contratista colaborador en favor de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AF518F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En su caso, las garantías y/o mecanismos de pago que deba otorgar o implementar la Entidad Contratante y, en su caso, el Estado y/o el Municipio, en favor del contratista colaborador, para cubrir las cantidades que deban pagarse en términos del contrato de colaboración público privada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D89C82" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las causas de terminación anticipada y de rescisión del contrato de colaboración público privada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F924F4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En su caso, las obligaciones que deban asumir la Entidad Contratante y el contratista colaborador en caso de terminación anticipada o rescisión del contrato de colaboración público privada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690B9CE6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los actos o hechos que puedan generar una modificación a las cantidades a pagar con base en el contrato de colaboración público privada y la forma de calcular los incrementos o decrementos aplicables;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8F11D8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La previsión de que los derechos al cobro y las garantías otorgadas en términos del contrato de colaboración público privada puedan cederse, en su caso, a los acreedores que le otorguen financiamiento al contratista colaborador, o a otras personas, previa autorización de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AC9A0E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los datos fundamentales de las autorizaciones otorgadas con base en esta Ley, para su celebración;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9EFE67" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La obligación del contratista colaborador de proporcionar la información relacionada con el contrato que le solicite la Auditoría Superior de Fiscalización, excepto aquella información protegida por derechos de propiedad intelectual o que esté obligado el contratista colaborador a no divulgar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A927DE0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los métodos para la resolución de controversias, pudiendo incorporar mecanismos de conciliación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F3C6A8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTAS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2318CB10" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1248"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>REFORMA VIGENTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.-Se reforma la fracción XVI, por Artículo Noveno del Decreto No. 986, publicado en el Periódico Oficial “Tierra y Libertad” No. 4654 de fecha 2008/11/05. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antes decía:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La obligación del contratista colaborador de proporcionar la información relacionada con el contrato que le solicite la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Auditoría Superior Gubernamental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, excepto aquella información protegida por derechos de propiedad intelectual o que esté obligado el contratista colaborador a no divulgar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0932E8DA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011BAF7B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 28.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El contrato de colaboración público privada podrá prever que las cantidades que deba cubrir la Entidad Contratante se ajusten anualmente en proporción a la variación de índices, tales como el índice de precios al consumidor, entre otros; o del precio de los insumos, siempre y cuando se establezca una metodología clara que incluya mecanismos de comprobación de variación de precios. En su caso, deberá especificarse en el contrato correspondiente el mecanismo de ajuste y/o el índice o índices aplicables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E27A6F6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723D0012" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 29.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Las demás facultades que le confieran esta Ley y su Reglamento.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+        <w:t>La fecha de pago al contratista colaborador que las entidades estipulen en los contratos quedará sujeta a las condiciones que se establezcan en los mismos; sin embargo, no podrá exceder de cuarenta y cinco días naturales posteriores a la presentación de la factura respectiva, previa prestación de los servicios en los términos del contrato correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2938B84A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0002AB34" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>En caso de incumplimiento en los pagos a que se refiere el párrafo anterior, la entidad contratante, a solicitud del contratista colaborador, deberá pagar gastos financieros conforme a la tasa establecida en el contrato respectivo. Dichos gastos financieros se calcularán sobre las cantidades no pagadas y se computarán por días naturales desde que se venció el plazo pactado, hasta la fecha en que se pongan efectivamente las cantidades a disposición del contratista colaborador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016EA5D6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDCC236" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Tratándose de pagos en exceso que haya recibido el contratista colaborador, éste deberá reintegrar a la Entidad Contratante las cantidades pagadas en exceso, más los intereses correspondientes, conforme a una tasa que será igual a la establecida por la Ley de Ingresos de la Federación en los casos de prórroga para el pago de créditos fiscales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C134D29" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B83E4F9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Los intereses se calcularán sobre las cantidades pagadas en exceso en cada caso y se computarán por días naturales desde la fecha del pago, hasta la fecha en que se pongan efectivamente las cantidades a disposición de la entidad contratante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF40559" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457E0B23" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de rescisión del contrato, el contratista colaborador deberá reintegrar el anticipo que haya recibido más los intereses correspondientes, conforme a una tasa que será igual a la establecida por la Ley de Ingresos de la Federación en los casos de prórroga para el pago de créditos fiscales. Los intereses se calcularán sobre el monto del anticipo no amortizado y se computarán por días naturales desde la fecha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de su entrega hasta la fecha en que se pongan efectivamente las cantidades a disposición de la entidad contratante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7E1576" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7309F7E0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5397D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 30.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5397D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El contratista colaborador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>deberá garantizar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60774C6D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBBDBC5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los anticipos que, en su caso, reciba.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta garantía deberá constituirse por la totalidad del monto de los anticipo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EAFD2A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cumplimiento del contrato; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FF23F9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los defectos y vicios ocultos; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141400FE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cualquier otra responsabilidad que, en su caso, determine la Entidad Contratante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E76DB93" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="006D764A">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D2854D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>La garantía de cumplimiento del contrato deberá presentarse a más tardar dentro de los diez días naturales siguientes a la firma del mismo y, la correspondiente al anticipo se presentará previamente a su entrega, a más tardar en la fecha establecida en el contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775087DA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="texto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6778AED4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="texto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Para los efectos de este artículo, las Entidades Contratantes, fijarán las bases, forma y porcentajes a los que deberán sujetarse las garantías que deban constituirse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD7E5F1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449D09BF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTÍCULO </w:t>
       </w:r>
-      <w:r w:rsidR="0084040C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ROMANOS"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las garantías que deban otorgarse conforme a esta Ley se constituirán en favor de:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578BAAE5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2427EA1C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="0084040C" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Tesorería General del Estado, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adscrita a la Secretaría de Hacienda, cuando los actos o contratos se celebren con el Estado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4D02A0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="0084040C" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las Tesorerías de los Municipios cuando los actos o contratos se celebren con los Municipios; y,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676A6E6B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Las Entidades de la Administración Pública Paraestatal o de las Entidades de la Administración Pública Paramunicipal, cuando los actos o contratos se celebren con las mismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791AE4D8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>NOTAS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CA3AD7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="0084040C" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>REFORMA VIGENTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reformada la fracción </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por artículo ÚNICO del Decreto No. 1641, publicado en el Periódico Oficial “Tierra y Libertad” No. 5224 de fecha 2014/10/08. Vigencia 2014/10/09. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013746F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Antes decía:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084040C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084040C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I. La Tesorería General del Estado, adscrita a la Secretaría de Finanzas y Planeación, cuando los actos o contratos se celebren con el Estado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4440140F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="0084040C" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694E6800" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 32.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El contrato de colaboración público privada deberá prever la aplicación de penas convencionales a cargo del contratista colaborador por retraso en la fecha pactada para el inicio de la prestación de los servicios o por cualquier otro incumplimiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF8BF0F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C69458" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 33.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El contrato de colaboración público privada podrá prever la posibilidad de que el contratista colaborador subcontrate alguno o varios de los servicios materia del mismo, especificando, en su caso, las garantías de cumplimiento, o de cualquier otro tipo, que los subcontratistas deban otorgar. En todo caso el contratista colaborador será el único responsable ante la Entidad Contratante y deberá cumplir en términos del contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5135AB0A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EF8BE2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 34.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los derechos y obligaciones que se deriven de los contratos de colaboración público privada no podrán cederse en forma parcial o total en favor de cualquier otra persona, con excepción de:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD60A23" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504F9A8F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los derechos de cobro, garantías y derechos derivados mecanismos de fuente de pago originados con base en los contratos que regula esta Ley; o </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E9427C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="780"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otros derechos y obligaciones que, en términos de lo que prevea el Reglamento de la misma, puedan cederse, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A83D0D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3B09CB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En los casos de cesión antes señalados, se deberá contar con el consentimiento previo y por escrito de la Entidad Contratante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF38412" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1E596A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 35.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Entidades Contratantes que pretendan realizar modificaciones a los contratos de colaboración público privada deberán obtener la autorización del Congreso, en caso de que tales modificaciones no sean compatibles con la autorización otorgada por dicho Congreso para su celebración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13591E2A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE6DEE3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 36.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de que los activos con los que se prestarán los servicios materia del contrato de colaboración público privada sean propiedad del contratista colaborador o de un tercero diferente a la Entidad Contratante, la Entidad Contratante podrá convenir en el contrato correspondiente la adquisición de dichos activos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20019C0F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78CCAD02" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El contrato de colaboración público privada deberá contener, en su caso, las condiciones para dicha adquisición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F162374" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5B118C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La cantidad cubierta para la adquisición de los activos por parte de la Entidad Contratante se considerará, en todo caso, gasto de inversión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BD2418" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1E667D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO QUINTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4EA4F9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE LAS GARANTÍAS Y FUENTES DE PAGO EN FAVOR DE LOS CONTRATISTAS COLABORADORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731BBCF2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C7D9D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DBA083" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA9AF6F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 37.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Entidades podrán, previa autorización del Congreso, garantizar, por cualquier medio legal, el cumplimiento de obligaciones derivadas de contratos de colaboración público privada que celebren directamente y, en su caso, de aquéllos en los que funjan como garantes, avalistas, deudores solidarios, subsidiarios o sustitutos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBC1A1A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A423D1F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 38.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Entidades, según corresponda, podrán, previa autorización del Congreso, afectar como fuente o garantía de pago, o ambas, de los contratos de colaboración público privada que celebren directamente y, en su caso, de aquéllos en los que funjan como garantes, avalistas, deudores solidarios, subsidiarios o sustitutos, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>us ingresos derivados de contribuciones, cobranza de cuotas, cooperaciones, derechos, productos, aprovechamientos, participaciones federales o cualesquier otros ingresos de los que puedan disponer de conformidad con la legislación aplicable, incluidos sus accesorios o, en su caso, los derechos al cobro correspondientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2FBAC2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541C7EEA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Igualmente, sujeto a las limitaciones previstas en la ley de la materia, el Estado y los Municipios podrán, con la autorización previa del Congreso emitida mediante ley o decreto, afectar como fuente o garantía de pago de contratos de colaboración público privada que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contraten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directamente, las aportaciones federales que en términos de la legislación federal sean susceptibles de afectación, incluidos sus accesorios. Asimismo, el Estado y los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Municipios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podrán afectar en los términos señalados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los derechos al cobro de las aportaciones federales antes referidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643DBA10" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F17D699" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 39.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los actos regulados en este Capítulo se regirán por lo dispuesto en la Ley de Deuda Pública para el Estado de Morelos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40907CCE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0210C0C8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO SEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C0793E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE LA APORTACIÓN DE BIENES DE LAS ENTIDADES CONTRATANTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF82F66" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053F0771" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0D340B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B927A77" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 40.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Para la ejecución de proyectos de colaboración público privada a través de contratos de colaboración público privada, las Entidades podrán permitir el uso gratuito u oneroso de bienes de su propiedad o de bienes federales que tengan asignados, previa autorización de la autoridad competente para el caso de concesiones, o en el caso de entidades paraestatales federales, de su órgano de gobierno. La autorización a que hace referencia este artículo no será necesaria en caso de que así lo disponga la legislación aplicable al bien en cuestión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D70F35B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7134D8E0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 41.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En las autorizaciones que otorguen las autoridades competentes a las que se refiere el artículo anterior, se estipulará que el uso se otorgará únicamente para efectos del desarrollo del proyecto de colaboración público privada y durante la vigencia del contrato de colaboración público</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>privada correspondiente, cesando cualquier derecho en beneficio del contratista colaborador sobre los bienes a la terminación del Contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1370FC18" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7083DBCA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artículo 42.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Podrá otorgarse el uso de bienes muebles o inmuebles a través de concesión, arrendamiento, comodato o cualquier otro medio legal en términos de las leyes aplicables. En cualquier caso, la vigencia del título legal a través del cual se otorgue dicho uso concluirá al momento de terminación del contrato de colaboración público privada respectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D93C1A2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78781108" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO SÉPTIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31324E0D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE LA PLANEACIÓN, PROGRAMACIÓN Y PRESUPUESTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E92329" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F6BEF4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70084F35" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D3A9C8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 43.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En la planeación de los proyectos de colaboración público privada que se implementen mediante contratos de colaboración público privada, las Entidades Contratantes deberán ajustarse, según corresponda, a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18250525" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F432BB7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los objetivos y prioridades del Plan Estatal de Desarrollo, el Plan Municipal de Desarrollo, los programas institucionales, sectoriales, subregionales municipales y especiales que correspondan, así como a las previsiones contenidas en sus programas operativos anuales; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF0EC10" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los objetivos, metas y previsiones de recursos establecidos en sus respectivos presupuestos de egresos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9D00D2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los programas de transparencia y racionalidad presupuestaria; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01355E6C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La Ley Estatal de Planeación y demás legislación aplicable en materia de planeación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7773F886" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37121BBA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 44.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El ejercicio del gasto público relativo a los contratos de colaboración público privada se sujetará a las disposiciones específicas del presupuesto de egresos del Estado o del Municipio respectivo en el ejercicio fiscal correspondiente, así como a lo previsto en la Constitución Política del Estado Libre y Soberano de Morelos, en la Ley de Presupuesto Contabilidad y Gasto Público del Estado de Morelos y demás disposiciones legales aplicables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBE74ED" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41989771" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 45.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Secretaría, a nivel estatal, y las Tesorerías Municipales, a nivel municipal, podrán emitir lineamientos que contengan los criterios y políticas prudenciales de finanzas públicas y de gasto que deberán observar las Entidades Contratantes. La Secretaría o la Tesorería Municipal, con base en la metodología que al respecto incluya en dichos lineamientos, evaluará el impacto de los proyectos de colaboración público privada en el gasto específico de la entidad correspondiente, en el gasto público y en el presupuesto respectivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F6A0BF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318178EF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 46.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los pagos que las Entidades Contratantes efectúen derivados de los contratos de colaboración público privada deberán ser cubiertos con cargo a sus respectivos presupuestos autorizados para el ejercicio fiscal correspondiente, identificando la partida presupuestaria que les corresponda según las disposiciones aplicables en materia de presupuesto y ejercicio del mismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F092F7B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6F668A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 47.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El proyecto de presupuesto de egresos de cada Entidad Contratante hará mención especial de las obligaciones que se deriven de los contratos de colaboración público privada, así como de cualquier erogación de carácter contingente que las Entidades Contratantes podrían adquirir por virtud de dichos contratos en términos de esta Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BD8258" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3E2503" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 48.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las obligaciones que deriven de los contratos de colaboración público privada cuya autorización soliciten las Entidades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberán ser en todo caso, acordes con la capacidad de pago de las mismas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1EC306" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692CB357" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 49.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las previsiones presupuestales correspondientes a los pagos que deban realizarse al amparo de los contratos de colaboración público privada se considerarán preferentes respecto de otras previsiones de gasto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E8FB9A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F092B78" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 50.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Poder Ejecutivo del Estado deberá incluir dentro de las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iniciativas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de presupuesto de egresos del Estado, la o las partidas presupuestales necesarias y suficientes para cubrir el pago de obligaciones a cargo del Estado, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>los organismos descentralizados estatales, las empresas de participación estatal mayoritaria y los fideicomisos públicos que formen parte de la administración pública paraestatal, derivados de contratos de colaboración público privada durante la vigencia de los mismos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, lo cual deberá ser verificado por el Congreso, en el entendido de que, en caso de no incluirse la o las partidas correspondientes, el Congreso deberá incluirlas y autorizarlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD5836B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131F7E35" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En términos de lo previsto por el tercer párrafo del artículo 32 de la Constitución Política del Estado Libre y Soberano de Morelos, e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n caso de que, por cualquier circunstancia, se omita incluir y autorizar en el presupuesto de egresos del Estado, las partidas necesarias y suficientes para cubrir, en su totalidad, el pago de obligaciones derivadas de contratos de colaboración público privada,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondientes al ejercicio fiscal de que se trate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se entenderán por incluidas y autorizadas las partidas que hubieren sido autorizadas en el Presupuesto anterior, ajustándose su monto de manera automática en función de las obligaciones contraídas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A398508" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB14C36" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De la misma forma, en términos de lo previsto por los párrafos séptimo y octavo del artículo 32 de la Constitución Política del Estado Libre y Soberano de Morelos, en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">caso de que, por cualquier circunstancia, el Congreso dejare de aprobar el presupuesto de egresos del Estado continuará rigiendo el presupuesto de egresos aprobado para el ejercicio fiscal del año anterior, hasta en tanto éste se apruebe. En este supuesto, las partidas correspondientes al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pago de obligaciones derivadas de contratos de colaboración público privada que hubiesen sido autorizadas en el presupuesto anterior se ajustarán en su monto, de manera automática, en función de las obligaciones contraídas y tendrán preferencia respecto de otras previsiones de gasto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC59852" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1671606D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 51.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Presidentes Municipales deberán incluir, dentro de las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iniciativas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presupuestos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egresos municipales,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la o las partidas presupuestales necesarias y suficientes para cubrir en su totalidad, el pago de obligaciones a cargo de los Municipios, los organismos descentralizados municipales, las empresas de participación municipal mayoritaria y los fideicomisos públicos que formen parte de la administración pública paramunicipal, derivadas de contratos de colaboración público privada, correspondientes al ejercicio fiscal de que se trate, lo cual será verificado por los A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yuntamientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, en el entendido de que, en caso de no incluirse, el Ayuntamiento respectivo deberá incluirlas y autorizarlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168CF8F6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3937B428" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En términos de lo previsto por el octavo párrafo del artículo 115 de la Constitución Política del Estado Libre y Soberano de Morelos, en caso de que, por cualquier circunstancia, se omita incluir y autorizar en los presupuestos de egresos de los Municipios, las partidas necesarias y suficientes para cubrir, en su totalidad, el pago de obligaciones derivadas de contratos de colaboración público privada, correspondientes al ejercicio fiscal de que se trate, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se entenderán por incluidas y autorizadas las partidas que hubieren sido autorizadas en el presupuesto anterior, ajustándose su monto de manera automática en función de las obligaciones contraídas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2907449D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E00BF6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 52.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los titulares de las Entidades de la Administración Pública Paraestatal y de las Entidades de la Administración Pública Paramunicipal deberán incluir, dentro de sus proyectos de presupuesto de egresos, la o las partidas presupuestales necesarias y suficientes para cubrir en su totalidad, el pago de obligaciones derivadas de contratos de colaboración público privada, correspondientes al ejercicio fiscal de que se trate, lo cual será verificado por los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>órganos de gobierno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correspondientes, la Secretaría y por los A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>yuntamientos,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>según corresponda, quienes, en caso de no haberse considerado la o las partidas respectivas, deberán incluirlas y autorizarlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C379670" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9317C2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 53.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Poder Ejecutivo del Estado y los Ayuntamientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberán informar al Congreso sobre el ejercicio de las partidas correspondientes a los contratos de colaboración público privada autorizados al rendir la cuenta pública estatal o municipal en términos de lo previsto por el artículo 32 de la Constitución Política del Estado Libre y Soberano de Morelos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05035BDA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE75CBC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO *54.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sin perjuicio de lo señalado en el artículo anterior, el Poder Ejecutivo del Estado, los Ayuntamientos y las Entidades de la Administración Pública Paraestatal y las Entidades de la Administración Pública Paramunicipal deberán proporcionar al Congreso, por conducto de la Auditoría Superior de Fiscalización, la información que ésta les requiera de acuerdo con la Ley, en relación con los contratos de colaboración público privada que celebren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DD8E63" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTAS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AC29A2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>REFORMA VIGENTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.-Se reforma el presente artículo, por Artículo Noveno del Decreto No. 986, publicado en el Periódico Oficial “Tierra y Libertad” No. 4654 de fecha 2008/11/05. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65870">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antes decía:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sin perjuicio de lo señalado en el a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rtículo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anterior, el Poder Ejecutivo del Estado, los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ayuntamientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y las Entidades de la Administración Pública Paraestatal y las Entidades de la Administración Pública Paramunicipal deberán proporcionar al Congreso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por conducto de la Auditoría Superior Gubernamental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la información que ésta les requiera de acuerdo con la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ley,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en relación con los contratos de colaboración público privada que celebren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC5F223" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E701B8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 55.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las Entidades Contratantes no deberán realizar pago alguno al contratista colaborador antes de recibir los servicios objeto de los contratos de colaboración público privada, salvo que el Congreso del Estado hubiere autorizado el pago de anticipos al autorizar la celebración del contrato correspondiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7439D8AA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A39F674" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO OCTAVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB0B45B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE LA CLASIFICACIÓN DEL GASTO DERIVADO DE LOS CONTRATOS DE COLABORACIÓN PÚBLICO PRIVADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3203D655" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58425B76" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04BB9CE1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7E2381" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 56.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De las cantidades que deba cubrir la Entidad Contratante como contraprestación por los servicios prestados en virtud de un contrato de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>colaboración público privada, el monto que, en términos del mismo, corresponda a la amortización de los activos financiados, constituirá deuda pública en cualquiera de los siguientes casos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E24D570" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="661D3820" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando la Entidad Contratante asuma substancialmente el riesgo de construcción;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FF0902" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando la Entidad Contratante asuma substancialmente el riesgo de disponibilidad y el riesgo de demanda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18093BFD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando el contrato de colaboración público privada correspondiente sea equiparable a un arrendamiento capitalizable, es decir, que los riesgos y beneficios derivados de la propiedad de los activos financiados correspondan a la Entidad Contratante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354F1D78" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372A6627" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando un contrato de colaboración público privada genere ingresos provenientes de terceros distintos a la Entidad Contratante y una parte, o la totalidad, de dichos ingresos sea para beneficio de la misma, el monto de la deuda pública relacionada con dicho contrato deberá reducirse en una cantidad equivalente a los ingresos efectivamente recibidos por la Entidad Contratante por dicho concepto durante el último año calendario, multiplicados por el número de años por transcurrir hasta el vencimiento del contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709DACAC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF63FC3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando las obligaciones de pago derivadas de un contrato de colaboración público privada cuenten con el aval o garantía del Estado o de un Municipio, el monto de dicho aval o garantía constituirá deuda pública contingente del Estado o del Municipio, según sea el caso, de acuerdo con la legislación aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F910A7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E00B766" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando las cantidades que deba cubrir la Entidad Contratante como contraprestación por los servicios prestados en virtud de un contrato de colaboración público privada constituyan deuda pública en términos de este artículo, los montos correspondientes deberán contabilizarse con tal carácter e inscribirse los contratos respectivos en los registros de obligaciones y empréstitos a que alude la Ley de Deuda Pública para el Estado de Morelos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C88B101" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FB2AE2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 57.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De las cantidades que deba cubrir la Entidad Contratante como contraprestación por los servicios prestados en virtud de un contrato de colaboración público privada, el monto que, en términos del mismo, corresponda a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>la amortización de los activos financiados, no constituirá deuda pública en los siguientes casos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A910CC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F61CC6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando el contratista colaborador asuma substancialmente el riesgo de construcción, así como el riesgo de disponibilidad o el riesgo de demanda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BAE0C0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-240"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuando el contrato de colaboración público privada correspondiente sea equiparable a un arrendamiento operativo, es decir, que los riesgos y beneficios derivados de la propiedad de los activos financiados correspondan al contratista colaborador;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604CF34D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031EAABE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 58.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuando el contrato de colaboración público privada constituya deuda pública, las cantidades cubiertas por la Entidad Contratante para la amortización de los activos financiados deberán registrarse como gasto de inversión en el período de que se trate, en tanto que el resto de las cantidades cubiertas al contratista colaborador deberá registrarse como gasto corriente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A88DF5D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEDD04B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 59.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cuando el contrato de colaboración público privada correspondiente no constituya deuda pública, las cantidades cubiertas por la Entidad Contratante al contratista colaborador serán consideradas como gasto corriente del período de que se trate.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615CD876" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E91397" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO NOVENO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A150D6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DEL ADMINISTRADOR DEL PROYECTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A6F86F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78959A3B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4AB675" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33466512" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 60.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Por cada contrato de colaboración público privada que se pretenda celebrar, la Entidad Contratante designará a un servidor público con nivel jerárquico de subsecretario o superior, en el caso de las dependencias del Poder Ejecutivo del Estado; de secretario, en tratándose de los Municipios, o de director general en el caso de las Entidades de la Administración Pública Paraestatal y Paramunicipal, a efecto de que desempeñe el cargo de administrador del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA030B7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5279B9C4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 61.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El administrador del proyecto tendrá las siguientes responsabilidades:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D87384" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D4443A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Establecer un grupo de trabajo para la implementación del contrato de colaboración público privada, que incorpore servidores públicos de la Entidad Contratante y, en su caso, de otras entidades. Dicho grupo de trabajo podrá, también, incluir asesores externos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4A4488" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preparar el programa de trabajo para la implementación del contrato de colaboración público privada y supervisar su ejecución oportuna y eficiente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4233D89E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coordinar y supervisar la preparación del proyecto de referencia y gestionar los estudios de factibilidad correspondientes, así como el estudio de capacidad de pago y suficiencia presupuestal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A09FC9D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coordinar y supervisar la preparación de las solicitudes de autorización necesarias para la implementación del contrato de colaboración público privada previstas en esta Ley;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2CFD5C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apoyar a la Entidad Contratante en la obtención de las autorizaciones a que alude la fracción IV anterior;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75008298" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coordinar y supervisar la elaboración del proyecto de contrato de colaboración público privada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9EE8B2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coordinar y supervisar el procedimiento de contratación;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E51C8A8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coordinar y supervisar la preparación de las bases de licitación; y someterlas, para su aprobación, al Comité Estatal o Municipal de Proyectos de Colaboración Público Privada, según corresponda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228BC6A0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preparar un análisis comparativo de las ofertas para su presentación al Comité Estatal o Municipal de Proyectos de Colaboración Público Privada, según corresponda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674FA9AF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Someter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al Comité Estatal o Municipal de Proyectos de Colaboración Público Privada, según corresponda,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las ofertas y el análisis comparativo de las ofertas a que hace mención la fracción IX anterior, a efecto de que dicho comité emita el dictamen correspondiente en términos de lo previsto en el artículo 64 fracción VIII de esta Ley;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762D9C4D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asegurar que el contrato de colaboración público privada correspondiente se pacte en las mejores condiciones precio, calidad, oportunidad, eficiencia y demás condiciones pertinentes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED22E3B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coordinar el proceso de formalización del contrato de colaboración público privada y demás actos jurídicos accesorios, en su caso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70447BCD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vigilar el cumplimiento del contrato de colaboración público privada durante la vigencia del mismo y apoyar a la Entidad Contratante en la preparación, gestión y solución de reclamaciones y controversias;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4E56AB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vigilar que el Contratista Colaborador reporte oportunamente la información sobre el desempeño, disponibilidad y calidad de los servicios, en términos del contrato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5FA6E0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apoyar a la Entidad Contratante en la preparación de los informes que deba rendir con base en esta Ley;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6691C786" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Las demás que se establezcan en esta Ley o en su Reglamento;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A04C1B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9454E9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO DÉCIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8A7C30" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE LOS COMITÉS DE PROYECTOS DE COLABORACIÓN PÚBLICO PRIVADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CB0119" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F5F6BF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CAPÍTULO ÚNICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E07CEFC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C9C6BF8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 62.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Poder Ejecutivo Estatal deberá establecer un Comité Estatal de Proyectos de Colaboración Público Privada, como órgano colegiado de consulta, decisión y apoyo técnico en el cumplimiento de las disposiciones de esta Ley, el cual tendrá por objeto coadyuvar con las Entidades Estatales en la preparación y sustanciación de los procedimientos de contratación previstos en la misma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E6DB71" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7D496E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 63.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cada Ayuntamiento deberá establecer un Comité Municipal de Proyectos de Colaboración Público Privada, como órgano colegiado de consulta, decisión y apoyo técnico en el cumplimiento de las disposiciones de esta Ley, el cual tendrá por objeto coadyuvar con las Entidades Municipales en la preparación y sustanciación de los procedimientos de contratación previstos en la misma. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1776D076" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44280DFE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 64.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los Comités Estatal y Municipales de Proyectos de Colaboración Público Privada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>tendrán las siguientes funciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAD9BEB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52436D9F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00982E0B" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Coadyuvar con las Entidades Estatales o Municipales, según corresponda, al exacto cumplimiento de esta Ley y demás disposiciones aplicables;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD15223" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00982E0B" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Proponer las políticas internas, bases y lineamientos con relación a los procedimientos de contratación previstos en esta Ley, dentro de los cuales contemplarán aspectos de sustentabilidad ambiental que deberán observarse en los procedimientos que esta Ley regula, con el objeto de optimizar y utilizar de forma sustentable los recursos para disminuir costos financieros y ambientales;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C48FFB4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00982E0B" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analizar y resolver sobre los supuestos no previstos en las políticas internas, bases y lineamientos a que se refiere la fracción anterior; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378660F3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00982E0B" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Analizar la documentación preparatoria de los procedimientos de contratación previstos en esta Ley;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39422BD6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982E0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Coadyuvar con la Entidad Contratante preparación e implementación de los procedimientos de contratación previstos en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta Ley;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A987740" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dictaminar, previamente a su sometimiento para autorización del Congreso del Estado, sobre la procedencia de los casos de excepción al procedimiento de licitación pública</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0623A92C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Aprobar las bases de licitación que se preparen por las Entidades con base en esta Ley;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211DA513" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emitir un dictamen que servirá de base para el fallo, que deberá emitir la Entidad Contratante, en el que se hará constar una reseña cronológica de los actos del procedimiento de contratación, el análisis comparativo de las ofertas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>y las razones para admitirlas o desecharlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09528433" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fungir como órgano de asesoría y consulta con relación a los actos que se regulan en esta Ley; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA65824" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Las demás facultades que le confieran esta Ley y su Reglamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31903F16" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="texto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D0F8F3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="texto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTÍCULO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>65.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El Comité Estatal de Proyectos de Colaboración Público Privada se integrará con los miembros siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEB4078" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28150C4B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
+      <w:pPr>
+        <w:pStyle w:val="ROMANOS"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Con derecho a voz y voto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRPr="00C213D8" w:rsidRDefault="0084040C" w:rsidP="00C213D8">
+    <w:p w14:paraId="4A8564C6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="267" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
-      <w:r w:rsidR="00C213D8" w:rsidRPr="00C213D8">
+      <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Secretario de Hacienda, quien lo presidirá;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="0084040C" w:rsidP="008950C1">
+    <w:p w14:paraId="7A77DD5D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Administrador del Proyecto, quien fungirá como secretario ejecutivo; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="0084040C" w:rsidP="008950C1">
+    <w:p w14:paraId="63742607" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los vocales siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="0084040C" w:rsidP="00A65870">
+    <w:p w14:paraId="79E3D473" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="0084040C" w:rsidP="00A65870">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El titular de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345A2DEC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="0084040C" w:rsidP="00A65870">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El titular del área de programación y presupuesto de la Secretaría;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A0912D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los titulares de otras áreas que el comité considere estrictamente necesario formen parte del mismo, cuando tengan relación con la generalidad de los asuntos materia del comité, y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00982E0B" w:rsidP="00982E0B">
+    <w:p w14:paraId="64EE280A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="ROMANOS"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sin derecho a voto, pero con voz:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="0084040C" w:rsidP="008950C1">
+    <w:p w14:paraId="1F82E66C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>El Consejero Jurídico del Poder Ejecutivo del Estado</w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="0084040C" w:rsidP="008950C1">
+    <w:p w14:paraId="7BCE7F18" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El titular del </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="00982E0B" w:rsidRDefault="0084040C" w:rsidP="008950C1">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>órgano interno de control de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEEAEF6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00982E0B" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="0084040C" w:rsidP="008950C1">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El titular de la Contraloría;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBAD4EE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">d) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Invitados, las personas cuya intervención considere necesaria el presidente o secretario ejecutivo, para aclarar aspectos técnicos o administrativos relacionados con los asuntos sometidos a la consideración del comité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="1A25E7EA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
-        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Los integrantes del comité con derecho a voz y voto podrán designar por escrito a sus respectivos suplentes, los que deberán tener el nivel jerárquico inmediato inferior, y sólo podrán participar en ausencia del titular.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="3B3EC404" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Texto0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="71F29648" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Texto0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La responsabilidad de cada integrante del comité quedará limitada al voto o comentario que emita u omita, en lo particular, respecto al asunto sometido a su consideración, con base en la documentación que le sea presentada. Cuando la documentación sea insuficiente a juicio del comité, el asunto se tendrá como no presentado, lo cual deberá quedar asentado en el acta respectiva. Los dictámenes de procedencia de las excepciones a la licitación pública que emitan los miembros del comité, no comprenden las acciones u omisiones que posteriormente se generen durante el desarrollo de los procedimientos de contratación o en el cumplimiento de los contratos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084040C" w:rsidRDefault="0084040C" w:rsidP="0084040C">
+    <w:p w14:paraId="027C3747" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>NOTAS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084040C" w:rsidRPr="0084040C" w:rsidRDefault="0084040C" w:rsidP="0084040C">
+    <w:p w14:paraId="726160A7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="0084040C" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Texto0"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>REFORMA VIGENTE</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reformado el inciso a) de la fracción </w:t>
       </w:r>
       <w:r>
@@ -16520,7555 +13329,6391 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> por artículo ÚNICO del Decreto No. 1641, publicado en el Periódico Oficial “Tierra y Libertad” No. 5224 de fecha 2014/10/08. Vigencia 2014/10/09. </w:t>
       </w:r>
       <w:r w:rsidRPr="0013746F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Antes decía:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
       <w:r w:rsidRPr="0084040C">
         <w:t>El Secretario de Finanzas y Planeación, quien lo presidirá;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="1CC5D9EA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="006D764A">
+    <w:p w14:paraId="6D459822" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ARTÍCULO 66.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los Comités Municipales de Proyectos de Colaboración Público Privada se integrarán con los miembros siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="21EA3E0C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="325B2934" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="ROMANOS"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. Con derecho a voz y voto:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="00A65870">
+    <w:p w14:paraId="6E48775F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Tesorero Municipal, quien lo presidirá;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="00A65870">
+    <w:p w14:paraId="6D185C4A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Administrador del Proyecto, quien fungirá como secretario ejecutivo; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="00A65870">
+    <w:p w14:paraId="5A99688F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los vocales siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="00A65870">
+    <w:p w14:paraId="4A4D2285" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
-[...18 lines deleted...]
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El titular de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3229BA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="INCISO"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El titular del área de programación y presupuesto del Municipio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B777D23" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="INCISO"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los titulares de otras áreas que el comité considere estrictamente necesario formen parte del mismo, cuando tengan relación con la generalidad de los asuntos materia del comité, y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3208AD3D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="ROMANOS"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sin derecho a voto, pero con voz:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EACB04" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="INCISO"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titular de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>dependencia encargada de la atención de los asuntos jurídicos del Ayuntamiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="00A65870">
+    <w:p w14:paraId="777B015C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...48 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">a) </w:t>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">El titular del </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
-[...26 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="008950C1">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>órgano interno de control de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F02D5E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El titular del órgano interno de control del municipio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="008950C1">
+    <w:p w14:paraId="4D094E3B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="INCISO"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">d) </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Invitados, las personas cuya intervención considere necesaria el presidente o secretario ejecutivo, para aclarar aspectos técnicos o administrativos relacionados con los asuntos sometidos a la consideración del comité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="790B1A87" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="006D764A">
+    <w:p w14:paraId="3A0598DE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Los integrantes del comité con derecho a voz y voto podrán designar por escrito a sus respectivos suplentes, los que deberán tener el nivel jerárquico inmediato inferior, y sólo podrán participar en ausencia del titular.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="03C63ED0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Texto0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="676473F2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Texto0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La responsabilidad de cada integrante del comité quedará limitada al voto o comentario que emita u omita, en lo particular, respecto al asunto sometido a su consideración, con base en la documentación que le sea presentada. Cuando la documentación sea insuficiente a juicio del comité, el asunto se tendrá como no presentado, lo cual deberá quedar asentado en el acta respectiva. Los dictámenes de procedencia de las excepciones a la licitación pública que emitan los miembros del comité, no comprenden las acciones u omisiones que posteriormente se generen durante el desarrollo de los procedimientos de contratación o en el cumplimiento de los contratos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="13C10892" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="6F7293F7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 67.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El funcionamiento y atribuciones de los Comités Estatal y Municipales de Proyectos de Colaboración Público Privada a que se refiere el presente capítulo se determinarán en el Reglamento de esta Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="19A35D26" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="2B393C5E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO DÉCIMO PRIMERO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="4DCDB984" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DE LOS PROCEDIMIENTOS DE CONTRATACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="008950C1">
+    <w:p w14:paraId="6852CED9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="4BD64920" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO PRIMERO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="76C038D9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DISPOSICIONES GENERALES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65870" w:rsidRPr="00A65870" w:rsidRDefault="00A65870" w:rsidP="008950C1">
+    <w:p w14:paraId="4751D012" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A65870" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="28A82A77" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 68.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las Entidades Contratantes podrán iniciar y llevar a cabo los procedimientos de contratación previstos en esta Ley, una vez que cuenten con la autorización del Congreso para celebrar el contrato de colaboración público privada correspondiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="5671EE99" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="6BDB357A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTÍCULO 69.- </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las Entidades Contratantes, bajo su responsabilidad, podrán celebrar contratos de colaboración público privada mediante los procedimientos de contratación que a continuación se señalan:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
-[...11 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="00A65870">
+    <w:p w14:paraId="27BCAA43" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Licitación pública;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="00A65870">
+    <w:p w14:paraId="0BDC9938" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Invitación a cuando menos tres personas; o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="00A65870">
+    <w:p w14:paraId="28EEBAC2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
-      <w:r w:rsidR="00A4565F" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adjudicación directa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00982E0B" w:rsidRDefault="00982E0B" w:rsidP="00982E0B">
+    <w:p w14:paraId="697F6DE7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="00982E0B">
+    <w:p w14:paraId="58A8376B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En los procedimientos de contratación deberán establecerse los mismos requisitos y condiciones para todos los participantes. </w:t>
-[...33 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="006D764A">
+        <w:t>En los procedimientos de contratación deberán establecerse los mismos requisitos y condiciones para todos los participantes. La Entidad Contratante deberá proporcionar a todos los interesados igual acceso a la información relacionada con dichos procedimientos, a fin de evitar favorecer a algún participante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4862F16B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D45EC7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La licitación pública se inicia con la publicación de la convocatoria y, en el caso del procedimiento de invitación a cuando menos tres personas, con la entrega de la primera invitación; ambos procedimientos concluyen con la firma del contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="6C44C804" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="25BA257C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La Entidad Contratante pondrá a disposición pública, a través de medios de difusión electrónica, la información correspondiente a las convocatorias y bases de las licitaciones y, en su caso, sus modificaciones; las actas de las juntas de aclaraciones y de visita a instalaciones, los fallos de dichas licitaciones o las cancelaciones de éstas, y los datos relevantes de los contratos de colaboración público privada adjudicados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="713CCC67" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Texto0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="447A7AC3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Texto0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 70.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los contratos de colaboración público privada se adjudicarán, por regla general, a través de licitaciones públicas, mediante convocatoria pública,</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para que libremente se presenten proposiciones en sobre cerrado, que será abierto públicamente, a fin de asegurar a las Entidades las mejores condiciones disponibles en cuanto a precio, calidad, financiamiento, optimización y uso sustentable de los recursos, y demás circunstancias pertinentes, de acuerdo con lo que establece esta </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00A65870" w:rsidRPr="008950C1" w:rsidRDefault="00A65870" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> para que libremente se presenten proposiciones en sobre cerrado, que será abierto públicamente, a fin de asegurar a las Entidades las mejores condiciones disponibles en cuanto a precio, calidad, financiamiento, optimización y uso sustentable de los recursos, y demás circunstancias pertinentes, de acuerdo con lo que establece esta Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C461AF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Texto0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="6DE43E0E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO SEGUNDO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="682D83DD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DEL PROCEDIMIENTO DE LICITACIÓN PÚBLICA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="35289AF7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="71CDBBDC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ARTÍCULO 71.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> El procedimiento de licitación pública comprende las siguientes fases:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="7CACE7B8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="10428757" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Publicación de la convocatoria;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="634ED411" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Venta de las bases de licitación;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="622A8A9B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Visita, en su caso, al sitio en donde se vayan a prestar los servicios;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="151454DF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Junta o juntas de aclaraciones, en su caso;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="4808AC74" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Acto de precalificación, en su caso;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="0FCCB5E3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Actos de presentación, apertura y evaluación de propuestas, dictamen y fallo; y,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="3B6A6D7A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Suscripción del contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="7CF6BB02" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="207125D4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 72.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las licitaciones públicas pueden ser:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="2FC4F149" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="31694AFF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nacionales: Cuando únicamente puedan participar personas de nacionalidad mexicana; o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="2F6EEB6F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Internacionales: Cuando puedan participar tanto personas de nacionalidad mexicana como extranjera.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="4D4AD026" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Solamente se deberán llevar a cabo licitaciones internacionales, en los siguientes casos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="00982E0B">
+    <w:p w14:paraId="4A201EF1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cuando resulte obligatorio conforme a lo establecido en los tratados internacionales de los que los Estados Unidos Mexicanos sea parte;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="00982E0B">
+    <w:p w14:paraId="4D4FD4EC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cuando, previa investigación de mercado que realice </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="00982E0B">
+        <w:t>Cuando, previa investigación de mercado que realice la Entidad Contratante, por sí o con la asesoría de terceros, no exista oferta suficiente en el mercado nacional respecto a los servicios en cantidad o calidad requeridos, o sea conveniente en términos de precio, calidad, fuentes y/o condiciones de financiamiento o de oportunidad; y,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA8459E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="567" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cuando habiéndose realizado una licitación de carácter nacional, no se presente alguna propuesta o ninguna cumpla con los requisitos solicitados en las bases.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="748376BE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="726F47A3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En este tipo de licitaciones podrá negarse la participación a extranjeros </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>cuando su país de origen no tenga celebrado tratado internacional con los Estados Unidos Mexicanos o no conceda un trato recíproco a los licitantes o proveedores de nacionalidad mexicana.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="321C38B8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="7FB8B219" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 73.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Las convocatorias para un contrato de colaboración público privada deberán ser difundidas públicamente por </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> Las convocatorias para un contrato de colaboración público privada deberán ser difundidas públicamente por la Entidad Contratante y contendrán lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B955F51" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="5C76988A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El nombre, denominación o razón social de </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+        <w:t>El nombre, denominación o razón social de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC6D88C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La forma en que los licitantes deberán acreditar su existencia legal, la experiencia y capacidad técnica y financiera que se requiera para participar en la licitación, de acuerdo con las características, complejidad y magnitud de los servicios requeridos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="036E5AB7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La indicación de los lugares, fechas y horarios en que los interesados podrán obtener las bases de la licitación y, en su caso, el costo y forma de pago de las mismas. Cuando las bases impliquen un costo, éste será fijado sólo en razón de la recuperación de las erogaciones por publicación de la convocatoria y de la reproducción de los documentos que se entreguen; los interesados podrán revisarlas previamente a su pago, el cual será requisito para participar en la licitación. Igualmente, de así preverlo la convocatoria, los interesados podrán consultar y adquirir las bases de las licitaciones por los medios de difusión electrónica que se establezcan para tal efecto;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="3B9AC884" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La fecha, hora y lugar de celebración de cada una de las etapas del acto de presentación y apertura de ofertas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="3C0B45F9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La indicación de si la licitación es nacional o internacional y, en caso de ser internacional, si se realizará o no bajo la cobertura del capítulo de compras del sector público de algún tratado y el idioma o idiomas, además del español, en que podrán presentarse las ofertas, en su caso;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="17882904" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La descripción sucinta del servicio requerido a contratarse;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="5D9A43D6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lugar, plazo y medio de entrega de ofertas; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4565F" w:rsidRPr="008950C1" w:rsidRDefault="00A4565F" w:rsidP="008950C1">
+    <w:p w14:paraId="02294A3A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los porcentajes de los anticipos que, en su caso, se otorgarían; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="0511529D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La indicación de que no podrán participar las personas que se encuentren en los supuestos del artículo 89 de esta Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="049B05B7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4A36FC30" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>ARTÍCULO 74.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las convocatorias se publicarán en el Periódico Oficial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Tierra y Libertad”,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en uno de los diarios de mayor circulación en la capital del Estado y en uno de los diarios de mayor circulación nacional, así como también, en su caso, a través de los medios electrónicos que establezca el Reglamento de esta Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A75894B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A20DC9C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 75.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las bases que emita la Entidad Contratante para la licitación pública se pondrán a disposición de los interesados en el domicilio señalado por la Entidad Contratante y, en caso de así preverlo las bases, a través de medios de difusión electrónica, a partir del día en que se publique la convocatoria y hasta, inclusive, el décimo día hábil previo al acto de presentación y apertura de ofertas, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ARTÍCULO 74.-</w:t>
-[...26 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>siendo responsabilidad exclusiva de los interesados adquirirlas oportunamente durante este periodo y contendrán, en lo aplicable, lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BC28C2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
-[...80 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="72747D61" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">El nombre, denominación o razón social de </w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>El nombre, denominación o razón social de la Entidad Contratante;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FAE972" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>a forma en que se acreditará la existencia y personalidad jurídica del licitante;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="29DABA51" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La indicación de sí la licitación pública es nacional o internacional;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="472A91AA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La indicación de que si algún licitante resulta adjudicado deberá señalar, al momento de la firma del Contrato, domicilio en el territorio del Estado de Morelos, para efectos de oír notificaciones y recibir toda clase de documentos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4722F13D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En su caso, la indicación de que el licitante que resulte adjudicado deberá constituir una sociedad de propósito específico, de nacionalidad mexicana, para la ejecución del contrato respectivo y, en consecuencia, ceder en favor de la misma los derechos y obligaciones derivados de la licitación;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="228D79C5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los supuestos en los que podrá declararse suspendida, cancelada o desierta </w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>Los supuestos en los que podrá declararse suspendida, cancelada o desierta la Licitación Pública;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28852E6B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">La fecha, hora y lugar del acto de precalificación, en su caso, y/o de la o las juntas de aclaraciones a las Bases, siendo optativa la asistencia a las reuniones que, en su caso, se realicen y sin perjuicio de que durante el procedimiento </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>La fecha, hora y lugar del acto de precalificación, en su caso, y/o de la o las juntas de aclaraciones a las Bases, siendo optativa la asistencia a las reuniones que, en su caso, se realicen y sin perjuicio de que durante el procedimiento la Entidad Contratante establezca fechas para juntas de aclaraciones y/o acto de precalificación adicionales a las previstas en las Bases;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18528D06" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">La fecha, hora y lugar de celebración de cada una de las etapas del acto de presentación y apertura de </w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>La fecha, hora y lugar de celebración de cada una de las etapas del acto de presentación y apertura de de ofertas; notificación del fallo y firma del Contrato;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F8E3F7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">El señalamiento de que serán causas de descalificación el incumplimiento de alguno de los requisitos establecidos en las Bases; la comprobación de que algún licitante ha acordado con otro u otros elevar los precios de los servicios, o </w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>El señalamiento de que serán causas de descalificación el incumplimiento de alguno de los requisitos establecidos en las Bases; la comprobación de que algún licitante ha acordado con otro u otros elevar los precios de los servicios, o cualquier otro acuerdo que tenga como fin obtener una ventaja sobre los demás licitantes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344E4AD4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">El idioma o idiomas, además del español, en que podrán presentarse las ofertas, en su caso. </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tratándose de bienes y servicios en los que se requiera que las especificaciones técnicas, las ofertas, anexos técnicos y folletos se presenten en un idioma diferente del español, se podrá establecer que se formulen y presenten en idioma extranjero pudiendo requerirse la traducción respectiva;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3A998786" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La mención de que la contratación se realizará en moneda nacional;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="2EF0F7B9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La descripción detallada del servicio requerido;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="6D5C3817" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Los criterios para la adjudicación de los contratos de conformidad con lo establecido en esta Ley;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="05E0B9ED" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La experiencia, capacidad técnica y financiera necesaria de acuerdo con las características, complejidad y magnitud de los trabajos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="19497E69" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>El proyecto de contrato de colaboración público privada con todos y cada uno de sus anexos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3383364C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Los requisitos que deberán cumplir quienes deseen participar, precisando como serán considerados en la evaluación;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4BC6C545" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>En su caso, los requisitos necesarios para la presentación conjunta de propuestas de conformidad con el artículo 80 de esta Ley;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="238AC2BB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
         <w:t>Datos sobre las garantías que deban otorgar los licitantes;</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> así como la indicación de si se otorgará anticipo, en cuyo caso deberá señalarse el porcentaje respectivo y el momento en que se entregará, el que no podrá exceder del veinte por ciento del monto total del contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="1D5D5188" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La indicación de que el licitante que resulte adjudicado y que no firme el contrato por causas imputables al mismo será sancionado en los términos del artículo 107 de esta Ley;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="200DA0D4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La indicación de que, en caso de cualquier violación a derechos de propiedad intelectual, con motivo del procedimiento de contratación o de la ejecución del contrato de colaboración público privada o de las actos jurídicos accesorios al mismo, la responsabilidad estará a cargo del licitante o del contratista colaborador según sea el caso.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="45DFB75D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La indicación de que no podrán participar las personas físicas o morales inhabilitadas en términos de lo previsto por esta Ley, </w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> del Estado de Morelos; </w:t>
+        <w:t xml:space="preserve">La indicación de que no podrán participar las personas físicas o morales inhabilitadas en términos de lo previsto por esta Ley, la Ley Sobre Adquisiciones, Enajenaciones, Arrendamientos y Prestación de Servicios del Poder Ejecutivo del Estado de Morelos o de la Ley de Obra Pública y Servicios Relacionados con la Misma del Estado de Morelos; </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="328A362A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>En su caso, los términos y condiciones a que deberá ajustarse la participación de los licitantes, cuando las ofertas sean enviadas a través del servicio postal o de mensajería, o por medios remotos de comunicación electrónica. El que los licitantes opten por utilizar algún medio remoto de comunicación no impide, en ningún caso, que asistan a los diferentes actos de una licitación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7B4CB8C1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4958B99A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ARTÍCULO 76.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> El plazo para la presentación y apertura de proposiciones de las licitaciones, no podrá ser inferior a sesenta días hábiles contados a partir de la fecha de publicación de la convocatoria. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="6BD51B97" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="6990571B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cuando no pueda observarse el plazo indicado en este artículo, porque existan razones justificadas y siempre que ello no tenga por objeto limitar el número de participantes, </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cuando no pueda observarse el plazo indicado en este artículo, porque existan razones justificadas y siempre que ello no tenga por objeto limitar el número de participantes, la Entidad Contratante podrá reducir el plazo a no menos de veinte días hábiles, contados a partir de la fecha de publicación de la convocatoria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616A8C56" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4F969DCD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ARTÍCULO 77.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> La Entidad Contratante podrá determinar la conveniencia de establecer un procedimiento de precalificación de los licitantes, siempre y cuando dicho proceso no tenga por objeto limitar su libre participación en la licitación. En el acto de precalificación, la Entidad Contratante únicamente podrá requerir información y documentación para acreditar la capacidad jurídica, financiera y técnica del licitante. A la conclusión de dicho acto, la Entidad Contratante deberá hacer del conocimiento de todos los licitantes que hayan participado en el mismo, las recomendaciones que haga a cada uno de ellos respecto de documentación o información faltante para acreditar debidamente su capacidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6030A427" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="45164E79" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 78.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00A65870" w:rsidRPr="00A65870" w:rsidRDefault="00A65870" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> La Entidad Contratante, siempre que ello no tenga por objeto limitar el número de licitantes, podrá modificar los plazos u otros aspectos establecidos en la convocatoria o en las bases de licitación, incluido el proyecto de contrato de colaboración público privada, a partir de la fecha en que sea publicada la convocatoria y hasta, inclusive, el décimo día natural previo al acto de presentación y apertura de ofertas, siempre que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CD5DCA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00A65870" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00A65870">
+    <w:p w14:paraId="7893BC16" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tratándose de la convocatoria, las modificaciones se hagan del conocimiento de los interesados a través de los mismos medios utilizados para su publicación; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00A65870">
+    <w:p w14:paraId="56A3908D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>En el caso de las bases de la licitación, se publique un aviso en el Periódico Oficial “Tierra y Libertad”, a fin de que los interesados concurran ante la propia Entidad Contratante para conocer, de manera específica, las modificaciones respectivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BED551A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE6A528" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No será necesario hacer la publicación del aviso a que se refiere la fracción II anterior, cuando las modificaciones deriven de una junta de aclaraciones, siempre que, a más tardar dentro del plazo señalado en este artículo, se entregue copia del acta respectiva a cada uno de los licitantes que haya participado en la junta de aclaraciones en donde se haya realizado el aviso y dicha acta se encuentre a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>En el caso de las bases de la licitación, se publique un aviso en el Periódico Oficial “Tierra y Libertad”, a fin de que los interesados concurran ante la propia Entidad Contratante para conocer, de manera específica, las modificaciones respectivas.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>disposición de cualquier interesado en el domicilio establecido en las bases para tal efecto por la Entidad Contratante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5AB9C9" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5C962E15" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">No será necesario hacer la publicación del aviso a que se refiere la fracción II anterior, cuando las modificaciones deriven de una junta de aclaraciones, siempre que, a más tardar dentro del plazo señalado en este artículo, se entregue copia del acta respectiva a cada uno de los licitantes que haya participado en la junta de aclaraciones en donde se haya realizado el aviso y dicha acta se encuentre a disposición de cualquier interesado en el domicilio establecido en las bases para tal efecto por </w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>Las modificaciones de que trata este artículo en ningún caso podrán consistir en la sustitución del servicio requerido detallado en las bases o en la variación significativa de sus características.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0872C236" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="35913848" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Las modificaciones de que trata este artículo en ningún caso podrán consistir en la sustitución del servicio requerido detallado en las bases o en la variación significativa de sus características.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>Cualquier modificación a las bases de la licitación o al proyecto de contrato de colaboración público privada, derivada de la o las juntas de aclaraciones, será considerada como parte integrante de las propias bases de licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F28F182" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="00C5C96B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 79.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La entrega de ofertas se hará en dos sobres cerrados que contendrán, por separado, la propuesta técnica y la propuesta económica. La Entidad Contratante en las bases de licitación podrá autorizar también la entrega de ofertas a través de medios remotos de comunicación electrónica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECCC265" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="504A8332" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ARTÍCULO 79.-</w:t>
-[...31 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>ARTÍCULO 80.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Salvo los casos en que en las bases se establezca lo contrario, dos o más personas podrán presentar conjuntamente ofertas en los procedimientos de licitación, sin necesidad de constituir una sociedad, o nueva sociedad en caso de personas morales, siempre que, para tales efectos, en la propuesta se establezcan con precisión las obligaciones que asumirá cada una de ellas, así como la manera en que se exigiría el cumplimiento de las mismas. En este supuesto la propuesta deberá ser firmada por el representante común que para ese acto y para todos los efectos de la licitación haya sido designado por el grupo de personas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5597E6AF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3F79B964" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ARTÍCULO 80.-</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve">ARTÍCULO 81.- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El acto de presentación y apertura de ofertas se llevará a cabo en dos etapas conforme a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCA07CC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008950C1">
-[...39 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    </w:p>
+    <w:p w14:paraId="5099E81D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>En la primera etapa, una vez recibidas las ofertas en sobres cerrados, se procederá a la apertura de la propuesta técnica exclusivamente y se desecharán las que hubieren omitido alguno de los requisitos exigidos;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3B6A738E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por lo menos un licitante, si asistiere alguno, y dos servidores públicos de </w:t>
-[...14 lines deleted...]
-      </w:smartTag>
+        <w:t xml:space="preserve">Por lo menos un licitante, si asistiere alguno, y dos servidores públicos de la Entidad Contratante que se encuentren presentes en el acto, rubricarán las partes de las propuestas técnicas presentadas que previamente haya determinado la Entidad Contratante en las Bases, las que para estos efectos constarán documentalmente, así como los correspondientes sobres cerrados que </w:t>
+      </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que se encuentren presentes en el acto, rubricarán las partes de las propuestas técnicas presentadas que previamente haya determinado </w:t>
-[...71 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:lastRenderedPageBreak/>
+        <w:t>contengan las propuestas económicas de los licitantes, incluidos los de aquéllos cuyas propuestas técnicas hubieren sido desechadas, quedando en custodia de la Entidad Contratante. De estimarlo necesario, la Entidad Contratante podrá señalar nuevo lugar, fecha y hora en que se dará apertura a las propuestas económicas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDFF250" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Se levantará acta que servirá de constancia de la celebración de la primera etapa del acto de presentación y apertura de ofertas, en la que se harán constar las propuestas técnicas aceptadas para su análisis y evaluación, así como las que hubieren sido desechadas y las causas que lo motivaron; el acta será firmada por los asistentes y se pondrá a su disposición o se les entregará copia de la misma, en el entendido que la falta de firma de algún licitante, no invalidará su contenido y efectos, poniéndose a partir de esa fecha a disposición de los que no hubieren asistido, para efectos de su notificación;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="135FDE34" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-[...12 lines deleted...]
-      </w:smartTag>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> procederá a realizar el análisis y evaluación de las propuestas técnicas aceptadas y, de considerarlo necesario, podrá solicitar aclaraciones por escrito a uno o más licitantes respecto de la propuesta técnica presentada, aclaraciones que en ningún momento podrán modificar los términos esenciales de la propuesta técnica, ni la propuesta económica del licitante en cuestión. Dichas aclaraciones deberán circunscribirse a los documentos presentados y no podrán ser utilizadas como un mecanismo para solicitar documentos faltantes;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>La Entidad Contratante procederá a realizar el análisis y evaluación de las propuestas técnicas aceptadas y, de considerarlo necesario, podrá solicitar aclaraciones por escrito a uno o más licitantes respecto de la propuesta técnica presentada, aclaraciones que en ningún momento podrán modificar los términos esenciales de la propuesta técnica, ni la propuesta económica del licitante en cuestión. Dichas aclaraciones deberán circunscribirse a los documentos presentados y no podrán ser utilizadas como un mecanismo para solicitar documentos faltantes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDC1D2C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">La segunda etapa se iniciará dando a conocer el resultado de la evaluación de las propuestas técnicas y posteriormente se procederá a la apertura de las propuestas económicas de los licitantes cuyas propuestas técnicas no hubieren sido desechadas, y se dará lectura al importe de las propuestas que cubran los </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>La segunda etapa se iniciará dando a conocer el resultado de la evaluación de las propuestas técnicas y posteriormente se procederá a la apertura de las propuestas económicas de los licitantes cuyas propuestas técnicas no hubieren sido desechadas, y se dará lectura al importe de las propuestas que cubran los requisitos exigidos. Por lo menos un licitante, si asistiere alguno, y dos servidores públicos presentes rubricarán l propuestas económicas. Se señalará lugar, fecha y hora en que se dará a conocer el fallo de la licitación, misma que deberá quedar comprendida dentro de los treinta días hábiles siguientes a la apertura de las propuestas; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A58083D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Se levantará acta de la segunda etapa en la que se hará constar el resultado técnico, las propuestas económicas aceptadas para su análisis, sus importes, así como las que hubieren sido desechadas y las causas que lo motivaron; el acta será firmada por los asistentes y se pondrá a su disposición o se les entregará copia de la misma en el entendido que la falta de firma de algún licitante no invalidará su contenido o efectos, poniéndose a partir de esa fecha a disposición de los que no hubieren asistido, para efectos de su notificación.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve">Se levantará acta de la segunda etapa en la que se hará constar el resultado técnico, las propuestas económicas aceptadas para su análisis, sus importes, así como las que hubieren sido desechadas y las causas que lo motivaron; el acta será firmada por los asistentes y se pondrá a su disposición o se les entregará copia de la misma en el entendido que la falta de firma de algún licitante no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>invalidará su contenido o efectos, poniéndose a partir de esa fecha a disposición de los que no hubieren asistido, para efectos de su notificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E40CB2D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="56BF4DF8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 82.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Para hacer la evaluación de las ofertas </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> Para hacer la evaluación de las ofertas la Entidad Contratante deberá verificar que las mismas cumplan con los requisitos solicitados en las bases de la licitación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041F0E05" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="36699103" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">No serán objeto de evaluación, las condiciones establecidas por </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve">No serán objeto de evaluación, las condiciones establecidas por la Entidad Contratante que tengan como propósito facilitar la presentación de las ofertas y agilizar la conducción de los actos de la licitación; así como cualquier otro requisito cuyo incumplimiento, por sí mismo, no afecte la solvencia de las propuestas. La inobservancia por parte de los licitantes respecto a dichas condiciones o requisitos no será motivo para desechar sus propuestas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AECE69A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3D575280" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En la evaluación de las ofertas podrán utilizarse mecanismos de puntos y porcentajes siempre y cuando la ponderación de la propuesta económica no sea menor al cincuenta por ciento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5A04C6F3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="045138F0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 83.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En caso de que se utilice el mecanismo de puntos y porcentajes para la evaluación de propuestas, la adjudicación del contrato será para el licitante con mayor puntaje de acuerdo al sistema establecido en las bases de licitación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3B020ECD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="58FEB07A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de no utilizar un mecanismo de puntos y porcentajes, el contrato se adjudicará de entre los licitantes, a aquel que presente una oferta solvente. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3DC528A3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4FB4D9C5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Si se presentaran dos o más ofertas solventes, el contrato se adjudicará a quien presente la proposición cuyo precio sea el más bajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="68132B43" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="426F9B3B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>El Comité Estatal o Municipal de Proyectos de Colaboración Público Privada de que se trate,</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> emitirá un dictamen que servirá como base para el fallo que deberá emitir </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> emitirá un dictamen que servirá como base para el fallo que deberá emitir la Entidad Contratante, en el que se hará constar una reseña cronológica de los actos del procedimiento, el análisis de las ofertas y las razones para admitirlas o desecharlas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA303DE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5ED848E4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTÍCULO 84.- </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En junta pública se dará a conocer el fallo de la licitación, a la que libremente podrán asistir los licitantes que hubieren participado en el acto de presentación y apertura de ofertas, levantándose el acta respectiva que firmarán los asistentes, a quienes se entregará copia de la misma. La falta de firma de algún licitante no invalidará su contenido y efectos, poniéndose a partir de esa fecha a disposición de los que no hayan asistido, para efectos de su notificación. En sustitución de esa junta, </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve">En junta pública se dará a conocer el fallo de la licitación, a la que libremente podrán asistir los licitantes que hubieren participado en el acto de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>presentación y apertura de ofertas, levantándose el acta respectiva que firmarán los asistentes, a quienes se entregará copia de la misma. La falta de firma de algún licitante no invalidará su contenido y efectos, poniéndose a partir de esa fecha a disposición de los que no hayan asistido, para efectos de su notificación. En sustitución de esa junta, la Entidad Contratante podrá optar por notificar el fallo de la licitación y cualquier otra información relacionada con el mismo, por escrito, a cada uno de los licitantes, dentro de los cinco días naturales siguientes a su emisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A714C97" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5793F6B3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el mismo acto de fallo, </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00982E0B" w:rsidRPr="00982E0B" w:rsidRDefault="00982E0B" w:rsidP="008950C1">
+        <w:t>En el mismo acto de fallo, la Entidad Contratante proporcionará por escrito a los licitantes la información acerca de las razones por las cuales su propuesta no resultó ganadora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626C138E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00982E0B" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="67372951" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contra la resolución que contenga el fallo procederá la inconformidad que se interponga por los licitantes en los términos del Título Décimo Séptimo de esta Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4A38F67F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="06553976" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 85.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> La Entidad Contratante procederá a declarar desierta una licitación cuando ninguna de las ofertas presentadas reúna los requisitos de las bases de la licitación o no se consideren ofertas solventes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8A16BF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="62975DAC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La Entidad Contratante podrá cancelar una licitación por caso fortuito o fuerza mayor. De igual manera, podrá cancelar una licitación cuando existan circunstancias, debidamente justificadas, que provoquen la extinción de la necesidad de celebrar el contrato de colaboración público privada y que de continuarse con el procedimiento de contratación se pudiera ocasionar un daño o perjuicio a la propia Entidad Contratante.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="63F189D7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="4441EEB2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO TERCERO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="306F0A97" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DE LAS EXCEPCIONES A LA LICITACIÓN PÚBLICA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="2EF61A39" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3258CE9B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 86.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> La Entidad Contratante, bajo su responsabilidad, podrá optar por no llevar a cabo el procedimiento de licitación pública y celebrar el contrato a través de los procedimientos de invitación a cuando menos tres personas o de adjudicación directa, cuando:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FAD83E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="19468463" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se realice una licitación pública que haya sido declarada desierta;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="415196D7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Peligre o se altere el orden social, la economía, los servicios públicos, la salubridad, la seguridad o el ambiente de alguna zona o región del Estado como consecuencia de caso fortuito o fuerza mayor;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="72149DE1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Existan circunstancias que puedan provocar pérdidas o costos adicionales importantes, debidamente justificados;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="1BF9B089" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se hubiere rescindido el contrato por causas imputables al contratista colaborador que hubiere resultado ganador en una licitación;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="54F62B8B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El contrato sólo pueda celebrarse con una determinada persona por ser titular de cierta propiedad intelectual u otros derechos exclusivos; o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="02F1610C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Existan razones justificadas para que, por la especialidad de los servicios requeridos, deba prestarlos una persona determinada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="0124ABE8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="76E38CA4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La selección del procedimiento que realice </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>La selección del procedimiento que realice la Entidad Contratante deberá fundarse y motivarse, según las circunstancias que concurran en cada caso, en criterios de economía, eficacia, eficiencia, imparcialidad y honradez que aseguren las mejores condiciones para el Estado. El acreditamiento de los criterios mencionados y la justificación de las razones para el ejercicio de la opción, deberá constar en escrito firmado por el titular de la Entidad Contratante y en su caso, del Comité de Proyectos de Colaboración Público Privada que haya dictaminado la excepción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12976A9C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="55E18CDB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En cualquier supuesto se invitará a personas que cuenten con capacidad de respuesta inmediata, así como con los recursos técnicos, financieros y demás que sean necesarios, y cuyas actividades comerciales o profesionales estén relacionadas con los servicios objeto del contrato de colaboración público privada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00982E0B" w:rsidRDefault="00982E0B" w:rsidP="008950C1">
+    <w:p w14:paraId="48E59183" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="2A0C3445" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Las disposiciones del Título Décimo Primero, Capítulo Segundo de esta Ley, relativo al procedimiento de Licitación Pública, serán aplicables a este Capítulo, en lo que no se contrapongan con el mismo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="313E0133" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="32C0DBF8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 87.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El procedimiento de invitación a cuando menos tres personas se sujetará a lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="2BC375CA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="048A7ECF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El acto de presentación y apertura de ofertas se llevará a cabo en un solo acto público al cual podrán asistir los correspondientes licitantes;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="502F760F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para llevar a cabo la adjudicación correspondiente, se deberá contar con un mínimo de tres propuestas susceptibles de analizar;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="47D0F364" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>En las invitaciones</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deberá incluirse la descripción detallada del servicio requerido </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y deberá describirse el sistema de evaluación de las propuestas, aplicándose lo dispuesto para evaluación de ofertas de licitaciones públicas en términos de esta Ley;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="36162A48" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En las invitaciones se entregará el proyecto de contrato de colaboración público privada;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="0B60D5AA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los plazos para la presentación de las ofertas se fijarán en la invitación;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="1CF19581" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>La indicación de sí el procedimiento de invitación a cuando menos tres personas es nacional o internacional;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7B0138EC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e desecharán las ofertas cuya propuesta técnica o económica no fuere aceptable;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="78F1A560" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de no suscribirse el contrato con el licitante ganador, por causas imputables a éste, dentro de los treinta días naturales siguientes al fallo, podrá </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>En caso de no suscribirse el contrato con el licitante ganador, por causas imputables a éste, dentro de los treinta días naturales siguientes al fallo, podrá la Entidad Contratante adjudicar el contrato al licitante que haya quedado en segundo lugar y así sucesivamente, salvo que las ofertas correspondientes no sean consideradas ofertas solventes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69624697" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7A3AEC4A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 88.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sólo podrán adjudicarse mediante los procedimientos de invitación a cuando menos tres personas o de adjudicación directa los contratos de colaboración público privada, cuando se cuente con la autorización previa del Congreso del Estado para ese efecto. La autorización correspondiente deberá constar en el decreto que autorice la celebración del contrato de colaboración público privada respectivo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4187C021" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="0FE28589" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTÍCULO 89.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las Entidades Contratantes se abstendrán de recibir propuestas o celebrar contratos de colaboración público privada con las siguientes personas:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="0029A08E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="58011B83" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquéllas en que algún servidor público que intervenga en cualquier etapa del procedimiento de contratación tenga interés personal, familiar o de negocios, incluyendo aquéllas de las que pueda resultar algún beneficio para dicho servidor público, su cónyuge o sus parientes consanguíneos hasta el cuarto grado, por afinidad o civiles, o para terceros con los que tenga relaciones profesionales, laborales o de negocios, o para socios o sociedades de las que el servidor público o las personas antes referidas formen </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o hayan formado parte durante los dos años previos a la fecha de celebración del procedimiento de contratación de que se trate;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3D8945B6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Las que desempeñen un empleo, cargo o comisión en el servicio público, o bien, las sociedades de las que dichas personas formen parte; así como las inhabilitadas para desempeñar un empleo, cargo o comisión en el servicio público;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5644262A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aquéllas que se encuentren en situación de incumplimiento respecto de otro u otros contratos celebrados con base en esta Ley, en </w:t>
-[...73 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve">Aquéllas que se encuentren en situación de incumplimiento respecto de otro u otros contratos celebrados con base en esta Ley, en la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ley Sobre Adquisiciones, Enajenaciones, Arrendamientos y Prestación de Servicios del Poder Ejecutivo del Estado de Morelos o en la Ley de Obra Pública y Servicios Relacionados con la Misma del Estado de Morelos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F790B4D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aquéllas que estén sujetas a concurso mercantil o alguna figura análoga;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="31B34DFC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aquéllas que ya participen o cuyas afiliadas, subsidiarias o matrices ya participen en la licitación que corresponda;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="46C37B30" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las que pretendan participar en un procedimiento de contratación cuando hayan realizado, se encuentren realizando o las personas que participaron en la elaboración de sus ofertas se encuentren realizando, por sí o a través de empresas que formen parte del mismo grupo empresarial, trabajos de análisis, preparación de especificaciones, presupuesto o la elaboración de cualquier documento vinculado con el contrato de colaboración público privada materia de la licitación o invitación en que estén interesadas en participar. Tampoco se recibirán propuestas de aquellas personas que reciban directamente, o a través de las personas que participan con ellos en la elaboración de su oferta, información confidencial o privilegiada respecto del contrato de colaboración público privada materia de la licitación, o invitación en la que pretendan participar;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5459B495" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Aquéllas que por sí o a través de empresas que formen parte del mismo grupo empresarial pretendan ser contratadas para elaboración de dictámenes, peritajes y avalúos, cuando éstos hayan de ser utilizados para resolver discrepancias derivadas de los contratos en los que dichas personas o empresas sean parte;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="1071914C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las que hubieren celebrado contratos sobre la materia regulada por esta Ley sin estar facultadas para hacer uso de derechos de propiedad intelectual que se hayan especificado como necesarios para el contrato de colaboración público privada respectivo;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="6FDFC9ED" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A las que </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve">A las que la Federación, el Estado, cualquier entidad federativa de los Estados Unidos Mexicanos o el Distrito Federal les hayan rescindido por causas imputables a dichas personas algún contrato de obra o servicios de diversa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>naturaleza o similares a los que son objeto de los contratos de colaboración público privada dentro de los últimos cinco años;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77528793" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las que hayan utilizado información privilegiada, proporcionada indebidamente por servidores públicos o sus familiares por parentesco consanguíneo y, por afinidad hasta el cuarto grado, o civil;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3428039F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las demás que por cualquier causa se encuentren impedidas para ello por disposición de Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7E1FAFEB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="20ACBD50" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO DÉCIMO SEGUNDO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="1DE7721E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DE LA ADJUDICACIÓN Y CELEBRACIÓN DE LOS CONTRATOS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65870" w:rsidRDefault="00A65870" w:rsidP="008950C1">
+    <w:p w14:paraId="5311AA63" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="67C2685C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO ÚNICO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="282A8DCE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="038EDF65" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 90.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> La adjudicación del contrato obligará a </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00982E0B" w:rsidRPr="00982E0B" w:rsidRDefault="00982E0B" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> La adjudicación del contrato obligará a la Entidad Contratante y a la persona en quien hubiere recaído, a formalizar el contrato dentro de los treinta días naturales siguientes a la notificación del fallo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1CEB14" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00982E0B" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3F731962" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">El atraso de </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>El atraso de la Entidad Contratante en la formalización del contrato respectivo o, en su caso, en la entrega de anticipos, prorrogará en igual plazo la fecha de cumplimiento de las obligaciones asumidas por ambas partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA1AA81" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7E16F1E6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Artículo 91.- </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de que por causas imputables al licitante al que se le haya adjudicado el contrato, éste no celebre el mismo dentro del plazo correspondiente, sin perjuicio de la responsabilidad que asuma dicho licitante en términos de esta </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+        <w:t>En caso de que por causas imputables al licitante al que se le haya adjudicado el contrato, éste no celebre el mismo dentro del plazo correspondiente, sin perjuicio de la responsabilidad que asuma dicho licitante en términos de esta Ley, el contrato podrá ser adjudicado al segundo lugar de la licitación y así sucesivamente, siempre y cuando se trate de ofertas solventes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514AF8FE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="443F0C9A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO DÉCIMO TERCERO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="41D3521A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INCUMPLIMIENTO, RESCISIÓN Y TERMINACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65870" w:rsidRDefault="00A65870" w:rsidP="008950C1">
+    <w:p w14:paraId="63018756" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="4CB1CA8E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO ÚNICO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5BB47B08" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="35E0CCC1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 92.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> La Entidad Contratante podrá en cualquier momento rescindir administrativamente el contrato de colaboración público privada en caso de incumplimiento del contratista colaborador a las obligaciones contraídas en el mismo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D4DE05" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 93.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
-[...56 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La rescisión deberá sujetarse al procedimiento siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="15563C5D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28566765" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se iniciará a partir de que al contratista colaborador le sea comunicado por escrito el incumplimiento en que haya incurrido, para que en un término de diez días hábiles exponga lo que a su derecho convenga y aporte, en su caso, las pruebas que estime pertinentes;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="15C95C98" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transcurrido el término a que se refiere la fracción anterior, se resolverá considerando los argumentos y pruebas que hubiere hecho valer;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="68F1F0F5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La determinación de dar o no por rescindido el contrato deberá ser debidamente fundada, motivada y comunicada al contratista colaborador dentro de los quince días hábiles siguientes a lo señalado en la fracción I de este artículo, y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="24B5DA9F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cuando se rescinda el contrato se formulará el finiquito correspondiente en términos de lo previsto por el artículo 95 de esta Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="6F90C3A6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si previamente a la determinación de dar por rescindido el contrato se subsana el incumplimiento correspondiente, el procedimiento quedará sin efecto, pudiendo aplicar </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>Si previamente a la determinación de dar por rescindido el contrato se subsana el incumplimiento correspondiente, el procedimiento quedará sin efecto, pudiendo aplicar la Entidad Contratante las penas convencionales correspondientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAEB8DC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="0CF685A6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 94.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> La Entidad Contratante podrá dar por terminado anticipadamente el contrato cuando concurran razones de interés general, eventos de caso fortuito o fuerza mayor que afecten la prestación de los servicios o bien, cuando se extinga la necesidad de los servicios originalmente contratados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6871EDD8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="75BE6EAD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 95.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> En todos los casos de rescisión o de terminación anticipada del contrato, </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> En todos los casos de rescisión o de terminación anticipada del contrato, la Entidad Contratante deberá elaborar un finiquito dentro de los diez días hábiles siguientes a que surta efectos la rescisión o terminación y podrá, en su caso, pagar una indemnización al contratista colaborador de conformidad con las fórmulas que se establezcan en el contrato respectivo. Las fórmulas de pago no podrán prever pagos en exceso de los costos, ya sean de capital, financieros, de operación o de inversión asociados con el contrato de colaboración público privada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A8E2AD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="5B0CDC31" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO DÉCIMO CUARTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="1768195F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DE LA SOLUCIÓN DE CONTROVERSIAS Y DEL ARBITRAJE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65870" w:rsidRDefault="00A65870" w:rsidP="008950C1">
+    <w:p w14:paraId="0FA215A0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="582452DF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO ÚNICO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="0CF1898F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 96.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Las controversias que se susciten con motivo de la interpretación o aplicación de esta Ley o de los contratos celebrados con base en ella, serán resueltas por el Tribunal de lo Contencioso Administrativo del Estado de Morelos, o podrán ser resueltas mediante arbitraje en los supuestos previstos en el artículo siguiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2936F02B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA86475" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ARTÍCULO 97.- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>Sólo podrá convenirse compromiso arbitral respecto de controversias relativas a cuestiones de interpretación, ejecución y cumplimiento de los contratos de colaboración público privada. El compromiso arbitral correspondiente podrá pactarse mediante cláusula compromisoria incluida en el contrato respectivo o mediante convenio por separado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4622B73E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDC9E17" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t>ARTÍCULO 98.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Los procedimientos de contratación, así como los de rescisión y terminación anticipada de los contratos de colaboración público privada y las resoluciones emitidas con motivo de los mismos, no podrán ser, en ningún caso, objeto de arbitraje. Tampoco lo serán los actos que las Entidades Contratantes realicen en ejercicio de las potestades de derecho público inherentes a la contratación administrativa. No obstante lo anterior, el finiquito que, en su caso, derive de dichos procedimientos, si podrá ser objeto del mismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A9A6A7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="656B4DC0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
+        <w:t xml:space="preserve">ARTÍCULO 99.- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las controversias que, de acuerdo a lo previsto por esta Ley, puedan ser objeto de arbitraje, deberán resolverse en estricto apego a lo dispuesto en el contrato de colaboración público privada correspondiente, en esta Ley, su Reglamento y demás disposiciones legales aplicables. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En todo caso se establecerá que el lugar del Arbitraje será dentro del territorio de los Estados Unidos Mexicanos y que el idioma que se utilizará para efectos del procedimiento será el español.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6092ACF8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76028759" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">ARTÍCULO 97.- </w:t>
+        <w:t>ARTÍCULO 100.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>Sólo podrá convenirse compromiso arbitral respecto de controversias relativas a cuestiones de interpretación, ejecución y cumplimiento de los contratos de colaboración público privada. El compromiso arbitral correspondiente podrá pactarse mediante cláusula compromisoria incluida en el contrato respectivo o mediante convenio por separado.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El laudo que, en su oportunidad se emita deberá, en su caso, ser sometido, para su ejecución, a las instancias jurisdiccionales competentes conforme a la legislación aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0F58B1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="19CA65C8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>ARTÍCULO 98.-</w:t>
+        <w:t>ARTÍCULO 101.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> Asimismo, en el caso de controversias que, de acuerdo a lo previsto en esta Ley, puedan ser objeto de arbitraje, las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entidades contratantes podrán establecer en los contratos mecanismos de conciliación no vinculatorios, aplicables con anterioridad al procedimiento arbitral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AF5737" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="55B19D3D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">ARTÍCULO 99.- </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ARTÍCULO 102.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Las controversias que, de acuerdo a lo previsto por esta Ley, puedan ser objeto de arbitraje, deberán resolverse en estricto apego a lo dispuesto </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> Lo previsto en este Capítulo se establece sin perjuicio de que, en el ámbito administrativo, los órganos internos de control de las entidades conozcan de las inconformidades que presenten los particulares en relación con los procedimientos de contratación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>realizados al amparo de esta Ley conforme a lo previsto en el Título Décimo Séptimo de la misma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EA1936" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D5DD3F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t>ARTÍCULO 100.-</w:t>
+        <w:t>ARTÍCULO 103.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...150 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Los actos, contratos y convenios que las Entidades Contratantes realicen o celebren en contravención a lo dispuesto por esta Ley, serán nulos previa determinación de la autoridad competente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5B958F4E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="13A77FE0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TITULO DÉCIMO QUINTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="1BE1745E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DE LA INFORMACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA30B4" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="3339F245" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="51101CC7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO ÚNICO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="722CE4B8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3F4F4C4C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 104.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Las Entidades Contratantes deberán remitir a </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> Las Entidades Contratantes deberán remitir a la Contraloría, en el caso de Entidades Estatales, y a sus órganos internos de control, en el caso de Entidades Municipales, la información relativa a los actos y contratos materia de esta Ley que, en el ámbito de sus atribuciones, les soliciten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602ED759" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00086613" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO *105.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Los órganos internos de control y </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+        <w:t xml:space="preserve">Los órganos internos de control y la Auditoría Superior de Fiscalización, en el ejercicio de sus facultades, podrán verificar en cualquier tiempo que la prestación de los servicios se realice conforme a lo establecido en los contratos correspondientes, en esta Ley, su Reglamento y demás disposiciones aplicables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D409A3A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12698D2C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Textosinformato"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...82 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>Los órganos internos de control y la Auditoría Superior de Fiscalización podrán realizar las visitas e inspecciones que estimen pertinentes a las Entidades Contratantes que ejecuten contratos de colaboración público privada, e igualmente podrán solicitar a los servidores públicos y a los contratistas colaboradores que participen en ellos, todos los datos e informes relacionados con los actos de que se trate, pudiendo solicitarle rendición de cuentas a la Entidad Contratante en cualquier momento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765999E3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOTAS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="66718F8D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>REFORMA VIGENTE</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.-Se reforma el presente artículo, por Artículo Noveno del Decreto No. 986, publicado en el Periódico Oficial “Tierra y Libertad” No. 4654 de fecha 2008/11/05. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA30B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Antes decía:</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Los órganos internos de control y </w:t>
-[...53 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> Los órganos internos de control y la Auditoría Superior Gubernamental, en el ejercicio de sus facultades, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>podrán verificar en cualquier tiempo que la prestación de los servicios se realice conforme a lo establecido en los contratos correspondientes, en esta Ley, su Reglamento y demás disposiciones aplicables. Los órganos internos de control y la Auditoría Superior Gubernamental podrán realizar las visitas e inspecciones que estimen pertinentes a las Entidades Contratantes que ejecuten contratos de colaboración público privada, e igualmente podrán solicitar a los servidores públicos y a los contratistas colaboradores que participen en ellos, todos los datos e informes relacionados con los actos de que se trate, pudiendo solicitarle rendición de cuentas a la Entidad Contratante en cualquier momento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9CF841" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="79EC9BE5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 106.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las Entidades Contratantes deberán cumplir en todo momento con las disposiciones de transparencia y publicidad aplicables a los contratos de colaboración público privada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="05258892" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="0BF4FD91" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TITULO DÉCIMO SEXTO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="50B063D0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DE LAS INFRACCIONES Y SANCIONES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA30B4" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="19F20EFD" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="7635AD04" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO ÚNICO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="043B59A2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007B3386" w:rsidRPr="007B3386" w:rsidRDefault="00FF5BA7" w:rsidP="007B3386">
+    <w:p w14:paraId="73EA53F8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="007B3386" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTÍCULO </w:t>
       </w:r>
-      <w:r w:rsidR="007B3386" w:rsidRPr="007B3386">
+      <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>107.-</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B3386" w:rsidRPr="007B3386">
+      <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Los licitantes o contratistas colaboradores que infrinjan las disposiciones de esta Ley, serán sancionados por los órganos internos de control con multa equivalente a una cantidad de entre cincuenta y mil veces </w:t>
       </w:r>
-      <w:r w:rsidR="007B3386" w:rsidRPr="007B3386">
+      <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">el valor diario de la Unidad de Medida y Actualización </w:t>
       </w:r>
-      <w:r w:rsidR="007B3386" w:rsidRPr="007B3386">
+      <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>elevado al mes, en la fecha de la infracción.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B3386" w:rsidRPr="007B3386" w:rsidRDefault="007B3386" w:rsidP="007B3386">
+    <w:p w14:paraId="7FA4532A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="007B3386" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>NOTAS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="007B3386" w:rsidRDefault="007B3386" w:rsidP="00F62B32">
+    <w:p w14:paraId="5E177F0C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="007B3386" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>REFORMA VIGENTE.-</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">eformado </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -24078,1970 +19723,1897 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">por artículo único del Decreto No. 1470, publicado en el Periódico Oficial “Tierra y Libertad” No. 5478 de fecha 2017/03/01. Vigencia 2017/03/02. </w:t>
       </w:r>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Antes decía:</w:t>
       </w:r>
       <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="007B3386">
+      <w:r w:rsidRPr="007B3386">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Los licitantes o contratistas colaboradores que infrinjan las disposiciones de esta Ley, serán sancionados por los órganos internos de control con multa equivalente a una cantidad de entre cincuenta y mil veces el salario mínimo general vigente en la capital del Estado elevado al mes, en la fecha de la infracción.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4671D4E3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="1800E707" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 108.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Además de la sanción a que se refiere el artículo anterior, los órganos internos de control podrán inhabilitar temporalmente para participar en procedimientos de contratación o para celebrar contratos de colaboración público privada, a las personas que se ubiquen en alguno de los supuestos siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="75ABB3DB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="571FE13A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los licitantes que injustificadamente y por causas imputables a los mismos no formalicen un contrato adjudicado;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7D1053E5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los licitantes o contratistas colaboradores que se encuentren en algún supuesto de los previstos en el artículo 89 de esta Ley; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="766F729F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Los licitantes o contratistas colaboradores que proporcionen información falsa o que actúen con dolo o mala fe en algún procedimiento de contratación, en la celebración de algún contrato o durante su ejecución, o bien, durante una instancia de inconformidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="2C8D3679" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="406F8B69" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La inhabilitación que se imponga no será menor de tres meses ni mayor de cinco años, plazo que comenzará a contarse a partir del día siguiente a la fecha en que se haga del conocimiento público mediante la publicación de la circular respectiva en el Periódico Oficial “Tierra y Libertad”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="1244119D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58647F0A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Si al día en que se cumpla el plazo de inhabilitación a que se refiere el párrafo que antecede el sancionado no hubiere pagado la multa que le haya sido impuesta en términos del artículo anterior, la mencionada inhabilitación subsistirá hasta que se realice el pago correspondiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="226A75A8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="69306B65" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La Entidad Contratante, dentro de los quince días naturales siguientes a la fecha en que tenga conocimiento de alguna infracción a las disposiciones de esta Ley, remitirá a su órgano interno de control la documentación comprobatoria de los hechos presumiblemente constitutivos de la infracción.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="0194F8D5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="4B1AAF83" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTÍCULO 109.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los órganos internos de control impondrán las sanciones considerando:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="59CC0DE7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="043E5002" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los daños o perjuicios que se hubieren producido o puedan producirse;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="658FFE38" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El carácter intencional o no de la acción u omisión constitutiva de la infracción;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="60188B99" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La gravedad de la infracción; y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="28B063F2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="0083322A">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las condiciones del infractor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="11F6FBF4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="4B2C8C97" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ARTÍCULO 110.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Las responsabilidades a que se refiere la presente Ley serán independientes de las del orden civil o penal que puedan derivar de la comisión de los mismos hechos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="071A6B9A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="00982E0B">
+    <w:p w14:paraId="1B9EB842" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="texto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ARTÍCULO 111.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> No se impondrán sanciones cuando se haya incurrido en la infracción por causa de fuerza mayor o de caso fortuito, o cuando se observe en forma espontánea el precepto que se hubiese dejado de cumplir. No se considerará que el cumplimiento es espontáneo cuando la omisión sea descubierta por las autoridades o medie requerimiento, visita, excitativa o cualquier otra gestión efectuada por las mismas.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve"> No se impondrán sanciones cuando se haya incurrido en la infracción por causa de fuerza mayor o de caso fortuito, o cuando se observe en forma espontánea el precepto que se hubiese dejado de cumplir. No se considerará que el cumplimiento es espontáneo cuando la omisión sea descubierta por las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>autoridades o medie requerimiento, visita, excitativa o cualquier otra gestión efectuada por las mismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330F7021" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="724D65A5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TITULO DÉCIMO SÉPTIMO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="1E416BF8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DE LAS INCONFORMIDADES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA30B4" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="4ED7DAD7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="49F34A77" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAPÍTULO ÚNICO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="157C8156" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="647A8C5E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 112.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Podrá interponerse inconformidad ante los órganos de control interno correspondientes por actos del procedimiento de contratación que contravengan las disposiciones que rigen la materia objeto de esta Ley, cuando dichos actos se relacionen con:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="4C67E0F8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="482E565F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La convocatoria, las bases de licitación o la junta de aclaraciones, siempre que el interesado haya adquirido las bases y manifestado su objeción, así como los argumentos y razones jurídicas que la funden, en la propia junta de aclaraciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="34B450E8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En este supuesto, la inconformidad sólo podrá presentarse por el interesado dentro de los diez días hábiles siguientes a la celebración de la última junta de aclaraciones;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="04909852" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los actos cometidos durante el acto de presentación y apertura de proposiciones y el fallo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3A303291" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En este caso, la inconformidad sólo podrá presentarse por el licitante dentro de los diez días hábiles siguientes a la notificación del acto respectivo, o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="6610C807" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los actos y omisiones por parte de la convocante que impidan la formalización del contrato en los términos establecidos en las bases o en esta Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="2CD6AF34" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En esta hipótesis, la inconformidad sólo podrá presentarse por quien haya resultado adjudicado, dentro de los diez días hábiles siguientes a aquel en que se hubiere vencido el plazo para la formalización del contrato.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="430C1EA1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="42FFDDEE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El órgano interno de control respectivo desechará las inconformidades que se presenten en contra de actos o en momentos distintos a los establecidos en las fracciones anteriores; igualmente, desechará las inconformidades a que se refiere la fracción I de este artículo, cuando de las constancias se desprenda que el inconforme no hubiere asistido a la junta de aclaraciones o cuando, habiendo asistido, no hubiere manifestado su objeción y los argumentos y razones jurídicas que la funden respecto de aquellos actos que presuntamente contravengan las disposiciones de esta Ley.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve">El órgano interno de control respectivo desechará las inconformidades que se presenten en contra de actos o en momentos distintos a los establecidos en las fracciones anteriores; igualmente, desechará las inconformidades a que se refiere la fracción I de este artículo, cuando de las constancias se desprenda que el inconforme no hubiere asistido a la junta de aclaraciones o cuando, habiendo asistido, no hubiere manifestado su objeción y los argumentos y razones jurídicas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>que la funden respecto de aquellos actos que presuntamente contravengan las disposiciones de esta Ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF1CC53" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="13387654" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Toda inconformidad será presentada, a elección del promovente, por escrito o a través de los medios remotos de comunicación electrónica que al efecto establezcan los órganos internos de control.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="782036D3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="06E43358" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Transcurrido el plazo establecido en este artículo, se tendrá por </w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>Transcurrido el plazo establecido en este artículo, se tendrá por precluído el derecho a inconformarse, sin perjuicio de que los órganos internos de control puedan actuar en cualquier tiempo en términos de ley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B925FA7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="396C7BB6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lo establecido en este artículo, es sin perjuicio de que las personas interesadas previamente manifiesten al órgano interno de control respectivo las irregularidades que a su juicio se hayan cometido en el procedimiento de contratación, a fin de que las mismas se corrijan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="11D2BA47" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5C41025E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 113.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El escrito de inconformidad que se presente en los términos a que se refiere este título, el promovente deberá manifestar, bajo protesta de decir verdad, los hechos que le consten relativos al acto o actos que aduce son irregulares y acompañar la documentación que sustente su petición.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00982E0B" w:rsidRPr="008950C1" w:rsidRDefault="00982E0B" w:rsidP="008950C1">
+    <w:p w14:paraId="4504C26A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="62A3366C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La manifestación de hechos falsos se sancionará conforme a las disposiciones de esta Ley y a las demás que resulten aplicables.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="2A6BA5E0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7EC757A4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cuando una inconformidad se resuelva como infundada por resultar notoriamente improcedente y se advierta que se hizo con el único propósito de retrasar y entorpecer la continuación del procedimiento de contratación; se impondrá al promovente multa conforme lo establece el artículo 107 de esta Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="407A238B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="28B253CE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARTÍCULO 114.- </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En las inconformidades que se presenten a través de medios remotos de comunicación electrónica deberán utilizarse medios de identificación electrónica en sustitución de la firma autógrafa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="5C45C42D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7B83D0FB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dichas inconformidades, la documentación que las acompañe y la manera de acreditar la personalidad del promovente, se sujetarán a las disposiciones técnicas que para efectos de la transmisión expidan los órganos internos de control, en cuyo caso producirán los mismos efectos que las leyes otorgan a los medios de identificación y documentos correspondientes.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t xml:space="preserve">Dichas inconformidades, la documentación que las acompañe y la manera de acreditar la personalidad del promovente, se sujetarán a las disposiciones técnicas que para efectos de la transmisión expidan los órganos internos de control, en cuyo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>caso producirán los mismos efectos que las leyes otorgan a los medios de identificación y documentos correspondientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF516D6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7779C7B6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 115.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El órgano </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interno de control respectivo podrá de oficio o en atención a las inconformidades a que se refiere el artículo 112 del presente ordenamiento, realizar las investigaciones que resulten pertinentes, a fin de verificar que los actos del procedimiento de licitación o invitación a cuando menos tres personas se ajustan a las disposiciones de esta Ley, dentro de un plazo que no excederá de veinte días hábiles contados a partir de la fecha en que tenga conocimiento del acto irregular. Transcurrido dicho plazo, deberá emitir la resolución correspondiente dentro de los veinte días hábiles siguientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="15EF8542" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="20D7FD6F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El órgano interno de control respectivo podrá requerir información a la entidad contratante, quien deberán remitirla dentro de los seis días hábiles siguientes a la recepción del requerimiento respectivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="1922579B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="55878556" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una vez admitida la inconformidad o iniciadas las investigaciones, el órgano interno de control respectivo deberá hacerlo del conocimiento de terceros que pudieran resultar perjudicados, para que dentro del término a que alude el párrafo anterior </w:t>
-[...32 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>Una vez admitida la inconformidad o iniciadas las investigaciones, el órgano interno de control respectivo deberá hacerlo del conocimiento de terceros que pudieran resultar perjudicados, para que dentro del término a que alude el párrafo anterior manifiesten lo que a su interés convenga. Transcurrido dicho plazo sin que el tercero perjudicado haga manifestación alguna, se tendrá por precluído su derecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B131EA4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="378B50B8" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durante la investigación de los hechos a que se refiere este artículo, órgano interno de control respectivo podrá suspender el procedimiento de contratación, cuando:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="76A48632" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="20BD26D3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se advierta que existan o pudieren existir actos contrarios a las disposiciones de esta Ley o a las que de ella deriven, o bien, que de continuarse con el procedimiento de contratación pudiera producirse daños o perjuicios a la dependencia o entidad de que se trate, y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="13872D78" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="858"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Con la suspensión no se cause perjuicio al interés social y no se contravengan disposiciones de orden público. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00982E0B" w:rsidRDefault="00982E0B" w:rsidP="008950C1">
+    <w:p w14:paraId="43E80CA4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="3839C453" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La entidad contratante deberá informar dentro de los tres días hábiles siguientes a la notificación de la suspensión, aportando la justificación del caso, si con la misma no se causa perjuicio al interés social o bien, se contravienen disposiciones de orden público, para que el órgano interno de control respectivo resuelva lo que proceda.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="38089052" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cuando sea el inconforme quien solicite la suspensión, éste deberá garantizar los daños y perjuicios que pudiera ocasionar, mediante fianza por el monto que fije el órgano interno de control respectivo; sin embargo, el tercero perjudicado podrá dar contrafianza equivalente a la que corresponda a la fianza, en cuyo caso quedará sin efecto la suspensión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9574E7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008950C1">
-[...9 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    </w:p>
+    <w:p w14:paraId="6FB296F6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>ARTÍCULO 116.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La resolución que emita el órgano interno de control respectivo tendrá por consecuencia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31563B6D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008950C1">
-[...45 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    </w:p>
+    <w:p w14:paraId="54329957" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La nulidad del acto o actos irregulares estableciendo, cuando proceda, las directrices necesarias para que el mismo se reponga conforme a esta Ley;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="34318928" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La nulidad total del procedimiento;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="6B67823E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">III. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La declaración relativa a lo infundado de la inconformidad, o</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00EA30B4" w:rsidP="008950C1">
+    <w:p w14:paraId="7CFC85FF" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5BA7" w:rsidRPr="008950C1">
+      <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las directrices para que el contrato se firme.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="7EAD830A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="61891D21" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO 117.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En contra de la resolución de inconformidad que dicte el órgano interno de control respectivo, se podrá interponer el recurso que establece </w:t>
-[...35 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>En contra de la resolución de inconformidad que dicte el órgano interno de control respectivo, se podrá interponer el recurso que establece la Ley de Justicia Administrativa del Estado de Morelos, o bien, impugnarla ante las instancias jurisdiccionales competentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642F56A0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="071B1796" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Textosinformato"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T R A N S I T O R I O S</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="356498B4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="6F43089B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO PRIMERO</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -26059,2880 +21631,2846 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> La presente </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ley</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> entrará en vigor a los treinta días naturales siguientes al de su publicación en el Periódico Oficial “Tierra y Libertad”, órgano de difusión oficial del Gobierno del Estado de Morelos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
-[...10 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="79AE0CA1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2527731A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO SEGUNDO.</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se derogan todas aquellas disposiciones legales, reglamentarias y administrativas que se opongan o de cualquier forma contravengan lo previsto en la presente Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
-[...10 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="75777499" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C10EB7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTÍCULO *TERCERO.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Ejecutivo del Estado expedirá el Reglamento de esta ley y los lineamientos a que se hace mención en la misma, en un plazo no mayor de treinta días calendario, contados a partir de la publicación del presente decreto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="435E4325" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOTAS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="1242B2EB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>REFORMA VIGENTE.-</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reformado por Artículo Único del Decreto No. 437 publicado en el Periódico Oficial “Tierra y Libertad” No. 4809 de fecha 2010/06/16. Vigencia: 2010/06/17. </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antes decía:</w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Ejecutivo del Estado expedirá el Reglamento de esta ley y los lineamientos a que se hace mención en la misma, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">El Ejecutivo del Estado expedirá el Reglamento de esta ley y los lineamientos a que se hace mención </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">en la misma, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>en un plazo no mayor de noventa días calendario, contado a partir de la iniciación de la vigencia de esta Ley.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
-[...10 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="23D6AF00" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E044D5E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recinto Legislativo al primer día del mes de julio de dos mil ocho.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="0618FC19" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="078C02C2" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ATENTAMENTE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="21527E62" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>“SUFRAGIO EFECTIVO. NO REELECCIÓN“.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="74C72807" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">LOS CC. DIPUTADOS INTEGRANTES DE </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="008950C1">
+        <w:t>LOS CC. DIPUTADOS INTEGRANTES DE LA MESA DIRECTIVA DEL CONGRESO DEL ESTADO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175777C0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DIP. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MARTHA PATRICIA FRANCO GUTIÉRREZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1199C71C" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+      <w:pPr>
+        <w:pStyle w:val="Sangra2detindependiente"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DEL CONGRESO DEL ESTADO.</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008950C1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">DIP. </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>PRESIDENTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53784627" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>PRESIDENTA</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+        <w:t>DIP. PEDRO DELGADO SALGADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48281CDC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>DIP. PEDRO DELGADO SALGADO</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>VICEPRESIDENTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="45E803D4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>DIP. FRANCISCO LEÓN Y VÉLEZ RIVERA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="70E7C909" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>SECRETARIO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="07184320" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>DIP. JAIME SÁNCHEZ VÉLEZ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="48D3E8FC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:pStyle w:val="Sangra2detindependiente"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>SECRETARIO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF5BA7" w:rsidRPr="008950C1" w:rsidRDefault="00FF5BA7" w:rsidP="008950C1">
+    <w:p w14:paraId="049DD488" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>RÚBRICAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002536FD" w:rsidRPr="008950C1" w:rsidRDefault="002536FD" w:rsidP="008950C1">
+    <w:p w14:paraId="35EF15BC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="3021AD35" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por tanto mando se imprima, publique circule y se le dé el debido cumplimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="16FE90EA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="3F0A1F80" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dado en </w:t>
-[...44 lines deleted...]
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+        <w:t>Dado en la Residencia del Poder Ejecutivo en la Ciudad de Cuernavaca, Capital del Estado de Morelos, a los catorce días del mes de Julio de dos mil ocho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026737B6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="4CD0FC29" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“SUFRAGIO EFECTIVO. NO REELECCIÓN”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="08668FD6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GOBERNADOR CONSTITUCIONAL DEL ESTADO LIBRE Y SOBERANO DE MORELOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="61A8AE2D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DR. MARCO ANTONIO ADAME CASTILLO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="1F2EDF59" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SECRETARIO DE GOBIERNO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="008950C1" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="643B1B7E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="008950C1" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1014"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008950C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LIC. SERGIO ALVAREZ MATA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C6EAC" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
-[...10 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="2FDF5D4E" w14:textId="270B48B0" w:rsidR="00BC126E" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RÚBRICA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA30B4" w:rsidRPr="00EA30B4" w:rsidRDefault="00EA30B4" w:rsidP="00EA30B4">
-[...6 lines deleted...]
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="00EA30B4" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="4B2D889B" w14:textId="77777777" w:rsidR="00BC126E" w:rsidRDefault="00BC126E" w:rsidP="00BC126E">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7052F832" w14:textId="77777777" w:rsidR="00BC126E" w:rsidRPr="00BC126E" w:rsidRDefault="00BC126E" w:rsidP="00BC126E">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1014"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36609B63" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00EA30B4" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA30B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>DECRETO NÚMERO CUATROCIENTOS TREINTA Y SIETE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="00EA30B4" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="3335F105" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00EA30B4" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA30B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>POR EL QUE REFORMA EL ARTÍCULO TERCERO TRANSITORIO DE LA LEY DE CONTRATOS DE COLABORACIÓN PÚBLICO PRIVADA DEL ESTADO DE MORELOS.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="00EA30B4" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="376C0E4E" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00EA30B4" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="00EA30B4" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="476D96BC" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00EA30B4" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA30B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>TRANSITORIOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="00EA30B4" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="523C8050" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00EA30B4" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="00EA30B4" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="76136AFB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00EA30B4" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA30B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artículo Primero:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA30B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aprobado el presente, remítase para su publicación en el Periódico Oficial Tierra y Libertad  órgano de difusión oficial del Gobierno del Estado de Morelos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRPr="00EA30B4" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="61FC0AEE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00EA30B4" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C87DCD" w:rsidRDefault="00C87DCD" w:rsidP="008950C1">
+    <w:p w14:paraId="1D3C2E18" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA30B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artículo Segundo:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA30B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> El presente decreto entrará en vigor al día siguiente de su publicación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="008950C1">
+    <w:p w14:paraId="13637CF6" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="008950C1">
-[...10 lines deleted...]
-    <w:p w:rsidR="00C213D8" w:rsidRPr="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="6ABDB831" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3968"/>
           <w:tab w:val="left" w:pos="6330"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DECRETO NÚMERO  MIL SEISCIENTOS CUARENTA Y UNO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRPr="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="0B500CF1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">POR EL QUE SE REFORMA LA LEY </w:t>
       </w:r>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DE CONTRATOS DE COLABORACIÓN PÚBLICO PRIVADA PARA EL ESTADO DE MORELOS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="190D2490" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="284065D5" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>POEM No. 5224 de fecha 2014/10/08</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="498F54BA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRPr="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="1AB22DD4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ARTÍCULOS TRANSITORIOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRPr="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="4094D1B7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRPr="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="283E400F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PRIMERO.-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Remítase el presente Decreto al Titular del Poder Ejecutivo, para su promulgación y publicación respectiva de conformidad con los artículo 44 y 70 fracción XVII, inciso a), de la Constitución Política del Estado Libre y Soberano de Morelos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="772C4C79" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRPr="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00C213D8">
+    <w:p w14:paraId="797EB3AB" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SEGUNDO.-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C213D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> El presente Decreto, entrará en vigor a partir del día siguiente de su publicación en el Periódico Oficial “Tierra y Libertad”, Órgano de difusión del Gobierno del Estado de Morelos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C213D8" w:rsidRDefault="00C213D8" w:rsidP="00685765">
+    <w:p w14:paraId="2BD41752" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="214" w:lineRule="exact"/>
+    <w:p w14:paraId="028F67C7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00685765" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DECRETO NÚMERO MIL CUATROCIENTOS SETENTA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRPr="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="214" w:lineRule="exact"/>
+    <w:p w14:paraId="528CFF9B" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00685765" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">POR EL QUE SE </w:t>
       </w:r>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>REFORMA EL ARTÍCULO 107 DE LA LEY DE CONTRATOS DE COLABORACIÓN PÚBLICO PRIVADA PARA EL ESTADO DE MORELOS,</w:t>
       </w:r>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN MATERIA DE DESINDEXACIÓN DEL SALARIO MÍNIMO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="0636ADA3" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="7AB005E7" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>POEM No. 5478 de fecha 2017/03/01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="4DDF57E4" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRPr="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="0C3BB21A" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00685765" w:rsidRDefault="005E5CB7" w:rsidP="00BC126E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>DISPOSICIONES TRANSITORIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="692C54FA" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="64C4EA3D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>Primera.-</w:t>
       </w:r>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Remítase el presente Decreto al Gobernador Constitucional del Estado, para los efectos de lo dispuesto por los artículos 44 y 70, fracción XVIII, incisos a), b) y c), de la Constitución Política del Estado Libre y Soberano de Morelos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRPr="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="715B03D1" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00685765" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRPr="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="4BAE6B13" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00685765" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Segunda.-</w:t>
       </w:r>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> El presente Decreto entrará en vigor al día siguiente de su publicación en el Periódico Oficial “Tierra y Libertad”, órgano de difusión Oficial del Gobierno del estado de Morelos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="7D4EA55F" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRPr="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="4D2B15D0" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00685765" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>Tercera.-</w:t>
       </w:r>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todas las menciones al salario mínimo como unidad de cuenta, índice base, medida o referencia para determinar la cuantía de las obligaciones y supuestos previstos en esta Ley, se entenderán referidas a la Unidad de Medida y Actualización.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="08F0A069" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00685765" w:rsidRPr="00C213D8" w:rsidRDefault="00685765" w:rsidP="00685765">
+    <w:p w14:paraId="12469970" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cuarta.-</w:t>
       </w:r>
       <w:r w:rsidRPr="00685765">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve"> El valor de la Unidad de Medida y Actualización será determinado conforme el Decreto por el que se declara reformadas y adicionadas diversas disposiciones de la Constitución Política de los Estados Unidos Mexicanos, en materia de desindexación del salario mínimo, publicado en el Diario Oficial de la Federación, el 27 de enero de 2016 y, en su caso, por otras disposiciones aplicables.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00685765" w:rsidRPr="00C213D8" w:rsidSect="00195B4F">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="005E5CB7" w:rsidRPr="00C213D8" w:rsidSect="00195B4F">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2523" w:right="1701" w:bottom="2977" w:left="1701" w:header="709" w:footer="835" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00490DE3" w:rsidRDefault="00490DE3" w:rsidP="00BA5C18">
+    <w:p w14:paraId="152B1646" w14:textId="77777777" w:rsidR="008F4B07" w:rsidRDefault="008F4B07" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00490DE3" w:rsidRDefault="00490DE3" w:rsidP="00BA5C18">
+    <w:p w14:paraId="3AEE2D0B" w14:textId="77777777" w:rsidR="008F4B07" w:rsidRDefault="008F4B07" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...13 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LXCSLU+TTE19444A0t00">
     <w:altName w:val="TT E 1944 4 A 0t"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Franklin Gothic Demi">
+    <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Batang">
+    <w:panose1 w:val="02030600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E10006FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-  <w:p w:rsidR="00BA5C18" w:rsidRPr="00BA5C18" w:rsidRDefault="00A53961" w:rsidP="00BA5C18">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56C51E92" w14:textId="77777777" w:rsidR="00215D09" w:rsidRDefault="00215D09">
+    <w:pPr>
+      <w:pStyle w:val="Piedepgina"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56E4ABCC" w14:textId="77777777" w:rsidR="00297692" w:rsidRDefault="00297692"/>
+  <w:p w14:paraId="1D9F84CF" w14:textId="44818E98" w:rsidR="00297692" w:rsidRPr="00BA5C18" w:rsidRDefault="00FB517A" w:rsidP="00BA5C18">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B6AEAA8" wp14:editId="31B33EEB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>5602605</wp:posOffset>
+                <wp:posOffset>5157470</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>46355</wp:posOffset>
+                <wp:posOffset>252730</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="754380" cy="339725"/>
+              <wp:extent cx="1199515" cy="339725"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="307" name="Cuadro de texto 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="754380" cy="339725"/>
+                        <a:ext cx="1199515" cy="339725"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00BA5C18" w:rsidRDefault="00BA5C18" w:rsidP="00BA5C18">
+                        <w:p w14:paraId="3DFE4F79" w14:textId="77777777" w:rsidR="00297692" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                             <w:instrText>PAGE</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00325D4B">
+                          <w:r w:rsidR="002A07A4">
                             <w:rPr>
                               <w:b/>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>21</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:t xml:space="preserve"> de</w:t>
                           </w:r>
-                          <w:r w:rsidR="006E2DC4">
+                          <w:r>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                             <w:instrText>NUMPAGES</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00325D4B">
+                          <w:r w:rsidR="002A07A4">
                             <w:rPr>
                               <w:b/>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>65</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00BA5C18">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3B6AEAA8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:441.15pt;margin-top:3.65pt;width:59.4pt;height:26.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx5M+AEAIAAAEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3ZuTWLFWW2z3arS&#10;9iJt+wEEcIwKDAUSO/36DjhJo+1bVT8gxgNn5pw5rO96o8lR+qDA1nQ8KimRloNQdl/T798e3ywp&#10;CZFZwTRYWdOTDPRu8/rVunOVnEALWkhPEMSGqnM1bWN0VVEE3krDwgictJhswBsWMfT7QnjWIbrR&#10;xaQs3xYdeOE8cBkC/n0YknST8ZtG8vilaYKMRNcUe4t59XndpbXYrFm198y1ip/bYP/QhWHKYtEr&#10;1AOLjBy8+gvKKO4hQBNHHEwBTaO4zByQzbh8wea5ZU5mLihOcFeZwv+D5Z+PXz1RoqbTckGJZQaH&#10;tD0w4YEISaLsI5BJkqlzocLTzw7Px/4d9DjuTDm4J+A/ArGwbZndy3vvoWslE9jmON0sbq4OOCGB&#10;7LpPILAaO0TIQH3jTdIQVSGIjuM6XUeEfRCOPxfz2XSJGY6p6XS1mMxzBVZdLjsf4gcJhqRNTT06&#10;IIOz41OIqRlWXY6kWhYeldbZBdqSrqarOUK+yBgV0aRamZouy/QNtkkc31uRL0em9LDHAtqeSSee&#10;A+PY7/pB5ouWOxAnVMHD4El8Q7hpwf+ipEM/1jT8PDAvKdEfLSq5Gs9mycA5mM0XEwz8bWZ3m2GW&#10;I1RNIyXDdhuz6Qdi96h4o7IaaTRDJ+eW0WdZpPObSEa+jfOpPy938xsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGEjAmvdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyonQIlhGwq&#10;BOIKovxI3LbxNomI11HsNuHtcU9wGq1mNPNtuZ5drw48hs4LQrYwoFhqbztpEN7fni5yUCGSWOq9&#10;MMIPB1hXpyclFdZP8sqHTWxUKpFQEEIb41BoHeqWHYWFH1iSt/Ojo5jOsdF2pCmVu14vjVlpR52k&#10;hZYGfmi5/t7sHcLH8+7r88q8NI/uepj8bLS4W414fjbf34GKPMe/MBzxEzpUiWnr92KD6hHyfHmZ&#10;ogg3SY6+MVkGaouwMjnoqtT/P6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHkz4AQ&#10;AgAAAQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGEj&#10;AmvdAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:406.1pt;margin-top:19.9pt;width:94.45pt;height:26.75pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNrC93+wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Icu4kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr8+SchwjvRXVgeBqydmd2eHqerCG7RUGDa7m5WTKmXISGu22Nf/54/7d&#10;FWchCtcIA07V/KACv16/fbPqfaVm0IFpFDICcaHqfc27GH1VFEF2yoowAa8cJVtAKyKFuC0aFD2h&#10;W1PMptP3RQ/YeASpQqC/d2OSrzN+2yoZv7VtUJGZmlNvMa+Y101ai/VKVFsUvtPy2Ib4hy6s0I6K&#10;nqDuRBRsh/ovKKslQoA2TiTYAtpWS5U5EJty+orNYye8ylxInOBPMoX/Byu/7h/9d2Rx+AADDTCT&#10;CP4B5K/AHNx2wm3VDSL0nRINFS6TZEXvQ3W8mqQOVUggm/4LNDRksYuQgYYWbVKFeDJCpwEcTqKr&#10;ITKZSpbL5aJccCYpd3GxvJwtcglRPd/2GOInBZalTc2RhprRxf4hxNSNqJ6PpGIO7rUxebDGsb7m&#10;ywVBvspYHcl3RtuaX03TNzohkfzomnw5Cm3GPRUw7sg6ER0px2EzMN1Q0+luEmEDzYFkQBhtRs+C&#10;Nh3gH856sljNw++dQMWZ+exIymU5nydP5mC+uJxRgOeZzXlGOElQNY+cjdvbmH08ErshyVud1Xjp&#10;5NgyWSeLdLR58uZ5nE+9PMb1EwAAAP//AwBQSwMEFAAGAAgAAAAhAHRiriPeAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrkbhROwlUTcimqkBcQZSCxM2Nt0lEvI5itwl/j3uC&#10;42qfZt6Um9n24kyj7xwjJEsFgrh2puMGYf/+fLsG4YNmo3vHhPBDHjbV4qrUhXETv9F5FxoRQ9gX&#10;GqENYSik9HVLVvulG4jj7+hGq0M8x0aaUU8x3PYyVWolre44NrR6oMeW6u/dySJ8vBy/Pu/Ua/Nk&#10;74fJzUqyzSXizfW8fQARaA5/MFz0ozpU0engTmy86BHWSZpGFCHL44QLoFSSgDgg5FkGsirl/wnV&#10;LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNrC93+wEAANQDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB0Yq4j3gAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAFUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00BA5C18" w:rsidRDefault="00BA5C18" w:rsidP="00BA5C18">
+                  <w:p w14:paraId="3DFE4F79" w14:textId="77777777" w:rsidR="00297692" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:instrText>PAGE</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00325D4B">
+                    <w:r w:rsidR="002A07A4">
                       <w:rPr>
                         <w:b/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>21</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:t xml:space="preserve"> de</w:t>
                     </w:r>
-                    <w:r w:rsidR="006E2DC4">
+                    <w:r>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:instrText>NUMPAGES</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00325D4B">
+                    <w:r w:rsidR="002A07A4">
                       <w:rPr>
                         <w:b/>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>65</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00BA5C18">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-743" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2242"/>
       <w:gridCol w:w="4455"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004101A1" w:rsidRPr="00BA5C18" w:rsidTr="00BA5C18">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="1F9C8C0D" w14:textId="77777777" w:rsidTr="00C25696">
       <w:trPr>
         <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="004101A1" w:rsidRPr="00BA5C18" w:rsidRDefault="00982E0B" w:rsidP="00B0560F">
+        <w:p w14:paraId="73E7B360" w14:textId="1AE14F8F" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Aprobación </w:t>
+            <w:t>Aprobación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="004101A1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00BF5BCB">
+        <w:p w14:paraId="1AD95B9E" w14:textId="6BAE7F3D" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>2008/07/0</w:t>
-[...7 lines deleted...]
-            <w:t>1</w:t>
+            <w:t>2008/07/01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004101A1" w:rsidRPr="00BA5C18" w:rsidTr="00BA5C18">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="39583737" w14:textId="77777777" w:rsidTr="00C25696">
       <w:trPr>
         <w:trHeight w:val="149"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="004101A1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00B0560F">
+        <w:p w14:paraId="53B5856B" w14:textId="5C3FACBC" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Promulgación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="004101A1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00BF5BCB">
+        <w:p w14:paraId="75CC4AA3" w14:textId="567ACBFE" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2008/07/14</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidTr="00BA5C18">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="42DA2F32" w14:textId="77777777" w:rsidTr="00C25696">
       <w:trPr>
         <w:trHeight w:val="159"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00022A84">
+        <w:p w14:paraId="084B1752" w14:textId="12DBBDF0" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BA5C18">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Publicación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00022A84">
+        <w:p w14:paraId="43CA4C34" w14:textId="41798E6C" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2008/07/16</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidTr="00BA5C18">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="416247CE" w14:textId="77777777" w:rsidTr="00C25696">
       <w:trPr>
         <w:trHeight w:val="157"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="00982E0B" w:rsidP="00022A84">
+        <w:p w14:paraId="475175DE" w14:textId="5A416434" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Vigencia</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="004758B7" w:rsidP="00022A84">
+        <w:p w14:paraId="1B23A449" w14:textId="46B53B5C" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2008/08/15</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidTr="00BA5C18">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="2BEAA65E" w14:textId="77777777" w:rsidTr="00C25696">
       <w:trPr>
         <w:trHeight w:val="179"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00022A84">
+        <w:p w14:paraId="72698805" w14:textId="3B74C12C" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Expidió</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="004758B7" w:rsidP="00022A84">
+        <w:p w14:paraId="55940E05" w14:textId="31902454" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>L Legislatura</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidTr="00BA5C18">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="197F10BE" w14:textId="77777777" w:rsidTr="00C25696">
       <w:trPr>
         <w:trHeight w:val="174"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00982E0B">
+        <w:p w14:paraId="63FD21BD" w14:textId="6A342EAD" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Perió</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">dico Oficial </w:t>
+            <w:t xml:space="preserve">Periódico Oficial                                    </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00022A84">
+        <w:p w14:paraId="01043558" w14:textId="79E7970D" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>4627</w:t>
           </w:r>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> “Tierra y Libertad”</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BA5C18" w:rsidRDefault="003A642F" w:rsidP="00BA5C18">
+  <w:p w14:paraId="0CABC54C" w14:textId="1FA5A672" w:rsidR="00297692" w:rsidRDefault="00FB517A" w:rsidP="00BA5C18">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4419"/>
         <w:tab w:val="clear" w:pos="8838"/>
         <w:tab w:val="left" w:pos="6748"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FB912EA" wp14:editId="2396DDFF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>0</wp:posOffset>
+            <wp:posOffset>-38100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>9540240</wp:posOffset>
+            <wp:posOffset>9544050</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7787005" cy="542925"/>
-          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="14" name="Imagen 14"/>
+          <wp:docPr id="70" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="94612"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7787005" cy="542925"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BA5C18">
+    <w:r w:rsidR="00297692">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00C52874" w:rsidRDefault="00C52874" w:rsidP="00195B4F">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="504DC420" w14:textId="77777777" w:rsidR="00297692" w:rsidRDefault="00297692" w:rsidP="00195B4F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="0" w:type="auto"/>
-      <w:tblInd w:w="-743" w:type="dxa"/>
+      <w:tblW w:w="7655" w:type="dxa"/>
+      <w:tblInd w:w="-851" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2242"/>
-      <w:gridCol w:w="4455"/>
+      <w:gridCol w:w="5413"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00C52874" w:rsidRPr="00BA5C18" w:rsidTr="00B0560F">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="2AE79537" w14:textId="77777777" w:rsidTr="00194F62">
       <w:trPr>
         <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00C52874" w:rsidRPr="00BA5C18" w:rsidRDefault="004561A4" w:rsidP="00195B4F">
+        <w:p w14:paraId="5EDAF112" w14:textId="77777777" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Aprobación </w:t>
+            <w:t>Aprobación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00C52874" w:rsidRPr="00BA5C18" w:rsidRDefault="004758B7" w:rsidP="00E42DB0">
+        <w:p w14:paraId="69DE695B" w14:textId="25704167" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>2008/07/0</w:t>
-[...7 lines deleted...]
-            <w:t>1</w:t>
+            <w:t>2008/07/01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C52874" w:rsidRPr="00BA5C18" w:rsidTr="00B0560F">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="54078855" w14:textId="77777777" w:rsidTr="00194F62">
       <w:trPr>
-        <w:trHeight w:val="149"/>
+        <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00C52874" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00195B4F">
+        <w:p w14:paraId="72203B2F" w14:textId="596F91F8" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Promulgación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00C52874" w:rsidRPr="00BA5C18" w:rsidRDefault="004758B7" w:rsidP="00195B4F">
+        <w:p w14:paraId="0CD1A0ED" w14:textId="5E89D0AD" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2008/07/14</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidTr="00B0560F">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="260B8FC3" w14:textId="77777777" w:rsidTr="00194F62">
       <w:trPr>
-        <w:trHeight w:val="159"/>
+        <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00022A84">
+        <w:p w14:paraId="11542185" w14:textId="77777777" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BA5C18">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Publicación</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00022A84">
+        <w:p w14:paraId="5AE2ED68" w14:textId="681768E4" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2008/07/16</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidTr="00B0560F">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="3E8F7F84" w14:textId="77777777" w:rsidTr="00194F62">
       <w:trPr>
-        <w:trHeight w:val="157"/>
+        <w:trHeight w:val="154"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="004561A4" w:rsidP="00022A84">
+        <w:p w14:paraId="2496F8A5" w14:textId="77777777" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Vigencia  </w:t>
+            <w:t>Vigencia</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="004758B7" w:rsidP="00022A84">
+        <w:p w14:paraId="64577619" w14:textId="651FF02E" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2008/08/15</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidTr="00B0560F">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="7A1A855E" w14:textId="77777777" w:rsidTr="00194F62">
       <w:trPr>
-        <w:trHeight w:val="179"/>
+        <w:trHeight w:val="159"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00022A84">
+        <w:p w14:paraId="221BC4B8" w14:textId="77777777" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Expidió</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="004758B7" w:rsidP="00022A84">
+        <w:p w14:paraId="4CA2211F" w14:textId="154E107F" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>L Legislatura</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidTr="00B0560F">
+    <w:tr w:rsidR="00194F62" w:rsidRPr="00BA5C18" w14:paraId="5A2CD5E7" w14:textId="77777777" w:rsidTr="00194F62">
       <w:trPr>
-        <w:trHeight w:val="174"/>
+        <w:trHeight w:val="179"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2242" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="004561A4">
+        <w:p w14:paraId="667B5B5C" w14:textId="77777777" w:rsidR="00194F62" w:rsidRPr="00BA5C18" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Perió</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve">dico Oficial </w:t>
+            <w:t xml:space="preserve">Periódico Oficial                                    </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4455" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:tcW w:w="5413" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="008950C1" w:rsidRPr="00BA5C18" w:rsidRDefault="008950C1" w:rsidP="00022A84">
+        <w:p w14:paraId="04AFB17A" w14:textId="6EDB8E4F" w:rsidR="00194F62" w:rsidRDefault="00194F62" w:rsidP="00194F62">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>4627</w:t>
           </w:r>
           <w:r w:rsidRPr="00BA5C18">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> “Tierra y Libertad”</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00C52874" w:rsidRDefault="00C52874" w:rsidP="00195B4F">
-[...12 lines deleted...]
-  <w:p w:rsidR="00C52874" w:rsidRDefault="003A642F" w:rsidP="00195B4F">
+  <w:p w14:paraId="4A0307EC" w14:textId="4B55BE25" w:rsidR="00297692" w:rsidRDefault="00FB517A" w:rsidP="00195B4F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3527DCCD" wp14:editId="4D84E330">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>9551670</wp:posOffset>
+            <wp:posOffset>9544050</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7787005" cy="542925"/>
-          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Imagen 2"/>
+          <wp:docPr id="61" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect t="94612"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -28944,1808 +24482,2048 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00490DE3" w:rsidRDefault="00490DE3" w:rsidP="00BA5C18">
+    <w:p w14:paraId="14AD966A" w14:textId="77777777" w:rsidR="008F4B07" w:rsidRDefault="008F4B07" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00490DE3" w:rsidRDefault="00490DE3" w:rsidP="00BA5C18">
+    <w:p w14:paraId="03C3994E" w14:textId="77777777" w:rsidR="008F4B07" w:rsidRDefault="008F4B07" w:rsidP="00BA5C18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00BA5C18" w:rsidRDefault="00533D09" w:rsidP="00BA5C18">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B34D7F6" w14:textId="77777777" w:rsidR="00215D09" w:rsidRDefault="00215D09">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EB25828" w14:textId="392465CD" w:rsidR="00297692" w:rsidRDefault="00B16428" w:rsidP="00BA5C18">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19D26640" wp14:editId="37A96517">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CC30A1" wp14:editId="496BDB4B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>213995</wp:posOffset>
+                <wp:posOffset>215265</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-93980</wp:posOffset>
+                <wp:posOffset>-135890</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6084570" cy="308610"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="6084570" cy="266065"/>
+              <wp:effectExtent l="0" t="0" r="0" b="635"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="21" name="Cuadro de texto 21"/>
+              <wp:docPr id="21" name="Cuadro de texto 16"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6084570" cy="308610"/>
+                        <a:ext cx="6084570" cy="266065"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00D07679" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+                        <w:p w14:paraId="0EB809AE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="005E5CB7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                              <w:sz w:val="16"/>
-                              <w:szCs w:val="16"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>Ley de Contratos de Colaboración Público Privada para el Estado de Morelos</w:t>
                           </w:r>
-                        </w:p>
-[...20 lines deleted...]
-                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="19D26640" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="76CC30A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:16.85pt;margin-top:-7.4pt;width:479.1pt;height:24.3pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCuy4iKuwIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8rLCAFUUrUQpknd&#10;i9TtBzjYBGtgM9sJ6ab9951Nk6atJk3b+GDZvvNz99w93OXVYejRninNpShweBFgxEQjKRfbAn/5&#10;XHspRtoQQUkvBSvwPdP4avX61eU05iySnewpUwhAhM6nscCdMWPu+7rp2ED0hRyZAGMr1UAMHNXW&#10;p4pMgD70fhQEiT9JRUclG6Y13FazEa8cftuyxnxsW80M6gsMuRm3Krdu7OqvLkm+VWTsePOQBvmL&#10;LAbCBQQ9QVXEELRT/AXUwBsltWzNRSMHX7Ytb5jjAGzC4Bmbu46MzHGB4ujxVCb9/2CbD/tPCnFa&#10;4CjESJABelTuCFUSUYYMOxiJwAJlmkadg/fdCP7mcCMP0G5HWY+3svmqkZBlR8SWXSslp44RCmm6&#10;l/7Z0xlHW5DN9F5SCEd2RjqgQ6sGW0OoCgJ0aNf9qUWQCGrgMgnSeLEEUwO2N0GahK6HPsmPr0el&#10;zVsmB2Q3BVYgAYdO9rfaAA9wPbrYYELWvO+dDHrx5AIc5xuIDU+tzWbhuvojC7J1uk5jL46StRcH&#10;VeVd12XsJXW4XFRvqrKswp82bhjnHaeUCRvmqLAw/rMOPmh91sZJY1r2nFo4m5JW203ZK7QnoPDa&#10;fbZbkPyZm/80DWcGLs8ohVEc3ESZVyfp0ovreOFlyyD1gjC7yZIgzuKqfkrplgv275TQVOBsES1m&#10;Mf2WW+C+l9xIPnADM6TnQ4HTkxPJrQTXgrrWGsL7eX9WCpv+YymgYsdGO8Fajc5qNYfNAVCsijeS&#10;3oN0lQRlgQhh8MGmk+o7RhMMkQLrbzuiGEb9OwHyz8I4tlPHHUC3ERzUuWVzbiGiAagCbzCat6WZ&#10;J9VuVHzbQaT5hxPyGn6Zljs1P2YFVOwBBoUj9TDU7CQ6Pzuvx9G7+gUAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMx2Xp3dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj9FOg0AQRd9N/IfNmPjWLliiBVka&#10;U+1jo1Y/YGFHQNlZwi4F/t7pkz5O7smdc/PdbDtxxsG3jhTE6wgEUuVMS7WCz4/DagvCB01Gd45Q&#10;wYIedsX1Va4z4yZ6x/Mp1IJLyGdaQRNCn0npqwat9mvXI3H25QarA59DLc2gJy63nbyLontpdUv8&#10;odE97husfk6jVfDyVi5lEn8fkudoKc3rdNxX41Gp25v56RFEwDn8wXDRZ3Uo2Kl0IxkvOgWbzQOT&#10;ClZxwhMYSNM4BVFeki3IIpf/FxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK7LiIq7&#10;AgAAwgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMx2&#10;Xp3dAAAACQEAAA8AAAAAAAAAAAAAAAAAFQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAAfBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Cuadro de texto 16" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:16.95pt;margin-top:-10.7pt;width:479.1pt;height:20.95pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmYbED3wEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aC1OuMOEXXosOA&#10;bh3Q7QNkWbKF2aJGKbGzrx8lp2m23opdBImkH997pDdX09CzvUJvwFZ8ucg5U1ZCY2xb8R/f795d&#10;cuaDsI3owaqKH5TnV9u3bzajK9UKOugbhYxArC9HV/EuBFdmmZedGoRfgFOWkhpwEIGe2GYNipHQ&#10;hz5b5XmRjYCNQ5DKe4rezkm+TfhaKxketPYqsL7ixC2kE9NZxzPbbkTZonCdkUca4hUsBmEsNT1B&#10;3Yog2A7NC6jBSAQPOiwkDBlobaRKGkjNMv9HzWMnnEpayBzvTjb5/wcrv+4f3TdkYfoIEw0wifDu&#10;HuRPzyzcdMK26hoRxk6Jhhovo2XZ6Hx5/DRa7UsfQerxCzQ0ZLELkIAmjUN0hXQyQqcBHE6mqykw&#10;ScEiv1xfvKeUpNyqKPLiIrUQ5dPXDn34pGBg8VJxpKEmdLG/9yGyEeVTSWxm4c70fRpsb/8KUGGM&#10;JPaR8Ew9TPVE1VFFDc2BdCDMe0J7TZcO8DdnI+1Ixf2vnUDFWf/Zkhcflut1XKr0IBEreuB5pj7P&#10;CCsJquI1Z/P1JsyLuHNo2o46ze5buCb/tEnSnlkdedMeJMXHnY2Ldv5OVc9/1vYPAAAA//8DAFBL&#10;AwQUAAYACAAAACEA+f2R0t4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0U6DMBSG7018h+aY&#10;eLcVGBphHBYz3eXinHuAllZA6SmhZcDbW6/08uT/8v/fKXaz6dhVD661hBCvI2CaKqtaqhEuH4fV&#10;EzDnBSnRWdIIi3awK29vCpErO9G7vp59zUIJuVwgNN73OeeuarQRbm17TSH7tIMRPpxDzdUgplBu&#10;Op5E0SM3oqWw0Ihe7xtdfZ9Hg/B6kotM469D+hItUr1Nx301HhHv7+bnLTCvZ/8Hw69+UIcyOEk7&#10;knKsQ9hsskAirJI4BRaALEtiYBIhiR6AlwX//0H5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAGZhsQPfAQAAoQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAPn9kdLeAAAACQEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00D07679" w:rsidRDefault="00EA6D99" w:rsidP="008950C1">
+                  <w:p w14:paraId="0EB809AE" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="005E5CB7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:sz w:val="16"/>
-                        <w:szCs w:val="16"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Ley de Contratos de Colaboración Público Privada para el Estado de Morelos</w:t>
                     </w:r>
-                  </w:p>
-[...20 lines deleted...]
-                    </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="002C4352">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-MX"/>
-[...67 lines deleted...]
-        <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="434CF60E" wp14:editId="7A8850C6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DABE79C" wp14:editId="3000674C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>4814570</wp:posOffset>
+                <wp:posOffset>4821555</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>350417</wp:posOffset>
+                <wp:posOffset>326390</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1482725" cy="237490"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="19" name="Cuadro de texto 19"/>
+              <wp:docPr id="2034910474" name="Cuadro de texto 11"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1482725" cy="237490"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00EA6D99" w:rsidRPr="00AD67D8" w:rsidRDefault="00EA6D99" w:rsidP="00EA6D99">
+                        <w:p w14:paraId="09FF1C4E" w14:textId="6437A039" w:rsidR="005E5CB7" w:rsidRPr="00AD67D8" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
                           <w:pPr>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>Última Reforma:</w:t>
+                            <w:t xml:space="preserve">Última Reforma: </w:t>
                           </w:r>
-                          <w:r w:rsidR="007B3386" w:rsidRPr="007B3386">
+                          <w:r w:rsidR="00215D09">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> </w:t>
+                            <w:t>07-10-2026</w:t>
                           </w:r>
-                          <w:r w:rsidR="007B3386">
+                        </w:p>
+                        <w:p w14:paraId="4B2F3928" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00B02A56" w:rsidRDefault="00297692" w:rsidP="00326553">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="6DB09B87" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00326553">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>01-03-2017</w:t>
-[...1 lines deleted...]
-                          <w:r>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="2B4B8EBE" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00B02A56" w:rsidRDefault="00297692" w:rsidP="00DF10BB">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="0CAFDCE1" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00DF10BB">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> </w:t>
-                          </w:r>
+                          </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00BA5C18" w:rsidRPr="00B02A56" w:rsidRDefault="00BA5C18" w:rsidP="001721EC">
+                        <w:p w14:paraId="51B94CA6" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00B02A56" w:rsidRDefault="00297692" w:rsidP="001721EC">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="434CF60E" id="Cuadro de texto 19" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:379.1pt;margin-top:27.6pt;width:116.75pt;height:18.7pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGHecPvwIAAMkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu3CAQfa/Uf0C8O76EvdiKN0rW66pS&#10;epHSfgBr8BrVBhfY9aZV/70D3luSl6qtHyxghjNzZg5zc7vvWrTj2gglcxxfRRhxWSkm5CbHX7+U&#10;wRwjY6lktFWS5/iJG3y7ePvmZugznqhGtYxrBCDSZEOf48baPgtDUzW8o+ZK9VyCsVa6oxa2ehMy&#10;TQdA79owiaJpOCjNeq0qbgycFqMRLzx+XfPKfqprwy1qcwy5Wf/X/r92/3BxQ7ONpn0jqkMa9C+y&#10;6KiQEPQEVVBL0VaLV1CdqLQyqrZXlepCVdei4p4DsImjF2weG9pzzwWKY/pTmcz/g60+7j5rJBj0&#10;LsVI0g56tNxSphViHFm+twqBBco09CYD78ce/O3+Xu3hiqds+gdVfTNIqmVD5Ybfaa2GhlMGacbu&#10;ZnhxdcQxDmQ9fFAMwtGtVR5oX+vO1RCqggAd2vV0ahEkgioXksyTWTLBqAJbcj0jqe9hSLPj7V4b&#10;+46rDrlFjjVIwKPT3YOxLhuaHV1cMKlK0bZeBq18dgCO4wnEhqvO5rLwXf2ZRulqvpqTgCTTVUCi&#10;ogjuyiUJpmU8mxTXxXJZxL9c3JhkjWCMSxfmqLCY/FkHD1oftXHSmFGtYA7OpWT0Zr1sNdpRUHjp&#10;P19zsJzdwudp+CIAlxeU4oRE90kalNP5LCAlmQTpLJoHUZzep9OIpKQon1N6EJL/OyU05DidQE89&#10;nXPSL7hF/nvNjWadsDBDWtHleH5yopmT4Eoy31pLRTuuL0rh0j+XAtp9bLQXrNPoqFa7X+/HJ3J8&#10;B2vFnkDBWoHAQKYw/2DRKP0DowFmSY7N9y3VHKP2vYRXkMaEuOHjN2QyS2CjLy3rSwuVFUDl2GI0&#10;Lpd2HFjbXotNA5HGdyfVHbycWnhRuyc2ZnV4bzAvPLfDbHMD6XLvvc4TePEbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDflRsg3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFlF&#10;t7U0nRCIKxPbQOKWNV5b0ThVk63l7fFO7GRb/vT7c7GeXCfOOITWk4b5TIFAqrxtqdaw3709rECE&#10;aMiazhNq+MUA6/L2pjC59SN94Hkba8EhFHKjoYmxz6UMVYPOhJnvkXh39IMzkcehlnYwI4e7TiZK&#10;LaQzLfGFxvT40mD1sz05DZ/vx++vR7WpX13aj35Sklwmtb6/m56fQESc4j8MF31Wh5KdDv5ENohO&#10;wzJdJYxqSFOuDGTZfAniwE2yAFkW8vqD8g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAG&#10;HecPvwIAAMkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDflRsg3QAAAAkBAAAPAAAAAAAAAAAAAAAAABkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAIwYAAAAA&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="6DABE79C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 11" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:379.65pt;margin-top:25.7pt;width:116.75pt;height:18.7pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDC/LAj4gEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu0zAUfUfiHyy/07Sho1vUdBqbhpDG&#10;QBp8gOPYiUXia67dJuXruXayrsAb4sWyfZ1zzzn3ZHs99h07KPQGbMlXiyVnykqojW1K/u3r/ZtL&#10;znwQthYdWFXyo/L8evf61XZwhcqhha5WyAjE+mJwJW9DcEWWedmqXvgFOGWpqAF7EeiITVajGAi9&#10;77J8uXyXDYC1Q5DKe7q9m4p8l/C1VjJ81tqrwLqSE7eQVkxrFddstxVFg8K1Rs40xD+w6IWx1PQE&#10;dSeCYHs0f0H1RiJ40GEhoc9AayNV0kBqVss/1Dy1wqmkhczx7mST/3+w8vHw5L4gC+N7GGmASYR3&#10;DyC/e2bhthW2UTeIMLRK1NR4FS3LBueL+dNotS98BKmGT1DTkMU+QAIaNfbRFdLJCJ0GcDyZrsbA&#10;ZGy5vsw3+QVnkmr52836Kk0lE8Xz1w59+KCgZ3FTcqShJnRxePAhshHF85PYzMK96bo02M7+dkEP&#10;401iHwlP1MNYjczUs7QopoL6SHIQprhQvGnTAv7kbKColNz/2AtUnHUfLVlytVqvY7bSYX2xyemA&#10;55XqvCKsJKiSB86m7W2Y8rh3aJqWOk1DsHBDNmqTFL6wmulTHJLwOboxb+fn9OrlB9v9AgAA//8D&#10;AFBLAwQUAAYACAAAACEAr4YNQN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVI7Kjd0kASMqkQiC2o5SGxc5NpEhGPo9htwt8zrGA5mqN7zy02s+vVicbQeUZYLgwo4srXHTcI&#10;b69PVymoEC3XtvdMCN8UYFOenxU2r/3EWzrtYqMkhENuEdoYh1zrULXkbFj4gVh+Bz86G+UcG12P&#10;dpJw1+uVMTfa2Y6lobUDPbRUfe2ODuH9+fD5sTYvzaNLhsnPRrPLNOLlxXx/ByrSHP9g+NUXdSjF&#10;ae+PXAfVI9wm2bWgCMlyDUqALFvJlj1Cmqagy0L/X1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAML8sCPiAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAK+GDUDeAAAACQEAAA8AAAAAAAAAAAAAAAAAPAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00EA6D99" w:rsidRPr="00AD67D8" w:rsidRDefault="00EA6D99" w:rsidP="00EA6D99">
+                  <w:p w14:paraId="09FF1C4E" w14:textId="6437A039" w:rsidR="005E5CB7" w:rsidRPr="00AD67D8" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>Última Reforma:</w:t>
+                      <w:t xml:space="preserve">Última Reforma: </w:t>
                     </w:r>
-                    <w:r w:rsidR="007B3386" w:rsidRPr="007B3386">
+                    <w:r w:rsidR="00215D09">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t>07-10-2026</w:t>
                     </w:r>
-                    <w:r w:rsidR="007B3386">
+                  </w:p>
+                  <w:p w14:paraId="4B2F3928" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00B02A56" w:rsidRDefault="00297692" w:rsidP="00326553">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="6DB09B87" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00326553">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>01-03-2017</w:t>
-[...1 lines deleted...]
-                    <w:r>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="2B4B8EBE" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00B02A56" w:rsidRDefault="00297692" w:rsidP="00DF10BB">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="0CAFDCE1" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00DF10BB">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> </w:t>
-                    </w:r>
+                    </w:pPr>
                   </w:p>
-                  <w:p w:rsidR="00BA5C18" w:rsidRPr="00B02A56" w:rsidRDefault="00BA5C18" w:rsidP="001721EC">
+                  <w:p w14:paraId="51B94CA6" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00B02A56" w:rsidRDefault="00297692" w:rsidP="001721EC">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="002C4352">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A8FA607" wp14:editId="53E13C2C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7303A3B2" wp14:editId="3837A087">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>237490</wp:posOffset>
+                <wp:posOffset>220345</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>349250</wp:posOffset>
+                <wp:posOffset>332105</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="3538220" cy="476250"/>
+              <wp:extent cx="2833370" cy="476250"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="18" name="Cuadro de texto 18"/>
+              <wp:docPr id="18" name="Cuadro de texto 13"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3538220" cy="476250"/>
+                        <a:ext cx="2833370" cy="476250"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00BA5C18" w:rsidRPr="00AD67D8" w:rsidRDefault="00BA5C18" w:rsidP="00BA5C18">
+                        <w:p w14:paraId="0634BC8E" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00AD67D8">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>Consejería Jurídica del Poder Ejecutivo del Estado de Morelos.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00BA5C18" w:rsidRPr="00AD67D8" w:rsidRDefault="00BA5C18" w:rsidP="00BA5C18">
+                        <w:p w14:paraId="303251B4" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00AD67D8">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t>Dirección General de Legislación.</w:t>
+                            <w:t xml:space="preserve">Dirección General de </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00BC0E6D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>Normatividad</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AD67D8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="008D47F6" w:rsidRDefault="008D47F6" w:rsidP="008D47F6">
+                        <w:p w14:paraId="1575301F" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
+                          <w:r w:rsidRPr="00AD67D8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Subdirección de </w:t>
+                          </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">Subdirección de Jurismática </w:t>
+                            <w:t>Jurismática.</w:t>
                           </w:r>
-                        </w:p>
-[...8 lines deleted...]
-                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5A8FA607" id="Cuadro de texto 18" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:18.7pt;margin-top:27.5pt;width:278.6pt;height:37.5pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDA4PPdvwIAAMkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu3CAQfa/Uf0C8O76EvdiKN0rW66pS&#10;epHSfgBr8BrVBhfY9aZV/70D3luSl6otDwiY4cztzNzc7rsW7bg2Qskcx1cRRlxWigm5yfHXL2Uw&#10;x8hYKhltleQ5fuIG3y7evrkZ+ownqlEt4xoBiDTZ0Oe4sbbPwtBUDe+ouVI9lyCsle6ohavehEzT&#10;AdC7NkyiaBoOSrNeq4obA6/FKMQLj1/XvLKf6tpwi9ocg2/W79rva7eHixuabTTtG1Ed3KB/4UVH&#10;hQSjJ6iCWoq2WryC6kSllVG1vapUF6q6FhX3MUA0cfQimseG9tzHAskx/SlN5v/BVh93nzUSDGoH&#10;lZK0gxott5RphRhHlu+tQiCBNA29yUD7sQd9u79Xe/jiQzb9g6q+GSTVsqFyw++0VkPDKQM3Y/cz&#10;vPg64hgHsh4+KAbm6NYqD7SvdedyCFlBgA7lejqVCBxBFTxeT67nSQKiCmRkNk0mvoYhzY6/e23s&#10;O6465A451kABj053D8Y6b2h2VHHGpCpF23oatPLZAyiOL2AbvjqZ88JX9Wcapav5ak4CkkxXAYmK&#10;IrgrlySYlvFsUlwXy2UR/3J2Y5I1gjEunZkjw2LyZxU8cH3kxoljRrWCOTjnktGb9bLVaEeB4aVf&#10;PucgOauFz93wSYBYXoQUJyS6T9KgnM5nASnJJEhn0TyI4vQ+nUYkJUX5PKQHIfm/h4SGHKeTZDKS&#10;6ez0i9giv17HRrNOWJghrehyPD8p0cxRcCWZL62loh3PF6lw7p9TAeU+FtoT1nF0ZKvdr/e+RZJj&#10;H6wVewIGawUEAy7C/INDo/QPjAaYJTk237dUc4za9xK6II0JccPHX8hk5virLyXrSwmVFUDl2GI0&#10;Hpd2HFjbXotNA5bGvpPqDjqnFp7UrsVGrw79BvPCx3aYbW4gXd691nkCL34DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC338uf3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqA1N&#10;Cg2ZVAjEFkR5SOzceJpExOModpvw9wwrWI7u0Z1zy83se3WkMXaBES4XBhRxHVzHDcLb6+PFDaiY&#10;LDvbByaEb4qwqU5PSlu4MPELHbepUVLCsbAIbUpDoXWsW/I2LsJALNk+jN4mOcdGu9FOUu57fWXM&#10;SnvbsXxo7UD3LdVf24NHeH/af35k5rl58Pkwhdlo9muNeH42392CSjSnPxh+9UUdKnHahQO7qHqE&#10;5XUmJEKeyyTJ83W2ArUTcGkM6KrU/xdUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDA&#10;4PPdvwIAAMkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC338uf3QAAAAkBAAAPAAAAAAAAAAAAAAAAABkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAIwYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="7303A3B2" id="Cuadro de texto 13" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:17.35pt;margin-top:26.15pt;width:223.1pt;height:37.5pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb0tVJ5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhx0qYz4hRdiw4D&#10;ugvQ7gNkWbKF2aJGKbGzrx8lp2m2vg17EURSPjznkN5cj33H9gq9AVvyxWzOmbISamObkn9/un93&#10;xZkPwtaiA6tKflCeX2/fvtkMrlA5tNDVChmBWF8MruRtCK7IMi9b1Qs/A6csFTVgLwKF2GQ1ioHQ&#10;+y7L5/PLbACsHYJU3lP2birybcLXWsnwVWuvAutKTtxCOjGdVTyz7UYUDQrXGnmkIf6BRS+MpaYn&#10;qDsRBNuheQXVG4ngQYeZhD4DrY1USQOpWcz/UvPYCqeSFjLHu5NN/v/Byi/7R/cNWRg/wEgDTCK8&#10;ewD5wzMLt62wjbpBhKFVoqbGi2hZNjhfHD+NVvvCR5Bq+Aw1DVnsAiSgUWMfXSGdjNBpAIeT6WoM&#10;TFIyv1oul2sqSaqt1pf5RZpKJornrx368FFBz+Kl5EhDTehi/+BDZCOK5yexmYV703VpsJ39I0EP&#10;Yyaxj4Qn6mGsRmZqYhKlRTEV1AeSgzCtC603XVrAX5wNtCol9z93AhVn3SdLlrxfrFZxt1Kwuljn&#10;FOB5pTqvCCsJquSBs+l6G6Z93Dk0TUudpiFYuCEbtUkKX1gd6dM6JOHH1Y37dh6nVy8/2PY3AAAA&#10;//8DAFBLAwQUAAYACAAAACEAzB7k3d4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF&#10;90j8gzVI7KjdJKVtGqeqQGxBlIfEzo2nSdR4HMVuE/6eYQXL0T2690yxnVwnLjiE1pOG+UyBQKq8&#10;banW8P72dLcCEaIhazpPqOEbA2zL66vC5NaP9IqXfawFl1DIjYYmxj6XMlQNOhNmvkfi7OgHZyKf&#10;Qy3tYEYud51MlLqXzrTEC43p8aHB6rQ/Ow0fz8evz0y91I9u0Y9+UpLcWmp9ezPtNiAiTvEPhl99&#10;VoeSnQ7+TDaITkOaLZnUsEhSEJxnK7UGcWAwWaYgy0L+/6D8AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABvS1UnlAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMwe5N3eAAAACQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00BA5C18" w:rsidRPr="00AD67D8" w:rsidRDefault="00BA5C18" w:rsidP="00BA5C18">
+                  <w:p w14:paraId="0634BC8E" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00AD67D8">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Consejería Jurídica del Poder Ejecutivo del Estado de Morelos.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00BA5C18" w:rsidRPr="00AD67D8" w:rsidRDefault="00BA5C18" w:rsidP="00BA5C18">
+                  <w:p w14:paraId="303251B4" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00AD67D8">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t>Dirección General de Legislación.</w:t>
+                      <w:t xml:space="preserve">Dirección General de </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00BC0E6D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>Normatividad</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AD67D8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="008D47F6" w:rsidRDefault="008D47F6" w:rsidP="008D47F6">
+                  <w:p w14:paraId="1575301F" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
+                    <w:r w:rsidRPr="00AD67D8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Subdirección de </w:t>
+                    </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">Subdirección de Jurismática </w:t>
+                      <w:t>Jurismática.</w:t>
                     </w:r>
-                  </w:p>
-[...8 lines deleted...]
-                    </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00F34DD8">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-MX"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50DABFF9" wp14:editId="446242CA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>310515</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>156845</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5915025" cy="198755"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="65" name="Imagen 14"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 65"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5915025" cy="198755"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B1BDBDF" wp14:editId="36CEC4A4">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1272956A" wp14:editId="6672D94D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-539560</wp:posOffset>
+                <wp:posOffset>-598805</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-276860</wp:posOffset>
+                <wp:posOffset>-275590</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="772795" cy="978535"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="9" name="Grupo 9"/>
+              <wp:docPr id="539208569" name="Grupo 19"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
                     </wpg:cNvGrpSpPr>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="772795" cy="978535"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="1100184" cy="1340727"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="10" name="Imagen 2" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                        <pic:cNvPr id="2" name="Imagen 2" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza baja"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect r="80362"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1100184" cy="1190257"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="11" name="Imagen 3" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                        <pic:cNvPr id="3" name="Imagen 3" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza baja"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId2">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect l="48839" t="82920" r="37236" b="3752"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="34725" y="1143957"/>
                           <a:ext cx="925975" cy="196770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="679328A3" id="Grupo 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:-42.5pt;margin-top:-21.8pt;width:60.85pt;height:77.05pt;z-index:251661312" coordsize="11001,13407" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDgR45ZNAMAAGoJAAAOAAAAZHJzL2Uyb0RvYy54bWzsVstO3DAU3VfqP1ip&#10;1N2Q55BHGRBlACGhFhWqrj2OM3FJYsv2PGjVj+k39BP4sV7bmQFmkIpoN0hdxPIjvj4+9xzbewfL&#10;tkFzKhXj3cgLdwIP0Y7wknXTkff56mSQeUhp3JW44R0deTdUeQf7r1/tLURBI17zpqQSQZBOFQsx&#10;8mqtReH7itS0xWqHC9rBYMVlizU05dQvJV5A9LbxoyDY9RdclkJyQpWC3rEb9PZt/KqiRH+sKkU1&#10;akYeYNO2lLacmNLf38PFVGJRM9LDwM9A0WLWwaLrUGOsMZpJthWqZURyxSu9Q3jr86pihNo9wG7C&#10;YGM3p5LPhN3LtFhMxZomoHaDp2eHJR/mFxKxcuTlHupwCyk6lTPBUW6oWYhpAX+cSnEpLqTbH1TP&#10;OblWMOxvjpv29O7nZSVbMwm2iZaW85s153SpEYHONI3SfOghAkN5mg3jocsJqSFxW7NIfdzPC8Mg&#10;CLPETQzjJIA4ZqaPC7esBbcGIxgp4OsphNoWhX+WGszSM0m9Pkj7pBgtltczMYBsC6zZhDVM31jl&#10;Ql4NqG5+wYjh1jTushGCWF06zlo8pR2KPFRSRUC6V0Adf/tmefjOFmPTywRht786BH9SiUuM8Ezz&#10;9vanZgRy2mmKCO/MVzHcfcNogr9iw9ZqUQPBkLeFaNIwccKaBkmuvzBdX9ZYgEZCQI8LM9iTAbg2&#10;JPkIn07uY05mBpPzr6QN8MI7VTOhPCQL2k4oyFGelW4R2O250mY5Ixnrqe9RdhgEefR+cDQMjgaQ&#10;++PBYZ6kgzQ4TpMgycKj8OiHgRgmxUxR0CtuxoL1WKF3C+2jBuqPGmdNa3E0x/YgcUIDQFZwK4ig&#10;PUOJwaok+QSHDwJesiDejZyolZZUk3rF9IpclwfVW+wprnmo/jAPouFD9eNCSKVPKW+RqQCfgMYm&#10;Dc+BTod/9UufeAfAagB04EBB5eV4JtzwTPzfMy/RM+CwJMtiuJBAt1mUR3AWgo/iNIp3PTQxteFf&#10;GCpO0gguHLhvwjCJc2ccd7qYCymPhnnaX0hhvpum9pGwvlb+hbHs1QQXuj08+seHeTHcb0P9/hNp&#10;/zcAAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph//&#10;/Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH&#10;3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKy&#10;VBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQCIJ8pY4QAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3cSYWGI2pRT1VARbQbxts9MkNDsbstskfXvHk95m&#10;mI9/vr9Yz7YTIw6+daQgXkYgkCpnWqoVfB5eFysQPmgyunOECq7oYV3e3hQ6N26iDxz3oRYcQj7X&#10;CpoQ+lxKXzVotV+6HolvJzdYHXgdamkGPXG47eRDFGXS6pb4Q6N73DZYnfcXq+Bt0tMmiV/G3fm0&#10;vX4f0vevXYxK3d/Nm2cQAefwB8OvPqtDyU5HdyHjRadgsUq5S+DhMclAMJFkTyCOTMZRCrIs5P8K&#10;5Q8AAAD//wMAUEsDBAoAAAAAAAAAIQCxR7pomkUCAJpFAgAUAAAAZHJzL21lZGlhL2ltYWdlMS5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAACrAAAAJgIBgAAACG2u6IAAAABc1JHQgCuzhzpAAAABGdBTUEA&#10;ALGPC/xhBQAAAAlwSFlzAAAOwwAADsMBx2+oZAAA/6VJREFUeF7s/QecHcmRHoh/7b333qLhvR/M&#10;YLwnOSSH5NAsydXqxNVqLVc63ep099dJdzIriaddandpl96M994bDAbeAw3X6EZ77+17r7vv+yKr&#10;3nvdwAxnwKH7/xDd+aoqKzMyMjIyIjIrKytmngCBfmP0oxCrGMIcL3kew1OXygGvLbm7+uAQjev9&#10;glfYlWT9bYcPhY/htotqm3n9KrAdw/yLsb8PA/ziI9hYjoErN0LeLK90T/G+bDla/NxhHJci/dWC&#10;lefonmOZc6RPRftUOjKUSCGadgcL6GYb6E+xjsceP9iHhNvHEM5zOfARC6ITOrQe+HwWRGhaCD6i&#10;9yztw4Vo2n34BcXPesc41WmeISaOR2aKyueqrl9xVzciEmz3wj+zvCavGXQlzsTqRBAjnrm8V+Eq&#10;XIWrcBV+9yBi7aTHPQdHOt7X85eHX5ziPWGx3fDPo4+L467CpRDNp3Db+S5RtGvkmjnazfl1gSvT&#10;oyXsQPvhtwXIN48ccdCoo3i7MYAv6wu559Ix3r+9oDpR6T3EhjOceHG4DFi2qDSOGC9Ew+LrDwMu&#10;V44PipebqaA6+mmjw7vBpWkdXwTeWZjfi0FxvqPqhgWXk2cNjJSGbm/EWSV4rXUVrsJVuApX4XcU&#10;wjOszhwsNBWRWTFnJiIw56W/3L33Bx/UeIRLiSY0+ih4P3E6ChbHfVjpBYvjdBQsjvPTXwH4KAVu&#10;hsmdXxLvAy/kYqjNIqOUXw589JFqUF7koMUsiLH7jkb+2H3dcXAJjkuR/spBRbpiNTcniunuaErU&#10;gHfM85GTJDfIQYxmA/20HrGuaorzwJxVD4/N8ClcjvuL43yK/PlHQRSuBeeO8si1D4uvPwj4dbgc&#10;rX49fIhO49Pix0XToDx+vaJBaZSeR1NFqjOvY9wsqcB3NeV0Or7zmvc1b+/ndkl8uhTrlS20POhO&#10;OO1VuApX4Spchd85iCwJIPgn0XMRZiTsGIF5zzA45S+LwGDOiLs0CMd5R4tjsPv68eLCcLk4H7x7&#10;/m275M8HKTM6vWBxnK4FHzi9H+cdLY5hcXrB4jhdCz5wei/OgG0RdU+n/iyrtU+UDfdzRPmT7x/C&#10;md0hqkiCf1MQlUCgy8W3o+65ubJoXD5cGvPrAefWR8qPrkgUTfb4WrynwyqGesnUNLpwKb14ays1&#10;hELE6Y1AFN5weX6eaHDtGgk+KG20cxtxoq8Mosv18fhHnz4foq8X0+vXNbpOi8BXPzHx7ug5rD4H&#10;BZc6rAy87XST74JaRATC2f28yhed/ipchatwFa7C7xK8i/aWko/W/hGQ2o82JpF0l0v/fuN8+FWl&#10;///XMv3gGXHv2l/ptwB4S37TJfEfCvh0RGH3ZxQVHQ2Lrw38/H74DYEVHWcHrYZUDVwXYTBPNKpO&#10;5vUzPnqAEQa5WM7NUrbI7WjuR59bSi8IdE/Onpw4Bd8BVfBoWZzlQwWvzgaLC1HZXvDpCYOfz4+T&#10;87kor9VlUYhx6V1K8V/posGVZ7FKa+m11lg5XBlGpZ/NO1qcXejX/V2Fq3AVrsJV+N2E8AyrTLFO&#10;ZAT0sM1pfWcSnJp3RsUZcQcuxVX4TYHa4nJtEG4za1kPGOFfXlmbRVrezeBG43H3FB8udz7EH8Ur&#10;LZ2QWJc6PDEsMJossYcr+jHwrw/Cs2/yeIymCOVhesOP9AWsD9PqVgz7itE6zzjltXS6E4s5z4OS&#10;b+vcYLvyjpfC/Lzrd/NyyPzkHnjsuyReYHRYudHg2uiXA2GO1MfC4vIvUx2nUuZIk39Tx6iE0Ti8&#10;aD/KasGLaLQut8Np2ol445jQ4mLIM0usHzq/SubxQqtZJVnWjoqwezq5ClfhKlyFq/C7BguXBEj/&#10;S9nP0dmYDTBGszu8thTS9FT9sbpmhCl/mQKd86h8nsE3sHMZDi+NwPIwaH1g9MyU4vz00ThcYsap&#10;3A+Y3vc0dLCyvDi7tjte3kU4LpdeoPuXTe/H/YIyBe+Kg+EDp+cFk6u6dsPiGBKcM+WcBT+Duy1z&#10;rxjPrfyAYAUZOCzR81VuTXP4DXs9tpXDGisHTJDA++6Rr+UxVMzBi3mPZ/6jWncVTfmvFhzddHXC&#10;BTsX2l7d4YnmAB2tqotSijLVRc4QOSEn0/LG88BcVmdFKH+C5bDbBHY2xIY9zwioC7ocDr/vsPr+&#10;3qU5BA6r2jpSgsClDvuKVwKOGB504mrg2sfRZfAe+J1G0Rw1c4TlMCqDj4PgLxV2B3fDd05VnsOl&#10;4yx/iTMmnnVzsuKShzwZIoaw3Ds+OofVpY20r3e8ClfhKlyFq/A7Bc5hnYvS5nSOuk6fwtGD+2ge&#10;YhFHYxAr52M2jsZYr6QEEc8sMbQ0c3FmQphHxiLqSNCvbIMMiMX49+2cwRwzXSteB/5YHP+Fn0bJ&#10;oXNxmmIyB4F/ZkgVJ1A2HlQFGceFadxRTsJ8uI5MvyhdOL3uRccZzS7OB//eHJ0y4XHnivPwGu0L&#10;8UbnvwSsDN5fcNSNxXHe0W7pnP+WTpcqJwbpuTnYfsstiEtI4rVzMKLL9nJHxXwQkBPgju7lIw+z&#10;kFJmdFcOgmYpJSUxc1MY7e/i7SASk7OQnF5MctSm5Mic451w/DY4rHIxNR6yF67omKptZ2MSWJdY&#10;c77nGWKZQIO5udAcpkbHGRdCWkYqYhJTMD9L2rUGk/dDM6MYG+jCLAd8mdmFSErLM1zzXvvFWb2Z&#10;VAcWp/JdO/JMAxMe2esUwTPSQV5NTIxjenoCwVAIyUmJSM9MR2J8opcuHrOSReOf5M/DbVeR8w8C&#10;RpN+DITQHZ2U6UJSPYfJqUmMT45iemoKCfHJyEjPRWpaKuvot6U3+yzaWEnrozo15MTEm7M8Ff/j&#10;pWfEkNkpjPV3Y3JiFPEpOcgpLGfWBGaaRVws9dDcLGYmWe7YJNLSM5CckW7552Oon1iAdIA/2yxJ&#10;layKN4oyXjiCrsJVuApX4Sr8joFzWM04OadDCn/Xs0/i3OlGVC9f5YzIXJB3EumwJmBuLkDDQaMw&#10;p0dzvOfPfDo7FjEI7xX3C2BxFoFD5QymGXgR6yWSIbI8/NE9/6hIM7DmJCmBiwvnY1iQXnHROFyU&#10;S+4VIgdLTpkxLSqvjkpjDitPo/HaPYHdiDouhsX3FqfXUeCdywnXIGJ+lg5LfDyOHTqEf/Ynf0Ln&#10;MIP35TTIO1BaH6EPPqIPAmKg0EUcVnt53uLoSLDudCmsKO2pOR8cxVvPPYrQ5DBKqpdj2eYbMR+f&#10;xFxyrpSJv6TRtSkzaXZZoHq5w68FVCuVp9JjZjUrLAeV8eRrHJ3BOTqM9kCA9VO9AhPDaNz7Fkb6&#10;O1FaWYaqpZuRkFXENOQJ0wWGOnD49acxMdSFgrJqrNhyM+IzK5xTHOfqLlm0AZlXttVXZViqWQyP&#10;DaK94yLa2i5iYHAQo2NjmJ6cosMaQFpqCjKzMpGXl4eysgpUVdQjOzOf+Ugd+6SJqWTQ8Amvfj8Y&#10;GE368cFwifYQuvvbSFcLOrva0dfXjzE679MzATqsicjIyEJ2djZKSopRVVnDYykS41LoqIoG0saj&#10;xNKnT4Wo9eXW2pKJuQn0nTuCpmP7iHcMhbVrsOa6O+nNJjM374fGMdB6Bk2Nx3l/EvVrNqBq1QY6&#10;vXTaiTieSZwsiXhiVd+wEsQbyutlZrevwlW4ClfhKvxugDmsMiBz9mgtzgzH7pefQ1pSMtZddwuT&#10;OEfFmfSr8NsMP/72N/Gpz34OKZl0WM10m7tOkAFXECjmSgx3xGGdo5QIs++wIiZkd+fo4PkzlfOz&#10;Y3jmJ9/A3OQAyurWYOPNn8ZcfIKlsplBeYHhWXNm+o05rKwRPch4eVB0Tl3hjI2ZxezMNH2lVEYk&#10;0gdijZkkNDWAxl3Poo2OVTL7SP2am1CxbgfrJqeKvBnpwuFXH8V47wU6WkmoXX8DKtffSrR0nog3&#10;lh79vNWVyIhwdpZ3NABUefMBHDm2H3v2vIXevi5MTo5jkjTExsbRj2bfjNMsZRChUAiJiYl0XjNQ&#10;VFSOa7btxNq1m1mHZKuPDQZcCc4x/IAgHGpf+X3KLxTTwXG8/vrzONl4BIND3aRtAiHSPj8bg4SE&#10;FNaDMjAfUpMiLS2Njms+6uoasPPam1GYV0GcTl4Mp+e0qqQY6hwbcFEkAuOdOPHSIxjtbSWueDRs&#10;uw3lK68hb1PEPUz0t+Dkrmcw1NWK2KR06qdbkb9kHUUpifeNYuJUIZJGvzBVgC3j7eZwVYtdhatw&#10;Fa7C7yaE17DO0niEqPITGfa89DQSaXk23nQzpkcGMDU6jBAVfkycZllpzkKziJOFCT9mpxmw6UTv&#10;kqBTZ0CcU6JiNNsj+yHjvSCxgcxi2FRG7lo+l95mNs0IKZUMENPz0setTC6p6KHzYPS5mRX9BUNB&#10;wxUXx7wCuy0nRUbNuxYQv3wXs3X8c9EyuSqTVw6tAztXnMeDxXHMF05sZQhpVJkCy6YfV8+FoERR&#10;OMLgeJQUH4fUrBzEpKbhx9/8Fj71xS8hhQ7DHJ0ccUkgrNGwGNP7AhVGuiUnmmGVgxBxWIMmCnp0&#10;q7Ji5jj4CY3g5Qe+jfmJAZTUrcXqG++lA5diVOtRuzUcGWwz1kJuccrshV8TqEgta9ESF6Pd2m0G&#10;3RdP4Oi+N5Gfl4fla65Dak4l6Y9nU8yg7ejrOHfoFcTOBpGUU4utd38OsSm5rAKlZWYI53c/i44z&#10;B2zpQ2bFMmy46/fZCHJ6mV2PtuMSeC5ZtgL5P4exiSG88OJTOHBoL6amx62fxbANjcK5WCTSIdY6&#10;zrk5UWsPwZkvFhRppKZk4pabb8O1O25AUgLbXmhVGytARXwwhmpQoqUIcXp+T+jsbsfTzzyKpqYz&#10;dFIneT9kqeLpkM/JYSVts3N0pOlwa6mEZCNEpzouLgkV5TW44/Z7sKR+JR1q1tv6Fekxkhx99HYR&#10;Ez+LsY5T2PfUj6mDZhGfmoNVN3wSGRXLVZLxqOXYm2ja8wK0Mjg2qxibb7oHSfkVYqpGEjhzaA9G&#10;x4aRnlWA5es3AwnJxl8NCuaouwQaMl2Fq3AVrsJV+N2DsMMqnU/bY6/H7H7uCaQkJmLVjmvx1MMP&#10;oLezBUWlVQjQTuqxoAxhPB2MeRpSTanoT/+GyrNBMZpqIXg2kyeyVJFHlu8KnnG1x9065Y8OlsU7&#10;8Q2wj0cHL4rAE0unc3c/luVqFk2gGHsRJIJQ0QS5Te5cePU40ZWsaznGrlwXw18vqzlghs9uRIGH&#10;zS9H/LDzd4HwLXdCrFaEcPt0RdIQeDMYnMbk2Diuu/lmLFm3FT/5h7/DvV/6Ih3WVMzFxNOsOxzm&#10;iFmmXwJUNpE4h1Xu0EKHVadzlB4rS05VcBCvPvgtzI/1omzJBiy//lNAonOmYuWse/Db4bC6IuUe&#10;aqASi2n0txzFO688jiStVaWzuuHGTyAlr4yOURCDF4/g6K6ngZkR8jkD1931WSSWLJMbxcFREJ3H&#10;38CFQ69hbnoasWn5WHXdR5FduZSFaC0ry6CDJqd1lnySU9jT347Hn3gIjaePM79eIwohPi4ehYXF&#10;qKioRklxBTJS00nsPPoHetDX30Pn8TxGRoYoH651hW/zlmtw560fQWZ6jmt7j89+f3m/MOvNlM7O&#10;B3H+/Fk8+dRj6OxsI55Z0hxCSkoa6apEWWkFcrLzkJmVjfGJcQyNDqCrs52hjbQNGm2sIrKzC/Gx&#10;j92L9Ws2kUPOcVR/UnewPkVHfD40htPvPIfeswftOiW/Cmtv/CQSssoc/cFRnH/7ebQ07kUcB2nZ&#10;lSuw/oaPAck5JHQap3a/hO7zRzETCCK7rB7b77qXPNASFOYlHbOayWW5Vx3Wq3AVrsJV+N2E8JIA&#10;WiJabD3qncOhl59HPC3n0m3X4q1XX0BleQka1mxGKKRHd3Iw5HTIUNJptV0DDJdBtHNla8Z8Y0kH&#10;1GZtNLupOFkyGVu7z8TmKQinB86auXOjjfeE2pKzFDm0wiVHVGn9vJbGL5OGkPdi4ukczMwgjk64&#10;n96h99J5YHwgWLzh47X+RVsUXJKPYWFMBMI4xQvhdJe6oR+LE34/3WKwssK3wtxleZrFmsGet99G&#10;VkYm1tBZ+dG3voFPf/7zSOG1HBalVS38id8wvBux7wXCwXya33MOK3GHiZHDqrWI8baJRKwckPkh&#10;vPLTv0fcxADKGjaiYednMJ+QYg5qrC0KZfNYXtGoNvHaT7PPirTw6wBWwgYkIlwvEdrKVUz1t2D/&#10;Cw9gfqIXwblENGzUo/3rAcrSZH8rTr39HEa6my1/9fItqLvuk6ybnk/MYqzrBA6+8gTzjvMqAZUb&#10;tqNh860Uccof25OdzqqnWcOJyUk89MiPcPzUYZKhpRWzyMrJx45tO7Fu3SZkZxXZzKTjjs19IhCc&#10;Msf1jTdewalTx+ksjiGeTpyc1ttuvQs33XAH08azHA0QPb5+AFApap0e1vP++3+Mi20XPDmMoZNa&#10;iWuvuRErV61FclIq9YS4pfTiHX34mUm0tTfhzTdewrnzp1nnEHkbg6zMXHz+s19EQ90axmkZBB1I&#10;36FmmtBUD1576HuIp+M6w/5et2Yb6rfdyX6TxhRzmOlrwslXHsXwUC8HPimoWXMNatZfR72Qgqm+&#10;izj86mOYGWrHHB39gmWbsWbnPczF9mAZfnd1IvzrkqurcBWuwlW4Ch8mxP1fBClxGSRT7PxpO3+G&#10;5icGhRXlaL/YTAOag7ziCsTG0yGxR828y/N5OZExWirAvHp8SeM1z6PSyPh3dbShr/UChnr7MBOa&#10;RXJKCo1ZG7ra2hCamcJodw/6mGZkoI9GOIAeno+1d2C4txedne0Y7O5CkAZd7lHr+fMY7em02ZWk&#10;tHTGT6Hp9BmMjQ5hZnIMPe2tGOjpRn9vN7oudmCov49GPBYp6RnobWvHsQP76WB0YWp4wJyOlMwc&#10;0hiHORr0eRo5raWLmeeRTvDo8DA6yYPBrk5MjI0hMT0FCcmpLo1mxljfWJ5P0SEZn5hCUmqac55Z&#10;f5unk2NKnHoRJ0a4GcYG+tF25gx6OtswTGdjoK8L/Z0dDO1Iy85BYjINM/PpxbYY4hEPY+QRkj6V&#10;Kf7OyzmweN2ng0BD397ahqSkFBSXlePw/r1YtWYdEpKSrXHlqoTNs7PWDq7UZls+Z/L9YOB5BJo5&#10;tdlrczqnceHoAcQGJ5GeW4L82lXGH5MzS01QUncI/y64+YFBLpNf0XfLL9qUxgd37qpAWeCJZD+W&#10;bRwY6cFY70XeiyXpKSioqkNMQjzHTvMY7GzB5FAPnUQ6kIFp5OUVsP4BzAVGERrrQ18bnVk6b/Oz&#10;ISQlJ6GgvB6xCZQhOsY2lGB5wdlZPPfq09iz9y3Gh4g3DpUVtfj4J+7DtvU7kZKcSZroiHr8FX2i&#10;Lj4uEZnp2VixfBXSUzPRw340OUXneDaADspUUVExigv0dr2GEVG88Ktt7eNdeE6jn0QOscqZmB7D&#10;c889gqPHDiAhgQ5zXBJWrVyPT9zzGSxrWIe4hEQ60pJ3ZaVMMo8WisTHJ6KQ7S05DLFOfd3dCJI/&#10;09OT6GWfrK6tRWZalhsgsDSjkII63XEe3edPIW4uAO16UF67BOkZOfYi3Ox4H3ovHEdv+2k69bOY&#10;ZblL129DYnaRlT/UdhaD7Y3k/Tj7USaWrLsOydnFLEN08c8GSOS7jdz8EMWX9wQ/7a8OxIvoQXCk&#10;RF+eFQSXo8Px8f3X5xdBVH3fV9V92nz4MGhYCAvJWFyeDz7NXupwBj/9h0+Xg4XURYNNlkS1668E&#10;rHi/jpKX6PI+aNkfJq98XAIfnx+nowuORxZJ+EXlXo6+hXEL8QneDafy/aLyrhAWoJaO02uli8qT&#10;3uW/0asT/9ZisqKvL5HtaNA9Hy6b4AogGqcP74b7cml9iMrjJ7ssGl+XefW8JNG8c1jdPQoPj2Je&#10;a9M5c/aKKstxsek8MrJykF9UamhkZzQz5JS/QALizVDRQTOgUZFD1Xb6FJ75yXdx/NABlJZVGb7m&#10;s404sGc3lvL87LHDePyBn2BmahQ1ddVoPHQQz//0J5gPBukkZ2HfW6/RKT2JpWvW4u3nn8PLj/wc&#10;04Ep1DQsAegAv/rs05gaH0ZWShKefeRB7HvnLeRlZWJ2agqvvPQCHeQkFOZk45Ef/hCZiYl0MHrx&#10;5svPIju3EMXVtY5U0q8ZJZuNMls9j6mRAbz44M+w6+UXkJ6WgsrlS2mw6WzRIFtq1l3LDE7s24fz&#10;Z8+guq6G9+lQzgmPmEjx5MFxiHEI4RjrfPDN15GSALzy/FM4d+oocpLj8cLTT9I41yGvsIw8lGCT&#10;DmZ0Qq7dGYSIQWs2aNhVvhxD/ckZ6rrYRscmGYVlZTh+8B2sWLcB8Yl6FEoQAXZC8LxX18ZXAFGZ&#10;dOrPEsrBC//ZDaWgLMwFceH4QVtbmJ5bjILqlRQPzUC6OugknNz7NRDveB0V8z5BlZWwCzzMivLB&#10;ECoiOtKB4wmdG2+WV2IQzwFZzNyErWWN518oFIeS8nKOQ2LI87Pou3gOMdOjzBhCIDSD8YFuDHc0&#10;o/fiGQzwGBgfQsJ8kP1gHiGSlZVXiuTMAqYXISE7nGHaF19/AZMccGkj/JLCCnz6019CTeVSDkbY&#10;/kxDvxmTHOAMdbRgemwQCSw/LlF7vvJebCLKy6qRmpKGCy3nMTUzTpkIoq9/APVLliE9JYMccTIV&#10;rrqEK9x3BSzA4nVwfUF94sDBPXjllaeQmBhrL1etWr4B99xzHwrzynif9WKamNA0xum0D/V0sJlH&#10;yDPSREc2xIFUbFwyaqrrzeG80HSWbT+L3qEhG3Q11DaYE25bnImE0CQ6Tu7DRM9FxJNnWo4TDMyw&#10;zm0Y5cCgv/kkeuiUBoLkE+lUWyWkZ3EgkIwEDpr76cwOdDQZv1LoLNdtupWD0CQmZM29uunc+rnO&#10;w+DaOwyL2BJhmmBBxiuAKDwLyllUhm7r0uIlz+oNDizewOtrvOf0rp9mUX0+MPi0eCV6p365Pu9k&#10;ZBUE0v0+ROLIa54658HLpGTe6QcFr3gDtWJ0zIIy9dRNcR7Rrjjd19llCveiFtB5RXD5vNG0vSf4&#10;JL4LODx+m/Oa/TGsIa0I/tjl5RBFXUfftnyEqNvaEcXZ9feWI69aYXouD9EFRCdUfER+fN7rMvpc&#10;AhM5F+iekzU/neIiguWXoTjdZ2+3+iwu3welu1z8lYNfJ7WNO3N0WF10ZZE6j9LHBKPRv/YS2ku+&#10;usk4w8t/R61wK6GXLwwuLgLR964EhC8ap9ricuUSFhcdBt1gWru/mB5GGm+i49WWCn589D3Faap0&#10;AbhEMbaSVS+GxNMxS3AvWBFmqRAcs/QYm8GbANBjVL3VK4cvNqT8TE+GFxYUY2J4iPEzKKkoMWNW&#10;WlyO0tIyFNUuQUZmLvr7+pGWmICiimqUllehu7MD6anJWHPt9bjtrrttBjQzNx/lFeW8147dL72I&#10;vpYmJGYkoaSuEiWVNcxXjdnALCaGhlFfXYntN16LzVs30ZFLxDk6TeOj3dh5xy249u57UNWwCgGr&#10;g9wGrchkjdUA4oT2xYmNQXZ+LuJZ7nB/HxLT02gYs5mIDinjlNZxYx5njx/B6UP7MDc1Rj5LOMmT&#10;uHkE2bGmaXjl2DLSUoNOxvZbb8L6TZswPTqB2eFJbLnxVpTWL0Uw6NLoV+6C1hKLf7T7dJpcR52P&#10;1a64bu2w67f8YTol9buHX5R3+DWDEe0FHxwlRq4J52JYFHfZNO8XHCciwYMFl8KvhlYLRqdVZxSV&#10;TrG4n3gkZ+UjNSuXUhKi/z2Cw28+iQPP/xTN+19GcLiHgs8R3zz7B9tkuK8bvZ0X0NtxASN0MOdC&#10;lDI6jwmxlIWxAXQ3n8Xs9ITHjHgEZwMc7BzHGPHEs+NkZmbhE5/8NCrK3EAqbnYagd4mHHnpfhx9&#10;5ec4t/sRnHrrQRx46ac4u/9FerH9LH/SZGPDhq3YunU7kunABeYD6OprxckTB1lbOn9+Fw9XVdIS&#10;vojE20GyHYuJ0SEcP3aAjmMM6G+iIK8Et998FweDhaSfzigd1aHWkzj0yiM48crDOPv6wzjx6v04&#10;+OLP0H7iLcRO07GkckuKS8HO627H5i3XIRAIasURzp45gZ7eTpIhHZFgMjvYdRFtdErj4gK8DiGe&#10;sj400IXOttNoazqKbjqjgelxxmu5hrRTAO0n38bxV8iP536GtvPH6SCzL/N+DgfW0PZ7rI8ca3UW&#10;W3JjNZSeUmXV/q4XLwCPDx8+qHSFSAEkycWa3PGOd0vLJdy5R6e+oEaazYB5bedjcfZDxk9tHMH9&#10;YYGxiuDTJvCNlspzhktbhjkHxOjjUUl0y12zTrOzxOXqeSXg1y5ChvigNiVOta/rVAbijyORR5Wv&#10;3EaM7pEW8ls2TDtaaLmK5aDe0QSB+9Lcu4Ff78UQoUpt6eqv4Dtc/vW75SeEUSiNC0qvFyzldOna&#10;OT6K45H9Uk9PdE9He0RhSPTEQ8fo8C4QdduVJXqFR+3p+CmSL0e2a1vv4l3Al1kXfFz+tcqRLVWI&#10;w6x2CfFsq+OTG6z7dESK0j0XdMvR7R/ZgpQzpXY4HO7o3AvhF1TgisDvo6Lbtb+205ufE09dG5n3&#10;oDQqXpXkv9WTR2tT0m5PxnStuvri6+exa18eVI6OAt2MDr8sLMSndrPCPRCPw4HX0qvqex6xXggT&#10;z8BEDBJftZX/TtFC8BJZ8EDIrYouPkKBGthLaOu+tA2MgpJoDSmNtmaLYvX2MpMpjWYZNRtifyJO&#10;yeyeOyqrHq0mJcXb7IuVQaOSlp7F+2o4xsfF2iNWY4g2Q0+gQaLDOtLby2Malm/YYHgKykpRs6QO&#10;k0ODePGRh+kEDCGnMB+5xSV0DGXGZMwSzOe8eOEsquroyJZVYGJsGAN9nThB5zIhJxeraTzlhIgL&#10;oluOqXtw6JgooZeTrGUOxifWT5WZUydz7OEhFiM9bTSUjThPx2BmoM/ipSBnTemFkGidRUqQLij5&#10;WEnHtHr5SjrtyfRdU2jMU5GYmIltN9yGopJyCjXzs0Db+Jw5VcbJA4dw8cwZ8tU5v3pUauksgUfM&#10;Yni3+F85OOH95eCXzS+eK4QbygMJpiecCirGMdGClIqdu6YOQ3JyBh1JOqzi/+wYB0QdGO1uwiwd&#10;UCWdo7wGkUx0qQzJLDqFIREzxB+KScQs2znAcgL0+sYnx+n8zaiBTaa0ZVV72wUmnEEs+bZq1RpU&#10;1+rFLb26FcIYHd+Tbz6DwaYDCAxdwPxUH2KmBzBBJ7btxB4cev1Z9oUuUqG38WNx4w232MtZWqoz&#10;PTOFlovnMDkxwepwmOOzlUW7Uw19FDwZj6qz7g32d6GttcnuxbKOt9x0G8rLayjOAYYZdJ0+ihO7&#10;XkI/ncmZgRbEzwwgZqwLk52n0bT3VVw89DYQmLLBVlJSOjZv2obCwlLyMIThoX60tLDenjERfYGZ&#10;SZulnmHfCVI/BNjX5snHeDrgc/Ry52ITKf/JCM4nM41em2K+mRFMD7ZitOcCSRphHcmH+ATk5hYb&#10;bq9mVkd7gZL9wnQMjYdr+2jw5YN5Ft/y8Fw5KH8Eh9rC+rkna6LLGTa2PIM7d2msntJFlsZl8J1v&#10;pXHEKuiewocLLNajQyCHQOuR5ZQpXvx0d0Sb+r6jX9e+4+Z4qoGPa48wsisGV64IEHEKzvaINhke&#10;sYkiZOwQZ0SP6FIenevJn+jQUcF23dA9L+3lwZON8PFScPUVDteefrv55b077sUg/EpPGi2/cHt2&#10;yZ5cqhw52uQ1bZTKcGX7BVhNvLAIbNBwKf3R9Mp5jIBrQ182XTmund8N/DQOPBr8SztG6DTnmxAb&#10;G0/dqDr7vHN1cucum39k6ZbHOW3ij0sjvmjbP/siHpnm5393eK977wWOijBEnYomNwiKdrhFH/UR&#10;gxx1UuWl5VH/amd7bKS+I7nUTfLQ8x0EcmJd2oiecCBcCgL/3L++EhBeH7cggtPINdR+2yionjqK&#10;/7pHdpDUSHDM0a/OdWnpmfbybaM4IfKCy74AvGIW3iNJ/FUg8TLm3ohIhnRyrB8dpw7j3FsvofP4&#10;YYz2diMmqA2xCDbAo8MW55w2xNDA2R6dqphwqCHYMPacTo9FaWRUaXVANlgsz22UQWPXcvYkegb6&#10;sWnHDtIwizg6vdtuuB5L6xtwYs8+HH/7LTqnIei74nKCtZw2LhTE5MgIDu7bi4KCfBTVLEFmTjFm&#10;xmbw829+A2889BCqKuuwfMVaq5pe/okJzmFyfAQTDFKscfboXwImvKySHAxCuBm9TnaGDvBYXxcS&#10;Q5M4dWgPkbFuUii6OTWDif4B0mPvjTMiFgVFZUhMzWL94zETmEdwjszisWHFGuQVFVpZJodUPCpy&#10;dmYCLScP4rtf+2tcPHmSufTCmGZ51eCi4V1mAzwhuQo+iE9ibLgFI+Cxyj2eVgO4tpa9U/KpsQBG&#10;RyfpCFGZ+zjoFMXQkZ1Ny0J8QTny61ejcs12LN1yKxo23oT69TtRseoaZFUtx3xmKUJp+YjPKkBq&#10;Xi7i6IC5jgIMDQ2gvbXVnLqMtEysWrmGsZKWeUyPdKPp6G5M9rchZX6G9DE2OROh2BQqhkQkzAYx&#10;1HYeLScOkaRp61PpKfnYsH470SeajHX19mFwaMgVZhWVK+zU/eIQjvVkp+ViE6aCk3QQ51BWUYXK&#10;Ks368h4Hq+ODF3Hu0OsIjXYgOYlcIW/mk0hXUhIS2IcTQ+NoPXUQ/eePMYuWtAClJRW2PEA7HwSD&#10;M7jQ3OTh090YpOcUIiG7mDwtwGxGCWLzq5FVuQLly7aiZs1O1K6/ETXrb0Dpim1IL29ATGYhRxNZ&#10;9D2TaLTj2F8c/SH25aEB1ZntZQac/cVnOIvTWVhPuqoSdOJzQsGD8P1fFlSgkEUh5Knr6+S86RPq&#10;CWp86R/1fSl/0en08ELQ4MThcs7hrxOMLhKoriKnUFSYfyNCRDj/3UyqXycR6Oi0maNLq/O+wDd8&#10;EVAPdU6Am0VjvyFfHD/01GyGFATsKUYgNI3QXAAhnoc48JQjYA62CZ+cVup74pjTLNgs433y3y94&#10;aY0FrG80rbPsp67+ihPi6HA5UAUcXXZuFZJTFm92SUehF/9VD5sl5l/YV1UxkeKjILpMn5ZLQbRL&#10;viSLcpDlMKlOujb5JD1+iBS0sEB3P/ro6I0+yuGSPpU8uTySa/4QfPaJFleOzuUsK496s/B69yyx&#10;tJpzEgU+bTpeKjcfBgi/o8sg6tTR7NOgo+OZyRTB+g9viSp5QvrVBFdQT9M4YFcIzc6wRs4RdPxx&#10;ukHtrYkT8dDJgcqIKtwHh/bDAw+floWZqrL6iefit29bHbi6Rwf++PHM4drN55HdioDRrEhV2hOM&#10;S4Cema1h9UBIRUBH0xnEx8egoLwC7RcuIDMrC7nFRehta8GTD/8cLz3zFN5543W8/MwTaDy4j8Zh&#10;FtkZ6UhO9/bZNIpiMTUyhANvvIr4pFSs33YDkjOyMD46ggEa06qaGvRevICjB/aivr4OS9ZtRm9H&#10;Fw7vft1mYhrPNqOoshrVDctIVwzvtSONZWSnZODcyVMYGe5Dbn4eCkqrkchOdnT32xjp60Z/Xw9a&#10;2jtx3S23I54OYnJiHC6cPYPO86fRcv6ssaKC5cV7LyYNdbbj/u98A0f370FtbS1SM7Jtn9njpKO7&#10;uxvL1m9i+mVUCqRCAknhmZ2axLkjh1FWmIvRgR509/Ziyw232+wWqKR2P/sCHvzH7yElNRnlNVXk&#10;v7UYy6ajOjaK/e+8bQp2243XI1YvbKljURpi5BjRaZoeHMZrjz6AF599zJyp8fEplJdV0rDnWINb&#10;hyd/xafOi632Uk9hWTmOHdyLFWs2ICExyepm4AuGfyREnV4xGA7vx+GTIrETAuszH8CF4wc4IJiw&#10;NayFNSvJALelkQHT+vn8MzIifO7FXBmE0Th5jkSw9cPaXbHunpNXnqqNdW3JYzA62IeW04fZpEEO&#10;jBKQkJaDnOI6FNevwYot16F6/TYOipYzrhaZxTXILCxDNp2zgoo6lNavRFXDShQWV1KOl6C4ogFx&#10;KZnELikAWjvOY8/eXRxocTCTV4zt19xg20Vpx4TWMwfRyXI1f6uZxryKJXTcdqCgsgHj+uLV2BDv&#10;hTA1PYGMrHyk0NmTAQ9RHo6fOMwjFRsHmQ1LlqGwoIR1cgNB1V811HjHq67RIh45rogP83hn3y60&#10;d7crF5bULsOGtduRmEBHmE5sy/5XbXeEJBqYUEIaSpauxxLeT87IwfTkBIJT0zZj3Dc0gvKl7Lsy&#10;tHQq+/q70NraTNq0U0gStm/bTkXO9iAR8QkJSGLdS6uWYOmabXRQr0FZ7XLkldYip6QO2Txml1Qj&#10;n45zWd1SVC5ZjszcIswnZmI2xP4S5MCYfAwEYzmwzURpLZ1/1t93AF1lrSgGa1xV1sCJg2fs7DdK&#10;WYaT6SSS54OD47Lxn2gUDHiUMfIVv+LlVIU48J6lkxUITWGGPA8EJm198sTUqPX5hATqGQ+HZNc3&#10;DL8c+DQKl8MntSTUMsQyUE6NsX94cqR7nmoLX/v9TQ6iZgS1K4zwOIcnircfCMQb126uvh5dRosK&#10;ncXY+DCGR/vR3dOGltZzHBSdw4lTR9HYeAznm07j3IWz9tShu6cLQ8P9mJgYsRd9hU+ybXhNWPxy&#10;eFgAivAjo25GnTqHhf1b/LI669rXPzr65wo++Nd+8NM4mdDu6HJ8xU9rA3UZnqkcLddT/Y0yEqyc&#10;l9Ltg6VaFCKgfL6DJ1yR9lqYTqD7kfhL77s4OetyJP06+cHVITRH54yyrhdFbemDNzPq0+Ha2/HS&#10;xUdw6I5mmfXSsQ1CeNTMpn28hLh8uq9c3j4IiBrVVzTzjEH7PhuPGCSjbhZ4FjOBaYxSd/f2daK9&#10;swXNF8/i7LlTOEUZPXv2JMMpk9su6t7+wR4MMEwFpljXIOLY5xPsHRCH02spK28hePRcEv9+QJkW&#10;ZfSjKMt+/5dOGh0foo7vQU9/B+nsZp/qYx8cxMTkMO3SGOs6ST5MW7toMBJjL+g6ZE7OPB5ZnAdR&#10;p5eAd4++kpNSV00JRAh7XnzGvqSzatsO7H3lDZRVVKKmrg6PPPhzFBXk2AtS/Z3dOE0H6ei+3RgZ&#10;ncCaTVvxkc/ch/J11xALOxMx9TWfx3f+479FSlomvvwv/w/kVlah/WITmk+fxXU37MTRN1/BD//h&#10;67jt1ltx+x/8MU4fPohv/j//Fps2b0EgPh0rr9mBbTfcSOJi0HjkII33PMrzC/Cd//xf0NfSiLq1&#10;6/DxP/wqMlKT8IOv/Ve0nz+HNevXo2VgAH/2f/zfSKZRUwc5f+RtvPjAD9F44CCdyGzc+5U/wda7&#10;Pm54W0+dwP/4//1b0jyHr/zrf4OV267D/PQ07v/b/4y9+/fi0//sT7Dj9o+Y+vC7b09TEzqoAJcv&#10;qcSP/+6/o6m5Ff/i338NVavWIjg5gp9//e/w5vMvYOc9d+NLX/1LT7iYl51pursDf/Nf/4u0Gf7l&#10;//nvkJBTSJYzhSwnhXKURv2ln/0cb7z9KkprynH3xz+Fgb4hdPcP4JO//we2TMKWa7CxQxSc/W/u&#10;sk91rty8FT/51t/i3i/+L6xjuivQNWrkuPD0iiBcF4kNEVHsovBJfghUPvrS1cs//SZiJ3tRVL8O&#10;q278NBCvLYp428sr4XfUGCIelN85dBGcVwBhBDpRy+mo1vOmhQSmEFXePEZGRuwxekxCDLKzcpAY&#10;m2q3QlNULucOoL+ng05XPIpqG5BfXI2Y1BzmUsfTfqUsaJa4YxOiynSF2BecbDZcQbXVDDldUiqg&#10;N3e/jEce+RmVEFBb1YB/SvlPE97gEE7veQHtJw4imR09NqsQ2+/+NGLTSogiBkNtp9D4+pOImejD&#10;DOtUtOZaLL/mk0ZPV08rvv+Tv7c1oskJ6fjsvV/GBjp/Mh66b7NS/PWbyS4YJPsRrsfg7775NZxt&#10;PoVYDqB27rwNd978CaRo+cNkH3Y/+PeIDwzTqYpB3vJNWLHjLo5DsohkAu0nd+HcnjcQHwohkJiO&#10;rXd+Euml9cSZhL0HX8ejjz2A8akJFBaV40//+C+Rk5ZPHsaZg+vaIwpEinmTCv7BtZcN9cVXKsOJ&#10;vi70tZ9G6/kTttPGyo3XI6O4wZYXSa0PjA5QPw0hjfosKzMTKcmklcgcP4iNZdujLau/wFOsurQk&#10;frxHxwcG5Y/G4ZXLv5npSVyg0RoaHsA0B8FS6jMz0zYLrUeb0zwP8FyzsIEAHdiZIEpKynAn9VFK&#10;UhoNtoyIZhiJ9V2ci/cHPo1R9Hkkm03hhb78pp0oxsZHLOkE6Z0NykmYpZEaZ5PMkW7RSAeE55MT&#10;UyguKqH8bfZolNG6EhpFiNfuBsrv8MjpuXixGRdbL3Aw1ELD2YfJyVEMjQzQ2ddHLJSP6VUJZjex&#10;IQ2pSalIT81AVnY2cnPzbT/h6upahmr2EC3xEfh0Ruu3y4FL7WYBVZRz5vUfoE45fe6kTaLAZhA9&#10;egx4tPTeZRhcGptRlK6gzZginhAHzfG0D3rBVrZDO8OkpWUgJzMXhYWFrJN2FBFf5ND5NF+C/F1B&#10;tLs6zKKjq506pMNya1Dv49JsYEJ8gg1CQuzjesnNKsF7xmKd8lqHcQ4I7MyezkYBdbzWNE/PzFBe&#10;3MBak1sJHDTsuGYnsjMKjAY3MeNmdiVXZ7T2vY80sd+rfiHaTL2YKUdeYI/N52JQwAH6tdtvsLqo&#10;P13K3w8bfNkUA9yZXfHS6ZRY9A91m2PaZXztxDAH86Ojo5iaGiNP6dQzmS2tZCZt/ckmZ/smIjU1&#10;FanpmcjJzUNhQRGqK2vRULsUmeSRwMmbnbpCBWE9+mFU3LWlX4+xiQFcaGniAPAsulmPkVHazekJ&#10;NqleLubAT0/Z2I5xsfEcBCYjOSUNGelZSE/PIM3ZyMnJZz0KkZ9XRJzSCeKdYJGM+PHRsuNVJ+yw&#10;iiZ73EwD//ZLT5NhCVi9dQfeeekV2yS8srgU3/jGN/BHf/IvkJBPJ4sQGhvBib1v4yk6sl0XL2LZ&#10;8pX47B9/FYVLVlgV+1m57/8//yeS2LG+/C//d2TTYe1svYhzp8/g+huvxcHXX8IPv/l13H37nbjt&#10;S/8cJ+mUfvs//BXu+/zvI79+JabZeGs2b0Jfdz+dth6EqDRXr9+Ktx5/CE997++RnpuLP/z3/wU5&#10;6en4/tf+CzqotL7yx3+Mt4+ewB0f/ywdkBT0DXSjpqIIIxwNPPvTH2PPq69iy8134b4/+nMkpmVj&#10;emQYh3a9Zsps/Y7rkJZNI8qO8PP/8R9xYN87+NRX/hjX3PEJ9Qi0UOiqqyroWB/jvX2oLCu2tYSd&#10;He24+dNfwu2f/yc22ms7dgLNjadQv3UTymprKVhivHg7h7Gui/j6X/8nJNDB+Vf/7t8jluVZ4bw/&#10;1t6Kh77zDzi5bw+q1qzGx770ZVSvXI2Xfvpz7Nn9Dv7wX/9rFNYso1BrBMyW4ihmgcP6zb9xDiv5&#10;bSC0amj/uPD0ikD5Be/fYe1B8ZL1WCmHNe7X5LBGgXuRwsco5ejonQ6M4cSpg7YxvgYE06FpaI9h&#10;vfy0omEl1q7cSINAx39uGrPTdA1jObqVsbBlGXopUVhJr2YKNANL53SSnTeeg6fE+CTapwQkxSm9&#10;EjKdgh7lsPBZOpCvvfUcHqcDJ4d1+ZI1+PKX/sjWzM5ND+D07mfRdfY4O34c8ldtxqpr7mR+t5xg&#10;LjCIfU/+CDO9F23+onDlNqy+/j4rpnegHT/46d+hu7MN8TGpuO/Tv49NG66jeFGhyPgxkWZwtb6U&#10;1sCcOmjmlERJ8TnnDfibv/8vuNCqpyyxuPHGu3H7TZ+w/VZDHHy8fv//RPLsFA3OPNbcei+KGraQ&#10;LDnrQQx2n8WJV5/E/Mgggux7G2++Gzk1WuqQhAOH3sDjTzyIERqyPBqVP/j9f4HKIvYNEqUZO8co&#10;Fs5TveRmX9TSzCnBPqtKI6mlP4lx4m0847QMiX/qW3SWhwc6WZUEpFEpyulsaWvB3kN70dXdhbGx&#10;UXvSkkk90dCwDOvWbkVORjE5oUqzyPDsjWiQIhU9HyYIr4LAxz1PR7UHP/n593H+wjkOiEgLwaST&#10;OsSqpTZSPkWxz88GZ1mHLPzFX/wrFOeXG0bHOz9cCUTTJhocHc4qyGBJJubprI7hueefJl+brU+Z&#10;Y62ZYDkfU9NM6xw2cxIpTzrIWf3sZ37PvoTmwOGOHCNgKoHRfrmafXFOh11ZDj361VmA8qc9fo8e&#10;Zf89d94+WDGrgSnz2iSpjH+sHDcRJB764JXL6DmtZZAelVyRd7l5ubZsZfPmHaitaaAUuMfv4qtb&#10;MqDBAUv3UdhNxxsfpOdt1khRjJ+YHMFDDz2Aw0f3W1fzbujEzlzlSIcd3D3Jgc6N735a2j13wqC0&#10;GuTJyUuM5yAsG1lZ2SgpLEFd3RLUcVCdRkfBXpxmerd20hXlg6uXi/Pvub5PZ4n96qlnn8Rbb71m&#10;5cofUNu69tCSAZbNfqhdTBbuT64CSLWH2z290sliuVQCVz/X94VrjvXIwf/6l/+WDk6eS2Vtr74I&#10;e5L08KM/x/4Du+gQSQ+IFlpTpnHyplS0Gzxdt3YTfv+LX+G1Ir32uCy8W/z7A/FCgaIWptXiiFZD&#10;Fmmx3v5Otv0hnGg8gm7qoQD7jJbMkHrmY+uasIpPER5JzqxP85Zk1L0kKoixQVZpSTnWrF6P1avW&#10;IFcvwVpZokGy6WRHMfbVRYtXu/o4Fl775wvSkG3GTk8nitbg7AyOsK8dOrwfrfRRxsa1O45L7LK5&#10;tnaDDMcXJbCtOYWBl5KbtNR0ZOfk2ACrorgKS5esRFFxOWXZ72sCH6fgUtlZEOPyyGGgoMhIqDC1&#10;iFepyZFRPPnoE5idmCSJJCYjD+tu/hi+8lf/DjuuvwXNZ8/htWeepD0cU0563PEcIaTZiEpT/wZU&#10;ulpbpJJn1XislGOQcpBYlkN1jcr6OlSWl6Lj3Fn0tNEAkw5Xjxhsv+tu1K9Zb/sx2kJmKp4Qg17Q&#10;iOeoZMe11yNI4Wg5dxoXTp5Ab3cvckrrccdnvoiqmnoEApoZcLiS2VGuufseXPuRj9LY5VCHsRNo&#10;+pv0yZnQcgcDNtrpI3sRGh9EiPWrqKxEzZIGrNmwyZjdyrICHNnP0xGtXLce13/mPjqrSylwpNt4&#10;yaB2lbElSm2VZF98UqenYjh75AC+/7f/HY00slkZqbjxhhtQvWwZTu56Cy++8DxSM9PZmeWIkkdq&#10;EtH0OwFOYF0j/yZAIi5l4jimx2r6spQU4BNPPIBdb7+C02ePobnlDJounGanfAdPPM0B0bOPcmTc&#10;x+x0spPpBCVls6nkmNF40eHs6e/Crj1v4sFH7sd3OXj6h299Df/4w/+Jb37na/jO9/4nHnrsp7y/&#10;CwOD/cTBstWlWLaokFLRjJqMqmKTkrU21fU3e5lRIsGrOfaJpFTNnPCKTBQfYxMzUFi5DIGkXMSm&#10;F6GotI73nZMfDAXsS08yFnLC7CMdAsqfKUIqlMDEIM4f2oVjbz5nTymk5dW33YtnjgZ7eUGP9GLY&#10;T+jIz8+p7zI+MQXF1UsxRec5o6ASmfmlxKk8cp3d/djEVCpl4hI6+9F9Gtc4jbxZNzMwThFaCiWJ&#10;ZYdgCIF9rKkRz738FH70s+/gG9/9Gv7+W3+Nb/7j/4u/++Z/x49/9l089cxjaDxzjHXlyJ55zdDH&#10;UREWLbEvkoXYr46cPICfPvgDvMW2PUPHv5/OrD5+cIqG4+lnHsEDD/4QrR3nWDDLJU/M+IXrL1C7&#10;/CpAsugDdRb1oL5WpzWXiA3acV7r/sUP6oTYeOqheF6SrPgE6qqUBNvP9tChAyaDpjFNrqPxflC4&#10;fMcMNyFLkjz19HTi6LHDaL7YZLzsJU+HRnoxRnkKzU8xcGAHrafWo2DSRvmzlxU1g2RliEYd3708&#10;90KJ9K3kUbNsbCEqansZlnpYxzPnT+DBh3+MBx/6EfYdeBNDYx1sthnKLGU+XktfXJ8S9ZR4Owpk&#10;kKXT7R7bXGIrJzIuXvULop/9+cDBd/DT+3+I+x/6MR1zDiKYVX1GS20ENoBgdt/A655448qLco68&#10;g/qrBovOoumox/paXzvDvi3eiGd6NM7213sf2umC6XRPMjAfG+K58ig/aVCcjia3GjRMoru3DSdP&#10;H8Ebb75MnvwE3/vBN/HaGy+hu6/d6BOo74t0j7WMd0H0KQjs2o7qC1rzO8NStCcyaWT7KsyxfdXv&#10;prXXNI9+vAuTXhoX9BjbgtU7Onh1YdDnp2PjVCplne2RlqoJDaPC6AgDiZRTKP05b3xza5Q1SEYc&#10;8ZBv2g9bTpaWYbCmXh11frnwy4GTU5Uh2yY63aBA5aoufUPdeOm1Z/Hjn3wPz7/0BJqaz2AmOMFk&#10;cxxkxCKOfVlKXn1DEiQZsrrxz2SHchoTF0v5pJfAtAqxzDsxPYpT1H1P0j79lAPdt/e+Yv3PyvXa&#10;2rhmjelde3yUzPpy6/S9o98HXz6US9GaXAtyYHi26QT7w4/w+JMP4sSpI6RhhLTRtlA3+eudZQP0&#10;BFJBTwEU7L0PtYW1j3TbNEbGezk4P4G9+9/Ecy89ie/84zdtv31HdXSbi48K0SDKFjms8ob1GztH&#10;Z1Rv487rKzY0dvSQErNzUVlRiTeeexbP/OxHmBsf0B1DU1S7DB//gz/Exuuux/HG4yTiPGNDSKXj&#10;lZKTy5FGPzpbmhAKTuHMiYPIzUg3GmM1k0AHdi5I4qiQYoIUwLlYBKZn6B9kIS0pEc8/8jDiqfj6&#10;OtoxPTwsMhEfn4Lb6WQmc2Sp0SZ7NisSh5kp4grEoGTJMnQ2N6NTMxeTEzj61m4EJ2bscWBmUhYK&#10;CsqQrLWqho0NGVIHkrFy7FCnCJGeoDU6G5edt4f0t148b3tmDvX0YPX69ahYux6bd96IRI5oNcva&#10;09lhGOb1iJ+NqLVHoksFmTyxgYPT0+RDyD6I0N/ajsnubhx68UX8/Jv/gHNN57F281bU1jXghYce&#10;xTf/1V/h/v/5DwjNBLBu67VIoYPAxrBHqJrJ9SpwFd4DXCdgoAzrXG35BhX6oUPvsLOPIpFKITkh&#10;EUlxmhlN5nUyJjnY2XNoH5596QW9F8esziGUUzkTmMAbb72A7//47/DEcz/DnoNv4hwd3daOC2jt&#10;bEZr21mcPX+cxm83nnjmAXzrh3+L5159CFMz7OieUpmlYzlCWdaMjRSVNuaPrLdSx6ACpjKLVaDs&#10;u4Z2pjHI/lG19lpce/eXsPX2z9r+tlJOonBqSkphAgHKiJ5qaJsrgT1uIu3q3xPDfWi/cAxtF45w&#10;IHia8qTHOZo1kZaModGZt9kOjXoDM7OYGKWiVf+gRouLScaKLbfh2ru+hE03fwqp2SVWtgMNc+OQ&#10;aApMTKOMsip6AUyQSEc2loM59Qd9JY9S7GrFdDLqbV3n8b2f/B0dzX/Ei689g2On6BzpxbL2Czjf&#10;3MiR/QUcP3kIb+15AT958Nv40U++jfaO87bu24HmguLYDh0cLDxIQ95hCjVZgwHRFZPIOlFjsawz&#10;Z0/i4Ud+bjNglpv1do63ZEUQpTD96v1SILw+nQIhpQq3WUqto9S1jDYtBp0U+3qgOV4eDQau/cXO&#10;3e/sxvjEBOvi8GoM8CsBolf3UWudPn+asjWMxCQa0gS2dbzWpmndoRxLGT8FORSkX5sK8zoQmLIl&#10;DQvrfnmQYyoZdOv9mMOyaNBFtUn+zMyM4dnnHqeh/oHN9AzQWZ6nMaQwOV7ZbKDyyTF1fInVi620&#10;Y7IRerxsT7rYzm42ikfpaPGQhpZehMn+0FA/9u1/G9/9wbfw1AuPURdMcLAVL/XBQBlbbOjdzMdl&#10;QJWgg6D6GI3sD2xXP9hsJoOW3cTGyz0g79iQ7o1w6QWhUF5N6FjhxCeccl6oNaj/JbIaXCbIOaDj&#10;PU6H5jydo2dfeArf+/63bGZX66Dt65TK7om432XdzKA7j4A0EuvEtnXtySh7MuT4pQ8DCZGO4bjL&#10;BdLpgupNrOFzd63xoX+UXdSOB4shTKdkSzyzvOQf213OvPpKjBd8ZzW6PmHVZKBOsiDiCkFlaEJL&#10;8kR6/KA+zMLPnDmFH//0e3jxlWfQ1t1MmQpQB9GJMz3FVtYAzCYPqI/FJ5NF3VMQClcByVWIelcP&#10;Apz+1kTCPFJSKbOYZDufxGNP3I+fPfg9Dq7OslnJE/osxMyjwyO6osHHrXjT9wTfcdUlyeGPakjf&#10;JzRjH7T52c9/iMOH95mzHJ+k/K6/qy5KZ7yQ3uIAYk4DVLNXbgBiONUPNermMS6OdjYplc2dzIH3&#10;DMbHR0wfq0Rbxyyv2SCqEReBo9oDl4xFUJLMqKiTU6JMISan4pobrkdmRjJeeuIhPPyNv8HAueO0&#10;oJMsbxZpxWXYfvttSCShUwM9dBAH0XT8GOqXraZhy8crL72MB771d+ju7sTqdWvphAUxNDiK7IJi&#10;jAXmMNqjr1t1IrOojMarDwdeexX3/+Sn6OzuRWpaGk6dPoOuzi77KICmR0tXrMTKLduN2YM0/iEy&#10;IyM3H0eOn7CXnh5//HEkp6WgqKwUx44dw8M/+DF2v/Im0uj0bbvhVsvn9pVljdlh1MoaYehRx9DQ&#10;ICZ4npxVgObmNhx8/VU8+uijmAqEcPb0WRw7cxaBWeWMQyg+FRnFlfSzE3CW8ZoFsM5H/CaQTOXE&#10;hmUxT+/gEOYT2XBZWegfGcVzzzyDH3/nuxhj/HW33Y7bP/kp9I+O2PqQEGmpWtKAz/3BP8N1t99N&#10;nK657AMFFGB/VPXbAa7j/tYBSYqI/xxOnD6GI8cOmCKRQ5OanI7lS1fg9ls+gq2brkNWeh6VS6LN&#10;fDU1neUgRTNxak4as7E+PP70o3REH0OPHskHRtlPNLqPR1paJkM2UlMy6QAnI2hrtMaYrgUvvvo0&#10;8z1CB3nEcJlGkeypg6p/WZRHpTWriGanZ8e3CQhLIc1FmaUjicQMpBRXIbWwkrImp9QwoKOtBcEA&#10;FUBMAjL0qDDHPV5zNlX4mZ+DxtjZSSTHBhGc0npEuylyTP71uL2wuIT0yEgnopf9cnyMzrVEj3jj&#10;U/OQVrYECdkcPMUkmXFyaoSqkjjiKP9ytGWCBa52GmTqYxbqD6RDa9P452ocg1NnTtDAfgOnGg/b&#10;y5RzwQAHfTLEqUhOykROeiFSE9OMyMCMvi7Xj5PnTuAHdF5OnTlkL17oLVZV4MihQxgdG6FTReeY&#10;irK2aglu3nkHbmKoKKkjC7XbBtDWfpE64mF73KUZNLLWaFkIjvYPG3ys9uSJNJsWMiMQDaIlWj0r&#10;Fw0E+/0kB+GNjY02qHB0Ez5kUiWCZoj5NxUYx4mTx1m2npTN2NGW2ohmz3hZCF9LpjQQkRHVtQ/R&#10;9VkI7uUs6RB/llX5VKk5tHU24fs/+jZefPkZjI0P8X7I1nDKAJIYckpBDoBjxpzeaGbQnxljBt0y&#10;gyhWe9eujqSJDq14afyk06OZba0vfPnVF/HQo/eju7+N+NVOjv+OTtEmIyxjfHnQkh49tneFerwJ&#10;84j9RDQYjcQkmswpcTyKlMF77Hyi2Y9TtHPKdS6nnnVkN9SMppxZzWQODPbiez/4Dp565lH2lyGj&#10;3+gwiOAVeMUQ3IlflmgUbQ78tlOEH/w4HaPj3xsc/11aFePK93EIfDrs4IGjx/HO3V8Ijla9gOzw&#10;LMhMWHx9ZeDkWW3mBliqh47T0+OUz2c5kP4umi+eoU7STHPQ5MktXZBzp7Qu+M6Z8urcb2tXN+HW&#10;DKaTBzm5ihcOc/A0OJPTTifx1MljdJB/wMH8EQ4OOTgxNgqHk30fos/9dhf48Y4eBfplo3144OGf&#10;4eGH78coB6maUbV1/sTrBtcKrg1Nf7F+/oDI/BKCdJvrx0zN5Gbf5FfShvhPE7OyMpCUYGtljCaf&#10;n7rn5CEaXHxklwBXjkHHuXMcVcaioLwMrc1NyMzKRn5xMbLzcpGZkoC+9mY0Hj6A81SaM/Yd83ga&#10;lxh0tTXj+DtvYbyjFRcOH8aR/Ydx60fvxdqtO5BB45lVWITtN9yItOw8zAToMCQmYC2dzvK6Bo4P&#10;YpGVW4CN1+xERUMDEtJTUFVXj3W8n1FQgELSUlBabLNhiampiE2KQ15RkX2mVRvtV9XVMe1m5JUU&#10;IyU722ZA65cvRxodw1UbN1F5JNBqxmHjTTehuLbemCglYQ6mOgEZqpkYKc7J8QkUlpRj647rUVxe&#10;jYS0DNTUN2D9pi2I4wihpmGlrXVNZdkj41NYsnIV1q7dgMKKKiRnZhgOMVSNp8lWjUX0NrjeNp9i&#10;vVevW4+GVWuQVVyKFWvXY3J0CBXl5fjMV/4Qxw8fwmsvPoMN11+Pz/35V7H1tjtRtnwNYqn4TKbY&#10;2LawX7RzBNbZGrVLwIE9xPeb2iVA4HcSSehvcJcA63gRXAKRFaCjplHj6dPHkZikNy7j8dG7P4G7&#10;bv84Gpauw6oV65BfmE/HqdE+J6pWLKccVLJdJ+ncPfbkQ9jH0aZmIDRLmpGSag7RmlWbsHLFBiyp&#10;X4GG+mWoLKtBEp3e8fExe6Qu57irvRuZaTmorKy2vtjBvnK+6QxlJR4ldD5Xrdzg5CY0hf72RkwM&#10;dls76y35rNIa+rXmvorDru0pr27mRfV0CvS1119CV0+XyXY9ZXyjPl+q9YMeK8SDyZFO9Lecpp8a&#10;QFJ6rr3lDzpxakXpGpk78enEyRM2wg9MB7F82TLk5elTp5RkGnXJoWY2tWQhxMJEjzg9OzGKgWbq&#10;hMkBWut4lNUuQ7JmYUnnwFA/jp44gqnJSaQkZ2DTps3IoIPf3dOBx594xF4Yk4rSILkovwwrl67F&#10;2tWbyNstWFq/BhVl1cjLyUEoOINRDuY06zM6MYkzZ8+gqDAPpdQtesll96437XF1iApz88Yd+Pyn&#10;v4RVyzeioWEVasiT3r4ehl7r+4ODA2y3lcjO0stfjj/81Q/BOhsDr/2oKwY1gMAhctyKwTCdr2Mn&#10;D2NicswMm7tvLcGjC2pvA+8gR1/odFy1ajXrISeLN737Hxy8cuW4OQYYuFMaTuLfs28XDh3Zy3aX&#10;ARZfpNGUXj1ER2VwB8PHf9VBnytevWo9kjTY8O5GjgtBBtvNskq+JVOiCzhCHfLkMw+hufU84hPJ&#10;D+pq2T6bpbLZezm6MvpyfhhIntrSlorImDLIB3Sl8ibPRaBzPBivGwqSY5btlhTQJqh4hs6uDnS2&#10;tyE3Lw8Fufk00EHiU7l+PYTQPxe+yLkefTddOIPW1gtmzB1SB7brDIO+Vqj1qMpls7WqHMFkhDT5&#10;joyWpolkeyrDKHM6ZLtEMzukHA698CLw9+0UaZ1dejlmEEuW1CMhVi+Uuf4q6hRUjpUYpnseTS3n&#10;cIHBNa3qp7LswjvqhGFxnNHOEMYv4D1LJPDjBF5agshNTU3H9TtuZla1p4fCu6+nEI2nj6Grq1Ur&#10;6gjCI7xekUynl1ljKQ/19cuxdMkqr2aRQYyPy4HOo68/GEh23CwpsbDcETp4Wt/9zp43EAhM2IBH&#10;gxt1SyXya23tzcqpreTMaTeByL638kPcUXmZymtbDXxk71255vBSoO1c8kC/ZpI6tfFMo+EtKaVP&#10;lJBkPBT49dc9v3w/zj93MsYezfOegXbauUfs8b+/haaW42itdzBIWWV5qrv4L9lQvPJaJSUHBqLX&#10;571odXTozznv5A9pr6YtXLtmA5L1WXrD59B45BHCJx5EO6wuqZ21XWiibxdHh7UEHc0XkJWdSeew&#10;lBWIQVlDvb1ROTYyiQtNzTh14jgajx3CxXNncOFsE0dz0+jo6iGqeNzxiU+jct0mZBQWoJzOZ2Vt&#10;HVLSSBwrk5CYjNzCUuQSb05RMbLy8nlOp5ghl45cfnEJr8uRQ0OUmsHyC4uRV1BMZ5X5rX/oAwQ5&#10;SE5JQXpmNtOW2FducovLmLcMecSRnJaF1Mwc2w6qjMaqio5wRk6uVVNMUTBlYedkvJ2w86RnGI5s&#10;lUk68kmT6Mmk051XRPwlJbbFlpKnZ2WyHkXILS1hHXLtQwjWNLzJ29Bkq9bu6SKWjn12bo6rN+lL&#10;z86x+tTW1qCQAwJtlP7co49grL/X1tuW0dDqE5PW4OqZxCNZ8fHPzQZ/ixxW0WQnBBL5G3dYBdG4&#10;gZGxQSqVNzE8PGg8Xbl8LT7ykXvpW6VYJ5LyCdJhfGfvLmbQi0pxqKtpQHVVDXa/8zp2MWhJgdzG&#10;spJqOrqfwK033YWVK9ew8y1BdQVlvKIaDXXL6CRxQEK56x8YwAgHdWLJzMwM1nCAkkTZ7+i8iMaz&#10;J9hNYlBcUklneYP1OdAh628/i7HBXtIch+ySetvSieqG7NGHLthpJQOmG8Qv3XEy3Hj6NB3hDqSn&#10;ZGLr5mtRQ2da8m3pJI9Mo48NDLScpS8SQlJGHkoa1hKDe0HDscoZPj3N0NpvGZL16zcjN8e9mWpt&#10;7PUZoXWDPim7OZI+ht7W03RYBzk4TEBZzTIkZWkmNhY9gz04duoApqYnkZZCh3XDZqSz/x45fhD7&#10;tY8xjbteVtu4YTs+dtensP2a61GnLazKa1DBAUMddccKDkAryF89Fx/o6ye5ett4HKMjQ3RI69nP&#10;EnCIA4qRsX62Y4g8XUPHd7U4x1rFIiM9Gynsb3rJaSYwZXUoLS3lAKPWDJ/1MdUrDLpYHPdBQYz1&#10;mcsQ5jNsFuzYicMcDE2acbJHg6TBOQl+oczge08MZixDMmhg+9YiWy+JKs8vRaOACBbhkI7Ry1bP&#10;Pvck+vq72U/YR/R42W6KVvPCGBy9OlMeGS7pU72Bv2bVOsq7di1ZhHwRWD4D9l071eeB9+ORxx7C&#10;wHC3xic2m6MZJ5dUT/9kiMUJxcUjJSkVudkFHACWoCC/0GRXDnfYMSCfaLc9/OKZH6IcQ1WLiG0Q&#10;QBpUXl9fH7q6O+kMlHDQVGhGV7U1vguZEeR0jl8PM8qUab1RfeFik3NY1Wq6L77J86KTrVlYuyYu&#10;bfemJxxyvKR7JM/xcVrKwkGJnC9pHhYjPrjyKCleeY4HagePHAaZNK1F7ehs5XEOtdUNiGe/lENE&#10;Aj1avfx2cDLWTt105lyjw6Foge9sR8lieLbTj9PRT2dpBD6GSHyY1175ukxlv7x+x42Mu9TJNIf1&#10;zHGrhzc5R2BdLR3rrUviUN762qVYUreCEa5tHCr92Mlljh8URLvwkvckYWCwC489/gAOckCnrejk&#10;rLKHmmNpW2Bqtt9kNI6UJlJ/J3GgnoviwnKU0JfI4WA5ge0eM6+PJ9CZo0yonU0hqU7EYR8LEZNY&#10;pg5O7vR0hXk8eZYD3Nysp4EhVFZW2dMpk0EG0eofBdHXviOrunR1t+BxDg5Pnz7BeC35Ufm6J7ly&#10;ZeuplZsNpfzy2r0YJvoMswVXjlc2j7p0M8uiXYNS5Zul/V2NFdTR+sS4PemwXAK/jzt6LdI7XeCw&#10;uvgYtDWdR1xCrD1O72g+jyw6jHIEQ8JCJmUXV6CBI+eqmlqU0tFKz81ABp2vdVt3Ytstd2HNtp24&#10;5rbbkZCSim7tjTrQi4Gedgz3dWGwpwf9fb0YohIY7O21T1oO9XSiv4dx/QO2BUg/041QQQ50dzHO&#10;XctADTEMML6fymOkb9BwDNl5DwZ6e6hYejDEsvq1dURPP4Z7Hb7BPl73spzubowSR39vO/F1hGkY&#10;ZBkDpMvOe5hugOX0dJE24usizaRxoJ9HOpJDxDPMNINWJuli3iGVwZH4MK8HSd8gaRlSfbp7MNzf&#10;T2Xv0g6qPrwnPAOkxc5Z7lQgSMNZgu6WC3ji/p9h84aNuO6uTyJe21NRgE13sl3M+fAbkopB61gX&#10;7MMa7bBGNbKBdx4d9cuAT4Z+IjiduNnxN+qwCny8Pm5gbGLYXqrSNlbqFDfddCf0KdQQO4vUSVfP&#10;RXuTva+/g2yfR3JSGjZv3IKEpAQ88eSjGB4bokGZRVVpJe79+OfoEG1FYoIUhzNWqrfjBk0ODU0F&#10;na0CDna62MZDA8Mc+S/H6lVyTBPQ0nYep+mwzhFfWVk1Vq5YZ2/iIxhAf9s5Oqwc9FE7Z5bWIYfl&#10;STnF6tGllJWnCNwLBjyTkmeZemM4k0Z79YpVdAg3ISlJAxdnnIwyys8UjX+/HlkFAkjLKkBx/Vqi&#10;SGA6KVkprzka/hQU5OUhJTmVDvZG1C1ZaY/0xRM3x6v2tbk+46uOMvqBmVE6rGcwMz5ERZeIUnNY&#10;3Zenegc7cfL0YXu8LEdiIx3WjLQcDI30MP6EKfabb7odd9z6ceTnlRCnFJ3KEoi/bvYtJ7sMSxto&#10;kKigO9pbbPZ6kAMQbf1SWVGL02caqXM6SW8s+3k/0lJT2QYlJEF11ItLcljPopf9WTNvNTU1tq2Y&#10;DIonKaqMf+JC+MYvAw6X7JB/pdnlY8cP0+mesgg3c2It5RKJz+SBHCid+zNx+tHgJ4uD5fra5Uau&#10;MxgOfMP0vsAI8tJHZXMSA5w5f5KO417bV1EOir0wY16dkznxzWXkOQ9y+lW+1l5m0RivXbme/ShD&#10;NYlGfwmIfjNoamfmP3JsP5557hmMjg/S5KhcyidH/26tm2Q/AcmUz8ryKixftooDtO24Ztu11J3b&#10;sX7dZqxaudb61EoaxHo99aiotC129MRganLK1Y7y5HhL2iRrDNK1GoCJfqdj6STTFo6MjaCHtqa4&#10;qNCcYs0G2yQHwZ8V9mto9WdQXjl+mh22iSiCZgJ5k4XIKLv13HOheaxZvQHXX38zli9dhRXL1mDd&#10;mg3YuHErNqzdTJ2x1upYU72EuqLCdgGYmp6x5T++tOgxq/+JU6ub6SQ53mrJWXR39dBBKkVRYZEV&#10;75xb5VRYeOjobuXg9zjTyDFXvSL6Lfo8GNQ6Sw6e5LSwTebocMmB0Tpf0eIGCm6wEH3uZhh1Lueb&#10;EhWUrk3FjTtvIQGejKtkFic+yrk5dfY42jqbbQAhMD6ak+N4bUfKpHZ60JMuIfEx+Qd34ocrA2tX&#10;yrhkVS8dPvX0Izh0dD8Hc+QLZUBP35yd1uCCNLFdNHDTTjDrV2+xiYTtW66lft7GNt5M+VyLFUvX&#10;cDC+BrU19d7EQBwCUyHyRQNTMYG4jRdyFFVv9b14RmlNvmRVvgHLnguira3F6NMgP4E626fZP/rn&#10;0Y6s5FeP/p9+/lGcPHXIyvRncf36Wl1og1KS09i/NmILZbOO9JaVlBnN+viNdInezwnJ8Ra9olVg&#10;fUODLFcX4U1MSMJaynwNB1HO+XV0ub6ks6g2ijq9ZIZVf20cFeotr8LyCly80IKMrBybsSR3iMwR&#10;kZSWhuLaWtQuX4Gl6zdjxfotKK2rQ24hnZPSMhrDDPz4u99CalqKvTQ0NTGDGSoKPRLUm652nJxg&#10;GMfUlM6n3PXUuBeva8UzePenmHZmwrs/Nc3rCeKcsPyapQinVzrlJ64phpmJKQRYfoBxMxPMx+up&#10;KRcmp1SWytA9xlERTE0oToH5p1WWw6vypr17U34+nVtah0PKULTO2H2VofukWTSQ5kkrk2mmGcYn&#10;MTc9jQscIGi7oanRXux/ZzeuueYa1G3ayuaQg0ehofDY7A8bWo9hNVUvtTTPjuwc1mQ6rKU4QsOy&#10;kg6G/2hIDW2tGtXgHxYYSu8ngl6lecewwzqOjNyS9+ewRiLDMR8I/OKtwn7wgKd6yeYoDaEWe6vz&#10;rVuzBSUllXRCY20m4q23XsKhI+9QzINUkjEoK63BLbfehV2738RROhZ6LJeSnI6d192KdWu3Eyk7&#10;4dw4Ri82ouX4fnSeP4rB9vOID025rcXikpGfW4SS0gpkMt/2jduQm1fMXPNouXjWliZo9r28uIpO&#10;5joqYzpVoUkM0sCND7inFFklVcgtrWLdaPEoA6ZwTBvowB8qRGtjnudw0FhLhV1VVYbYwBC66RAH&#10;R4aRmplBVFQKlJqpEc2wNpL0Gdvsv6hhHfPL9WAf7e1A97kTGB3robNdRkO/EpVldbannoo17UAj&#10;YcV7NFg8g+Q0OD2GvubTCGoPxtgklNQuRTLbXgp4kA74qROHrF+kUult3LDVHNZs6pa5wDxqqupw&#10;Kwe7KXRuME+lN9xJfh7AhRPvoPfiacwMdiM9JQmxlPX4+FTb47OTDoT2ixRf+vqHsWnTDjOiJxqP&#10;kaaQzb5OsN8tW7qCRj5T5NJQhnDy5DF0dVxkv0mg87sc1ZVyWMPmzepFpO7EVe6XBOFweBxqZyx6&#10;+9pxnAZCG3HrAyFmKKjktdbd7BL5IDJM7/OoWQgpdzW7nq7oxYiVHJxoBtMZUScfbtZE9C8O0XWR&#10;42Hm0PK4o4tjdnMaZ4JT9kZv04VTjBBOpZGx5Akz6OmRxMBmAIWa/cPhdTKSmpJlTw7SUil/us04&#10;S2fn4gHLtzjDaDM1qv/xxr14go5A/5CeMjiDqoQydNZKs7EoL6nBJ+/5LHZsv9H6Tl31Ug6yyuyF&#10;wTSWm5qSQfnKYp/Ip6NWYbPRNTSwK5avsv0guzt7MUNdL2baEzCzbbwkHTYwkLE2qnya52yf196B&#10;Pg5w6uj85hqP5EhbPraNbKPrn8rEHMR55vwp2yBeL1YpoTn0Hk7ju/jAvFs2bce1225GeVmNLX8p&#10;pU4ozC9DQX4JigrKeV2BqkraWzqtyzhgq2PfCk7Poqer23gjPtkjZOOruMR2MprcsEJb72l8W9+w&#10;lP05zdrYbLkRIxTWEDyNQXtHM06Zw6qKCDwB1JmET7Wm43nTDXfgpuvvwPo1m6w/r18nB3sTNui4&#10;bhvDdu8YHbZg43oOKtZsxab1W7GR1+vXKk5PcfJsVtmV52jRf1x8HJqoVy60iI/UY9Y+dsuCpNhm&#10;JelUaUsyOaxmL3VfqAiOeqXz6+Tuq10j5wvBeMJ7ais7taz8kSMfE8RTzz5MZ/UAzRoTqN96+KUb&#10;52k/khLSccN1N+Ou2+/BprVb0UC6ykqrTSbT6eDJ+dPTpuysXPt4jPYDrq9l+3LQoi9yTtBnGRwY&#10;sHbQi4faZsy1L2lSeexvVh7rqKUsGrRoLX9XVyeysrNQUVpu6USz7dwi0nk0HJbfGwiyT+/Z9xre&#10;3vMqu0HA9TfrafxjWpNz4s2kvfjMvZ/HtVtvRH3NUtqZejsua1jNgdZq9q319j5Ifl4BB4YhTIxN&#10;WFnGYrWHNYYGKjHISM3h4PJaDqAqmEbss9Z+t6YIg+ewqiWMPItsu3AW8dRGheWVaKVDlJWRYQ6r&#10;qiBlKCI0u6NcsfSU4xNTeKLHFgT7IYXsIHvffB2333GLTffnZxdSmWgTXBmpLAY2FJmqzZvF3Gwe&#10;s7MzGZ+NHAYdXZzS+nn8dH7Q5s85hkP3ciwNy1B6w62Qacdc4rNrHXOUV/l4naMydT8nUq6VzXgL&#10;wqVrjw7D6cf56UVXrsXrMbBffibLUfmOfqXnfdU/Lxdp6WnIy8xCeUWFPeKbmw0gniP5IJXcFNn3&#10;1qu76GRPmFGdp3FKVINyECHhYSswuJFnxGEtw9HLOKxRB9fMgnDElUOkrX2pEfgF8Bh2WCfdDKve&#10;ZtdLEj4wk8un3wgG/zQq5v2DDK4p2cvkZpTWncqA6KtLSpWZkW+P7pVaayMPHd1HJ6id/EtCZlYB&#10;br/tbqRnZOLlV17A6CgVB/lemF9MQ3mfzTgGx/vR+PYLaD25F8NdFzA50I3xoS50XWziYGSYI+sC&#10;KrMUtns+ltQto6HMZbl0MEnnxYvn7NGLjGMZjdPKlZ7DOjuJAc2w9veaUskqqTaHVQ62GUPKh1ke&#10;yYMUN2lXXeQ8CLS1yMTwIHa//BQ6zp9AH53fQTq/RcVFRssU6etrbTR5S8spRFEtlTv1SMfZwzi6&#10;60X00Cj09PUiu6AUGTns83JQrFh9RpkJJX+KkJZR/NwsR/aa/dQOGKPobzmDEAcE86xLqRxW4iB1&#10;pKEXJ+mwarCakpKODTRw6XRYE+IT6WwscYZU8sEB4sCFYzi5+3l0cQAgB3u8rxMjvW3obW+2XRzS&#10;2J+SiENvSh85st/WI4+NTtim4RvWbbAnOsNDAxzfzdNopNEgbjYDIRZ1drdi//63aQxG2d/isGLF&#10;WlSW6+MGjpcGdiKu6iQce4WwEIczgjJ4saSzAycbD2M6MEV5kiHmHToC7qUEOn+UExkl2hVCHOP1&#10;CJB6lzj0Qsfk+DjS07PpjC1VAmunyFGOp4ybxegn6igQHUorI+Ly+LON/pOcAcrKm2+9igHKtdaq&#10;SfQsjTl5zviYA0DZtBdDzJCrDNFIo5SRjbWrNyLdtmZzZfhgRpN91RlQp0Mk7509zXjm+cfR3tls&#10;TzaMSt5XjW1bNMpjclI67v34Z9l3N3CAk+nNJDl6HBg2K8NoZBnqP0mJqbaBeXV1DZYsWWbOwDiN&#10;6mwoSP5rRkz1Z16vDj4etYXRymYZHRnnrXjiqDM9KyffWULXT6JBd86do8PKPqHdAAQLknj8krO1&#10;ZMkKW8KjQpyL6acUTa5eSieHTvXIyynA8uXLKPvJaG27aH3Ba0oHdFajcehLUvqCWi0de80QOwfb&#10;u+2D0QK0tjfZF8K0DVMEh08D8fJ0LhSDG6+js7p6G53pSu8RdwWDjpVR54tDhZe2nEedl6GoqBSF&#10;eSWk3xsMRQMvFaON9y80i49uqnpBKlVEtLNOGrCbw6o/JVqQ0L+MvuG386Vg4sN7Opq4Eyw1ZeHZ&#10;Fx/Dnr1vQp9VdXHqn/KPtCZZvlAcNtMxv+v2jyEvu9gG/TbYdEgvAddvYs2uaFKkqLAUa1avQUpq&#10;Inp6ut3giuXaJ4iZzs3wKx/biPH8sSA6tD/yyOgwysurkJ2Z7e6xXHVd54zKkslRVV+PY3ufxwsv&#10;PWFfqxJ+H5f7d31cTwx37rgBOzioiqPO1sur9s5PbLLVTQPEbA4WiwrKOJhagnVr13MAs4nxHExz&#10;ICFdHAjoK37SDXN00MuxZeN15o8JrP4q9heA57AypXnALrJNn2algioqq6Tz2kzjrRlWvXQhwySh&#10;UiXkNJFReiQgYWGLSvFoZkovTsSQoUf3vI3i4nw8+tjjZmD6enow0NdHh6Ef/Xr8Hw7+9eL494ob&#10;9I6Xuxe57qax7tUygT49mu9Dz6A7Kk4fFejnuWga0HIAGuoBOgqKczSqjGi871WmS9vXN0B8jLPy&#10;/LSDVI6DvNePXpajMDw8jKOHDmslCp3XVAr+LMo5Oly19VpsvOF2TAyNAJMTHKX049Th/Wg7eQwh&#10;CqGkNJaKUgbOHNbWtvCSgKMH97y3w+rDJREfHAyF9xNB53dGHqOWBKS97yUBEQXpxXwwkAwrp2X2&#10;aPE7Ai81A9HafhEtF8+TR3Fsoz46iivpzGSTnwk0/jJ+ySihg3j7LXdi9bLV2LN/F44c3U8xn+a9&#10;OOy45losXbIWoclBnNn7Gnqbj2I+SAdNb8ZrkE+FlRAzA21kPzE1joKSUszGpVj/MIUmeth3nMN6&#10;knF0WOmUrly5lspCM6x02FrPYoxya49VPYdVBkjOrvCYzWBfHKJj2t7dhp7+TswExmnItH1KIhLY&#10;dxPpuI72twEzgzZzP8a0+eVlmJ4cQY+WBLDfJrNfF9ctRe+54zi99yXMT9LJI3klNatQVNGARPZZ&#10;jbgHhwfQ1dvB/qLNr6fIuwQOUuUkUAeQHucQcIw6pRnWMwhOUE4pnyUcfSfn6LOx8egf7LWF/L7D&#10;usmbYVUrUV0QTzxi51hW63Gc2v0sgqPalorKjQ5cknw5vbwWHGff6rUlSsm5+XReY23WZWR4iMXF&#10;Ynx8FMtWLqWi3IC0FA4QMzVQWGmzFUk07Gqb3XteJh2HzPnR2qmbb7oDGZl5ZKlnkdQ8rJcLvvL+&#10;sEFOFJ0zOs8nyRN9lUk8lONjzqJSUKknJlIeSIbWNTrRlo7lNY2KxCAwrQ37E7CScipH3h7L2uyq&#10;oTDZciAjv7geXv/wO4fVV+WSDiGgEWw8fRS7aZT1hUH3dq/a2c246E1XpTOa7U151UnBlSM6M9Jz&#10;nMOqx4WXAZdUOB2e2dkpvPzaC+6FD9JjX/JiHcQLc+LN6MZxIKkdPa718uq+X26kTi5Osum3YSQo&#10;bWZmBtauXcMyQ+jq6rYndv6gwYE78apjIOMeCs5haGAEZaWlKCjUbhpuhkrg1110MtLaIjLD6toi&#10;Cl2YRhn0JfXL7HG2Fcg2iJTr18mhFeie+q8eq5aVlWB0fAwdHW3kl/a/VUYFr+1Np7qMU5PT7Av1&#10;tgxKycL0+sBrxWgLOX0u1L0I6AcHSqFseslt0/prUMiBrZwk28fYnGTH78WooyHSXjo3jDxz15fS&#10;5A5nzp14D4fV/ciB0ocT6uu0TIaRIvuy6PQbfcOvXyRONLruQ7weKyUr6nsnGg/h5Veet0GvvZjE&#10;sjRw99sTlNGCvFJ8+lOf4wAplzpU+D0kl4Fofgh0LZAdr6qqYhuX02fox9DQELsluUVd6WhmPiUM&#10;/zBOB+LSYGxqagZ1DdTBegmLNzTIFGorikGu7+x8EG+8+ZJ9GEADeHfTp1W5mIFlahb4llvuok7N&#10;ZRJPn4gEyoj0TjTIMU9MSLG6N9Qvx+o161FbW4/iojJ7CXh6KmADp82bt9PP9CZiPFjMi8UQtSTA&#10;6BIZtiRAe7tpSUB7c4ttP5BbrM9pMY3kn51AnfHYW2/g6O63UFxSaG/uq6LhqV0mPLp7lz2e7KED&#10;d8/nfx9VNTX25n+1Qn0dqlmJBefRx7rLxNUq/gOkZ9qqJXWo4bGmpg5V9Pwt3rsXPjJ9FUMlcVQq&#10;Tz3j/PsfqMxaS1tVVxtVTwbi0C4GCjVLG8iHKtQ0LEO8hJ2trpUvIfK1rIqGVXykEHQ3HkYKgkil&#10;7Bw7sA/vvPk6Du7fh8ZTJ6mYYlBpyg0LXrr6zTqsrEdY2CTkv8E1rOHMfkeybmdO6dT0OM6dp1MV&#10;nLZlAPoKUk1Nta2hysnOw/LlqxlWsmNm4sDRvXj9rZftO+VynEqLKnDvJ+6jQ5iAi6cOoO3EHsTb&#10;NiNJyC2rQ3bFMmqZdAQnx+lkzGKUA4y0DDpOhdWao9GcmRl7PW5soaN1+vQpKp8YlJZolwDfYZ10&#10;Dqt2CQg7rNXsm1ISUiTqgEE6Xm/hyacfwdt7XsPR4/ttdlhrIvM0q59biMzcPDqtMRjq70IsHYGp&#10;sWEOcEKIn5tBb9sFU17aqFtPGE7uexOz433EHIvi+pVYs+02JNKJkxO89+AuPPb0g3hn7xs4fGQf&#10;Dh3axwFYLwoLC+jgc/RMauRIicNB8lY7EAQnhmyGtYj9LUXbX5nD2o+TJ3yHNQMbN2zxHFbWR/2A&#10;yic0NYimA69gcrDdHgPGpheY3GTmFZlzFtQ6ymDQBr4l7G+Z2YVmuM+dO0v+hNiWQxifGENVRT1W&#10;LFvHdlxFh3WpreXVDNThY+/gjbeet72U5+kll5dV47Zb72bZUugkw+RGZ3YVFT488JWxZkZaLjbZ&#10;Ombt12yOpulO/34MGpYsw/jopNXR2QhHm9lEylA8T9ikKKIhKC6S48Dc4WBoiFe43s1YungZMa1N&#10;lcmXYyj7MzKmN58ft0G95ZdxUFrKHjHa40GtKZ0J6LG60/vSYw5oGPmrdW3rVrvZbYFnh4020WjO&#10;ih2lN+ZxrukUnnnuCQS0VSLj9eUyzcyY1POoR4krV6zG3Xd+nIYvRZiYzK+b76gLnzu6awe+E6Dy&#10;fIiPTUBlZaWV0d7RaZ+/NXQeHh+URfnURtKtM5TF0fEROkZ1HBjphTKfBq9MFWXptYb1pC3/ufwM&#10;q/uxGVY6WnqcbZEerx2pHtMIjnZ3z82UUd1wgJqeqW0fT1K3TTHeol0ykxcH4lNwJkgHs5wD7hXW&#10;zgLHFvHO4dZvR9dFnD5zgmT4+d09d98xSE8Cdl57q63PVDsK3NM/B2pP4XUQocMHFefnU9m6jm6b&#10;MHhR78dh1T7QK5e7F2DDlCxC6S71u+hG+DoS79Pl5FM8j7MXOl999Xm0tbeYvNuMp89zglsyk4BP&#10;3/s51HhLjfTng8O5sOzIwFJyPken2KujeEjkBblFHCBV0mnt4eBcn7xVHnGVdIlew+fjlKMt5zTO&#10;BmJFHFTpJUQ3ey1wdbIj//oHuqgTaeOoO42OqP4kXKJBMpJHGrbQwUxNzqQulb5XsfzVf1Sd3NH5&#10;AqJTR8monghUV9XariG1NUvt5eSCvELDrTyOxxE87wZRnPSOBOOTK42BhOtIMKUqAulBjw4N4vlH&#10;HsLPv/F1NB7Zz/RBVphE8r7JIRHoESLtiKU3YEPMS+ASeK3RrDx6BTuPitMx+jx873Jx0ekXHVlW&#10;DJ2JmJhk1jSJgQ6THRnidFQ8g/ayTNCRcXL2Eug4/BJlhvNYnHeUglD9xUClI8Nn9RyX/3G81jZD&#10;3efO4M3HHsKuh3+AI2+/hId+8m18/b/9Z3RdbEFNbQ2uufZaXHv99SitrGGmSNP9doDfEX6DYHLn&#10;Th1Ibp3StIEWQetttEZIRlb7SZ5oPIiHH/sp9h56A2cvnMS55tN0bA7SSXvU7cHY007DFof05Gzs&#10;3HErDVQBHaeAPaKOm52gkk5EQfkKrNj5CSy79lNYd+On7Tp2PoH32abtF1hqkKqUioQdwyYtPJBj&#10;4LancpSGwXU+C646TgHoQjO5b+56BU88dT+N7BlMzwxhamYQY5O9dC7fwP2P/JQO+UnKWDLKVm1F&#10;w4brEZeYQad1GgPNx9F56hASQ1QicoLouHUe3Y2ZoU61HvIrlmI5nVWk5dGpm6LD8gQeefxnaOs6&#10;i5ngsJUzOuHKefChH3Ig2s5cseY8OfAbYEEjGDi9oLqS76qKVVhXCtQrVP7aZWCIOO1xVRpH51tv&#10;xfIb7sMS8nbJlpuRmJKHODoBwfEBe8mRlcTa1VtogNeQkeIwndJD+/GTn/8IL7/+Ip3BRrbnSRw5&#10;8TaefeFhPPvsIxga7rX+lpqagTtu/xjL1eMtogqTbIQRLl+PDwOcUlbwFLunrN09/bImbKP8/GJs&#10;3XKNrcs1WWHd9W6BpSNDNbs9MjKEC01n7KtHwiMdbbOkXvAdk0shUjeV6cp1uONi53C+ibw730hV&#10;JUPHNmMCzSbKAdbLeEsblpKHqR7dusd2NGPn8GrtW5DetAYKPiipybHHY1d3xeulj0E898JTmJoa&#10;NUdYRtu+Na8ZHCaSw6VNx7UGMtl2HVC9XN2E1zlIDq/wuesIuDhHm3OUKC/UAVpneNMNt+G6a2+E&#10;9lBW/YxEq4dL75+7R7qUzbg5NJ46imPaz9lm1hxuD70Ks4PwOOdjIS0+2FpZPy3xkxu8Jh/JxjCu&#10;RaB4l0flCXcsqjhYLiwoFoW8Vlnqj36ZLq2l5+/AQB8mObD0IYKP6S0L3S3aK2235/jk4hYHJXV7&#10;0Lo0NmDhqauDYvzydVwY/LbSUcHJgeKuEJSXQfXwP5bywdE5miKgAYe7VpvriZb4evbcaZw8dZxn&#10;vCa7RbcmAlR/OXzKo4Hm6pXriUEyJqyOR35bC3TuB4Hw6Nw9UfDpUAFsB+KpLK/DR+66lwPTCte8&#10;sx5Wyx/Bq9KkJxzaWbyz5y33KVWrg/w3h9vPMTCkp716SVY0MDbc5krnlrtIb09zkDY9M+P1xehi&#10;+aNH/h7JNgHBX5Nja1/WiXLqcCdwoJmKOjqsWoutvNH1fz8yIAkPg8vqjl69eEKiPaT2OJI1k1JM&#10;Tc/E5huux7V3fwTFdSxcs0MkKkZLmZSXQTSqYa1xCbPaOIxMc6Cio4PKcB1wYVCc7l0ubnF6Py6S&#10;3v8AguL1mVlrD4/btiidwR5lKFC5q64ynxKSCF4/vL8y7QWZ6Hhdq9EozG4xuNIReG0NSZak0IgO&#10;DbThkfu/j/t/9D0cOnsauctX4d4/+hN84S/+Fb741f8NH/+n/xw7P/lprNiwAfF6XPhbB6rbbxM4&#10;I+CMDJuBMpmeloWbb7zNZqVksGRQj56gg/rEg/g5nbCfP/hDPPb4g9j19uu2rjUpPgHTE7M0aLdi&#10;vb1oFYdQYBazmo0hPn3nvn79FiRk5iPAchLTs1FUVYM5yloMcc8H9dg2gFgqEe+9iwiXbIAnCt8d&#10;3CyHOjbx8U/rM9/e9YbNEMsYqjuFAupTsbYG+iId5GdefAqDQ/3MlozSJRtQVL2COiUJoclRTI0M&#10;EosMZQLGR0bQqS13KI7JmUWoWb0d8Wka9c7ZbOrrb7/C8oNITkqkwpqxGS49/pXTdIaK++hxPc6e&#10;ITZf7qUUPUVqoLPIlYPo2krRSZm50f/kYD9CNKaqaVZWAfJK6umCJmA2Jg25deuQV7EEZD27Uqy9&#10;TCVU2VlFuP22e1BUqJky9m/qpubmM+ZsP0Tn/f6HfoBHn7gfr7zxrH1z3pyquXhs3rTdHsOKbuuX&#10;Rpevmy5H94cNTll7qtU7d7N4MnrmkJK2rVt2IFdbV2ltq+7TOIpetb3MiR7pnTp7wtafOeWvejhD&#10;4a7fH5hx5VFhfHIYJ07osTydMQbnvFhPspQlJWX23XrpLvUp9S3nuKmvKY3DEwoG7DGqf+1AZ+7K&#10;ZuRIoh5lHz56wD75qpeT/LS29IAXOmhro9qaOpuF1CDRd6ZU3OUNXaTuLk0kCJ/rA+4ta+0TeyOd&#10;Vpt51CItswd+fuFW0K/XXuwTCUmwpQvay9fiPAjTwoOWqSQni1YXtRiUVjOVkll9YEADNb9e7wfk&#10;XNNvISSgvm6p1052iyBZVvAj5klPDAc20wyaJXdxkRABDXJsoCPdZPREaDJ9ZTpJ0iC7LlnzypEy&#10;sjgdlcfTCxZ8PJIZF/zr9yWrrNhCKqOAee0e07h9QQk++isEnxyzHSRf1xpUaU231q2qSsZr/oh2&#10;ybnWlSYnpWDHNTtZNJ15xvuzp+9VP/X5aPD5IflQLi2z1FfYtC3ZLbfewQElhU/4wjh19M9FjwZ5&#10;dKLj59Hd04ampnO8q3gvSRjmqEfH7EmjlelIjYCXXviGx4bR3NJsUaYXSI/VX8D2D39YQJHWtkKm&#10;Pqaju/YHAILFfTZ6lvm94BekYkHmbDnkKjxE5qpySSkpuP4j9+ALf/ZVlNc3kAA2kGZTrUZMzzwB&#10;jkpiaPCjQY+9vLPLBMEHifOPl7vnBZHO4HxSJwACq5F+fFnxkntdzwMvckEQ/KI4gvhm4B3JEylJ&#10;e8TlSY5moBXmQ84Y0d9AdnY67vrYJ/C///Xf4A//6j/glk9/AUu334Bcjkjis3KZi+n19rBgUaNf&#10;hWiIaguNotiyUnkyUOVltbj3k5+3Derj45Ko5OgATY6hX1um9XdhdGyA6d0gKy05E5+770u49ea7&#10;bYbHcEqeKFBsNTYHcepRNSMTrF1DNK7TiGcHtE7pNxHlXnrJdHq4211OiRAWGAkhiLSz8usrP7E0&#10;Uulpebj7znvx53/8v9m2KdrqR18l6ehqoxNzkqmJIyGdjuhWJGZq/0iWJ7okcyxYm/7zjOcJyKte&#10;jsxy9mMqWu2McfTkQcbrhSqtpUzHF7/wFXzpi3+EkqIasjKBcpvIwKMeiZlScnRGHHANFqProYov&#10;7F0Cu6vOqRpx0CtcNq4NBMlX9/EGubPaTWOW3qpop/52GbW2k+iqqurwpd/7Ayxbuhp6Yc5eoEGQ&#10;TnsPetmmw6ODrLvan2YkPgXbt+/ELTfdxbZPZkEyKqLBN7QCRfh0/6rAfXrRjBLbws2MunOblWO9&#10;9MnqvOxCrFq1jslJj7FYteA9ppdToe+Na6cE7fcpuXP2OsJj8ecXgQyJ0jlZpJHrbbeN48UXtYfK&#10;UhPrqJdCqqpqUU2eJ2ods9kGzQr6/Io4H9pXUg6Zo8cR4hsmK1NHtss4+97Ro5Q39h3T0ZafePhn&#10;gwkWHjMXhyU1S6F1yfZJWtGrVPzxy4uGaIPo0kSC2lx4lUIvMemot7Wv23kTMlKzSJQSKUSDGMB2&#10;Ir1y0DS5qK+l6Y1sEXMJn9VOdIiTbK334psOjEbNzLHRNFutgZ9vG94LrD2YTix3g0WtF/Y/WOOD&#10;yvSDA9V4IZ3uvpwyO/fa8lJ+Rq4d15wMhh1V0636WhyvPRyWJ9z/Fwbhv1ybXRaESqD0lzB5IQin&#10;fXzBwFH6y4Av0zaQYDh0+ADa21vNpDtHlprJ9LxzTOWwlpZWMpSz6qLXtZXSqq2jZTIafH74/d9P&#10;6+Jd1SUXyr121Xrs2HGNclled/SDDz5/5xDUy8SH93u8UHsp+Kx09RKhjk7yztrUxUXaT9voTWHv&#10;gd0YHOmm3rccvOXVJywHCpJHP18kv9XB+BmF/wrASbsgKr9Ph0Czkn4yI4fX7Ot2EZ+QgpT0XJKk&#10;hbOM0+iYSTWTKv91Pl5vtcokurWLNOkMeowQKfZXDiwqRAZJ389xdNnfehETw0OkgxVgRaOqSlop&#10;JKyAqHNs/jCBGMkkm6X2QEpbgiJFEwyRM3QM7v3iP8PtX/4KqpesRkZGHu1oAulmDaanaACmaeSC&#10;OH7oCIKTHOUZ0xfBu3SK3xyo4/Hw4TP0fYBfKPmsl6JEi+Lm4tFQuwa///v/HB+9+z6sWbkNxUVV&#10;5HcWMrUtTloGivJKbL+8L/7eP8H2rdeaI+T5sEhOTURKRhrlnHhnJ3D64C5MdzRjdmoM450X0Ufn&#10;YTY4SecxGclpegsymbIlY+IUkBkc9SMebXQqD80Dvc0cR0NnlF+mfQsKivDJj38e9378y/j8p7+C&#10;W67/BJbWbsJnPvVP6IBXGM7QXAA9A90Izuk77ux1mUVYuuFahOicB9gXQnFBzDLob4bikksHvn7d&#10;DpbJckmP1jONjOoxkYxiAu689ePYvv5WbFxzA/7Z738Vd99xHz75iS9g86Yd5rg6UD8XyVK4qqkv&#10;ik7e5XRI/4U0OmdwTi5BaeXUsN8lZOQiPokOA/OMD/bZ8oXZCdZjtB3dJ/ZiqO0sEj1e5eRq8KZ8&#10;Uu5AaUk1Pv+5f4JPfPw+rF6xBnk5ea49M3Lo2OejrLQeWzffgC994Q/xUTr5mdRbKluPrfQyllO6&#10;gkt5/qsA9f3JiXFzWs1Jpzw4I6UqKc7xTG/nausYLWEQvUrjnD7n5Eoo9QLZ62+8hpERDbTE/4iB&#10;vIwILQJrJKZVweodcza7KhmQZdLATCA+xRFfenKa7SesmSTJi88vv93VdiLLL19rkVWGK8XJvtLJ&#10;eIk2zXi3tTXbhzS0pEx91NJ7GYRXPCorq8TSpStMHl28Ui0GR6vFW8V15rdrBKxcyTZL8/8EddUN&#10;2LbtGupjDpyUzWh1O2CEQeVykCYnRnvTnubA0OezOzpcfvmu5l7cIhBepRdPtM7ad0r8ur8bWBlM&#10;o3R+cWo7lf+uYOndYMg5DpG0YZpJZ6SlCHYqebMrh180hstxcqijkwX/6OHz0S4AzzGydiEXbcnI&#10;pW1kYOVFU+rRsAg0Qx0uKqouvyz4RalWo+NDaDx9gmhFq7vh+p8rUnTNsVq1lTX2FE8ypVSub7s0&#10;ET4vBD8++hidVmd2pfaLTcQNN9xIe1XCrq/+4sp2+6Yu5g3pI72trS0c1GpgpQGX0jh5lQy7F7H8&#10;fAvbw0VLRvX0Lg4XOYi1fcoHO0wfqIb6fLxjg2TBryhJUxP7aF2RvKWELrilCX4CB+/Gn2jwRPHd&#10;wWYmbA2qt5UCz2zPQJUlwVfBZKSImKdDeO7oYQx0t9PYMUqVEqF2P1LYYlL9c8emhfej43y43D2d&#10;i/Eyhzr6HU/XtiaKpnJyeBCPfv/7OLr3HdLCtPZWJdORPAmbhEzxyukHH/zz90Wjquuq7OBdzo0t&#10;DOKx9Lo+fbbr1TfwzI9/hsd++EM88f3v4Nkffgcv8PjCD7+Lp7//j3j4H7+BV5990h5XR6P97QVP&#10;VsLM+TWBX17Y4OrXW9tDxkt5F+dX45qtN+ILn/sD/PG/+Et89c//Cn/xZ/8r/tVf/hte/wU+cc99&#10;aKhbZQbMKiFUOiQkI6+sCkihM0oDMNzbioMvP46Dj/8Ah19+BMN9bTZJE8f7ZTXLrSybOeG/Bnty&#10;ngeHBtjmmlHxHFeCSNMMgbY5E416zKpHQQashykmjuprahtslnDZspWWXynyMoronGWxb2rW0Y2s&#10;g8EAiSXR8SnIKatHblE1B24qkwqDNIg1sUl0zquWIyY5h0VqvRQVrwJxaIYsJSUNhQWFpI2KiwXp&#10;LVE9Pr3u2pvMGYwWaDm4qoq9Na2jq5G76XqmU95m8D2NJrZoyM6YpNR0FNNpCFEph2Ym0HpqL/Y9&#10;/n3sf/onuHByD+Y4CAiR39klVcgpLnNtojblUQ5gZmoetm3ZaTPif/onf4l/+VW255/+Fb76Z/8G&#10;f/SVv8AnP/Y5rFi6gc5WpvV3FS+QrnJOixehgx9+leApaL/9BdpY3bWz2pv3GKpr6umQV3AQRAeQ&#10;edwbyb5R45H0Dwz24GTjMXLRvTjkDILX994VxDf1CeFieZSL0YkhHD1xmI0nBvllkA7KpPZ4LCos&#10;Qx1lOjExDXqJURuFm76lvLj0KpvSQvrV1nqhzJcEv14qS+DyAKdOHbdH/iZgYYjwRBuRV1Roq6Ry&#10;u1YZYpmjTHmi8zncCyGC671hHjfdeKvtk2kvwBlfnEMp2nVubSLhsbrEuBc4ZzUwdPU2UCIPok4v&#10;A7zp4Y2GRZeXgNJLN3hsNJiY9Pa8fDdgHm1En8uBXrr2iDbuRRfk8pr1M52puro4f1mHyrVcRqDu&#10;+QRIVp1OdXGXawOld+3gZFPnmqXkHTqwxlOfBpZrZXuMUKl6sVi0LeaVwGY5/XP/yJPLJL0MKNHl&#10;E0bn7+ntQmdnGyPdZINtM0ivwtVZQeuhk92Th7gU1kcUuXq+Z7v8AlDeSDs7fFnUu+vXb6SedZ9J&#10;1SBkVu8kSO96dYnQPmdfq9MXADX4tEER0Sho+YvW/Mq+yW4ov5aNWC7TSZJ/ta30RMhWfZ48fQSP&#10;P/kQ2rqaGB+y9zs05Sw+aKcIfRxCQJLCbbIQ1OA6+nz7YBCRLHm/lzDWQ+oJkx5zkiyeqtF0n+px&#10;ahS9F5twbtcuvPSTH+DJ738Pw53y5um960Uspo21ERULI3pfJ+ngRNad+yVHX+tcEH19ufQysALJ&#10;jgm7jqRUjzM1VyWqY6gQO04cQ+uJozi//x1M9bWSqXoJyxJbx2FTGiblMHwM71amf+3HRV9fLhCp&#10;hfC1jnat0YYUIAVC69EOHcAbTz2GXU89jD3PPIh3nvo53nzyp9j9zCM48MwTOPj00wj0d5NsKnij&#10;5Cq8F6jDuVG/eO24b7JrjcAuG5uMpPhUZNHZKcgqQ35WKfIzS6kUCpAQl0Z5cp3RtaHXerwuqVuL&#10;muXbENIn8PTofKYX0yPNmJ3WzOY0gjEpqFi2AdmltWwlOWgONIsUCE6ju6fLOW7s4HLwJB4C7RUr&#10;Z1OKWc6oe2Ex0k2dIiENvG9KkRmVt7P3PAYGekyxKF9qWiaStT+y5Y1BfFI6SmtW8TIZMXpJgLIW&#10;w7JTsotQUFbHOlIxyctm3dLS0pCRSeeX59Pj42i+cJYjaW1uL0wsc7Ey9iqnUbUehZmylMPLeujo&#10;bpLvykIIBmYwqhk8gkb58+yD4mFcagpKl69DWkGFvYs+HxxFaKwdsxM9CM6MI0gtmJBXilXX3IyY&#10;BO/705pZIA4pW1PISKJDmoXstAJrx/zschRklyIzJQeJCankjd48N/Y5OgVhvRdR+BHw6/rhgxkj&#10;lecVaQ4BeSGnTo/SU1JSrF4aJOhrOJJD6aaImnbGR/RpEHT0xCEap3HGqV0swSLw6uId1NYR58O1&#10;z6uvvYihkQHSodl2tbZ0Pe/xXPtDbt58DeJj0pCSmEX6KEvm2Ok+W8Pq4SpjepjBdhEgiHKbuFBR&#10;PjDT5MwQmluaKB50fL3oCDgcSZTj0pJyW8JhMzcMKm9hesl5pJ9cCpJDPywuyc9LxygxFdu2XuNM&#10;XhifaxOrGmXf7AMJEE/U58yRWQweL/R3aXkO/DaydncZ3heIJ0aPzr36tLVd9GbrFasf3ffpV0HK&#10;4766pLe2LZbRzrESuPLVg/TSla1hZXu5clhnGW+VRv0jnaWlFG7gQT1kKLw66FwkXRYiN13dld/1&#10;W1e+o2EBeA6QW1pxmfsEV66TlTBflM1lvWIwFFalWVy82IzxyVEbXPuDSr/vWJmUF+06og89KN7f&#10;pzjCjMvT/othobyqvfSi6NKlq2yfb6cP3H2PHDsR3SZXIo0DKn/JkO9gW1omzsvJR3ZWHu+FiFsv&#10;d0qXEit1rdrXOaA+7bwfE8SxEwfwwIM/xTv738LgcL+nA1zhqrbokZlSlNHmiiSIJwp6/K7jB4eF&#10;uTy6xBK/FIvyGGJOrTgQmkE7R/NvPPozPPKtv8UD//Nr+N7X/xse+NkP7XOJ7k1WOarEZMFl99Hq&#10;IPmPDkqzOM4Pl7u3MI4M1pGYfQdVNMeQa6f37aHT9yjeeugBvPnckzTAfTh/bD9efuDn2EuncN9L&#10;z2Ogvd3RZdxgg1F5SlVH8LvwXnREHxcEVZlHE6SoOEGshI/X6rChOa3Ni8HarZvxT//sT/H7f/Jn&#10;+OIf/QmWrFiFtVs240tf/Ut84U/+HPfc9yX7movWYBnO3xpwCuO3BsRkkWMkyamhXLgGNnAd1gMZ&#10;eIr2nJw2BrdGzilsc1YlSyb7TEf5MAUdk4S61ZuxcsstyK9YibmELEzMxiEUl4HssuVYsf0O1Kze&#10;hnltv8NG1mdPnds6h4GhHrS1t1EpaIQM5OUVhBWcZs4DgUmvvDg6j9oSSHRJKQiPnCpKuCkVnmIS&#10;jef24NHHf47hoX6mmzOHs6q8nPWlMfDlhEYqObsYqRn5vGD8LPsKne3U7BLE0ZmT0hFtRGDrIhMT&#10;E6mcWB51y663X8GrbzxFR6bD0umJhTMMnuKT4BPi4rV+lPn0WCl2FuNjI0ziHjFpH1RtOK2yR8ZG&#10;cZwDR+tr4qhpN/E9Aan59Vi146OoWH0D4rIrMRmTgWmGBJ5XrNiO9Ts/xnpopo2OJ2lVfdWs4o0T&#10;P2K0tYZeO6pKihZ4J6JZedyl6uAGJTqPJCaocy6I+OXB7yOqs7ZRspkyEuTqwmB3xZV5+6ysFLvo&#10;W7VqNaqr6jmYEc9c+5uzYXIRy/ZKQGdHG86cbWS7Cx8rThyqq49b14vBvydN393XhqPHDjLWN8gq&#10;R7TOGk+rqqqxdtXGKCzOWNp9HT1cftALjbbhOYGXxl5l1rnuq0x9AnRotE+ovAR+EDg8GWkZyKOj&#10;JVoMAY9+m9u1gXgWuXLg41kMl6aM0B1rn/h1s5DigZNxk1HpCeIU/9Uu4rAcuVONJ7y8Do9HqEG0&#10;znk3sLxRf+8HfJlRoWOTA7buWIMWV+foICBW0q8lMvoKkYtx5fpOp9cABO0SoLe59bTFkzHJG/9c&#10;eh6ZPD0zw2TOZVGddfTCu1bZv+lkWkfbv5U6QfpE1RE4nive0SlQ+ZGrhaBYpRcOf5cAl/vKwWOt&#10;V6pe5GxiGeoZzqGLGHL1lTkOwkOoKK9Cbk4h48Q3v/+5+lpbXQE4PrD9VBzPNbMrXZXPcqoqayBV&#10;q69Q6V0CJ0dqJ5Vvma0SklGtQdV+2g6Hk2fRnZNdhJrqOhug6aU9ybbuid9+2aqPeKsJQKn9hMQ4&#10;tHW04KmnHsdDD/8Uu/e8bp89t6Um5Is+UqFq+zQbXdHVNzt6ZfzwRMsR5YLAP1eJ/I+hQpoZt2/d&#10;v/LYA/j2f/2P+P7f/Dc8+ePvYf/LL6D1zClUVpbjK1/9U9x8z0dMoJXVjh4OgXio8GGDh94ajtyy&#10;oC4mJo/39+Olhx/Es/f/DE1njiMxed42Nt/z/LN49AffxZHdu2hv2epyEIyrHivt51cMpnCdEMbG&#10;JSFID2Q+IQ5LVq3E6muvQ3nDCvSOTaFvYgapJSWo37gZAXbI0emAc0T8iv9WgC/gv42g7ueJOkFk&#10;ivOmVCjbbm0NOzYjZeztz+K1fo1x+nE5LK85d+yRMcnpKF2xCct33IV1t9+LzXd/DhvuvA+rrvsI&#10;ylduo0+bwT4gxazpmiAR0YmbGsRrb71sCkTGQLP8+gqW7cGKEMeC45i2bWecA5BtClAzHvrG90X8&#10;/MFv45vf/Wt8+/v/Hf/4o/8X3/zH/4EHHvoRLjSfpfjO2mNaLQUY7O+xWVGbvbf6xSA5qwDJaTm8&#10;T1JYntaUFxRXEX2S5bWZNDrWXd3tNICdPI/HLOP1SOmVV57D93/49/j29/6blfvdHzB8/2u2r6ne&#10;MlXXSaFzrZcxlSeGdRkd6WfVba7Utt1JT8l0SxYYc/K0thA7avRR11pd7VPEsUlIK6pB/bbbsPb2&#10;T2PTR38PG26/D+tv/aRtbZWWX8N0evlNTRAtc06Z6ijnX6dqR/1bgfxRO+vUNx4RcXXG0xIrzg+/&#10;AnD0OoNmDqsts3KF6Z5mITWr4acT3aK3qLAcq1evZR3lXPv0ezQT5BwGAtM4eHgfr5ycurweXhdx&#10;CYSdUrbXsWOH7bPFDqcMl5xRyY5evEvChvVbbQbS8RN0ajhA0bM/8Z6DGCvH8rpz0an6CaKLj5zO&#10;4/TZU5igfNmSmeh28EDGNykxmYZVa5al04mbSRwP/ODK/GDgVWIBiPp4lBSX2k4Ieszqf/ve6sZy&#10;5SSrShoQxbDu+rBG88VzLnc0CT769yBrQXqC4937B0oRccTiwoVztrdwBJ8YtJCPGhjl5OSgsLCI&#10;6VxJ0muunVwan2Z9QMG9axGRHxODMD43qNVTEbW99JbTcdrGbBozgQnqmOmoMOUFnXNAzmOAOkpb&#10;JQmX0a1ydPBoCMu4dO0vAhucubQaGEdV+4pBKBw/Y6yfdvd0s4aayHJxAvc5VNJJWkWu9vHWV9ds&#10;FlQ8DvPWnV8RyImSrOmUuIRHX9JKTc5GbU298UnrSfV43nQ4E1qfNhlwfVB6fTowieHhQWti4TH+&#10;Mp0+07tp01Y629UIzGhphqNdMi+H1q1B17XK0ayrLslv2omJqRGcPXcCjz3xM/zoJ9/EkeO7GKf9&#10;XInf5MEqb/gEfpu6eP/8g0H4S1ck0yL0236+iUIbh4LyCrRxZKHPjM6HAnj5uWew/81Xce7EUaQk&#10;xmDDhk24+Y6PYGY+EZ/4vT/A0h07Ub1kBTKz82193sE9u1FTVYmWzm6s37YjTKbV2X4+vOBwS6nw&#10;gsgd/hgUlGo90jxaGhsxPzVhAubeXo5Fw+YtuOdLX0ZeeSWZqc6rUQqPXkdeXMb7C6TEC/72H2Fh&#10;dTJEMErR292BGCrFxPhYhAIzyM3PxVOPPIjT+/fi7IG9ePXZpzE6PEKnJQcvP/UUdr/6gn1+dfmG&#10;DVi7dRuxxF364YA1GzgC0uMTglesd4jAJREfHAyF9xNBp/p6x9/khwNMiQqisFjbOgNsTWtt4pSs&#10;Orr2WPTXWsvZ0vfdZbz1Nam+vh4MjwxibHwIQ0P99nLL8MiQhZGxMUxQoQWlNOksBuZiMMnR9gDT&#10;j4wNYGSUx+Fh4hlA08UzePXNF701e1R+lDOtRd26YRv7i5zGGfRcPI3+ttP0o6eRmpGLylXb6ce5&#10;b7HvP/g2XnjlCfT0daN3sAfd3Z3o6u2mEQhRtNxjFj0il+PS3tlmX1TLzy9ASmqaKTmtf5zsa8fI&#10;QCvT0rlNzkT1iq1IyMwzfmi7lsPH9+PZFx63NVvafFoOpnYDCLBOIyMj6OnpQWdXOzp729FHp1jX&#10;23fcQMc7yXg4NdiGsd5mSgCNPZ3x/JI6JKRk2JdPtG618Yx7SWV6ahJdne3k1TgCdHjF61HxmLwd&#10;HO6h4htlG4RIE/sRddGkPjc4OY6hQfJ+eMi1xUifa4NRx98x4picHLUXExMSE0m/1mWprdWqame/&#10;7Z2cSn+GnRHKx7uDEBiSDw20LvDs+VP2VSEb0xCku2xGTt2H9W5oWIrqqgbS5j+eD9jWT+MT4zx3&#10;a9dEl3sjWYOVOPvUaDEdLn2ByIGnCw38/hVdF+mnWPvIhfb37R/o8XSU8slBVElAfl4prr/uVmSm&#10;57jc/Dl15hg6OYiy4h1LeUL6eS0e69HzqhXrUeytPTWwzLoveZvA7r2vo7ePsubVxe1Ko0RCyLLZ&#10;n7Kz8m0/Wu2TarH8cXT5zr4ffHDELLx3uRABJwOOV3Lk+gY60dziPlHuZEPpPceI1wpqK+ltfWVs&#10;+9adJv92X2k99C10Zk+dPnr5De8FxKE+tn7tRhSxzZxliE7lM1ageOdM2CCaxE7NjODNt19Da1sL&#10;r518m6FRWjt3fNIQbsXy1di4fht5rd0xdM9QEHwb5eqvLdKOHTtC3BNMq3g3+6l76kO2IwCLCEwH&#10;WL9m+2zq2fMncfrMURw/fojhAAekh+2zwwvDUYYjONV4HMdOHMa5c2dQWJyPjLQ0kznNZPoz0o4e&#10;D3ja0nrO1k/GaU9zFxUBpqU/hXjyfxN1qTapd0+kdM8l8cFdXuaGzxDjnQdMora42Hoe+w+8g9Dc&#10;jPHddIYlk4OofFoumYTVqzbZ7LzlYl49eXBPxLwWXVzk+wIvk9fBbNkWkYs/msk8f/60TSj4sml2&#10;jH8mR0qqevFftq2hfqXrizy3l7Q8W6hPquqpeEtrCwcbU2xzybevG5mOWMxZpX6yASjzS4fLzwjN&#10;BXkZYn/pwRnS0tp6wXCkZ6QimX6JpIXYjF6BO16mjd8nLPjSlUAo2s+fp/KLNYe1vaWZSioVZfVL&#10;0VBXhy2bN6Oissr2QcwtKMKy1RvQ0tGDJavXIC03H1PjU6qe7St36J23UVNZiYtdXVi/dQcxu6lg&#10;MfRSUt2dCKiBLk31rlWk4NjsGBNYF7UGjkEcmVpdU4GzBw9hcrDPxVO641OS8cU//wsU1DVQx9KR&#10;YsNI9oyHPPEplBgIkyC6bD/Ov2/ZvPMIsMEVq94osINLofgeOhzaqzNBwsO/0vpazI6N4tzxY+gh&#10;z/Tuzae/+GXsvPEWtHd0mOOzZcc1uPXjn7TvwOvRa+fFRZ9mveqwEnw8ESyaYZDy8GcVLI3NPrqR&#10;ozpgYDaIvsFuvLX7Vbzw4pN4e/dbOHRoP44eO4QjRw/g0DGeUyEfOXoEx44fxaEjB3H42FHsP7wf&#10;h6mA9x0+xOsjOMj4I5aO9w8doAI/iiPMqw8SyMkMBtjJ+VddXYvbb/8Y8rP0+VKt+RxFy8m9lNNO&#10;kheDovIG5Favspe8xibG8Pbbr9BBbUNiivhIvlM5SUG5R/+sE/PYTCXrGNSyHTqtbQz6ilum3lyl&#10;UzDR14r+jjN0Jpg2Nhn1m26kFkjGDBXPq2+9hOeef8wcQa1lkhHQbJ/WU9rjIuK1BfrUDXprlBg4&#10;Kg9CX5YpKigxmjA9hsHOi5hl+UEqvPQcGqR8OU9xyC8qpGM67tb8Eb8+bXi+iQadBuz4SbcR++FD&#10;e3H8xCEcOLwPhw4fxmHy+sBh8f4gDhzdj+Pk77Gjh8lP8pZ8PnpM5wrk/ZF9OMy0Rxivx7QzHGRn&#10;ZKUjMUmz16RNLCJ/nJ4k/9jno2eZXHw0KMIPHy5oRlRGvo0OqB4zCswgsNMbTWxLfeCirlp7xToD&#10;kZaeTD1wkTLUbe2jdpCkC7RTwDxlfHJyhoOBIDas22iyIYgYBqVeXB/xIQbHTx3AvgO7vHVubGcz&#10;tO5lGP5jy8ZrsXHdVpM1yYVQnj5z3Bxu99a54pxT5vM4nrKycvla+3688dfumvq1+0Mjvbb/qvYM&#10;DjusCpbQpzUWxfklWLVqvX2XXLQqr+7bwc/jXUVDtGZ6vyA6Jevjk0M4eHAfDbu6k9PPMuDWD0xf&#10;KK0cLH1IIR2bNl6DBH18huDUmCv7YlsTHdYjl3VYjSd00BM40N2wfrN9zlO2cyEoh88Ll9vosdm0&#10;GMrQcex6+1XbGkxOlGtrD4clJ+W2HjoD115zIypLtXWdHBBHf4SfAncuh1X9apqDdrWt2tPVneWy&#10;8Vi8DQq7OrrR0nLBPo98sbXJvv7U0dWKju5W++BKl4WOS46dHKh293RyYNqH1atXIScr1+rjnFWP&#10;9mggTe/lsBqNsum0Lxs2bKHDWmgsM15EJyS4S/0uumGgOJ/XDoTiwKF37Ctseklbjat+qnh/e0mV&#10;nUAdqsGZ1rG6+y6NO+rEkl4xhEWKPyY3PPcfzXeS59LHaif1ebWV5FUJ1VbMQd4moa52GSpEn0eP&#10;DqJderCgIB8T42Nsn24Ep2eoW8RnFUiQ/2JC7fGaeLVsJER76fq+BlAcxlDnDw724/y5s2g8dRwT&#10;k+MoLMxHItM63eB46//p/4NCWDqUN5JfM0/OFdNIX/s0xsQlITmvENk1y7HtY5/BH/1f/wlbb70b&#10;e44cx3RoCmdOHUHT/rfx9AM/xYXzZ9jraUj1Ca9Zdg5XV+Kn0OtI4fSsIYPWOAWs8TVyEzNUbmRd&#10;FK+8YDxTYKQ9Erdr/YheLeZwceJhnDkiqkUMGRtrn63ThH52bhFSs3IwTfzTqhspoko2VAY0JDGk&#10;Bxo5yGgzapZHR5dd8Vxl0cFwxVGQ7dLRxOC2jvBG/4pTQiWyZ0n+YwWm56XwKqWm3Kf7h7B0zVr8&#10;k3/5r/GZP/9L/Ol/+musv/2jyG5Yg3/+H76G//uHj+BTf/xXyC2pYUZiUfitB9+wvA/Q7MyHAsIT&#10;5rL9mgFWG6mJ1CaMd5TFI8jLVjqCjz3/AP76b/89nnr5UVzsOI+BoQ4q1S6GTgyMdGCAx0Ea2YGR&#10;fvQN92BwrI/n3fa5vgEaXb2sMkAlPEiHb2iI94YZNzqA/uFuO5+eogzOhJBMw1ZPJ/LOO+9BmTa8&#10;F4EUhqG2c+htO0/DQLoSUpFdXEMfX2vpYGvDm5rO2myO5LKsrIpGcju2bLoGmzdspUOxzT53qm83&#10;p6VmYo4KIiZuHq00mG+/8wZlX8qV/VFvhdJIql+mpWfa1nOydBdocLQWaXJK607nqGQSUVJcjjXr&#10;NmDj5i3YuGkrNmzcaoZ59Yp1SE9KFzZj6L5976gCVo/MvHKkZpaxVyVinka0p+k4QuN9dj8lId2+&#10;3b9u7UY6H6l0zuZtdlhfYtHMdT8HlINjg+TVIIZHhzEyPohB5h0aG+D9QYwMDdmXWQZHmW6YceL1&#10;MNuF7SQeD41oJrybo/12jvaP4ScP/SP+7vtfw+4jb2BkWrOSWo4Qy+4op0szJUa+BQc6kS5R4M1f&#10;AfhFyfjphaSQGT05zqRNAwMzAOQl+7acF9MOjJJhSE7MphO7nsc05TDD5NaNMoce02l5BcW8s7sN&#10;jedOGB7NassZUDDw6qu6C1TadGAEp88eJs/ZTpQZN6vi7mq/37SkHKxdtZk6NdF2C9AjSEEKZSmB&#10;ToKbiRFOR6tvpDWLrE/xChRv4sI/GVHB1NQ0Hexpq7vjN3lhj5mFX4kYyIc51s2cJaZxulXg3bca&#10;OPCKYHB/HxSki/3Z99ycEiQnqe/J3Is259ypXaTrXT1lOXhhDaC8irMfJnd4MjIyDK/T117FDUgh&#10;r2M40NQTjOGRYfQPdZmjPB2Yoox67WWwsJ5ExCLm0NrZiBdeftL2G9bb3XJkldYGGdbmki3SS/tX&#10;XlKL5UvWWm6ziyTbpXe2TSQKr/3yID5IZtSGOo+jXJiTbB6Qer7aJcjAMuJCdtSf0a3Zb9LnPjLg&#10;VT0cGB9P2ph+3l7KVomSZq1Jd079BwXNFAr8N1gYY04jLzyQF6BL/Ubz0tXXXSs+AtZk3m3twBHi&#10;QM4Gkkqr8iTzbD892XKDOPfSkkDyIfAHNpFyrgCMcNWHOHgu0XL9hwPYlGwU5hezPPY1Bi0tDNG/&#10;UDpV3/V5ySd/qVsCeglWF8JpwPrYwBT29biP0B5t27QDmWl5mA0w0ayzE9pVRrIkmQvXkZVk67Id&#10;XZ9xdIkGenGzk+jt68DzLzyJb33rb/HOnjcoo128p/vqQ6THCz6Y/8Rr52cJxMTo4OIvmWEVtDed&#10;sUf6BeWVaGtpQWZuDvIKS0isGt5cTva9WKTnFmAZDdqqVSuNCUrb1NyMJStWIL+4EIffetObYe3B&#10;um3XUJhZqBFNjqvRqV3bm87j7ImjyM7ORlJymm4b0XqESTaQpfw1CXB5jUmiwF1aVVwmiZITVlc1&#10;Fy0Ra2tuwdnTJ7Bh+3bs/MjHUbF0KUYCVLzp+aiqW+Ica81QKY+1HzGYcnEMVrDZW8dRVVW3LJjs&#10;sBHJLjJdsyNKq1LncObwIfR1dKFAGwnTcMxJ6HjfsSEWA51diFde4tZaqcHhITz/0ivIyMlGcno2&#10;lV020ulc234SrLD1SwkF/+Qcq7zf/iUBk26GtZoyol0ZfGAml0+/PgZjjJ35MVcOwqWgc4fNqOOp&#10;GxVqYEGGsiMeObofzzz9GE41HmLbsGOSt3NBKWvYS08Zma4dtD+rHkump2Yx8JiWzqMfMhYEbUSu&#10;+DSm0dZQeokjOzvfZiO3UCnsvOFm+6SiZlj0xv5YdzNOvPMi5qf1SDuEzMJyVK/ZgliWpU9c7jv4&#10;JhpPHyMPqSQ5Wv69L/4Bbt5+J9au3IQ1KzdiNR2Ktas30mFdiqKiYgwPDNhLT+oNg4Nj2LBpC1Lp&#10;7M7QKRlqv0CFFEJ6XgmKGtbSaYrBOwd226M8TUbq8daWTdfhY3d9Gts278SmNdtYBvEzrF65AStW&#10;rER3XzcutrWYcz0+OYmly5dT0WUiNokDwMA0ejtbSGcIU/qSSmAOOYUVNlOclJyK2tpaFOYW0oFN&#10;Y9+hI5aUannFa313PpV8S0xMIW800xdPpyiBDnQSHfF0e+FQaTRjpJfLxN90Ot4ZbI8E6gytN5th&#10;UPeNS9Qj8iG0nD+HscFhFOTlIZN9yjQE6+xmJSkSTBsRE9MoBCczkeOHAcLt+ksgNIljxw+hjXyK&#10;16egPdE3Z1GCSvqWLlllL0RI5zqdMY/szEycPnMSo2xbOUvOSBCzdLPXd7R8Iy01zb5G5ZxBpzOs&#10;EF0xncvDc9b92KlDeOW1Z8gzcsbKpqESLbynQcU1W6/DZg5UNLsoXBrQiE49Km1uPmfOh/qSX5YM&#10;u3N04lBf02DLGhaDaOjt68TR44dtZwMzwuqvRqfAo5d80ItCq1aute+Yhx/16q7xRGf68fNdOYgm&#10;N+uoJxQB2rKzmJgYJgleu4khpvHdQEL1VnwqZW8b+4s+6GFOL2MdSTH2UYeDR/aEZ6xkwRw4O6F0&#10;+lqcZh31ePdi6wV7rNrT2257Z2r50RQHW9Mz47b2063DDnFAdhLPPf8ULpD/CQl6IUZOA8sQTzxe&#10;WmkkXUsqPvbRe1FaVM0buikd6LU1M7h6EUiv7NYYZUuP7Cepi5x8qTIRuiPAc2sz/x7Bv7Zk+lkc&#10;6PzKwePAR+s9N3KwrRd/nL0VLUqzCBj1XjOsrt2kGhOwcf3W8ItP1hZGj+AyeMPg3/PTOt7ZP8Pb&#10;e17BQH83maZ0i2gk7+R46SnpsmVrUVFWw2TkopUt3jGHnVtiy3LloPzROGIoNxfRdOEsqXLl2VHs&#10;twJ1wkD/Jp76s652KWqqqE/89iY4GXBtrKdn+uRyNm1dX58mBAZd+wsnByyzIc2oOv9P+kbn0gnO&#10;yfRpc0HFa9AgWTpH/dvR0U4seskr19bDa1KAWO3PaPaPzBhps2hweN/FYdXanTgUVNDZbL6ATBqE&#10;vGI9tmQF1THknQmphzcuJQW5RaWoptGqratHVl4OPfZ4HN79NqrosLZ0eWtYjYlOkFTZwd5unD52&#10;nAYpBh1tbbaOKiU1lUYziZWlYTY+qDJSDtKu3liX6W3DW+LTm/VSYsKriiqdNYiilFrOB89qly3F&#10;pptvQU5lPUqWLEPt8lVITMuyzx7SZfAamQmJW8Xqy11iojWt4bLi+eM1todfsw0UWWbg6FP7EnJ0&#10;3NrSjKP7D2BuatocBy0uLygrYyrSwnz6Wo/Ggv2dnXTogsZrKZyMgnxk5ecjv6QKx/fsQ+eZM2g/&#10;fRrTE0NIS09AEg2wYyHp5VGfaexs/W1ZEkDee53UBCNqSUDar31JQBR4suFk1XUNGRsZXZV35Og+&#10;PP3kQ+yg7WxLthBv5aTnYs2qDbjumhttRnH9+i1YvXoTnbWNdNzWY93qDXQO19u50i0O+o70Gt7X&#10;G9VrmVbX+kLJeuLYuvk6OiIr6XRpLaDm90OY7rmIU3tewtRgp8nTfGwyatZuQ05FHWmMQ+dAu31a&#10;VF/jmmV9li9djZt23sG0ztGxOnIkrMfIyXQIS0vKaDzjcP7cGXvErDfLy0rLUF5cjqnRXgy0NTHT&#10;HBJYz+Kl6zA6OY533nkT/X096gmoq1mCT97zWeTnltnsjx4Ri2/GQZYhQxOYnca5C2cwHRzHXNwc&#10;ElMTUV+rz2bSgGekooeKdIaGNi5mFiNDdJwp39kFRewjidQNKSgvrcFyOmT1dLBXrFhNvq2n000+&#10;kV/i4crla7CsYZXN5hpfyc8NazczsB0sndKv83jLdmFYsWw1li5dibLycjocc7b8IEYvfdH56ObA&#10;Tt/dr6yuQTqdXTFOekLd2ZxWVc5V0QNd+OHDAvUR6Sk9Up2B9k1t72w1Z0b6TEZAYPprNhYNS1ag&#10;trqeMU7nKJ/ezI5PjMWpkyctOjyrSdy2FQ3ThahThEtLTrIz9Va4Yl25Cg4skzkl+txk80UtA5N+&#10;IVImUl8W7gwOnD961ydsxtE3vA5HDC5cPGOPg0OzARou51RLr6ts9TS9ANhQu9wcVr9nO4NkCNDV&#10;1WZLO9ynIZki3P/9ICzztD/Z5rCmpWRRnbu8EToEfnofhEcQHff+wKdNM9MtdAY7ulpMRtxspPii&#10;X6VRW1FZkJ601Gxbw6qnH4JIXWLt0fjlHVYC02hmTi+sTU6NYmiw1z6g0NreRCN/CqdOHeUg+pgt&#10;vdCm9Y1nTthSlxMnjuLAwX32CF7yIF/PZJi0y9qJVNueaC4O8TGJ9lRjywb3dSTJn5wQq4fV1dHj&#10;OzHCoO2bjp88bOvI3eDe3dNdd+7XQec+Dh0VBP61wE8TCWKNdJdm7DdupJ6jDRYfjR4/WzQw7j3X&#10;sMqyMn9SfAod1i3Iycm3+ulnoYwsBsVdLp7gZdRh997XMDiknSzcYMzxTrhdfvULum509lajsrzW&#10;ZbKy3X3/+MtDNB7H4/7BLpw718hBj/ZfVuuJOE1qKJ3S6CB/ifq5Tg7rEqPH+OPf90BxmiAopa3Q&#10;jgfCJad1JsCBktAKpYTL2sq1q/4cTS4YRiZ08Uouh34Wff29lN9T9PGGUFiYY5MMrnfzT/xjOkeX&#10;MES3mw8Ov0p9TxASP7MxXkipkCxKRp/CEqBi07vAuipkRbPzKICmSH0F54rRvo501I2ZMxxVXzx/&#10;FpU11Vi7cQtKSisgF7HxyBGcPHQAzadOYlb7ntHg6U1rOXmGg/hMZNkh5+dCiOdRPr+bMWd5OjLY&#10;mj7FkNa8ggJUNSxj5mQyj6PRUCwKSirRsHQp21ZdXI81yDirlBgmot3BmEfFpGCVsXvOcZSDY+l5&#10;3d/Zg2P79uH4/oMY08su6Wk0ug3Yun0b+nq60NHchHgabX0txnGKhoWEzzIwuymY0to6bLluJ5au&#10;WouaJUuZfwUqivJxZs9b+OHX/jMe+ObXsf+lZ9F+vhHzNr1/Fd4dxOcI+M6AjIw1I+9r3dUzzz7B&#10;UeCgrdlOTEy1rzd95tNfxr2f+CKu3XG7zVwuqaVjVbkM9VXLUFctA7yUAzHNHOmlmEtDTfUyKgad&#10;M03lUstTy1BRXmezhDaLwx4zHxxG3/l9OHPgecrMecqTvkOVQFndiNL69ZTNNJI5j9Mnjrhta0h3&#10;Cmm8ceetZoiIhnj4R0WlyRXXmxUTj7LiKhqCAnPAE5hvcmTYJSC+kL5wxTCnx6/sV3N6uWla+6yK&#10;MXH2qVM5CfMh15+ko8xuWV+g3FKOVy/biCV1K6lokugQB2wdalsPjTvpj0/Nw2ryLimdzhId6fjA&#10;GDob30HTgRcwM9hEnHpJIIiE5GSUllWRN8vIK/FsGfnqeNhQvxpr12zBurVb7biG7bC0YQ2dMKVt&#10;II0Nlr62eoXlVdzSZes4wNiJu267F1/43P+Cj33kMzarNEuHXW80y0F89fUX6aAPWX2kLO0tfVXK&#10;6idYcPGrA/LVzUqqTaxZwqBzm6HxriPgYlatWIvKqmpL516Kce2opzTSudo9rKOzxb7CpLWyTofL&#10;GKgfKK1qzgOzttPpOXvupDfr4fBr9s14QjnSV63yCzRjpTiHw5Y+EfTUwOl2OdvuvkB9zXZq4LXW&#10;ji8El1cQCukxqt8vfdB9P7iyNOBXWoF7I9pOfyVg9eNR+35mZOpxvvgkJ0WxXmA13dZuUt6iUbZI&#10;95TW8SBMo7u8DJj08b5mmoLER9sQz96TqP7MO/NB3g1gigPCXjolLe3ncPrccRw9eQAHjuxFT3+X&#10;bTmnwYJ4qMGBQMXr8a+2lBSpy5atYp/YynhZyYizunAvUR8c0dolwDnoutb9xSEK7DF+dPziNGrf&#10;SHB3KC/sd8kp2rReiovlRGe5AtCAScuY7GkFkRkVC+r2XqB6+nUVeHLuXfkvggmku3XHyYRXG/JU&#10;TzX0EQ0DZnaOrWTVx/LLgtXInRq4cy2tSmC9HV0ObMmOlevodHyg70Ue+XXTPQcuncD1ZfbZ2Xnq&#10;4Tp86pP34RMf/wz9kPVISuAgfy4RsbNsL5sNl07xZSSCQ22r+2INJYwyTP1KeY6N03KCKezd/ybu&#10;f+QHtmbeloQwjfSEW6YnGhQcvZcGw/4LQEz3hFfK3Tx3rxHmZ6lwglM0iLzWDKOh4zk7g0q29rT0&#10;rjADdq4Y4ulqbcUYjWjVsgYakEm89dobGOrpxYplNFolWpcRxMvPP40XHnsULReaMDtDAx8iXgb7&#10;lCPZIaOjRxhaE2ujWq9SAmdgSVG8Rv5a+yTW0CUmLVpzYjQynxSFvr+uLYfEWK0jszSsI2tAFKqX&#10;OprwM1ABz4WCCM0EMNY/iEO73sbjP/kxms81oTQ/H/XVlejQDCud7sceeRgtLU1Yvmo12i+0YHxQ&#10;hlLuhKhnII3a69JeamHZw73dmBwfpUM9hcGudrzx6ot4lQ7qkQN7ceboUex+5VW89OzzaDp7NqzA&#10;f3vAGcXfDhB3F4LeihR9jsZ525LjiScfQV9fN8WTnTk+GdfuvBkfvec+OgQb7TGfw6OtVxjmta6Z&#10;BmaOx/lJhikv3r/vHcPnHFDMM7CTYo7pdQzxODtBOR7F0MUTOPzaE2jc8xKGu5tspnUuJglFFctR&#10;v+EGxCVpG58EdHW24e1dr5lRVP+TA1FWXMGeFmeyFAhMYdeuV/Gtb38dBw/tIcX6oMQsBvr77dOf&#10;chg0sMvKVH1IEh3d2YRkBDjiTtZyE/aLlMRE3s+wPWDFnt6eboRIu5xgrdl95NGf4nvf+zqdmwvy&#10;i1iye4y/Yd0WJCdnID42AT0dnTjEAZu5JzHJyCiswfqttyExJU8R9E8n0Nq4FwdefQTnD7+B0FgX&#10;+TDueCV+zmqto88/j7fR10onPiqteKvPzs75aThcnmd/0EsRVv95lOSXYef2m3AfBx+1dStoV+Ns&#10;JvjtPW/i+AntNUq+aHaLuk11Vu92eko6TMdfDZj4EbStj9bV+zIpp8POTdeSx3rc5n11xlO3Up08&#10;Z3slpds64FjpNBN1L4FpKTkicoJmsfudt9Hbr4+4OBzC7xwRXcuABHCGTtDYmAYzKku6khi0Do4Y&#10;UpLTUFvbgLRkyY5nfInDPSlzs70RY+7qIbwqQw63dNTkJNuYoKzOeEeMuAyob9gXgktnwKJmqGun&#10;p9TO7voXw2J8HwRYD/7JGbXtnXTOOvq0u2Dam3FyVEmQJjDcCMgBj74De2ndIqB7fv1Vjsq2pxme&#10;HNrHG3jf+pznzMYnzCMpRWXqxU3KDO9LVnz58cvTulV9ley2W+9GdoZmHJ1c+46BeK/0Av8YDZfG&#10;LAaWpc+uW10lN/61XwdXP3dcGNTPQqFZGxQk2Mtoynupzn6/IJyqf0j+iPjAuMvV6fJgBLnTMEiW&#10;dXTxxjNPztXmjs926UEMgvQJpqYm7Cq8XtyD95KB9wdWI3caBnedmJRI2SAPF9RX5xF+OjnTll/6&#10;kMxCUDY/q1uzrP7rfKakhDRsXn8NPnvfl/GFz/9TLKlfScxJ9I9YHqvkdIjqqvr5geXqSSXPNDAW&#10;KRo0u9VE5F1cyD7F/NgTD+Hw0YPUUm5trIKbPBAxlwsO3ntJQHklWptbkEljpyUBruKuE83QyfzZ&#10;3/8tfvL3X0fDkgbkF5aSHiK2kZxgFof27kFlZZUtCdiw9Rrecx29vbkZhw8cwC23325v8ackp6Dt&#10;zCl0XWjGII1laUUV8ssrUFFbS+e1BC1N53D4nb3ob6PyneaIcmICUwyzQTqOAQW92aqvlLOb2zoq&#10;VZwdnX8SX7dWiJ1I90WiZM9ORI9GITzQOSAS8lgzThR+veU8PYnADEf3NCzTI2MYGRjE8EA/zjae&#10;wkHWrbO9DeXlJVi/fTtyM9ORnpuNXjpAzeTfnR/7KA1lHZ2NXdi0dTsmx8YwOjiIPDq1poTIp96u&#10;TsSxkyVJ6bDsqdEB/OybX8erD/8MJ/fvwnB/N6bYEdLyC7Bi03bcee9n8ZFPfRa1q9bYiFrC8tuz&#10;JEBgYuqOv5FdAlx7LgSHX7FSPOq4unrrnddx5MgBK1ObV6/bdC3uvONTyEjWt+zZEafHEBjqxvRw&#10;NwIMobF+hNg+oRGej/byug/B0T5eLzoyBEd6GPrtONbfhuGuFoz1tGJioBV9zafQ+M7L6Go8gNnh&#10;HsTR4YyRoo/PQl75Sqy65g7Eyslj/9MLXD+9//vo85yOzNQc3Hz97aiuWMJqsl6U446uZjzxzAO4&#10;0H4Gza1nkZQai2HS+dobr5izon1Vk1PScNed99DRcetDE1JS7AtXNUvWISE5z+Slp68d57WXKwdu&#10;/UODmA5NY5aO4vMvPYHDh3cbDTJyy5evpTFUn4lBTlYWeru70NPdLa2EDsqi1ppqdC6llpSZZ4+U&#10;+/sG7etWSVROockhjPW2ou3caYz3dWGSPJgmL+cmBumzDhgPZzz+BugsB8f7MDtKXo4zbtzdDwz3&#10;Ypb3jdcKbJsZ8Z/HIAciMewX0ita1qN1wymks5HlaSZYaysD09PWN7UO2YEMlC+D/o8vi178hwIO&#10;pzCOT4xAO08MUU7Y/e2eaHCl6QtsiVi9aq29daxrkSf968+YaOeDZg7ktd0aVbKlkfOjN3cTk9wL&#10;XONjk8Z/7ddoL1dQZpRXhkEvMellwceeeACTgUk6DMKhx/jSk3R3Q3OoLK/BrTffSbnRTKPHIxls&#10;6S+m1uNubfwfoKxoOUFklkQOC/sQ5aSstAIrl23waq577r5gmHU/xfxao2k8CPd/PxhR0LKU2pol&#10;bkseIojwyQc/vQ+/XNuJRhnZM2dPoLnlnHvD32gWXld32RhbjkEnPye7EDded4fRZQ4Tk4pHKl84&#10;Gs8cRWyCItl+llegOshRc06d9mO2J4nUBbH2FSk3k2XOjtpcM+nSVbpmkB6z2VL7I5Df4rnSyoeo&#10;YNvd95kvoKq83vSbzQZ7fDH+eYT4DpjiBfodk2weO2gy6qd3eQXuXPKQTtlK4YA1JTEFyYmpNoi1&#10;o3+dmLboWkfqHuoffb1MayVXrloNfXvfKHMd4VJgke+9S4DqwZagnGxYtxm5Of4yGP6GE0bnuBzo&#10;voLjkbGdl2qjA4ek/7rpdFlBjJdDp/s+bygN9Bm0D6vWgGrJlOVVu0Wl+VWAdto4efIoJme057aT&#10;B4HvpEoe9WKY+L52zUYbxPjg6HL1dXSKl4pTOyjonHqcOl37965fu8k+cjM+Tts44ybtbCmTOZ1M&#10;aiB8fhAdcoB5U//mO+rFsHlMTsygr7eXclqO3OxsEeM1pE7DyC6BX+ywtjTbQv/c4hLiU2dgg5GA&#10;kaF+7HvtZfR3daB++SqUUSm6rwOxRBFIB/LQnndQrZeuOuiwbqPDyp40MzqKE0eOYuuOHUg1QoGL&#10;586gu60Nn/nSl4xNp3g9HZzGqWNHMTY8TKewgk7fVpTR2ZuZDWBQe1wST19/P7o6O9Hf34vBgT70&#10;DwxjoH8Ao7099sKJ8o7SwRweGjBHU28ZD9NpHO7rp/Oo+F6MDDKMjNA57MEo8/b19aGTdRro6EBP&#10;Zwd6e3owQIM7MjRsMyJ6jFdWXIT62hpkZmew7B66unN489VXcPH8Oaxftx7tNNxZaWnkXyla6PDn&#10;FhXb1kKnT53C2NgoCtlIEog+OqwxMzM0ThQsGtLg1BReePppOgKZqG9owOZrb8C1t9+Jmz7yCWy+&#10;6XYUVdciPinNGpYqiHl+F166+nU6rH75PkThJrjOqHV7I9j19hv2UoMMU2VVLT720c8gJ0OzgRz4&#10;UAk0HdmNcyf24PyJA5TPE2g7fxLtDK3aiuhCI9qaGnl+Cq1Np+1eK6/bziuuEe0XzjCPi+ukwevt&#10;uIC+jmb0tl/AUM9FxAQmED8XtDan64Dk7BJUrtiEhk07EZOaq2dy6KOz+tiTD6PpYiPm6HTKCG1Y&#10;uwU7r7nJFKLvsE5Nj+LU2WMYogM3E5q0dW7HTx7DAOVdI2ata9y4ZQfWr9mO2DnNqsQjq7CE8lKP&#10;BDrAMpBakx5LQ3CedGtGTMaxqeUCjh8/jC462vpKl/ioNVBL6lfwOp5Oj7Y2iaNDmEHH/xD7heoy&#10;S5722Tr0CuoO5UnJyUVeQTGmqNwmZQBnZ0h2iOohgPHhQfT3tKG7tQmdF84an/XCZ/uF08Zb8bOt&#10;iTw+14gW8lNLYdrIb+M7HYG2JrYFzy+eUzvweP4EOprPYJSDxngqvXQakBga/9z8ItIaj3NnG3nN&#10;MS/7mdZoFRfpRVJnzM0ASTgi4uLBJRG/BDj5FsYpDohOnDpqa+OkoKVbBTIwatgEOjBat1lWUsHr&#10;iKMqEK0pScnop+5qbj5vM+HSy8KtJQKSaX3jW3kmJ6dQX99gL6opn8DQxMzi1ddfwPHGQ8Yblelm&#10;+yho1HH6KMC2rdfR2VwnrOF8RoddwfYZ1otjoTnt8iLHx82YOqfNPVosp8O6esUGyxxtIAVj48M4&#10;0XjMHCOKKcG/5wd3rQFSRUWVLbOxdxQk+KyMxw6Cn96HaDzvH8w5pDxIRrTuTutIWyibejrjQPiE&#10;W0H1lU5JRFFBObZs3GH1W1jHGOY//677sDrHXXnkqOrMXYuXRouHx/bM5LXvXPqz2s6ZlZNCOqxc&#10;LbOYR23tEtx9xz2oJb+c40tZ4J/A14FKHsHpyrV4hpHRIRw9dsDWsrp6+vddGkEoFMLHPvIp7Nh2&#10;I9asWoM1q9cyrPOCW8PvzjcyaA26H7+Ocr3OnhAsX77a3nLXyz7h8r16LABGvfdLV6pLjG0tpfcN&#10;fIc10haCy+BdALrvB/5aVuEATp46bIOzWDqsro2lL+QQerh1zvj/j73/ALPruM5E0b/T6ZxzNzoA&#10;jZxzIhjATJEUSZFUjk6yxvbYI9vzPOHd8b3jme+Orm15nOQg2bKCLcoKpChmEEQgACLn0DnnnLtP&#10;n+6+/79q7z6nQQAiQEqi39PqrrP3rrBq1apVq1bVrl2lj76WLFtmexUr3PHN8fma5XoPoJ82zIUL&#10;Z2iwjnqkkyaJhfKUXUHjUJNw+lh4/botNDi1vEflswLavUuouPL3y+jzz/PTHx8XFJVi1apVKCoo&#10;skHWwOAQRsdGLa6vwxTPpZWxal5WPySJN9Iz2hou2myh9o4OVFQsmps8cOlcvtcCD931QcyWivCj&#10;Cp+/LvShJ5/Ch3/t81i3dTsDGE4GzapxS+eaUqE3HavX0moW5vTR41Q8C5FBi52aiHGDOHH0MJas&#10;WAkkpWBoYpIGcgpaa6owPkwjcWwMjZcu4xKN3zcOvYHO4R5UrFmG1ZvW0zhbjdUb2QDWr0dRSTlH&#10;OBmICk3Zx1vNNHrb6mrZgdWhuaoSrbU1NDSq0FRPA6OxyoyK5tpaNDU224xvE+N2tbcgSAMrJjCL&#10;/OICrF69Gms3bMCadeuwjq4gL5cdwySN3m7U0Ch49plnbPY3IT4WiTEzdhLYnpdfwcply3Fg337s&#10;e+VVRLGBZeTQCAnE4bZ7dqO1ow3NTY3GDqsc8UyCRb4FElOx4+4H8dRnfh2f+s0/wO5P/DKW7bwX&#10;aYWLqEdjqUTZGUgCfDm7FliFv5/A61h+5mR5mfoXOsmyoH+wH11d7QjNTlEBBrB23UYU5XAQoRmT&#10;4AiqT+1Hw8WDmB5oQmBmDIFZDirkZiYRR0M8htcYfWjCa+zMhPlHupjpCYsnZ36UmRgZapR1M+xI&#10;TFAnOuWWomjlVqzc/TBKNt+GmeR0k4N+Dsi0D+y5i8cxHpzk4G3G1oveu/shJFLxuPp3ZcnNLcT2&#10;7bcjlUpSr3O0rclUUK9P2Rmx812xfJ1t+E5B1Hc8JmsI8WZajGEnqlveFS+owJ133U/DJgs6CSsU&#10;1LGaer2uzlQL8Rdi3fqt7plZu5ONYG35gfs/AC2pmGJ71tY8L730A5w+d5R50dCOiUVScTlW3n4/&#10;Krbeg4wFyxEVT4Wuj7kkGzTaHX/ER/KUV3fv8ZN81jVedSXeajZPdQDyGC48wPSB2Qm6McSG+jHY&#10;egmVJ/ZiqKOOVT/FeNHYvH4LO/AKliVEY3HUvsr2Zxp9uZgP4o/cewt+VvrIUvn7nZlPg1P64oyM&#10;CfOaF66LjA7t+SlDICWFMqOtZ5hOy6LU6bgtgkS7BhAtqKy6yJJQi0vXePg6u9vw5uH9TCc63PIi&#10;GU3qpGdD0yjML8bObbuYztW30rjXf2GIj9dMkvIxrIxnit/u5SvDdWxUSzjIYyuPXwY9zSAhIdGd&#10;TGRhSv92fgv/xMS4vbnSuk5GmvP38b1XIJzqxubQik71UVZGl59mAe1KLxkuMgbLOOC9FVA+ka/P&#10;tXOH1pNrqZ14qQ+/1IFqNxjjKPNzxpJkRPc+z7WNlVvGsWL5Sjz52EexfPEaptDaRld/cq6udLWL&#10;PftGhgMXMKWDUIJTFu7SiCG6+s+unheWVGDJwpVYsmiV51bTraFb57n1dGs9F/ZbWrEWi+mn9f1x&#10;cVrTL9l1htItgxXSu+pit+7+3UJ2Tm54BwjS6a5OHoz/vNegt7Or07bnk8y4vBXu3LuHa+MIceCg&#10;I1PV8H2aIjf+V52JxHi2tbT0dNWgxXMwH6db7uk9eOCiuvoWHhUlJSkT69fswNNPfQofe/oz2Lxx&#10;h314OE09JHlzOsPjkRASh5vh92WXdgzDowMxaGqqx4mTxzFFHW5x59y14SfOsDbTmEvLzER2fp4j&#10;gpkaQhKRQ2u7dMkqxJIZmni2WR+CW08awolD+1FeXoZGWtEbtu2kYg3h3NkzSE1ORE5ODhCXaKj0&#10;JXPF8hW2T9iJY0eQnZlqM4cJCcnIy6fhuGIVDr91GMnJSTQ46xHLvMYGB23N3MjAgBW+uLQE6YlJ&#10;SEtIQOnypaRrORaUl6Jk8WLe0y1ejrLycpQtXomyigqUcBRauoT3ixh34RLbzSCHQqk8FpSX0PAN&#10;2pe4dQ2NNjpubGzAxdMn2XHOoObyFeJbTCO5BCks+wLiqz13FhmZWegdGERSWhpVyCziWM5tt9+O&#10;lPRsMiUa7U0tdkpPApV0Tl4BetvaED1NxWAffE0jlzy+zDxPnD6DgfFJ23IrVrNp6idMk0rcyDAq&#10;pygpKQrk25YEcOSqRdgGrjr8Sxje5nHzYCi8nzA6X9BEY3hbK9slQNta/dRnWAV+ygi8c+Aakb7C&#10;1UbzehWZmZmNO+64B9npuRZ7oPECqk/vRzxcRxtIzbYtphIzC5CUXkiXh6SMXF5zkch7HXeqa6Jd&#10;r3Y5SMxgGOPblX5pOSXIWbAERYvXo2zNNuQvXYtAWh7tR83Ta2VqDA3Wbgxz0FVSUIwC8q6sqAK7&#10;73gQpTQqbbsgGh4qhzO4AjQuSF9SElPHIiE2ESmJGSgpXIitm3bi3rsfQl6mNu5n6bQEZnIQLZeP&#10;o7XyLBLj9dpeX2vqa+JolFCGCgoK7YMuvcLTFlB5OYVYtnQ18TyMspIlFtf0AMXRzoxmB1pWusQM&#10;p3i258KcfJQvWIS0tAwUFhZRRjX7EIvYQDLSycc86oy0nGKkZy9g+8hGPGlNThOfcpFCHomv78SJ&#10;nwmpeUhNL7I6iE5JtY+4Zmjgx7FNTY7TeI2NRSbzi45JsBnHvoEemzWTxKYmp9lMT6xttRahxK8W&#10;mfcUKN/MR1n0k5aTp4/al9iukxFfNSPhOkR9zLZyxVoUk37JoQ8iU/2QjNbUlBTbMF5r/N2WKh6o&#10;chhP61gVeYK6ZN36DTYD5NJP4c0j+1Bbe4nptN5MdeR3Mm52d/uO27Fy6WbWsVD5THHhPmgf3NNn&#10;TtiSAAGTG13OiNJM7ywKOKDSl9vqrHyQYWp0UI/pK/jevm6W3/kZ4RH5GVhnHI1FOgAjRZvMiw7G&#10;8qPNSyNQuqv93hlYSiabDI7hwsUztm2QJhXckgpN3Xg4xW/+x0Ql4t57PoDc7HznbxDOf26G1dsS&#10;bB5FevD6zHKWrZB9gl6TyziSXOpbCi15m+JAVPKh9ejW9q3Td+mMBzbrrJtoGqxrsGPTXaRAM7Hi&#10;uYvnz6y+Ha7mlb4M77GZ87FJLdVQeGR+wszhBmnavm036XVH5iqW6t+XD8USmEq3G+9qMRXHBajd&#10;zbW96wGDb7xLgMOpZTSbN7ldB4wW+s6XkatAySyCM8jmx3EyJr/h0X5cunSBsSK/G1FiZUIneaah&#10;po8DCwoLbBCvWWPXTh0/fmIZbwheXgY+Hj1HobFZ8nXe9u5VFn7foMGljETpZy1XyM8rxG237aZc&#10;UQfMwyHQsxLr4vC+HeTnDyo0ANV3NwFbYqBtDnNy8sj/OAwNDGNCSwVoMzk9IN2ity7ip2jTm2HJ&#10;c7SalekI7cW8bOly+4hT+Tj6rkXDOzFYabClp161rZURLZEU4axuEqE3UnoN57KhouRo+NSRwzRY&#10;y1Hf2oZN23Q0axQ7sQKMDA3i0KHD7GRTkZGdjfziYsQF4jhaCELb0IwOD6GtuRW7br+LnWa6faBw&#10;8fJFXqfQ09NvM5jaWzGXI4ZUGmt1NTWGo+rUSezfuwer1m+0LaYunj6FC6dOoHhBMfa+8rJtc1NQ&#10;tAAN1VUY6O5FelYOBvoGce7EMUQNj+Lwnj3Mtxm1Vy6R/CAunD+LjZs2Iisv15YcNDKfkSHXwWze&#10;tQsZWdk4d+osSkvK0FBbh9UbN2O9ljrQCFi+nqPJFcuRmJKNkcEhvLlvn5VryZKlWEDjODo2gK6W&#10;FjfDFNAi9Ek019VjmkIv47l0YRlpLbByqPW5ytYsSTSOHdlPQ54GFu/fdtLVz81gdSNJXzZ+PksC&#10;InAZhO+dMtVdFCprLlsj1+btubn52LR5B1IT0xk0S2N1Hyb6mm02NDE1y17TF6/ahtxFq5BbsoJu&#10;CXLLlyKnbClyF9KVLbPnuat/r/Cy5d4zr3zOs+ty5BQvQWrhIsQmsfOloaqZE82h2JIa8i6ZgyDt&#10;v7mUg6rly9ZiFV0eFY6iqMGrHPowxhk3Gt3H0dgsw5KK5Vizci3WrtyIDeu2YtXKNbYrgRSy1nVK&#10;cbRVn0LlWy9jrLvJttEpXLiMyoWdI8srfPk5C4hnqW29tXb1eqxf67bzyqOROaPlA3MsdZ2kJt2k&#10;nLXWctnipTSy1rDTXM3nUpNP9/pSipNXrc+LTUJSdhHSsorsAIyc8sXkCXkqvpBHOeSdu0bev91P&#10;PM4pFc9XIof1kFdaYToghkb8iNabsS5HxsaRU7IUgWR9XDZjS4l0upQGyOkcRK5ft9EtrxBjrTTe&#10;7U8NnHwrC23vcurscTtW0S1JoD81uGbTFCEm6mqDleHWPgQyCmfNqNEJNzXU15o11gekflzJsvaZ&#10;Fdu1llXfCSwqX6KUtsZ5375XaSh2WJ7OyJAsGZvsteH99zzMQQj5Rn9RrPyc0aN7/vLWTqqiwTo5&#10;pSMrGeTFU5ietWQpPS0La9ett9e1DiwiY+qlU4Jtn6RTj9wHZj79Prjyak/w/r4hFBWW2NpMdZb+&#10;K3AHuo989uFafjcGH62OVD781n4MDffSz+HXReUTuE442t5IPPTgo4ifkyOB4rg085cEGCcVwUC8&#10;1zyqBhIPPvAg7r79Xqxg+5XRuWbVOhoCa7F69VoaBQXo6u6yPYat/Xvp/fxcTuJbFAZpMGTnZHGg&#10;oOPG6UOi/TK5clwNYVodUD4GenH23EmMB/WqV34Ot8A9U9eHZrFj+91zBqvyd3LEEmpZhaLxx7+G&#10;wX/Q1b/3abgOMOgdLQmITsC6teyvs/IYrnIrls/v6+C3NuUGWFfH8amSbJ48eZxGofbBpZ9jAoEx&#10;LD31GnWcJpC0fnzlilWU7STzF1yb77cCwhORN+/r6q/g8uWz7D+kN9RGZRBqIsGLxcGNjv5dsngF&#10;NqzdZnG82lGod/Xxig8+LwThq1s6patwSrc4fSF82re7KL8EFRx0SVb7enV89oAZpcpNfNG98vPp&#10;MlHRWwHi0YC6jDZUUQF1HcMdfX7e88Fx9CeCY44YL4ZYoyHxOuUgZCRR+USTYVPjGO3rxCRH/aLM&#10;sqUGVJBAI740WuJL1m3ArnvuRX3VFbz63A/R3lCPcRqTgcQkrN60AxVa20ID7OUXXkRLUyMmacyV&#10;aZunDVtsG5zc0nJb+/D6qy/j9RdfQEp8HBJo6J49fgQDvX0YHnCLxRcvW4nulg688r3vM69KLFvh&#10;NrDWGp3B/l5xHlM0EFsa6khuCKlpSSgvK0J7cyMSSHxTVRWO7d+HQ6+9gqzUFEzRYK5gpzw0Mo6m&#10;xiYkp2dglqPhGVAgaCgW0sBIzaZxRqM4QENkvHcIpw8exKvPv4hSGv+bdu5EQekC2m1ujWlUINbW&#10;C+okLfFLm5u31XNET160XDyL1575R7z49S/jtW//BV76xz/Fi//45/je3/0pjux9lZ3u1HWq9Beg&#10;uncuDBrtuRGfe+Wlr1QlzzpiLoGdjWu62g9x0ozHqeloJLAzyipZjPjUHA4KMhBIyUJcWg7iOAjR&#10;fSCJV8YJJGV61wg/38nP7p1/XGIa611fa7LpUf6sLXEQqHFvnNoXnzWrHkvFHJeQhESOOhOSpfxI&#10;uxQRCbXRqrU/DWBcSaNnY5GZlouCvHIaOYuQmZVrO110155H3ck3MDPSxVjTCA6PQB+UxcyMYWyw&#10;F9OTk/QeRycN2Yazh+1UKh2BqXPNC/JLkZ1VSGMnxRSV8pKSMsNFnRINbClDjValSLSRfyoHmHYA&#10;iGYY2C504pZk215P8cqe28azersSk5jseCde+jydu498vobT7GxqLutCvM9EYloeknJLkFVQYosA&#10;tHZvfGzS6locmo2JRQzbWywHc/4atDCQtnnPP31wr7+Uretk5GM0aBbcOg05q1k6geJLXpzhKLkR&#10;Du25u6hcaxVlEInF0s8Or948Ccvk9AQOHT9kyzWEs7a2Eq1tzaxPrSfTdliUK2ajbc00E7140XIO&#10;kHRMqOTR0Ho0SvbCH1goT7Uh5eXzU89yqm//qpknH5TWN3yFs6Ss3JYFuOUAysN3XiYElULnuNeQ&#10;7uGxfqPT5OmnBpr1GUdHR7utH/VJ8csmulVctcPCgmIk6buCWwDxXaDtkIKTs0hNzkVuZglKi5Zj&#10;UdlqrF6+BZvW7sQ9uz/Awed6HZJId3W5xSvPiCNtPb1deGP/XvZx3Y7P+qe/r/tuHsL1cD1QVXjV&#10;L9aZLFm+eo5MbnFEx9VO7yPdTP+tgPL262NsTDuJ0JP5zm/jN4LrxXMUZVOX6mAj6Wa3Dde1QYZt&#10;J2VGcqOtytSW/UHmO6flZmCWA98hjE2MWTtVe/VlVBOOjvmzCAQCHAittBSKc30QjXKewSbwvKzJ&#10;6sob135173Jwv9HU/xk2UfLZT/8qVi1fx/4nAJ2qqD7CyYj6YPW7HKbNBG3CiC2Z7SCI5uYm4vD1&#10;yPVplGjdEKQYZsgAIbO1Ero3fFSMdHE09ILs5LprL+PIy8/h7778JRqHlxlH5+tSoVn+YQL09ekM&#10;lWJ2Xj7uvPtubNy4Ga3tHTh37hxOHT1ma0njqAB2P/wYPvm5T9PIXIbUrGwsXr4CS5evsuUJkyOj&#10;tvbwU7/yyyhbWoHkzAzsO3AA42z4MYkJeHP/QeYUhXh29ps3b0FHcwuefPIpdvxutimGjEtUP0qO&#10;J6UksqNPZJ8bRGdfF/poyCbo1SKFXxW9ds0qrFqxwma98gqKsHHHTtz38CMYHGTHzzgPPvoIMgry&#10;sHjVGowGQ+hsbsbZ02fw1rFjHBFeQTqN2sefeAqLV6xEgHi1htCNRKmoqLBCpCVKr4NnYrHzrvso&#10;KrF4fd8BvPryq3iVBvtrL79ke4Xuee1FvLHnVRx47VUM9vTcoEp/XuAayvsV1Mn49GlG2jbypmxO&#10;TU1jMigT1YVpEKIZz+iYePtAr+HsaYy21mKsuxljbXUYa6/FaEcNRjp0dc8j7fUYlX87n30/76o4&#10;LsylG+ti2vZKumoMtV3BSOsVjHVWY7ydYW0MoxvuqKRfDeNXYoJpJoc6MBscYCG0bZOMQ3ZAGvHK&#10;8LJGbqTbknBnPLjn7sYanDu0B1eOvY5zh1+jwE0iVeuxMgoRCmQgr6SCxl4KehqqcPbwK7h45HU0&#10;XzoDWhiW3uGyHMw4lsKRAtYX6KJBg9EojUajJxAa78LEQCvLzTKwjEMqK8sw1lFt14lO8qStinyg&#10;66rDeMcVOpabboS8GWP5R8i/MK/k5/jonnV19/IbZrpR8cx4ql0Y6tFZeQG1lfqwKgqTM9NIz8lG&#10;QpLbykWvV0eHx2kYaJbK1bW7OgWpND9L0NsizZg5HvtLATRzeD2VTDoZLv2lNCJdRl5SYrp9VKXd&#10;H/SRk625tDIJnDGpcg709+HCxdOYnBrAqTPHKPPaOkxGkwxgGfBadyc6YrF9+06brdKsilS+W7vq&#10;8nXgrjLmwtsjzW///v04O9PRES2vcX4+DsmUYNnSpeHjS+eB0osXNGVoqcVzsNHQWG/b0Fmo4RI/&#10;3jsQDY6OGQwM9Ng2ReESiQ+Sf1c/WpqjutIyBb1BcPTeHAiX3k7oqsGVj8dIYN0a29kfJAXS7bQx&#10;nQOvIrs6VtmZp7cm0DltNRaLtrYmHD91lINu1bGTici6eafgkuiHuJVPxFIEgX9nhov0gi9786rS&#10;yaw5G4x5MA+X7m8dRKec6k6n3L1nwDpQUbRtWHGx+4jUfdwo4NXKEy6sdsro6+/B+fPnXPkY5Aw1&#10;F+ftMv5OYX46hyfKTj/r7u7inYxIN2D124TZakynetfyLL1yD9dnJOg50m9+Hfu3aq80d4jf5X91&#10;WfQoe1A6KSc7Dx//2KdtV4Gw3DDcnyignNg+xjYYpGkfCqK3t1dY3ob3aviJSwIaa+uQnpaOHBpr&#10;pkxVACIdHxlEe10lqt56E68/+z0898/fxNkjR9gnTmHL7XcgkwbpmcNHbNuCps4uW8Mq4qSY1TfY&#10;Oce80bn+EgYdJ5mdnobmxgbUVVdjuLePDW4K40oTSLSFz7HxAeTl5tKA1TGuCShZtRIJqWmoqayy&#10;NWt3f/AxFC+qwLE3D2LbzttIaBRiaMRqNm3JujWIjtPMZgy6mhox0NmOWOLQiT1N1VeQn5tto+r0&#10;vAL7UKCwdCF6h4bR0tWF2oYGlCxciJKSciSTF2nZ2SjIz8Mo8+xjR9Dd1m77rFZdqkR/7wCKShag&#10;nIZ06aJyZBUWA7aZsUmusc/knHzQfpfRrLxYzVJxJFJYsQSr1qxFEZX40rXrsHz9JqzZvBMrN2yh&#10;247l6zZh+ar1mJoIYi0Nca1f1FZC7+81rD/LJQE/CYR/FgPDfaiiYTM2xoEPR8yrlq2xdU96RZGU&#10;OIsOGnqYCnJgM21bi3U0XkF71Tl01pxHe+1ZtNWfQkfdebTZMx3vO3htM3eOfhcs3A+Tv8LNn+nb&#10;Gaez/iLdBbTWnkFXHa/VZ9FRc4HGI/3rzhH3abTyub32CrqaadgNd7GzmrH1hfYKnx2d45aUla6U&#10;rWipFY5aNSii8mi6chpDLZWIjwlikh1s2dJVSM4uQHxaDhKyFmD5xh2Ioqy01l1Ef8tlJDL91MQM&#10;CpatRZS94nSGkZ2aw6vav319qj/VFdvOyGA7ehrPo/7iW6g79xZpZvlZlq5qlqv6HMt2Hq2Vp8gH&#10;+rNsLTXiH/lQf573Z9BmfGI5xUv6dere5534FsHHSL828rGz4QLamEdb1Wl0MX1fUx2mRmjYR9EY&#10;JJ3lbCu5JStJeLztk3ju/EnU1l2xTn9ReYWdmKU2xAhWJoO5TuinI4GuxoCe3g6cYHudnnGveR2I&#10;39Y1QGsjV65Yb9tCGTl+mNWFjBrRTGy8T0lJxuWqC7bMwOreeiZXd7qXEaotvdRv9PZ348y5M7aX&#10;tBmqxKIZE+GdCc1iG/XNtq3SnZQx/RGHdLbDp7xdGv3p2NLz+kJ5QvtPemGk1bJnLN1rqyOdWqZD&#10;LARGO1nsBgiz7FvScPHyefT29RodDubzX8s7pLfHx0PEl4zFSxebESE+Od4pbjh+GK7ld23wO0rx&#10;WMboW8cOoam5jp2qZv/EB79s4dldLSvZtete5GblX5WTT/+NlwToVmfAx7J+tANHRfkieqle6Zjc&#10;SNI1ahqZadnWDhvZF2mfbtWFBtZ+Pk53unaqD6ZGh0fNmE5P1ZpfrWf0+XQ1hGl14JYEaA3rRFBb&#10;JckvnNbaPfOR4bZ54y47VcrqlMRqtsxFYxz/Ogf0MMNFAQ6XQz7feSHzgZ7vZEmAPjbUMgoto1HO&#10;4WUjukamiADzlqHt0eazwwMfzziNw+qaSmtHvuw6ngukFyWPmviYQU/PgO2GoKOmBZ5oGZ/kbh78&#10;fJRWONx9Kwcm+/bvQZDyoLfdBiqGdAT/XL4xttWXlom5/ZOd3pgPvo8S+84HIqGsucEsby0fR0dk&#10;PCsb41oI22R8XAKKiorsQ7Sujg4z5tVUrc3aumjGZZ0Jhyb+tLf09m13mA7Qn8MfCS5NJGURQLQW&#10;370i0vZjMxND6G2pRc2Jg9j3/W/he3/9p/irP/o/8Jd/9ic4e+IkcmhQbt+9G4tXrWVqGmjRcZiS&#10;SS7LX1dhdReCmE6kbKhGBvOKi09AclYWNu66C/c+/iTxrEb/+CTa27vR0NCIyuoqW3fY1um+sk9N&#10;T0drQzNxBLB0xUps3LIViRyp5xfqq+ltmB7SFjohJGamomxJGWKTtIbKCXtRQYExpqnyAkJaV7p0&#10;GRKS0xFg425oaMJCjkZSc/Ox5bZd2LJjBx569DF24AET69r6Oho7V3CZRnJ9TS1aSJu28klj+e9+&#10;6EHc9fCDKK1YbB+hRJE2NWS9mrOvs1mp2kaIvaTRIYZoTbBOAKN1zo68FqfPnUbF8iXY/sBD2PnQ&#10;E9h+3yPYef8TdI/htgcfx52PPYWHnvww4gJJTO5XqqrRuw8z+X0CN0OPX56fDjh+cQSYkY3U5FR7&#10;tTg2PIL6Bh1VSjGlTKbklXIgtBWzyVkYp/4NTY1henwIM+ODCE0MYGZyALNjvNLp3P/ZiUFEMUwf&#10;M0XRzYwzbLzfXRkWmhhmGsVT/H4+D9KWH8PMCP3H6D81zMEW4+tQAeYVHOknfjqd4z3FfCe6MNbf&#10;YAbhqT3fR+XhF9HXeIFptbZOHaeb1ZAy0rGVmnWVAhBkagsTKoKhII2aHA6c4qVAtW9kGoqK8yif&#10;kps4JGfmYTouBePTcUjLLaSss52QVcIvFaSPpmb1+pIdn+NgEKO9zWg4sx8XXv8Bzu5/Ed00QrXs&#10;IHqyj3zoRwx5EssyY6wHAZYj2vz6EAgOInqiz/gRHRxm3CHn6AeGTzPeNMOmyHPj3fiw8XjW5yfj&#10;TpM3MRMjmB3pox9H5sQJ4pqeHLXXqxOhGOSXrUJe2Ro2+RQryxjTXanRcaZWMFu7rLWD+sLeFKTa&#10;jQpnP3bzHsDVsh+Bl4OjaQ7IVV+uw/dnWRXH0w9OO0bQJUNGYc6g8fHLGFy1bLV1Ei4HGQ6sWzrh&#10;llEsw6upsQGHDx/C5MSYsx3o7DjiGdYrPTRou+Oue6jvE9g2tFzAkJEml4/XHfHG5SIdrgGfGSpe&#10;zj4YO5l3iB28vaY1P8VjgEgzlDIy3GlacRyAueLI6KI8S66NL8LOGiIxM7NTOHP2JBob6yzc3jB4&#10;bdrA6JSTrCqvG0PkbI5Pr3CNjA6hpbWJeSpvnZWufFh6BkfOROfnF6GQ7cXRfW1QScIwP6LyUydv&#10;A0K7c/UlYpSfuk7L18o4a8cRl5ctYdH4bNEcP10S4SYW3usDNp1gtv/AHoxMaJ9fJ1/2CobxLWoE&#10;uLS+p1tqYpVkTjj9cOkDLQLkPXk/Oso2KLR8VD34X4A7/H56Ovl7MjOfHz8Zrqb1WuDydvcaUBvw&#10;4g5vUL5ikOd5TZBd4Oizi0VTjUj3yUMfpJYjPTmTd6oUl58+QPe/iJ+NDtGDdUE5HRwewIsvPW9G&#10;rhhkg0g5ybVXZ76b/3xtEM9cHfmgephGc2uDLQFx9evCZThLR6htSm8nJyRjxdJVDNE627Cx6rLV&#10;k0vruzAtkY6pTe/45aYzoXNXuycove6tPhhLR3vv3HEHUtMy6KcM1X8wEWlUd6KlkIqvtzSGlGFG&#10;h26vCYw7N8Pqx2LCprpK6CuvAo5UNHOYnpkG7Rv5wvf/BS/+8Lu4eOxN9Lc2YvGSCtzzwAeYKAaP&#10;PP00djzyQZQuXoo0doAJCfE4ReW4sKwUjW3t2LDd7VOnbCQI7lfXSPI8f14SUtipLihDSdlCN7sa&#10;iEV8gs7Tjyf33Jdv0xNB+4pSr1UmQ9Po6+3DYF8/08dQ4WgP1TaO3DvR09eDmupa1NLQbKiuRjuV&#10;kdZVjY1LkTJ/Gpa9/SMIJCRhgb7wo/E8PDpqX17HxMTbiHVKJ0tRGDXLm5SSgiQax3mFRVi8bAVK&#10;Fy5GZk4ObXQ3CtdoR39aV0hJpVOZVIV6dBUv6NEaqdAU4ihwEsKhkUEcUYcyMoILJ09gYmwYBQX5&#10;ZK9maBVFyGdoHDMvVnL44IAE5BUXv0/3YR1Dqr9LgM1mecBELp1+fQxznnM+tw6ixaeH2OxW9aDT&#10;YqLQ1tLEwVCrLVCfnJzkoGU5khJTzejLYCeUmpbJ5kW1QB7Hxiax3lMQlZiEqLh4W1AfE0jBTHQ8&#10;QtMzlA3GjIqjGCUhkJRKWVV4Ap+TKUt0fI5juthAIp9T7cOjQHwG7xMRRXmKZpwo4ouKTkK8jm6l&#10;ITVJcZuw5TNOlgKU6fioaYwOdKGzvYlGwAgyKAex2haIQqe1ojJaTSWxg5DRmpxKOaUMZ7FjXbhi&#10;EwIp+RjoasKFN19AW+1F2/g5s3gxEkizXhtlZBegeMVaxstkjsRkitnxUN2YGcg0Groar+DKib3o&#10;rjtHS3DAnXTHoBDjT8lxUKZOXp09zQp39hY72emQOudoTDJOSOF0oZkYjdUsnmaNo8mTaNZDDPkt&#10;fsaQ1wHyLZb8jIkn/8mraPIqnjyMjiWPE8nfBBqlseQt4+uwgvLl7NhXbkdiVhlzljKcwZ6DL+D8&#10;xRN8ZvvR2e/b77TdFaS0TYIlcNZuraR8cBC+uxWIkL8I0FNHdx2OnzzKdqxOnX7ioQ+kSV/g6gO2&#10;Is2weuldxyDnp3H+qqMi6qLLly9ihEa8QAaV8NjrYJ3kx7gh6kydGqUN0JWUtUFM6jT4OxWDDeu3&#10;YSOd8na4VefOKV/X0pXW0ap9VM9wgK11pYpukxCWxtGlzl5/iytWoLio3OJYuPDoXrznVfRUXrlE&#10;PauZIsq8aJa1LPoVm/lp0C+/Sertrs4ur72y3hlHoElPZ6zI+CNYZr57O/idqz9b6u6nbWlYa0cj&#10;3jpyyPYCl/42g5E0uE7XdbLB8Wncfcf9WLpYxoBoDLcVy9pAX3FXuxlWOzjA/ufAlY0+RLt86Qos&#10;KltKT+anP88IMbxKxLw1uxyIj7edFUJa/0faVIeSb6GxZyOBUsznjq4OJCclo6S0jAMQ6QfGNZwu&#10;nqPZpbVU9FQ6LYs7f/4sDS7NnLsyGeFW78LB9NPRtpdqYUGJo5dIrCyGV3Q5MNzO2+4tjucXCVd7&#10;Wdn1J0JJ1I1mWB2fZErGYuXK1ZS1MoZLFoXBA6PddwKGWKB+6Dw5MlBcVbXqwORDp0QF0M7+Wnu0&#10;a8Zb+aktSH7suGD9KR35rH2tu3u6kZGegaJi8odxFVt4jEUmRwJXv2GIvPeAetyVwjkXfRYTk4PY&#10;f/B12x9WKk7BNuClnjUyGFEvsctKFuP22+62nSeEx0qvcP/eaJCTHEjG5as89etk0ZAbf/TkP/tx&#10;nI/K7srGBwt3OiYrM9v28m5uqSN9M9Qtkg3JHyNakxAPo1FeWkHds4lh9CO/DKsj0APlQl8mdN5+&#10;IDM+/OrzLGA81mzZhcN799lpTuUrlqCbFdZVX4sThw+zn+rHtp07sGHTJnz/e9/Ho08/geQFVK5k&#10;kh2QT2K++if/D3bv2oUDJ07hc7/z+yYDysaJ0rXBJ8dKKxBj/HsDNRjG0SCaFxuJ8zo1rVNs3Okj&#10;2j/SiscfCVRIe5Wx85+aoHFIwVMDN7uRoDO0JU5Sc+rwtRWOTnvhINU+0NCrJ1Meho+eElQTVo8m&#10;EuHC9OD8nA/pZqXNRbNn0k6B9kHbZEVRKSRwcDBBozg9P59KIoSs3Hzse/lFTA4NsKOfRD6N1tVr&#10;1qKgkMJPo5pay8qs2YvjBw/Z/mqrtmzFN/72y3j6k79iH+oYCczbuzjQg2DO4+ZhDoWYb/idwDrw&#10;GqJmIaaHsefbf4PosS7kL16P1bufJkPdxwlWx0zkcdU5u1V6p+zCOG8VhCUCP0G6x2aUqHBOnTqC&#10;H/zwO/Y6U9WyZcvtePLxj3LQkmgRdezlFJVCULN/qkcaV7P6ClsK3iumZGtmWkckSoHpAzrKjQmW&#10;4imGZMpdXVl9R3zaBzWafIrRyJxphJPKRq9p7UABGXf8C9IYGGTH09VcT3noRFRIh1fEYobGcPaC&#10;RVi1dTfi0/OJVR2S8Kqzl7FIPRZFU3GMBoz2ZU3JYn5JqD29D1XHXqSRyXIk5+HOJz5PW48dv2Y4&#10;OXhCcjrrKY2GOGkhqVFsCB7FxD2KrrqzuHR8P2aIN4adu2alo5KykVW4CDmFZUjKZD40PKNIv+ts&#10;WGIWVUrUdY6ateJVBom+IhFfeW8fZ9IrSmsiZWwpocojGtimHYMUnX4MiyZSydEsiRSLrWnxTwO5&#10;hCSWISaB+WqDauDClVP41jNfw8jogCn0tSvX46NPfRrpabmGVnhUTmXmDFbhcuBfbw1EszCEsfi4&#10;z1zYj7/5+7/moCLZdJYZZZQn0Su2BWJS8NQTH8eWTbsYW3wgjYZGGMSDMPh83bP3Obz06rMsu2Zg&#10;1Cnwqlk1O/iBfNUA2q8M6U3VgxCQJ4kJGXj6yU9g/ZotTENOmp5SPKWNzFNXPYMdUSP+6ZtfRXuP&#10;PlolWi1tMmANW0crGYzFE499HLu2P+DRqXDRpqt+Zml8TeC73/s2jp84wAGh6tWVx0hVAsqJaLIl&#10;DCHKD40lzdw8+vATSLJjY5XGxfX7D0vn4b8avCgWN5xGZeY1agrPv/hDvP7G65QJJ5Nq30YTZU3L&#10;YoLBWSwoLMUvferzyM0pYbjTgT4+xzNBFPYdfAnfe/YbiE1wkw7Geg8snWSczeCRDzxBA/gR+ihD&#10;4tBFdBl9mk1WwmgbQP/zM1/FqfPH6e929lA8M5ys3QhMqK155eYU4VOf+GWUUlc4dKxXz5hQOjm3&#10;XIDPXkmqai/g2//8jxgY6bIm6Iwz5S+n/paDz2AUPvPpX7cvz93sm0LJI8tEzw6nwOeLlecngOOf&#10;l4Z/Brzs2fcj/OC5byEu0Q2m5vGRdaOyxyCADz32UWzfchf5IXkRBh9HuC36Sb2Q+aBAxeVVkxcC&#10;kSSD7kr1Ofzt3/8VZqInoa/eTcZFC8MdL9Wm5Ec55UA8N7sIH/nwJ7G4bDnDhMPj81V88MschvkU&#10;avmFaSaVxwo+i5r6S/jmt/4BQ2O9ZLWrb03cTfNWS1pU7pjZAB579GkzWCVXotc+GrOGZag9Wpz+&#10;sWVGc+1e9aUYXlT+hMmeu3G0+49epdgbAA9U5Jf3fBev7nme2QYZVWGaUFMbl9zKOI3DQ/c9gvvv&#10;fphx9ExdZfE8CGcXMcOqcI8ZzVrDSiMqv7gcjfVNSMvMQC5H+qkcMRSULcLqLTuxcs1GjAanUV3b&#10;YLOZ4xz5ztCAOvLmITP0MvPzcObNN1FuM6wd2LB9Z7hcnrsWiAFOWN29D440PhuzyQV1cmpo1sFF&#10;W56aWdQ1OSWNRpu+sE5GEu9TUtNtanx4ZBgLFi1EakYmUtLkMryvsFN5TUES4yckJtooVjM66vws&#10;DzNaJWxyBCNLFewUq6PTozuSZkUMPyoGfzwcBA0AtI0X5ZA6a4aDglW2Vli0DLa3YGlxLpaVFuLC&#10;8SN48Qc/wPkzp9HZoe1NQvbRmmh4/8ywih9++VnO980aVodfjc2q0BDPIjs7C61tbejuphEYHUJv&#10;Tyd9p+1UtUCcDGu97qQsJKVRSaYjTld2jrG8D9AgiqMLJGcgPiUbCSk5vGYhPimTcTOcS3IuwPuA&#10;0vv+iYrDZ6ZVeGxCCusvk3HolCYxjVfiIr4E4k7OLERWUSkKyhcj2ZPV9JwCJKdlQW8CNAOpe4lV&#10;lEb+lCTJqjqR0b52nH9rLyrPnUQs2016fjHGulvt1C2xQXktXLUZ44P9OLXvJVRdOYe01FQkpeVY&#10;esOnYbqUCJXdUG8XLrNOY5mH2lk8jdu8sqVYunk3ipdvRnpBBenOs90QElP1FT8dy+B45PEpNYfX&#10;XJZDV+2lqqsXZrsqZHs8Iy8SxDfxW7wi/8VP8iqOxlUU/WMUxvtYOu3nqrgxbOcyVkXzTFQIjc1V&#10;VJjPobezw2RAx0nquNGFpUs8YfDboy+781TlvPubB1+e52PRU1dXM06cPm5vsly7cWE++DOsblsr&#10;FxiOc1Vk5cMOVbNAl69cxOioO/XGXkMq2PsxY8gC9CzamC87l9DULJYsWY7bd95JHEnMR29vRJPf&#10;YPxyCPyrPqgawbkLZzE0ouUpDGF8lUUdqwE9pyaDKNMG8xWaiXR4fB1pV7Z5zboEEmJx5uxZGgns&#10;cemvzixk62wtheF0RpkrU1dXJwKBOOJeyCp0ZRM+GSph/HaJAHk4pzBNcAifGTw0QJRn70AHfvT8&#10;D2121fI0I4RtwDMC9ZFaPAeLDz3wKJZWrGR3RD55fwKXt8rpoKbuCq5UXYBOSRK4WD54tBL1sqUr&#10;sZBtyaWn0/9cAZx86GAQGUolpQuI87J7Je8bSfx1X7DLCKAf6Yrl8xhlITg1Y1vc2eSLJwOWLfN1&#10;2w2FQX2Ujmk+e+6Ufd/h6tJ3TmbUZmY5oN24fisKqFP8MDOmPPrV1kR/ZJ+o609yPkTeC71mqavr&#10;Llt7cV4R4cxb+WhwpO0AtWzCvYKPKJtoszQReXjXeWCGrcCXQ+FQP0/dkZqIkbFBNDZRf9JDgygt&#10;K1K9OHByau2Af2Osn96+ftubNSNNpyg6nvs8vbrM88HRKz46nC4NDQaGhHDk6CFUVV/is+JpYCrZ&#10;lJySJhquakZqG/fd+xCSqefD+RCX8PpPQkkcTc2NduCS3mLrg2SLZfQpkuhWGd1zJN1WHu9e8Rx4&#10;8Tz21zVcRl19NfWxaFd710fmjmcyTuPjk3HnrruQk11ADyejc6iugrka9QtwNagxa3NXoWZWHJzF&#10;sTNJQgY79rW77sQd9z+OX/r1L2LR4jU4eewMTh05gdCERmFUesxVFrNsTIEuyvB6xPigEZ8Y4gu7&#10;MceMVS8CwR7pVGztYqCrmq3Nzlg85qSZMWOMxn4hNvBhBTg/xSECCZ3WUkzRWUwLE2JGMI4Lj1OE&#10;drV7IRGNajyu8i1L0XkjuGa4Rj16mTGLnuZaNF45Y+sBm84fxXe//rf4hz//U1w8ccKWCfR196Gh&#10;sZkj32E7SvMX8E7AasZYr8YvmZKXXtE/+uiH7FXqLIIIzo7g9f0v4hv/8vdoaq3E5MS4E1aTCtcp&#10;OEyRIB+TGs9Fgp6Vznd+jGmOmPVFsHtiV81byZietT5MX47rRB8+mpxJDOMQR4OuYM1tWLLzUSze&#10;+UGsuPMprOQ1t3QZ2DMxfhCT/e0Y7mzA1EgPU02jvf4yumtpBAy0oOnyCaIfR075EuQuWovojFKs&#10;3s6Rd2wc+lpqMNBWyXjNaLp4DDOhUXZIIxjtrsdIRz0wOURCQ0jOyMbmex7Hxoc+hc2P/hI2PfRZ&#10;LN3xGJLylnAs4k5c8orlgYYArruXU7OyYl4X1D58fronBz4zHC+dJmJnS+e1UEZRmN6sqJ6CGBzu&#10;wtFTe/HNf/4rNNSdZ/iUbV921x33YM0qnW3vUlutspMy+RAeD5S3a9lhem4eRFm4FGGYxfgkjQHq&#10;FzerKj10q3kIqPeYl4yHioXLqMM02CJu60gZppkTMd8vR+Q9+RAIJNGgWYv0NO1fyRAG+bNuDiLv&#10;/ZTkIGVHX++7uOFyytgVyEfl87/c9g1ad28Xew6x7hYvWoLdd91js6f2WpNxZXD5XZfjE6+MOxs9&#10;TWN2Ai+/8iM8//K/ImjnqFs0dob8URaWjTzl4Ts9O2fGhmfg6eAWJz/TePW1FzFoyyrcszkZMeao&#10;+ynjyxevwsqla/go3pImGr4q1vx61NrhaVt65tN2M+B36ALfAFKdiu6s9Hzcf/eDCOhNhvGK5aaR&#10;4bbJcs+iRcsG9AbizPlT2HfgDevH9fW4wmXTaq2rYI5k480stH2jbTnkGUPO+cA4pq8ku8yL8uP6&#10;QfHSOc2aCcQLH4cMa2dc+/jCfpH+b2sHolU2iN4ceV7XBvbwpHvclvk5fNpdwjTQnBE6H5TTVbl5&#10;QDqYmatP0UQv/iQE9GHQTuTlFpAeyZrjueL5M92qHwdMxLLX1F7AD3/0jB1W48CV0eqA9RFRzREg&#10;HI6Hup0WXrt31OqgDftgkwbgtCYUiFPxVBuiRVufJcYl4YH7HzZZESgfzUK7AYsDlU1v85Ty1Olj&#10;+Mrf/QX+9qt/gb37XiK9VRge7SV+nUDl9vz2m7lkyJmEzM+Mb+cvMF55IKr1Nzg4ZEt5TG5MNkgF&#10;BxduzXMU9VaRbQ9n+Mg/D1UY5OG5ebsE+FG1S4DWFeUXl6ClsQ7p6anIztPXgBT2qSDGh4Ztg+6o&#10;eDYYGlsxyYnIzMlCcW4Whrp6bG1nTlEBTh86yNFOGRra27GRFe2xfS6fa4GrTNfw/asLYDo+K+kM&#10;K46hqnoLsirgrbvyRml1rwpmhU4M9mBMH7PMBNHT0YqxoRHG1cdkcRxZC6cTIClH/bEeVbvC4OXg&#10;8najNud8sPC5SPY/B8IV6eFuwx42w2prWFkSfZzAEc7X/uov8frzz6GhptaUUGp2HpasXo9Nt9+D&#10;xz78Mez+0IdQtqjC6JWifP/MsIovdkMQ399PuwRQXog6XG+uprW+Kz0jHS0dLRgYGrIBVldvN86d&#10;OYPe7m6Mjg2gvbcZbR1NaGtvRGtnI9o6tfa1ma6Bjv4dzWhlWHsbwxWvk/Hp3857xelQGK+tzKOV&#10;Ya1t9ejsbbOPOvr7+5Gaks6OWVvbkEoKnjone6UkVpjW1EBKAy43azqrTiFO26PFMYyNPlqdBcPH&#10;h3H2wGu4dOwgO3AapgsW2wxrP/OPYoeg9aBlS9ciNjWTyqEA5TRskvOKmU8M4zSht7XGOsTUzHzk&#10;L1qO4f5uvPXSv9oRxjogIyk9C1FxicwyETHaQ5X4onmd1dfk6rBIr5s4UFtS+3OtnSWyugzX7DT5&#10;1YQa4m1pJQ/J0xbxjfwxvraRb23ieQuaO8kzn4+8au2u1h1rHVnfcDd6e9vR2daCFnYGbcbjJg42&#10;mnCl8jJe2fNjHDy0F8FpdWBsy7MB+6p59133Iyk+lcTIT3LhZgRNz5h8OCrdr8Aqgs7pg3cLwquP&#10;hy5dPoPKqsu2Nt916iLH6SHBzcywSq5tlpA6S/v36sMkddQ6VMDkaA70oLR0Xic+G4rG4orluJcG&#10;UHzA7Yfqb5HjwM/LS+c9q1aDwQnbJaB/UFvSONkVDXOzJ6RrJjSNstIKrNDOE0ZnBEEyVIhO6yuj&#10;o+KQl5dnO7IMDrg1sY5egRtcqJ7kNINoBjlxNbe02PZTueyfkhOTiI/15Ej0cHgPEeB6D/p7fFM8&#10;0V5VK7l5ASEOKFUnc4aUh2d6KsrOib//3kds1lgGm8pjH40ohsvQ8Fl8GgNXKi+gvrH6Hcywrpg3&#10;w+obAmKlw+e3JJUvCqmpafZ2SO1B4VYm3ri4Tq7FI+HRG7muri474EZ7ijLQQ+rSCLwLc5il7mrB&#10;+YtnPT4owHee/FBGRNeG9VttHXg4X/uxe0vn/gnSac45H+d8v0h/pfNlxMqrf/pVVl9Abf0V8lEG&#10;soXMgbKS/MgIr6hYhiUVKw2n9NLVeQoin5xPJPhx/HTETZkWTXJJlLGJyUk0NjZZ/6sZT2Xh1oAq&#10;NumXIe/pZdVbb28X9ZzWEychU98DsV+3NsL4SmO8ug5Yvt6MuZaFBKfG8IPn/hVNTQ0kTHnSKX/9&#10;0SCVEawB6/atu7Bl007oCGe1accHVwZHpvxU/xo8D+HNw/vQSn08NNyDS1cu2IEgOjZVB2joewm9&#10;cZDeClC/+P2V8BjphpDlMee1WeEmD1vb62yt7fBwP+0SGvikz/FWRFM/cYB67z33YemiFZZaYTfi&#10;x5zBGhnFbWsVbVsltTTUIC0zGdm5GWg+fwYHXnwOpw7sRe3FM0hIiEVmYb7NDB555cd45UfP2olP&#10;m7bvQFZ+Ps6YwVqKhjYarNtvsyannObKeA24mlgTTjk1YPJCfbgxngzRVQ1M3bitnbGr0iihHBl2&#10;+TwOvfoCJscHcPLYIby59w30kJ6ZUAh5NKr1EZVG7fpiXGmFxvad9ZF49/KXj0BeVvG88fMzx/vI&#10;gllJ5z2HfwW+wSpdphnWqalJvLlvP1YuW4mdNFB3PvAott33CLbc8wAWrt+CRBoOrHGHgu79ZbAK&#10;xADv+r4yWAWkU/WliuK9q79o5OTmoaCohJ1eEB2d3RYWmp5i423EeRoVl6rO20cOF6nAL16WO4ML&#10;l+RO48JluivncfHKOT6fwnk6XS9cOsu0Z108xhGe8/S7ZPFP4tzF03TnUVlZjYy0DBSznamhag31&#10;rIw/NVr+2T9pFMXyNRmzNZsc8bIzmWJHHRfQmuwYDNBgbmJ+0cFBTFJGslim7PxCTIyOYmRsEgsq&#10;ViC7fBV04ERLfRU6OXBLT03nYDODSmMKfd3tttxh2cYdSMjKR0dDFXrrz3EgxU4rJt7Wy0bpI6eZ&#10;SUzTOI612RlRLaOIylR1PkefA1M+evLEQk24t78dz73wXbx5aA95cNw+pLggXtFdIo8uXjqHc8Zn&#10;+Z3isxx5KJ7SXWC44lyqolOc86dw9vxJh4fGwRnqKIUPcYCqPWKngtNIS83B3bsfwd13PYiM1Czq&#10;IUeQXmXJYBFQo5C/zvAQ+GVwSlhPUrLvDWjGQp1vVTUN1ji9HpMB5vgofab8bm5JgMAp+pS0FHR2&#10;tnOgpIMB/Hi6Cq/DbU4DIXYeCXGp2L37fixeuMJ44To2V9b5+flOv+5e2x5p+6P+Qc3o+2mZi+SB&#10;nbzo0aliJZSdlSvXMYUzOn3daWhIkvCpTgLxiTQIEtBQX4eJsVHT8cKjt3VS/CqPT6O9qhd+8q6l&#10;tRktzc1st0Hk5mYhjoMqdeRGi5+JXR24vF2Ia1/RaOGA54UXnkVXTzs9tVRAYergZRCwbmZ0aHIA&#10;d91+L7ZvuZ31pTWpvoHu6Jwrl+Xn9HNVzeUbGqz2y7ItXbI8bLDShXEJRKvDaQMK0hwfSERGRhpq&#10;66rszaEtLbE4nlHi4ZCTnE9OTiA4EaRBV2Ef4JhoMCwMylf/s9SDrda2pmmg+Pk6mfDw809l3rRx&#10;C3KycygHkyxryL4j0Synyh0M8Z46SvUzNDyIvoFe0jloH+oNj4zYTgy+Gx4ZpAwN0hCcQIrtlS4W&#10;+GVnjqwHGax1DZUcLLs2Gg4VkPesH9WT+Lh44XI7Vtb2OSdd0udvd6JPTvd+HH0HM2nXqSmWhzaC&#10;JglsOz861UIcdaB2ROpob0cvBwxaL85OnGFaN+rPNotXbmBlHxrFAv29vairqzEDMFl7v6dnWBld&#10;MX0uR5bK8zFZdHU4PTPBQfgbOHh4P4ejmhmVsezq2KWNRnCSA8SSRXjowceQk6lvG+RPZzIhfPqh&#10;l3ztOQadXS12TPTYOHVmjMtP2452dnXYVl7V1Vd4vYIa3uvAke7eDtaZ06/Jts+1rzed3JkhzPuJ&#10;qRG89toL3pIYBls5xEfXL0xOhLCB9srdd99jy2yER/6RdX81zBmsVmT7iUJLTRUrJpZGUCk7twak&#10;p6cjkTj+4a//CqdPHENvVyeqr1xGa3UlxliA15/9AY4eOoC+vn4sWb4Cm2+7HYlpyTh5xO0S0GRr&#10;WG8jKY5X1ycnDK7gV8X0EjuGuEcnRrwzS9a0jAthi2xvacZeGtiNl86jq7EBNecvIFXHXi5ZiuLF&#10;i5BTXAhtNyUlKqVl4DSVoTHnsIWf9WDP/o1TjAbm5fkTjK7wo3cb9ujqaKOsh9j5J3DkROZz9FJY&#10;WooPfuqTWKZXD+VLaOxlIzpOr42Zj5Q0K32gqxuBhHgT1LcZrO+7fVhHkJpd+HM3WP3O1Af3LOUf&#10;g+yMPCo5nVOegQHKsGYo7bU8o2gWR4rLtibjqFivQ7RdipSR5j2dsgsSFZ94rxl9nZFur3tYZ9pL&#10;WKIpRagX41KMGlzrdYjOXc7PLbDZFeuYKVP6C4YmGe5G7rMzeh3DzohhaugMYFZTaDx9ELUn9xHx&#10;BNLySxAcH0JLYxWmaUQksRyFFSuRmJ6DrKxca8dFi1cAgSTb//X8kZfQ3VJNYyka2cWLkJCYgrzC&#10;QhQtWomUvGKWOx6DXe3oa6qVSkQ6/XKpBGdDY7iw9/tor7vAPFINvw4BsTVMkk/ZFWZQ6JVR0Phh&#10;26yw5PYig66zswUH3nyNCq+Pnm7dlXipWWDxUq+/1MlNS9aJY3bGdTDqJKfYAUlC1CFq3+WJCXaI&#10;TCMea6/lqWkOXpmJFtjEsk3ruMyVy9fggx/4ELZtvgsJ7KiJ3uo9rFtEr//MqwwjefvBlqMeJC/v&#10;Dahj18CnoaHOZowcsHY9o0eMiomab7DO14WR9/MhLjaAxMQ4nL1w0vjop5M8OWPR0LOcLDc5pa/3&#10;77zzXiQnunXbco4fluyGMD45hrNnT9AY0alKyuMqOnmvtpKbU8iyrEesHTPt5T/n9OPyVVuUAaTD&#10;BlpaNIOltdIayqsO1Oaka2fso1i1r3DZZqF9XOsaqlHXRGM3OEKZDtgaVzuelnH06/50T/OCA69g&#10;cNz2wz10ZB/2vP4KDd9Gyq1nBChPz6hXXWA6Gls37cDDDz1h24dZr8P8HT/dvU+PFVK5MLCq5tIN&#10;DFYvJn+uXsM6h4sX5+XK67/NkL+ORdW3JrU0hKbtwzRX3zazyLqVzrDonuHZ19OP1LRUO3VRbVZ4&#10;3Syby8vQ8lYG60UOqMUjFyTadaMYai+SVe0l3Gt76J45dQJnzh3DmbNHcfqsrr47Tv/jOH36LZw+&#10;cwznL3JQf+EUzp07wetJuz/LPsIc/TRJZscHe/QYeLdmsNZXzrWXcAzSZGXQCWw6+WnQPkg6efKY&#10;yeZp0WAukq4I+uZdw/6nTh9HbW0NCgvyoW9g9KEuRYm5zSIpIdX2GG1qrsfwUL8+caHMWCB5TUNV&#10;ekiz7qJLb0/Z1lS2CeqsFtpLVVWV6O7pZDtNQGJSgLglY3pdL6lyZWPt8IkGNetgcLiXA4jzeG3v&#10;S7aziPxkUKoO1LnoDQVosE/ThsjKyMUjDz+BJYtWGR/1JzAbx+OrkxHdqz1Fobm1HsePH8GU8NJb&#10;QTL+9fZZb9onpyYwzMFGd08XGlnmmtorqKRcX6m+aJMMtTRktRvT8KibjZURP0DD/I19e3Ds1GHq&#10;70nikuw4/kie9EFgYV4Rnvjgk8jPKSAVYWPfI/OacNWSAP3MorWGnRlHkHnF5Wiqa0BGdgaGenpw&#10;+fxFfOSjH8Hue+/FylWr0F1fj1MH9mOMI6YNGzfi4Q99CHc89DDSqHTUeZ04chgVNMCaWtuxXgar&#10;ZGsuo3cDrmKdne7ujAlSYlL69JIiiWZ3O9rbg5mxMUwNDaGnvRMLFy3GctI6SSWZkZdHhRggXUzP&#10;BO7ragmKwyjMke7a4CrCwfyYRltEQncb9jCDVadzxQQQpOyEyKCmthb7Ur2TI7iOplZ0tLSgp7WZ&#10;BncNRjn6r798EfveeAMr1661NTTu4ID3s8E6hmR/W6uf8wzr20DZ0ckYTUxIZoexkA19CRYsKOYg&#10;LYXKJJl1kYys9FxkpuWwc0hAIC7RjmJMCPA+EI+UpFTyPwnxMfFIpH98XBIVWjLiGJ7EsIR4htM/&#10;KZ5xmFb4Eqjw4qMSUVJYip0c3OXl+iNhkTODE8cP4439r9BwHqViLDS5lLEq2TTjcLgPZw+8jKme&#10;epP3rAUVNB7dTCm1JUoWLUV2OTs/dvjdbU3o50hZiiIpIxs9DZfR3XweibHqdAIoXLSaxt8EOupr&#10;MDIyjJS0dMSwQ46Pi7NdKhK0TdTaLcSfhcGWGtQdfwljNFACqZk0dhdihopWAyn7KJFtSuQN9Pfg&#10;wMHX2QmdtYX0KanaLkyGexT5EmMzKtpKTLOI4o2O5ownb/VhpNaJybBMIu/jbY1kvG1fFEhgfTA8&#10;kUZ3Qlw845KH5GdCUgpycvKQlZnLesq2ulpYqkMB1uGe3fdj187dKCoop+2hWTKSSPrEaV8pSnGL&#10;53ZvStNuXSQDXyalEd4bmGC9Hj/xJrrYaWmbHn99pjNYHZFXG6ymn+ZomruZA6Wz9PzTLFRzS4N1&#10;MPpwVIaTOnM3mNA99RwNfMnqpk07sWLZGtP3NtvoZSL9Gc7v7SCuBNmR6c1DX3+X4RVdSq/OcQ6o&#10;k3PYIa1cvtaWHAj8PBzo3qVTO9S60nL2GeMcNGqmOKTTwIxmtRA6fRHNqzNYNcPJjsbLL8SBpY7F&#10;rKUsa7lFXW2tbfvT2d1G46oTnT1taKRBW1XFQduFM5TRN3D4yAFcunLOTrayXQBoWKgk1pnzJpp8&#10;maEhsHzpajzy0ONuZwmjh9RYRJ9+3fvgeKF6vaHBygebcaKBs2jhElQs1GlEDt98kI51OM15wSq/&#10;Zlm7u7vR3tFK/eRmnJ2shsuh2S2h1ayhZgbz8nM5iMizvJzsiX4XX/E6OtvsLUVolgarn6c5xaCj&#10;Ia/66O/vQ1d3O3pp9Pf0tqKnT67dBgFzjn3WwGC3GTND1FtyI7zXDJ0OunB+AxykDGP5Mi2L0DHD&#10;yssD3oqGqpqLc0sCPO8waNJI8sfrMHFpFrCX9T2PDnOSA9Hn0ejTShrn+bFdanZRvFmzWmu7s5if&#10;0xFGDe2F1NQMZOVkoLGx0ZakuMGh9AfbLmVIBNr+xrxKRmWriEbh1L7Ezc2NtnSphraW6NUgQbP7&#10;aksyIGtY1gtsW8dooB44tI8G/3G26SZMhcatnH6d2TIxLU2ZiWZflI4PPPQoNq3bSllme1aeRrH/&#10;48Dnr6v7GLaVc8R/0i0hUjjpVRw3eNaz2p3aAp/Z/qTLJyZG0M820842qu2+qmuqbFu9c2xXJ0iz&#10;3rxcrryA4PQ4+SGk0j/SDbFgt4TUlAw89MAjWEndI+RuZwFH17z6vwqiSJRoJKEk3hJE4a2XX2Qn&#10;Eo9VW2/HoX17ofP19SVxV3srbnvgfrBdYIYd2qFnv4tLx4/ivg88guIVKxGdlomzZ84jKzsfFcsX&#10;42++9D9x323a1uo0Pvfb/9HJu+D69NwQjJnudj4wwEpBprrSqNAu7lmOnie6unD4tdfYAcYimyOm&#10;Dffeg8XrNrCy2ZJpaEj5aTYsWmtLlJZOTT4spO8UlFKqRUSwkmUIewTLzykdYXZwgSPTaCrmmPgA&#10;R03TCPH+6OHD2LZtG2bYWc9SWUofx4YmMczR/5t79lAhdyGTI+Tf/5//iwKWjGNvXrWt1ad+lYaW&#10;9idkBszbuzjweBP2uHmYQ+EJs0oVRufxiwbMz39bq+uDLyPKyAY3dKYGXfY2Yzo9O4EJ8n0qxHbB&#10;PkBf2I7ZBxRUEvYxi3uxzC7CrvoYz77ONKSamXEdxywbqDpibcOoGZBpphPHkmmsSVmkpKbRjk/0&#10;juglbsb40fPP4OVXn0M6O6PPffrXsXzJOmvQUiTCHRruxN4f/hOiRzqRXrwUa+/7iH2xr8MGpoMj&#10;bm/WeHZk9Rdw5a3XMDE8hNTMImx/9BPoaWvEuSMvY5wj4RVUbIs27EbLxdO4dOxVU0zL1m9F6Ya7&#10;WDDSPTZAaqj49PU920lnzSlcfP2f2fFNM90dWLrtXqtTyYD2WRXvpsmz1177EfYefJkGZhI++8nP&#10;22jfPn7QrA9/x8cGMcr8tYet0tjWWTSgyCgzumSUa2ZV92qX4qH2WQ6wfcoIl4ToK+XogA7zoBFM&#10;oy+aPLZlPQyN0365pFfp46RpTd5U0a5u7KK4DOcd/7RCWBLnOx9ErSfTTkLeExgd68d3vv81WycW&#10;Qz1q6zGtcyNNzF766Ga2tXLAcpgMxbAuJrB3/4t46dUfk3o38yQnuZaM6sMmbduWyEHAb37hP9Kg&#10;1361KufV5X87KHeBYo1R3v75O1/HhUoOTNlI3LY4CvFikWYtvVq+dD0+9uFfQUZ6jvE+XA45l6e+&#10;vtdHQM64puEx0mebrx8/dRhTbIt6TWmvWBnH5ELixHQ2q8u6Ec/UPJS/bW9I2dLXyL7BHhsboHMf&#10;yYhPmpnXLgSSS5sNE+/0GkAzVUwbrVe9Io9yXVG+HB9++tPIzy2yMH/5hurBdex+mTwgLnkI//Mv&#10;/Svr4gXqeCc/rIY5kN6RvM4EZ3DXHffj8Uc+Sl8aC+o3vCr2o0vP6NfJgpMRzeopX21D9S/PfA29&#10;NLZi4/XuVeXxaIyidRATIkksZ3QiJsdC9sr8k5/4rHtlzCjOkKBc8EHrJM+cP47vfPefqP+GiF8U&#10;KF/RLxkhHaanCdomzcIEvj+fRb8VQE5+wiHng/gmmXdl0Gyb7I2nH/84Nm+4k2EeTj9rwo9e/A5e&#10;ff3Za24P9nYQj5TQS+zTO0eH73xwdeP8FJe0TYJ2zzJ8/GOfZb0vsFDpJ+kNgfiimevq+kv49rf+&#10;CSPjA9a+tLWhBmwyBiWnosHsC8mu1ZdLr7biPi50ToYnb0yXadmW6kJgckrnPpBzOsBm0lVGK5bO&#10;6o9neAD33/cA7rrzPuajjxUj62Y+uDbm0ziNF175Pl56+XnEJaivcnRLN9obMpbTBjMePZHg+9mH&#10;f8qLPNcba70Jsxl8tlnJhaN5hmVLoLE+gaRACu7Z/SDuuech+45IOktpXT6G0tJ4BfRAHlZqB5FF&#10;U11rHae/ibMadVxcFM6fPoV//NM/xtf/4s/xdV6PHT2KMVbEoaNH8O2vfRVf+oM/wA//6ZtsgPoq&#10;lMjfXsb3DoTbwy961UZUPOo9Zk0mU5g4psS67dtRUFaGD33m00jOzUF5xWLkp2ei5dJljPT2Y3ZK&#10;8aTQVMEeW4gjkh8/XaCSEIcppIULivGhT3wC6+64Cxu278DGzeuxtLQIEwOd2PfqS2isqzNjVBtx&#10;x8QmWrnfP6AG/NOs8J8OaFASPT2K2fF+0LLT+1rEsvEHaIilJqQhOzEFmWzI6UlxKMrNQ2FOAfLz&#10;Cq3zKsjOQx5lqSAzG0X5xcjLLkYBlVtBXjHj5qMwm/5ZWVjAuPk5C1CYV4YFdMXEkZGYgPTkRCoa&#10;EjFLjU1wjZH00MXRwtWrlP0cMMpPCkaNXoOB2JRU5FesREL+ImSXLqWxmkrBn0B3Sz0qORLv44hd&#10;aXo6mzHc10GTc4KDoRFa4kHkLFyK1dvvQ9mq7ShbvpH4mM/UGNvBCGJmxtHRXIdpPs9wJN9aX4nL&#10;Ond+SB/VTCOzYAEyipcjo2gpXTmNVbYZ1nmIjU52oYoyNDSE2rpae+09o45CFm5oPQAA//RJREFU&#10;VoQaKuNZP864SYE45KSmoCg7lzwib7KKyJtSGk7kXXYOctNT6JeF3GzyOrfUeFeaT/5l5SA/Ix25&#10;mRm2N3Eu+ajZu6z0LGQSXyqNgtSkeCTQkI0jY6VEbeAQYnlYv7OhQZKhoxVJFn9c85Hy8BvSteRX&#10;YXNq8j0Bre8b6B8wneM6Dt9YdZ2IR9hNg8kHISY63l4vZ2bk0GiSge6MWZv5sTLKRWPtmk0oKCiy&#10;MC13Ucd6M6CZI/eaXwT7Hc58HCpTMDjFMkvPXh/UISt/l34WqSmZ+NCHnsZtOiknKc0GSe4rZxmn&#10;Lj8ZWpqRFf3OOKDUqxMmrjgabtGxHCDOaLmOlpuMY4xGxTiN7MngKPu1CcQFZCQzP4bHxClvrUMk&#10;Ts0CTfFuNs5mhj/xsV+iHBYTt8qs/FwZVbZ3C65uKBP+Gfh6+AloXXnFb7ZKys7SilW4beedSIhP&#10;kU1lOE2OjEcujSDEwWR8fJx9sHPgwH6EaCnaINnaaBisWHNlEwI5J1sOLIK7tbbhP/PejFXhc/Vx&#10;PZiTE9al7mUg+bPQNw9e3nOOYBatl4fRdD0QrX5ZIspIL9FkgwcBUdngiP7ivxnbUXEcjK/GZz79&#10;q6anotnuFEeDIvFUgxs3oIo1Yy1cF06Xc+zIWw2gtASKOpoyOkndG6S+mgrp2b1K18y5xNuMRxpV&#10;kkHJqA3IogK2Vd8Tjz9tH5S62dz59RkJTi4c2MCPfzq2WuU1Q5V5OH3gZOPtbfrtvDbx0dIH7Svu&#10;2Yr2QZjRqjjiW5ytWU1PycKDDzyCB+97lKnVfzCxGe4uH/F3TvSuAS5HgVl8fkwSqJFZNEdmMSoM&#10;lTwV/RA7v5HuTvS3t7BTbDWZUIV0tLZitKcXCVRMyawk7S0qHMLG4HB/cANCbgoi+UewRmpXzWSR&#10;SVRSA21NOLX3ZRx+7lkMkOYpdmZ5JYX2SvL0/gP46//+RzSu/4GJtBaEzCISGdhmrBqdVzdQv4Ju&#10;5G6tgJrXjaHiySstQ06RRnMBjA8N4uye1/Cdv/jf+MZf/iV6u7qx5fY78dQvfx5P/8pv2MlLN26I&#10;v4Drg6RFFc3fqXF0Vp5CzbHXUH/qDQSHuz1hYjAVT1f9ZVw+uhfVx/ZRxlsZpo5FswnTaK+7jMoj&#10;e1Fz/AAG2xrNzxSCjL2LJ1F1+DVcPrwXvW3at4/+2maGCqm9+gJqTuxH7bHX2Z6aGKa9eNluKL+z&#10;VB5Tk5O8pyJhe+rplrGoIY3ak4gicTM0NrbcgTXb7sWi1ZsYHsLUQCuqj7+G5guHcfHEm5gcHkB2&#10;biESktMwwTYZn5qG2Th9RR2PNBrVJYtXIyY1G+zZEa9jhAMJdrJWWmambZnW21yNK2/tQdv5g+i+&#10;coxFHrF4629/EKt33sO2tIi8kLKRynfGn1woSKU7MUplLb1B+VQchuhPpdDxsy2XTpKnr6P21H5M&#10;DHWzSK7TmmHazqpzqDqyB3UnDmC8t5NpXerZqQl0VJ5G1Vuvo+roGxhmXczSEBf2WSr3xsunGMa6&#10;OPkGBru0M8IUR/5s26FRdNRdRBX9q08dwmB3GxFqtopOCtIyiGi39LP6N5D/rbfr64FkRF8auxle&#10;Ze/wiwem4Ofyf+fg0sqY0lMUSooXcgBQYnpNOtr6KfFZypKg14fq4MwAlJdmOSxjRfzJ4LK5EV+E&#10;x+HStlbaKsmBy9/xdD5vhc4Z7XQsSFx0Ih579CnbVL+0aBEmJzk4CqkMLq14pRkoiZk6x7nO2Dpc&#10;GQtyapNsdzJG2XZc5y9eOcPC6GE8pbUOmo+h4DT5k4E7d92LDz32cWTZTKTSiEeMbh2a6zPEO79E&#10;twQsr2gRfuH0ZeJGoPKKbUpiPGDZ7rrzXqxft4V9mJZduVk+8d+qiMXUDJ6cjCiV8623juLw4SOs&#10;F22jJ1zhUhgfrY3o6vHU6slz6nesXdPN3cv4kGP+Xpu/HqiO52Tde9af1qHfGoh20Snn0e3T7ru3&#10;gei7Fq8dLsmKDoXR1lgGjG68JN26yBmbWO5F5W4mVl/lB6hfJZ8hG2CR51ZGN6Nvb+BM12mAFmNx&#10;lI/ESrht7T8H+qJByeRswM30rn4YifzW/AZFmumBstJF+PCTH8PWzTsYptl5WhNWXFF4FYh2K0Q4&#10;LBicxMgoB/SkQ1uZKS9XLUKivKU/vLyNX3RW557js743kOGr2WX1U4qrwYfdqW6jYpmPThjMxL13&#10;fwC7brtHJTSD25ZRMEPL4lo0XwXK0RBLB1g7VEoVzK6M4B6RnpGNj3/ml/D5P/iv+Px//C+8/h/4&#10;5S/+AX719/+/+PXf+y/45d/8HXzh9/4j7nzgQSoFCq21ZBJrFWTZWD7vCUirCJtd9awfjpat1NMY&#10;G+jFs9/4J3zjz/8M3/2Hv8G3/vYv8J0//1M0XTqHfS8+h9d+/D126L04c/RNtFZecLUvDMRjRoFG&#10;5XrmU9g5+n+SuxXQaM1OSBIBk2OoOvUWvvuVP8czf/8VXDp3GgsXLcHHf+Xf4RO/8btYf/dDGNIZ&#10;6tMTSukQvC9AgmkV8XOEn1QLLtxGquYoLTR22msvouHKcVy6eBhj4zQQGaYGpa3Guhtr0HjxBOou&#10;nMRwb5erI5ZViVsar6D+MsMunUB7a63DqTqhUVZ/+STl7SjTHUZHUxXTsPFLcc5Moqn2EhoYXnn2&#10;KAZ6Oximxu3WDUlpmxjHUtlxcDU2MUaFMmikC7sBm1MzcdScP4pOww2MDOoc/lEqTKqO4ARGh4aR&#10;V74ci9btQvHybVi69R471nSkrw0X3nyeg6Hvov2KO6o0q2QpKjbcibJVt9EA3knFk4CR4RGSGyK+&#10;aeLuZROZpK0+ivpLx+lOYbBPOyoQNNNDJeG3kMmJETtiU4pDaw81s2aqhEaBDOtZGvMdDZVouXIG&#10;teeOY9jWP7L8dCHS3ay6oEFbS4O/v7+b6YSXfBkfQVvVeQurv3wWfdphQ8sVyIzpkTE0X76Ilsoz&#10;qDt/DO2N1VYX9oqZxnNz1QU0sA5rWId9PeI3gXgNtQfuFRwd00XC/Kf3BkKhEIYG+02MzBFUTv3J&#10;WHB3/PP83glIllUEf5ZUa4NXr1mHlJRUw6POU52lrYFmnDVrNiArI48xadzQT7LnGxCu1DfO18hW&#10;hnIe6M7R4fz8q2YPZRg5CMe/GhRddFgydr5qg9E0ALZtvgMf+/AvY9c2fTiXzHAZteKV6/DNMGX7&#10;kiGqdmZ8k7wxnvua39Gi8vlX4xP7JXc6l3QvO3oawzLoykrL8cRjT+LRR55GTra2flM8fxmAo9Ho&#10;VHs3Rjg97Ie/Y2B8M5R9IfBBeOah0oPiuHh++SxvltFO2YsK2G4PefmFZgjZm1H7EEmp9XpXBg51&#10;A1FpYJOenukOmGCYyiLc7urqSzIabguR+dOZvxeme+oIDQyMDzJ05ecFO4hIS+fzyaTb7l19ukHT&#10;VWBR/XjXA4V5zoxTxicNekPsrnReDAceHXbvy7wHFpd8Eh6fZB90Tzpc30F+kfdCoq0BFxQupMx8&#10;GI8/9lHk5+k4Vrf8REagPtgSb+xVvqUVMhmGrg4lxyqfcDojV/XpjDg5yZ78Fa4xluRfh8jsuu0u&#10;GqufwKqV62k/xJsBaGrWQKVzJXS3QuTyNvkxb7aaaTmWl1ffmPYNXovny5nJuFLp6sqjstiVLBTP&#10;nKMP00kvC4fo1cdgZQvK8eSHPoo7b78X8XHJDFG7c7xX3bs8HJk3AkvhkyH+q1J0Udu3L2bFICJP&#10;TsvEGHVOVWMbhhFAWnE5MkoWI61oIWLSc1DV1onjF85jkhWdnJ7mkOiHOEyPuCfv5+ZhfjmMOHcl&#10;8yR6avQ2qCSDh/v7cfnkCcRw9JCZnIjoUBBD7W2oP3cWrd42XeXLyjE7PYn6qiuGR0KlCpSh7l4D&#10;CJnvfrrgvgCPQnN1Db7zD1/HP/7ZH+PNva9hZHwYpYuXYsc9DyCzuALVDa04svd1PP/9Z6hUhj2B&#10;+QWEwZeJ64Ffl+F61ag2Gprh1HF7QfaTGi2yPswQo0lEuUiki9MHCGpNUgrWybEbiAoiNjqIGKa1&#10;RU9qyBKdWeIjzkD0JNPReJvVXqBsYcxSM48xDFOa+DjlpMYvcPTEBgKITQjY0hb7Yp55D48OeaNQ&#10;0kXtMD0+isqTh9BTd5IDrlOYZgeTklOMhPRCTM7GI4WGSCo7JK3PXrBoFcqXrkd6odYpRtEAv4K+&#10;pjOYGW5AzekDtK2HEJ+SiZLFa7Bw2XoEMgsYL8A2nIeZuBS253hk5i1AdEwAQ52tbENvopmGroxC&#10;LbmhqhPZc2zX7Kq9yiIftPZKH3JJGdlXtJJXKuloDrYCCJI/ej0vJafE5DdH5bEsbyx5E4hmZ6uB&#10;o2koltumFMZoopJvDDMGeTM5mo1OYGcQNzOB+CjNrPoHM5C/rItY4oln5x3QWyPSbODRRF2tW9Jo&#10;vxbkXwQRtzcNV3ey/rM6iLExytMMDTJKg5wUePSMDCcWeJrlNb17de4RNL4N5O9eFSsbuXWrN6Gk&#10;uMzwm3FGo0yzPynJaVi+bKUZc4ZR+sdoUwflOind3whcnblYblJCel5a2L22d7tDMF/N6umYYZvN&#10;FFwbr/L1ZxplUJpBYJ226jjAclTQIHgaTz3xUaxmB50Yn0K8TMfyGEfM8CPH2NnoRaeVyfDqXjOO&#10;MjhVVuKUUJEXWrfpZIjG6nQMcvOKcP/9D+HjH/sktm7aRXyaERNyB44mx38fl3XOV1cJ+eDdGG8c&#10;78UT5au6cPfy00yRq2cJuteWhPBqnBGgfCPBaGH6gtwi3Lv7ASQnpfKJ+Clf4pF2OJidiUVuVgE2&#10;rd+KDz76IXzyk5/GPffcBx2g4jJzBVW96oNIzTJHk0cmM0any0dlE89NRMzol5/92LM/0WVgZRd/&#10;RW/YGb0aAFAk7LW7lSfKlvLMA8PrIMxHxvX4qHt9bGQ8VFTRKEfdYAaY/2yO6RVX9Hg49CGm0toa&#10;TPPXs4+fHKU+ckc201tWHDNxJDFcPFOQBTM/hicG0nDb9t345Ec/h7t3P4hiveFQOyYtkhvDwbi+&#10;nKua/eVADtygUnmYXLOfcTKqAQfTc0Clj03Xr9uIJ5/8CAdUj6OwoJTxhVdpSI7Juui7FjiCfR2h&#10;+0B8AlavWouN67cgIz2X6QMcrIgA1r36OvHCFZLgMZk62t7Amz7VGwzKipYbMa5mjq2uVCeUu0Bs&#10;PDZu2IwPP/VxbFy3lf1lvPHDx+nzQfT4bHC0XRusZPqRWLn4zIgdi/I0AvmvVwltLe14/rkfUd8H&#10;kRxgQTRi1ms/dT6J8ahYWkFCpvDG63vsSz1SbcrDWb4ecXRSW7rePCiVq3ATKEc6gQLAmlIOZJtl&#10;MNzSipGhIWzcvgtf+E//DR//jd9Dau4CBCmM8Ukp2P3oU3jis7+O5OwsDI2SVjGbCIwuG+Xp1YZT&#10;hDfrbgUoP+zcKfCp6Vi7ZRc++Wv/Hl/871/Cv/vDP8JTv/p5LN24hcZIBkfFGcwjBr39IxRev8au&#10;4uaNavvnApQD7+4ngtXrewGenFwLJNi+0yPdjDVwKj+1Q/MXzQrRR1IaN4ZYR2qgMnZcI1Uebrwg&#10;BcQgG5Vp8CQvjdDZhqQYNMun2XMDdStSukozQ7uEo2993EFc7FqISctTqJiUhllEhxR7FkMjgxbH&#10;qGXaENue1ubFMu1MiJ3LBA3jtAKsveOD2PbQJ7Bm1wOIS8myY1jPH34N5958GfWnDjI9aZdykVKj&#10;MtRsbmwgHkM9TTi5/3mc2P9j9NuM7QyyF1Rgy31PY/sDH0PB0k00JpMxyRGrdIHKpS/EZUSSWjqV&#10;2rmB0VFMcoAYI4OAI2vN0gpMCphWcfXRpgxJHZ2qgorXSi0WSoGqLuQXQw9n0JM3vJ/WKyfqEnWq&#10;Vk1ydh8iz+g0o8K01n59jcbH2RjFcTyOMeUuAlgO3lndOR/vV+kFChW/3dOtgDofd3VOHZNeDY4O&#10;j5K6JNLCsk4HqP8TWHbtVhKgMZ6G/KxSLCgoR1pyBqtCiV2nJuXuU3o1OMWvTs7zIOEJgWSsXL6B&#10;/E5i1bMDmo7D9GQsSooWoqyEhmwEKtdpku+UDWdA+HyYD4qlOpELxGk/0Hga2nGImUkw/NGzcjQ8&#10;QvSbTaRLYrlkOEkORL8MFl3ng99puzI4556ZSsYG0ybGp2PL+p342FOfw2c+/mvYueVOxMekUMZo&#10;VLFzlOGhgYzxmvFt6y4tBVCdq0FpdKLOUqRYXHawpHVBwUJ86IMfxi9/+tdx/z0fRFH+IkagrBod&#10;joZImPPnvc1Oe7xSvua8+Pb6XXhmaBSGVM/iVcD4E02/WfplphSgOL8Cmdp9wOON/nwQKuXg6sND&#10;LB+rI9U5JZ7eLjQaG9duxUP3PsI8Ewx/LBJRtmApPvrUZ/DLn/ktPPnYJ7Br5930W0xjQntoOpxW&#10;JuVLXkXTULc6nGZ4iPWq+kU8eUXHa0p8Bmkus1OUAjGsX9a7ZDkmypeBWN5zMOQZgCYflp484L2e&#10;ZSwqjl5vg4ZYPAfE6Wnam1TUqPzUj6aQ3cykDgaYZTuJmkkkdckmXyA/UxKyUJBTxjpcjKK8RSgp&#10;WII1K7di87rbsKhkBYpzy7GA9an2lJtZaEZlDHGIPzGsA500GMU6oXLhVXKcxAE1yzQVz7gpiDeD&#10;nvJO/UOKzMD2K9/R6vGO9WFvR0i6+P3gPY/iM5/8Ah77wCeY/xIWyRasMlw6QEae4kpWVVbn3PIV&#10;50/mOW+dHsi+PjEumYOo21mHv46nP/RJrF+z1XZUEZ/soyWCRMLEwkDE+QTKRTwTJDN6iiVf167c&#10;hI9/5HPE/QV8+mO/gtt33IOstHzaeqynaepSa1vMw6li3jM9y2EDVNUv23eUBkUsVzSvjuZolHGQ&#10;+ZEnP8W29VEsLFnOckm+mZ48NBaaE+/kjKw5fwcqjO+cJ/tO45hjjhfxyCvPIyE+gFVbb8Phvdol&#10;oATj/f1oa2vDnQ89hMpLF9HW2or+ni4k0VjNzsujwboMKRmZ+N43vonNu27Dyi0b8bX/9X/jrtvv&#10;wIFj5/C53/mi6V7pCa8ruUlwDVnNyjSCEFjpZUQIo1uLFT0bxNkXn8VXv/r3+PQXfhNbHniMmYbQ&#10;dPoE/uJ//XeOMNfiI//hdxGVmIGv/F//2bb4ePLz/57VTiZqdkC4xYu5ir95cApHCpNIvII62ucj&#10;drsEjJHXsRgPhrBy607G8bhDg8ZJiMhXh+UqTjNsbfUNKFxQaDiPH3wTaelpWLVlG77xt3+Gpz/5&#10;K0jURzjKyiuKR4J7EMx53DzMoTDe69lqxAPRTGDDi9wloGDxeqy662nAzuhnsJfW8UOpDZED7zaM&#10;82bAy9/Aw3s1+PkIGDw13o3ze5/BQGsNBw3R2PbYLyG9aBUDyd1gHy4degntV07afnQr73gC+cu2&#10;Mkj1GsKp176LvppzNitatGY7lm69n2Fs4MR5+MffxtRgB8apjIvW7cTanY9a3rPjAziz9zkMt1di&#10;jA181e6HUbJsJwOoNEXPzCS+9/x3ceTAXsQxT5129sFHnsauHQ8wOZWT3u1hAsdefw4TnTUoXrIR&#10;FVs/wPQ0ZDn4mpocQXRsAuIzCtBwdi+qju1hmwghkF6AO574HIb6u3CZRuzE6DjWbt2FzMXr0HDh&#10;LVw++iKVDpBLxbL+gadpyAUwPdRneGNTMqnZkhBk2hN7/xWTHJgu23Y7ispXGt2z7KRMZ5L+1/Y9&#10;a19GS451otTjj34Y27bcLm66NjbWi8uvfQe9HbXsbxKx+q4nkFuudbjRNLx7ceXgC+iqO2flXrnr&#10;A8hdtoVhAUwMNuP8vucw1N7A8sVj4eb7Ub5eX9DHIDjQjFOv/wATPdosP551cTuWbGddkIrZkQ6c&#10;2vc809VamRZuuRula+8gNYE5aYlROzOhY/tSIXRrv7488ymsRW8aTNy95FoTNz4xiq7OLntdqK+C&#10;09JTkZSgU8P4x7iaVdFVe6r6rwLV0el6ffBL4/SLXrOpb23vaMaLL/3Itt5Reu1de+edd2HDui3Q&#10;l8V+/JsDDa5ktMK2sxkY6EdyShIStTsD89DHXdnZ2TRI3JpalUHHuNquLJKBG5bj2uDzULrDpdfG&#10;7kEMUUZ1sldV9RUMDvZhcnLc1gdr716vUs0pjT4Q0/ZdCQluK7WiwgU2W1W+cBE7fxr1ikf6/IHG&#10;zdDp0+fuHY2q3/q6WvSTPzk5WQqx9YoZ6RnU+d4JRPb6lzyzena7HdiHbO8IVD45B65Oom2bqFdf&#10;fYV1PY4tWzahrGwhy8vyaVbSs2g02Sd65XwjyX2Jrq2hhtDd0210qa61W0lyYgrxMx7/VK9aciBj&#10;XbnLALMlbXo2xKJlFmOU85GRUQ6MObBlmG3hxXzEK80KjoyOWLhA6des3sh80u1ZGGzmjkKsa19/&#10;rx1zm5ZGI9JmYpWDZJ460svbEPOifARuiy95qRwO5CcajBamH2O7GB4esYGk5FaDjInxCfT3DyEj&#10;IwNLFi+1w1mkz35SG/TrPTyTqjSzCE5OoK7pEk6ePYrmllabcBgdE1+0TEbxnf6RIaePCGNjdFyy&#10;thbkgCYtG2vXbsCyZcts311tBejyUVsS90XP9Wl6J+DTLXyanBE9ehM4MDiAhsZatLa0oK29BZPB&#10;MZYliOCU9r+mcU1ne2Rbedm+SHsi5URbVq1buxGbNm1BcnIaea3DUcQPV/+CG/HxRhA2WCPg6Ms0&#10;WFlJK7btwpuvv4qyxeWYHh1FT3sbVmzeKAlF3bnzePHZH3AEvxy33XM/EjJzMDo+hddfeQmbb9+F&#10;lRvX4B/+1//AnbvuwoHjzmBVTjJYJU63RK5PqX/VKISGQ3iNkUbTEzj6wrN4Zc9+fP6L/xn5bKyC&#10;makR/OMf/wlyslPx2K99ARMjI/jXv/2KfXX/1Bd+W+3UCJuxRn2L9HmgpqTfd2yw0jCZYKNevu02&#10;BmumRUXzChkxDaIvnAVSSrLOpQj+LRis76ttrYRcICYTQjQuL77+HfS3VrMBxmLTY7+M9OLVFobJ&#10;HlQeegFtV06ZAbXsjieRv5wGlF4bRU/hzKvPRBisO7F4233ET2U63oWjz38Tof42TFDgCzjaX3Wb&#10;Bk4MHh/EWRmsbZUYZ0NfSYN1wXIaXjNUQKRpPDiC7/3oGRw9sh+BWPKWncj223bjqUc+TdIp55o1&#10;osxPjfQhNNCLxOxCID4dM5P9OLv/eXQ0X7ElAMt3PY7aM/tQc/oNWsFTSEzLw500WHmDyYFBOwEq&#10;JYudKPNsOLsfF469bAond8FSbLjvSdvG7tyeH7GuZrBi+53ILF9Hu41G3kCrndedlMt82fmbEWKz&#10;B+oMgvjn7/0DDh/dww4y0WbEHn/oI9hG41Zdh9X0GAcBr5FvbbWYTQhg5Z1PImeRDFbWxWgvLu37&#10;Afqo3LU/8rJdjzqDlQpvsr8Zl2kMD3bUkycyPB9EiQxWtvsQw06bwdpoBmvBmjuxmAa+5TjcaQbr&#10;KPkNpivbek+Eweqk7PoGK2FOXrzrLUC4QxB4bcRAyJ2z7O1XNIgKddRKSzPfOj6GyAK9LjCV5ePi&#10;hDtNYaNe5K8rBDtIxbPX3czlhjivB8IlI0cduI9XVzn+moyqc9K96HYdt+PBzTNSaeV8Wh0u3fm8&#10;1JGVExgcGkRfbxcNkGEaBGPsYLXBOglg5ADlKSU1xQyv1PR05OXk2Vo6zeLprcEcXYrvwc10quHy&#10;RYIv9aLQlzZ3r1/T43anWKpv4ZDfjQ2jt4MwyKlORDebvGckasN6yYLtrWlvHigJjOTqXmnDoHpz&#10;Rq+jw9Gs+FfT5Ch29Cq/t9MqPAKl128YlFagXDz8Hj7Hj3Bcx1OF+WkcCLfCbD32VWkEho//kfTO&#10;r5+wv38frh8/TPKrenrn9eHnEXl1aRWqpWZTGBsbR29vD43BftvaT+uIbYcOxpX+TUhIopGXbLPN&#10;On43lwM/4XAy4ybVHF7ZPML73oDRbPnYk6Pf6tD5a7srDXrHaWjruwoNHoIcGKrdTbGdyU7RIEBG&#10;tQaCycn+wMPpAQeOYOWlN4m3AleLrHflnYfP9hWTPzujva/+GH/zpT/C3/3x/8CBV59HcGQAtVcu&#10;4ltf/Rt87ctfwt9+6X+YERZvm/uykGKu8MyjLdxwbxnmIXCjRlWnGpACA4nJyMnPR2Z2Bgbb6lF5&#10;bD86amuQxZFigKOXwfoaPPvXf4Hm6mrEaY2IrGgS6hqmNXu7/sxASopOHAvnLppm0d/UgNP792Gg&#10;s43lFD+d8peARNbXzx+cUnh/gei5hjPDWPf8NS82IPPigycDLpRNlX6O05IxhnFAo3uFKUTxwtgU&#10;7mTJnTNOWWeH6GLQ3xBxgEXFJSPCV6x+aqXToQ86kEB+EgvNZfX19NhMgHJ1HzcA/d3daGqoxWB/&#10;n8nCSFeTvdqPDo7aYQEjfR3IK6lASnYZjdQcFFfQCGdnPTM5ir6uRrQ3VWJqrF9TG8gqLEFyVonF&#10;K1q0GtExCejvaMdwL43TwU601V/G9NQ4ZqdG0dlSh46GGkwMDzJbGT0x1nxUtvbOVo7G66l4XVmn&#10;VX62N4FKqGg2mKGT0R1tV/N1ks9IWvdqnDWFyTC9VmTJ1W+JlzLY5/gW4cR2Vw8On8tNdab68upJ&#10;8YyLYfBjO1Ash2cezI90U2AdgVdG3ZuIWTbyk1N7ZhlNrjzDieFuRkKzlW4m5Z0Ylr6xKvyK74xG&#10;18kZL+jvzvJ2PL319iq6ld6X87CTv7awUb4zel0Y7b5a9o2eWwPx0F3D/PTzFt4YGqQp7NyLsWzp&#10;BmzedAfuvP1+3HfPI3jg3sfwwD0fxO47HsSWDbtsiURJYZkZq+KEW2srPI5vAuH36+ydQmQd++D4&#10;4fDauk/SKuc+FpThQT/eOb7cfJ5hUDrHB90rP23Np9lk5eHP2Dvn6IsUJ8/LwBnvcgLh8p6Ndj27&#10;vGyNpeUZ9o90bscAyZ3k25XbxXX45uLonnLiZjD5GAHih8Pn5yFf4uG9b9z6ScLxfHl3/HVlkdOz&#10;8vDpcfFdGR0tTjeE6bP+Vvj8ujU5tttrgqPXRQjLqXueMbp00EwGykoWY93qrdi5dTfu3f0B3Hv3&#10;w5TTR3n/MHbtuBsb1m6znQdyNRkhuq3MklPRJrpE5/UIuQGBNwCj3Usr7ror8xNfyAvp+uSkdOTk&#10;FKF0wRIsXbwGq1dtxsb1u7CN5dCHkVvY7pYsXktjNdPSqP2LHcLteGNoKXsO/62ASm4gYh0+2vKq&#10;P+HUVT5SfBoFTLGjnZq07WemJ8dpEGZhhh2S1q7OsDMLRAWRmhQgoVqYIgYwnRXeo9RGS7cIRoho&#10;8ZzJmrsx4aMwzeiL0OhElC5ZjTt27kJ79SV89y+/jG/RkP7On38ZbdWV6Kyrw7N/9RUcfe019LY0&#10;I2B1Tzxswdp7VmsP3cj4ZwdhpeU4pvq02oiexb9+7Sv46pf+Ow6+/BLDFUp+sxOwslua9ws4oXz/&#10;gCcwVzvWr5SJUyzOiesyRs1Q8YxZhdjVZCIa03Rub2L6esXUs+YjFDbtl90u8mM6XtWWHBh2BtFQ&#10;jWZ7oYXs1lwqJ4Z58fR6S6+JNeJmDGgD9O6uHjp9lS/Z4Lh3dAhn39qHqrMHUXPmTUwHhxEXr42/&#10;iSQmkVd2UMw/La8Ua3c9hPW7H8XizZqNjEVvez3OH3oOVcdewMW3XmbWIaQWLsSG3Y9g0+7HkF+x&#10;3tqQnWBFwzlInDJA9HGatvW6cORVVJ3aj+76SjYTrWFl2Umr5g/qaUB3dnXa8gkdT+vK5XjsDH+1&#10;K8WUsc5w8dr4rRgEGrpRceJlmLc+r8Un4xSf3RCATwpTfeqZEdUpuJYrHwsknz2n+rA6ktJX5+HH&#10;8MDwGBXvGYQ7rfC9MyLlI39TYuZnzjpK3fvb4SidnNKQOpfwOuDysVkvXqUPXd7OyVDVbLj2b/Q7&#10;bNsw/xbBOnT+OcPYL5crk8jUs16x+mX12HBLoFk2f6ZNeTleMCcvb9c5quwWxXOOn375fbBZM8Z3&#10;g0nhkJ/TuXKOZzcPfv0ovZvdFi7VoWh0deqeHT0ynGzt4Ryd4bg+rpsH4XZ56Wp1RHw2+LH89ezc&#10;fHB5ubztlsB4hkP+dE4cHciPz5FoLI7nIsHH5/vr2eEMy4Tq0WaB6eHHD6fz6XX8oQ9dBL9Mlr37&#10;ubguP8dve5oLCzsfn5zzm7MlPBrlrBmKFjphdtivDX79G66IZ4H9Gk6Hxb1Gl5+MQRmjjo7IendR&#10;6G+yIiM8XD8+3reDR+wtgKNdN3RGq/zkRJvAD3Rhfja69+vA3Tv+OsM0XKfipfC5OJ7nTYJPCSve&#10;J4aZ2bNhhX0TMjVra0ue/shn8Gv/4b/iV774h/jsF/8bPvU7/wm/9Lv/CZ/73f+Mz/z7/w9+7b/+&#10;X7jr4ccQm5BoaXX6CcklAh/8PG4BlMyoFT6HU6SpcxPpZJWJsQyP7NJSZGak44Vv/BMunz6O4Ogw&#10;2usqbQur+gsXUFVdhYycPCrvaAz09mJmYmQOq8smkuafPszJg0+ECmaSEo2MgmLEpKQiIV2v06cR&#10;PUOeqtcOW0K/gHcM4tnbnQZk+vDKPo5Sh0ZjKloGlTOLxHWyW0pFJqhmBrU+TveSPUmL3VlMc2qY&#10;+nBKr0Kt8xDQX0Yco8rAnWJYSGnnNATzneuUiYJhWtOkry/7B/tQX6/dLBhALaYtnsBBYwIVwnRw&#10;AlMTE0jMWYiiZTuQkr8YC1dvQGpWjuGcGRvCeFcLpga0n2sUBnu6mHYE6UlRaGuss/Q6PSrY14Gp&#10;fhrF+hqfbTe3tAKFSzchrXglipZuQHRsEoZGhozSWNI1OTzMggSJUq9UgVHSVFVzxc6ddspUZWGw&#10;bg1kpE6zvPxl+qnoOD65mQyBuKgP0ew0IiaS5pDuCM9QsxNXHRlz+CRD14xihTOM/qpDGaeOp/Jn&#10;uGZ0eadBx4xeg5uWkPP0HB0T+Hdvh+t4vxuYb4zabQSQftLj/F3m/ozE9TspB85QYhz++7hdGuFT&#10;nnKuM/kJqN4ZWD6uADIAVSz3GlUGF2VPU7oEl5f87PEWwMmJ38f7fFDeZqDzUU5sYi5G19vBeZrh&#10;a7eKKRlx8iMZc28vbo3IyLrRfZgvzoXB1a2iu6vSubRKIye/SHw3C8Lr8hfPXH27PFRGl0ck+PT6&#10;aRTfH9SEZVXhrm6Fyp75JzKvJtU9KyzsIpeo+M/C5/IM06O05kXwr4L5eeiBNKsPNFkWzYofTuDo&#10;9cvkIPJe4KdxdMhgFm3u6ortpXfZmZqYj2E++Hy8Gnw/4XU4mQfx29rVOYweb+eco88HobgG6muA&#10;R+xNg8tXEwnuGO2Q8WKuzuccf0mI0TaXjS9jjmaf7vm8cOV2ZRaPne/NgsvlKjDSLGPe2VWL9YNo&#10;butGfFImckuWIKdiFXIXr0LektXI0XXZWuQtXI6d9z+EkoWLqAc0+yLi5gPFy7u7BbDy27yTPQrk&#10;JYwiVa91VaDxoQG8vvc1VFVV2Qb7MckpiE+IZ+RpjI+NYc3GbfjtP/wjLFq5Cr0DfbZ5rhiotFE2&#10;Q+EbGT8bsBLZbJOYTSpUIJZHsvL4pz+H//YXf4U7HrqfXkFGYWVLEDwB+QXcLJi0hB1HrtOIRzA6&#10;kS7BGa0mVTKuomhYxWOS/sGoeNaSwvwGzBg0RmV4TWltpxmmXqXFxNAoU7pETEYlMp77QtTql0bT&#10;NJJYk3QM01rKuRkDhtu8qteotahdbW+KRuX5S6fQN9DOqLEIpKUjLTsXUXFJvBbYhv6ITcSStdux&#10;efeDKF21juIRwEB7HS4e0Qb9B3Hh+AGjLSk5EzGBNIxNxaB00TLExCWgp6ke5w7twaW39qKj8izz&#10;nkIica7cehe23PsoMgoXGp+ycgvYlrIQlZSF5LxC5qlyUR7pWtua0KTlALEyPQUsj8TUlBYVGh/0&#10;q1mMqagE8kVbZqWQb+4DChsMkL5Z4tRWWkFtf+LzlG6G9SK/SbopfXigejJ+kk/sXUKsBxeW4PFb&#10;yYRXZkkMcbIOGW4zx9bSPTBihcd380LfFajufLi6M7MmzGA/SrhTswuvMhhcOh/mdwBvB8V1RiPL&#10;INYRnGHg1sfp6gYIroN/N6D0YRzhNuH8XOfk9kV1TrTdap5u9k0zNpE14/JzXgqX/hQdKi/bjxkH&#10;V4Pzc8aJaBVBYePdPd8ikR6Ix5F15sru3RJ0LxeuShmVoltlccaX4CfV9fXAz9/H43ime/fs8nf3&#10;keCnkXODAN0rregQv/xyOP3knl2YM/Td1b/3jTPfuXqSoao4bnDj4/PD/TLL33c+GyL54dNmX+wT&#10;fP7J3we/LJEQ+Tw/L8V1fr6/kxHdO/rk7+Ja8E8EPy8nu2H8jjcKUZmFMJyHnIvneOmhmHf1768P&#10;PzHCdUGaUqktH/85oh5FV5j+MPhl9Xkn8PmlflRt0/HB6QRnCIfj3gzE/CHB7ohcKJRHY30V+8UY&#10;5JeUo6G+HhmZGdBZ3dVVlejq7UJLYy16O9h5SjhjoqBzgH0E7qxn3lMwTx0+jLLSUjS2dWHD9p3K&#10;xcDKcbPgeCbueHS6SXTpROsUzVqdwfTkMF565p9x7PARrNl6G+56/ENYvW0HMtjJt3a0Iqu4AA9/&#10;9teQt2KdnSh0qbIKq9ZvREqmFgmToQ7rLRI5H0RjJB53G/boam+DTgWLjWNnTOMkb0EpQuykZSjZ&#10;MkBdA/E0MtIQ7RsHSm4f/VCxMG1bU5MZ43nFC3D25FtYtXYj4mwNJMHLKpyjB2/zuHkwFN5PGJ1q&#10;xrvOBlF3/gSipkaQml3Iwcwq0izjxAMmcun062GwxhH2vXVwCsyBMLnO3zUil5+uan86Y1t9eAIN&#10;tMzCcuQULeIgR187Mw0Vt/Zc1Tn9mQUlyC1eiPjENJMSw8P0iaybDIZlMyxFW9NoJivGvSZPSstG&#10;Wn4p8suWMCyL+JiGhmUMjdaEpDRk5Zex3hYjITGVJDmZ08cSZy+cRktzLeuReCgX6nQG+vsZLwEV&#10;Cyv4HEBBYTEycotRsnwdZmh0amu37ror6Kw5D52WlZxdhJaqU+iuP2/7kOp1+YJFK5FKozOQlIGk&#10;rFIsW7uTVZKIrvpL6Gu6yFJNY4plzl+0VBuqor/+CiYHehk/CdHxyZTFJOSyrPkli5FTTDriWJ+k&#10;e2Z6Eq+/8Qoqay+x/VNG+acZmqS4FDsLPycnz/FbvCHPxNvElDxk5y9BNo3hQJJbT0hum+zHJ6Uj&#10;I6+M+SxBbEIK45NjMc5ITUjJQHpeMQfNy5DIcmjGVOfFi47E1CzWUznyS5fyXntBi6fqGJiOhnYG&#10;6yKP9ZSQkmpLCIyWORmhgNhD2Ecgmub73Do42XMQvnUy7zoGLycvcH58J7PXB78jUTzzsKtL5z87&#10;HDfGc3PgcPntykFkHmZYvMv8rpVe/JrvrTbv/Fx830WC83OGmO79a6S7dZhf7quv+hWNulFdvT2u&#10;D5FhNwuROCPvHfgydmPc8/P24zt8rj7n881/vlbY1e7qOPPvdZ0PvpfL++3hAuetsr3dXS8s7H/t&#10;PN5+1a+Lzyfv+naIpDESnzoZWSzOapGfc1Z+6UU96iq/uXj2SJjfvn46oHz9a5gO10a853l1Gwnh&#10;tqdr+J4xvRt3Dbvw881B2GD1M6Vrrqu2EXneghIarw1IzUhHUXExjaFVWL5uDfIL8+wEm/NnT6P+&#10;8kX00/DSvEqcXul5W07IQjj51lsop8Ha1NZpBuutkXgVEIFYoiq1G42qNcIyPoVw/q3Ddu7+Iw89&#10;jNvvvo8d6wIsXLUSS5cvNwMxkJqEOx59HDrNpzA/G2dPnKTBugmpNMqlBNm9sY8j7ndNqFDMx+Nu&#10;wx6+waqy0C5B/oIF9irYXj6PD2O4txfjgwMIjvRzADFrX06zylh4LcTm33To34DBOobkrALklf8s&#10;DFY/fx98LH4DcfcOGJd+MRwspGfnkn9lyC1aiDgZpEJDGdD2ScmpmWwH5cgrLKXhmsZUSq8yRyMt&#10;LQN5RTRkS8uRkprNMG1RE2uoM3PyaeDK6FpEwzWX8VWr+tgihu0pmziLbECYkJjuZgslc8JMea6p&#10;uYKGphrKgmhkGhHE9qRtYEpKaKhm5NFYTEBSJg1kGnL6Ajg42I7TB19ET2OV7fNZWFqBqQl9YNWO&#10;yakZq4OSVRsRxYFoUnIiUmigx6dqZjYeo0M9aGtpQGg2xniQR4O0r7UZZ/f/GB1NtdAG8xn5xYyb&#10;QMMvBYnp2cxfM6Cu7iurz+PFV35EDeKWB2gkoPWSsVHx2LxhG7KycthEKa9spzFxcUjLzTPDN7uo&#10;HAF9CMYk+uJXsp+apbooJ+/KERefxrKJn1SUpCEtk3wrZT0t4MAhKdPJk9VTABlZDFM6hiVqGy6W&#10;RXToMII04/dC5BaW0VjV3oUkkvnZAMKJgfvR1f14vyYIvLcI5vPegcPtQBwQ6PlW8/JxXQt8nD7e&#10;W8F/I4jE6zu/c/tpQWR5/fx85+d7rfzl57ufFfh17btIuFU6rsbzTsDP62dZ9luBmymbX5dKo7rX&#10;1feTu5afnEBhgkj/a/nJCSJl693C1bivg1f2jdF/LZ68V7T4EElTpLseXIumq8HH4fMu0t08+LXD&#10;vGU2OSSxNJ5ifT4pxuw0krIzEJ/FjiCQjKT0DOQU5GPt8iVICo7imb/63/jL//L7+Jf//cc4v38v&#10;Jga10Tk7aOs0wlm49UJy76SgV0FEGQ3jHAre2NR6NI27EZw9cw4f/OBjyEhLwT9/5S/xT3/6v3Do&#10;2e9jYGAQgfhEO7IyNDrEIo1jqL8P6UmJSEpItvQC13nZ7c8GSL6OVItlBx+lPeAGu3HswEv4wTf+&#10;Dt/80/+Bb/7ff4hvfflL+P7f/x2OvvIK+traSLteq9wCD/9/HsQTOdWlXLgy9UrCzbC60Z8MWKtr&#10;GwAkUuDT6GjM0EDUXnd2wgjDtKdpVEwSwyQj8UwTxzAaUXpdHUf/gGZHFcZ48hNOpbU0DItOonjy&#10;WWEiiRfEMb027Va++miRf6SOAXJRSEpMdFQzTYAG6ZLFy/gcje7udhw5+iYmQ6OWx+xsLNOp3c5g&#10;qK8VM6EBJOj0rIkJjPcNoYCDhKLl25FdsQFLN9/JvAJsIz24dGQPTux9Fr2tNcxER7MuQemaHchd&#10;vBHlq7cx22SMD/QjKjRCPTCGkcFODqjcSV8SO3eGurRFDNpI0w+f/R6mbO1qNEpo3GemZ2E6OIUA&#10;BwNuSQDJZdntNbUxn/yIJ8/EB7HFNT3njwR6sB6iGU56rV16VRllPGM90UXHqC5IgyUmEtVdnMLI&#10;d/HfMvTwxbAeWCbHcz6Tr+KZZoONJpXJkfkzBD9DXSPdrYJJDOFqfHIKi3QCP+y9gmvl8dME1bvv&#10;rs7bdzcB7yUr5kEkn/37SL9bhatxvRN3C3z5mcO16P5JTiA58K9Xy8C1ZMSPf7W/4Go/OT/+LcK1&#10;UP5E55ct8hrpft7g0yHeXM/5hXlvgP2JU9XqNDW7Knjr5Rfs4ICVW2/HoX17UVpahKykBHQ0NWJo&#10;bITXJrQ2NKKjrQX9fX3sdxJRsWQZSpcuRdnyFVi6Zi0SkhPxtT/9Y9x52204cOo0fum3f4+Yaazq&#10;Paw6byvMzYAodFel1a9jBfHZBEU0O9Z+dDbWo7++Ej/89j9iYnjY+ru4hCSsWLuRnaw2mx7Fr/zW&#10;f8Cho6dw7uABaG/Jj/3W7yGrrJRGjT6KoQFgHdqtg6OU/PSn+j0/x99wuW0f1okx2whZZ20vWrUC&#10;P/z6V3H44D7093QjJysHiVqTx7j9YxoERGPdhk14+pc/j9yFSxCaHMXxg4feJ/uwyphxr7o0wPn5&#10;7MOqlIK3p/aNVYUNDvXi0qXztnmz9pdTCXR6k0A0qRz6sGhaRq7JAk0zBs/oIyOCfWhl5aRsUZRn&#10;pkP2AZXq2079iJ7BFGUpEBtnn26FaODFKTykgUYUYvWqf2YSQRp1q1dtQOmCxUTFnBlPr69f3/cj&#10;/PC573CAFUPjNRWf++yv4pvf/ib6+rsRSIjH7rsexP13PWozmKJVHysFR9px6LUfYqijDcULlmLj&#10;7scRnZqEmeEeTIwMIamwhJQE0Hj2EA3Wl2jiRSG/bCXW3c96oUiGRjoRmgghIauQTIhnG7qEU288&#10;i3HSvHbHbjNoQ2wrOt1EbUScHBkfwg9/9B2cPXnE9rMsXbQEu3Zsxxt7XrEtrrLScvHZT/0Gyhcu&#10;s7antto/2IuzF05hcooGMKlweymy3Kx6N8nsDgAR/hgbXGjdG+uE9WC1Z/VIXtFfdeqOA5VOUXoZ&#10;0mpfKp1iTzM+82VdzuqUHcWZ0QcFIE0VWFK+3GiY1ZebrH+lFzYjQ8n5o4+7NFiwDN5TUAaWScRV&#10;8G7yisQTCdfCZ0qTENZH/+bh6uKzPm8M4ovivNd1ezUoD99Fwk+jrq8FftxbreubyetG4PP7WhDJ&#10;h5stm9K+R3V4razfE9S3wsPINNci4j0q8zzw+elfIyGSHt37cd6hXEUmv0XS5wxWzfDoRqbkkVd+&#10;jEQaUau27sLhPXvYEbGzGx7CN//uKxjUzAuVfkJsPHIXFGPd1u0oX70JWXmFSMvNdbMmoSkinMQ/&#10;/skf4/Zdu2iwnqXB+rvEzBz0Ze+7MlgFrjtSma2zYg8kO1idzmhXB/73f/oiBtobrbPT5utTQXZa&#10;NKrjaIQXF+ehfPFSHDz0Fkb7epCcmY8Pf+GLWHfXbscDj5Gat7pFnnqUsvN7JwarDg4I0LAJTmJk&#10;oA/PfP1r2L55M1bR0E/IzkMs9LEPDaDQGBpOnsD+117HwjXr8Ynf/C2yMQ7HfnFwwE8EZ6zqbgaD&#10;w7149kffx/nzp82IsnCG6Rt2RbLJesZT+USHthwJTc/SeCK1jB9DY01LiGW0yaCNVVmZaIpIYqPj&#10;EK2jIVkO4ZaUu22VYhiPRhSNP61JjaJMzkZNIzgxjY9/5LPYtf0+5ihOKu9oHD9xAN/9/rcQZJ2n&#10;JGfid/7D7+OtY8fwMttlVPQ0DdkkfOjRj2LnprsYm8TQT7wb7mtDb3szcgoXICWrBMGhTpw58prt&#10;krF03VbkVaxG3YmDqD6xF9pQPKtgMTZ84KOYGO3H5WOvY3BwGOu33omM4grbwq6/rcGOb80uWWRv&#10;Vty51uITSNs4Xnj5h2xHe80uSIhPxtNPfRzJSfH4l3/5RxqmPSjIW4BPfvTXUFKy2Mqn7/Rr6y/j&#10;6//8VQzQkBYvzYgUn8V1odbejPRUfOkKkkl/Z8hPUzw0iysDVovXbWBBvmqW1AabGmRYJJ3BTTnS&#10;churK4aHtM0ScWjtDf0yM7Lw6ENPYNPaHZa7iuUMVlFCEFH88Y1YQ/Keg2VCEG4n+z878NrqzzTP&#10;nxGIreFK9K6R9ef7+xAZ9tOoZ4HylBO//63VtdKLL1fzUXA9v1sB4bkZ/vv53EyadwjXKta7AiG8&#10;Eb1XZxj5/FMo3zXBp1H5RdLq5x8pB1eH+3EEPo73HuYk2M1UuIzVgZuLZscbw8zVIYuIxCSs3LED&#10;H/jUZ/GF//O/49f+jz/EXU8+xU5klsZWNxqrLqG3rQlT0xOWRjNR80BILctbaTiOPq0vlV3jPrai&#10;t3Wg7FSYn7bAObL/VfR2tSI9Jwu7n3gKtz/yBJLzCmiQhDA5PoL25lbs27ufdnU8cnIKWAU0OGY0&#10;cyajRmtJ2VUK788QbB9L5nvh9Gms27YNj37+17F0590oXbYeRctWYMGyVVi4ahN2f+Jz+PCvfgGV&#10;Vy5igHwWzb+AGwDZE65L3UTh/IWzOHHiLRqhEzSAJhCaGeF1FLFR2oEhSMNHxzoGMWUyEaKhM0Zp&#10;naToMsykaIp1pbP8dYqOO9N/VvcM0f0UB3NToQmm0dZXk5TVSeIYR3BqjHlx4KRz7YWD95OTSuu1&#10;CV61gbZoTE/PQoo+DOJTMBTEQP8g7thxNzav20yjeAaTE8N47fUXcPrcEY4w9dZCxnQ0B1+FKF+1&#10;jcbqAsPT3liFoZZKjHXWofoU49LAy9Ka2jwaoCmMu3ozo8Wgq7EWbdVnMNXTgKaLx1k+mu80ULMX&#10;ruBgYzViEzJIIQ1DUhQdFcLYeA9efOEZHD1MY9VmLKOwas1GrFm1Hn29/QhO6pQdjl05EEtISiIt&#10;5KS9XKHRPhsgL8gHVkwU+ReaHqf8k0ezU+Q9HetFLlr8p8E6E0W/WdbT9Cj95TQzq623gqSHAwDG&#10;C5G30+T5LPks+sB6nZE/w6eId4pposFw4pmODiLIPHv6OliG5zEy1mdGrL0ZeBvI71r+7xRUg767&#10;VluNxH8rOvHnCSqPnMom8J99J/DL7T+/FxDJ0+s46xgEPn9du5r/HOl8Gt8NnZE0XAv8fAX+9WqI&#10;xHEjXDcLfjmvBZF5Xa/8SnstPt7I71ac0t4M+PkJfF755Yisz6v95Pz4kX4RcLOk/ESI5ItPd6S7&#10;2j/ymXAVeT8d8DPRNZIGH/xnXeU0JSNQfPHTd3onHPnsu3cPynUOIkmzDfTlodmOmWlkFRXhU//u&#10;3+GTv/HvcffTH0Px6vVIzCnS59VIy85BTUMdvv3Nr+N//8mX0NLUAMTGqg9mZ8ZC2Wu6dwtiCp0u&#10;Av9K0KtUeWg/1eaGesSlJOGBj3wMD33u1/DAZz6PRz7+GUQnJNjMlo7sS8vMw2d//Xfwxf/zj5CW&#10;X4iJqVGWk50WmapZGM2mRfLipw32ypJ5ZuXko2BBOWLT8thJRyPEYmkOcIpXm3GKiUfZksVIz0hH&#10;vH084guBL0j/fw6+TDhxuIolmqeewGRoEinpGWYUZmXlITuzADkZ+chKz0VGEv3Iez1np9EvNReZ&#10;9M/mc2ZqDsMUr8CumbpP4326u8/NKGQcpmN4flYR0lKIy8KYB8OzsxiekYu0ZOUhHAXIy12AgNZV&#10;kljZS77RlJmVg9S0dJLPARSNuPb2NqSnZOPuu+5DcUEZjdZY9Pd34Ucv/CuOnThoJdPMoz76oplI&#10;2dGVZvbkONtGELHkRWhyEtPjE8jIK8Rt938Aux/6IDLLK2TDIjgx6ZYs0ECc0J7E2jmB6e34Um3Z&#10;xfTuC1Ga4MFR7Hn9Jbx19ACNx3GydRrFxWW4/74HERcdj+7uLoyOjlk7Sk9LQ1KStu6i6GpASRT6&#10;gCsnIw8ZaTnkTQF5W0S+5SGdLoc8zMkSj7PpRz6R72lJrIO0IuNlbhbjp7MeWC8Z5IfqKpv+WQzP&#10;Jc+z0ok3NdvqIJNxxHfhtOeMAvI+GzmMk0u9lc5wrUWeHAuSJpbVdIjKOF+xvvtWxcHEnJoN49ad&#10;crweKOzqcA2+5qXzbyIjR9xHes89zIWJJp+u60NkftrmRqutw4h8p/cTzl/z0VpEEVlWlz6cMuLn&#10;mjCXUlGuE80NRJWPX0PSkH7KGyQUeEE3iHFDULpw6XTnO4VcLTH0k7eXWSSVDrwAA1ce9y7CuWtB&#10;ZG43gvBg3Tcg3jlck0ZdPKdLmA4vPAL8MD/GfPCQzLt7O8j/bakjHq6dVjzzQ+QcFeGYGtyLz4w3&#10;l3juhuDHdzD/aT7cKMyFqravru8wROb6bw98Ob+RDlEJfSdwPHHu1ko/tyTA0rspSxx+9ceIjw9g&#10;zZZdePONN1CyoBhL1m1gmARfM0HqStWhqaNkGqGIjkHt2RP4l299A09/4hNYtn4DvvalL+GO2+7A&#10;wRPn8Eu//VuMx/SWhwp5o4JeC5hW5VTHzI7dJ9fuaGwKJju78Jd/9idYsLAEH/m1z9PH+1p+ahzP&#10;ffUvceCF5xAzPYN7n/4s7v3kr9irxKPsfIeG+3Hfkx9hDrGkSu8XLZtbBteANYNEJF69OlXul92B&#10;WxIwbl//a8/N1IREHDrwBh768FNIzS/GNNPrdB7NRsVMBzE60o8jr76MttZWfOzznyf9iTh+8DDS&#10;0tOxastWfONvv4ynP/WrSEyiMWsMmrs40INgzuPmYQ6F6tzwRxr3qiDCvCUBnShYvAGr3smSAIF3&#10;G8b5DsFPTzB9RPBxuCUB7FRngxghv0fHJ+31vU55ctQ7taL1lNpwQgdKTHO0IPlQmazmNLPPwZft&#10;J0dfW9coWaRBGK3BmepKaVVflEfN8AmPTrQxg8/uGUF1afidn77YT7Bt4SQXekUehRDTfvPbX8OZ&#10;M4cRFZi1raE+9qFftdfbp84exfefewbDo31EMIs0GnYffOQpbFm3gzTpQyyWhbQqbn/7ZVw+vgeh&#10;gREUlK/E0js+gND4IAbaqxEcH0N2yVIOfAow0FqPCwdfwNTMGJZt3obCpdtISxLxi3bxjpRFzWB8&#10;cgj7Du7Ba6+/yHJMmZFXXLwQn/nMb9BgJ57RbjzznW/i4qWzth/rtq278JEnP01czoBWtevs6YnJ&#10;UV71EZd4oLcaNLVj4+xZ/FTbsyNEowP25kGHJ2hGVUYvOWzxtZuCPlYMhcRvSZLSCYFqK8BnprEK&#10;YRIa4iqL8Z+ZaImG6iWWeWSx7biP5VgnxKNZW+WivVtFj1B6FX4L4GRHUqbP4+wQhCgdXuDARxl+&#10;Vt1JpzqjT2lZChePkcQTVYb4I38fxFcFubiK4+K5kpAFfLRMrPy8SjiuCdKjcznOAVMxrXaAEBKB&#10;l5P4q4G+KUuF6SM3d2d0mPPyIpHig23XZ/UhT4V54R7IKJahpnaprRTVmNWeWRwPRA1liX+KY8By&#10;aZBlu/2R0yZHkgPKi/jop9XeliZC3syQmRP001s7txCECRlBVM9lR5h7VhsnXjs1jY+xzCh6eiqC&#10;wbqQB8YPpQiZCFqfYrjdocyi0VEgEM+ZpwrJKKJZkxRW1bzGuYz1w4ujzV7KEBwOxZavniJ4SS/X&#10;diV3qifx0e3FawNjXZWDXlf6CYSDF39YolXjwqjlTW45kOIrrqLpZHzhYAzywJb3MIXoFzisTMf2&#10;rCU6VGRCbfmrjQmm2QbtWwD+60Cc8J6xYRCeOR+rK16tjmTQO5Cc+IP9MCiii6ElRBqcuvz1zLrz&#10;WWXJWBqVjRCWcfc8zT/l5j4gpy+9RbNblqQSC1waZxcRTGkobznHRYdNz+E6EgqBxzKCh2fu10/3&#10;bw1Euyj3Cmjw3pQkYlsrIjecUWiurUJcTAzyikvRVFuH9KxMJMTplSBZH5fohEP/dmUFeA00Kz0Z&#10;gx1dSM/R1jRFOHXoTZSXlqOprQMbtqsTtGiEtwvmOwfL2FihhutIcbiGerpRefkSPvzJj2NicJgd&#10;cztSMrMpnfEoKyvD2ZMnETUVwq6Hn0DuogpLE8tyNtRUYfna9RREGTHEpgYQlqJbBqcQvAeCuw17&#10;+NtaaYYnxMZYtmoFpmjJDI2MIDsvzxqZcGiJ4uzwIFqvXEFjbQ1yCxdg0eLlrL1YtDU1Iz4hgfwu&#10;dttardtk59EbeFlFkODgbR43D4bC+wmj8wWUVxoY/rZWKf62Vvrq2wcmcun062OQDIZ9bx6UL1N6&#10;iV234u6cgR1N3iQiKTENKQkp9kFTYkKyPSclpnj38ktCUlI6EuXHZxcul4zkJIbTP4mDAj0n6Znp&#10;EnmfkqT0SV64/Ly4hkPPKfPTM06c7a+rTp/kmVElgzYWXT1tqG+oplIP0qBNwjLWdyJpyC/IZ30n&#10;oamx0WY7gxyMtba12BKCwoJi4qKSo+yqk0pMTUZmZg7yFixGccVK8j8eXQ2Xcergi2ivr8TE6AgK&#10;F660fWBz8llHZUuQU1LB/iVJE6dGj+GiEh+bGMDLr/0Ye/ftITfZ8QZDKClZhCceewrFBQvpF426&#10;pmocOnwAwSAHYSzXjm23oYQGrTtlSZUiwzTGDPRk8SRJPE01nqiM4mGi8U28cXWS7PNZYeJzgtKJ&#10;nylI4ADP8VH1RRxsBzrv2vFcfoqfYHFUF8nmT7yse9VxMnGa9JrMSI/pX52wumPXWciFb24SWJfW&#10;ITOxulcb3PNuanwUA111CA52YqRPH9KlkOfOkJXa8cwAS3d11ho4hAbb0N14kfquiWOuKQ46MpiP&#10;dBbjmpxT8umEz9KbF3+0zpdmxnB/J0Z7WxEc7sbkYAcmh7swPtyD4FA3xgc6bBu9cfPvxNjwAGVU&#10;JtY0hnvaMTHQjpH+LpGCgHazoN4a7KAsDbRifKQXUyPdxNPF505MEP/4KPESXywLJpmY5P1YZwNx&#10;d2BihPEGezDRTzqUZrQX8WwOMbHUE9abi2e8hDjI7G/HWF8TxodI12gXeddH2ruIpwezk8OIS0kg&#10;b2RUqLCeQcs8XW0KnQyPKZavDb2NlzHS207PGduT1waj4rgiOsbz2ee8c/p1s/C8YxzVZ0wUjVW6&#10;KdLR13wZ/S0N6O9owaDKN9aNBBqyMZRZO4bVUWTlmR4fYN9Ugxnyd6i3A/HJqbaFnvpT5aAyyHCK&#10;mR7joLOavOlgufsRExdvbnpimHk0ktedrMN28rcbE0M9jEOejPRgjLyZCU1ST+hDQ/LE9IrKoPyt&#10;JOZmpycx1N3MOqAc9raxPgaRkJxk/aB4p72dbfigJNQzw91tGBvosm3w9OForLa2I15tR6dBg/Zg&#10;xxT73bZa9DVdxnBHLUY66jBGedNynfhU7alMXGbF04i1dkentJJfTDJNPfrbqjFC2R7rb2G2lB0O&#10;jrX9oAxfZyI6PqqqbGkg/8Qz5THY28w21YpR1klcHIcK4isHqBq48Id9KnlLfKOs//F+lofxtAws&#10;nvpCbUSHrUwMsX30dbKdtEFzCTGaUJLRa3x0g1AVdaSvg/Ekk93kd9B2IVL4KP1FwxjbyhTbRJD8&#10;knxPsj0ov8nxYWKYse0n1SwdD7yrlcZdBe733xr4VPvleO9KYQarNRIyy2dUS001AjTkcmmwttTX&#10;IzM3kwqjF2+89BIVUD+6murR3tSAjuYmtDfWooMNVR1g5dkzqL1SiaUrViK7sACnDx+0fVgbaThu&#10;2LZjTnm7fG4W2Jg9Gv36FZgqoDBplN/SUMcR6Qxmxkfwo298A8f3voHe7h5k5WbT6M5FT2MTWmtr&#10;sXr7TuSWlyM0Mc5yajusYRSXLeIAOs4ap2+Qv1uwckbgcbdhj7mDA/RhGEexheRVzoISJKens6Ek&#10;muGitcWzY6M4+vrrOHzgDRq009i4dSeyihZYud8/BisVBpXGnEKcM1hH3T6sP+2DAwyNl94SkxYn&#10;2LxaIGnTSF+KmI/6MNCkJ8rWELtwxVPHYurNlJQUvn3HQ2Qu1BnBetYX584IsYzYKSqO8lMcJXJX&#10;YXQxHAZ/n19la3us6pHyaxNWpEFkhEITqKy6SENxjPGjsWghjcnsAsNRvKDU6ryxodGWDIyNDaK+&#10;rh5pqRko4mBGCDS/po5geGDIPqbKoPyrk+huuIT+5ktIjA5hZGQcJYtXcxyRiKGBAYxOhGw/WTco&#10;JW88WvTB36t7nsehQ/vsTYDozmadPvbBp2lIr2Veoj2EE6eP4Oy504gPxNka8Q889CiNeM1gqmsh&#10;IgOVl45lEpU+dxSqvBTP+MIHdYZilasPl97NYshfJ+kJZJzojph0UYdi/CeI//Sz+BbIe11pjcvQ&#10;Cvu7MM2wuzvlSfr4wBjOwxF302DYLamTKRVuiJ3y2X3PYaDpCnXtFeQvWmKHU1hso4FX0uXyFy3y&#10;JpeYNjpqErVHX0XdqTfQWVcpopFXUu4ZZ/xjIiui8nKY6CRzuqFvzDQaLp9A7al96Gu4QOOtEj3N&#10;VRzIXEEPBxxd9ZfR01KFzsYL6G6qQhP1ZVZeAZLYH1w8tBetTNvZVIekzEykZS/AzNQETr38HQzQ&#10;COxoqEQvy9RTf4m4atHdXIdW+nV1tCIzIwMJaWloqTyHqhN7GH6ZeKpoeNeip4H567m5Gn1tzQhx&#10;wJPK+NrrVwWYmhhC3ZlDaDh/2NJ1KZ/6anQ0XkFXSzV6WuvpGhAIxCKJRpG2M3PyY+ymqDnexNIg&#10;aj59ENXHXidtlzE0OIKihUtpBznDSzwUo3z+W+ZWH54M8E6H4tjxzFFsB8ERNFWdQ83JN9Fx5Sz5&#10;VYfe9kYamVXkaTUGe3rYH8UgmWWZ1dsCotG0z0BLJS4fVP1fQktdDfLLlyHAdmKgOmbbjUYQ0zRE&#10;T+35AfrqL6K7pREpOYXsG3Iw1t2Ic4deRk/NOfTXsb7Ij04ObjubK1kH1cRZRQGYspPp9LGxBl+S&#10;E6eqJIcsI8sVojF47s1X0HblFOuhCm2si4LiPMpiBiOqfbIvZdtVu5imoXrxLdZ/9Wn2+/VIz8tD&#10;Shp1hZVIcWYw1FWL6lMH0XjuLdbRJQ5kKAMtrF/K1UB7EwYG+pHKAUIcB5cixeggaaYvg4OoOXUI&#10;TRcOo73qNI1/yeRFXomjtRGx7A9Tsgo1tOef1YyDuaphDU/04fyRPWitPIlm8iUjnzRm5DOKjGNG&#10;seqkXpwcYN90BPXnD6GDMhidEIvMvGKGzeDM3ufRXXXK2kEXZTk5MQap5Lvth01iTaW4DgTVp99C&#10;0/k3qVMrrb3pw3Pxte7Mm2i48BZ62a7UFvoop91qH7SRxOOO1iYOzJOQJp0solQ/uvhlIcyV0X5+&#10;AT6oJwnDHMP8aWz+kWFRoRBCw0M4+sYefPcrf4Vn/uov8MxffpnXP8UzX/kyvvvXX8Z3/ubP8Ny3&#10;vkYDtwoxekWijx/UqHW11xZ8NPy3VgMSCNcx+aCGJ19hlH8UhoeGOZKfxb9+/WuoPU8FQuE48Ox3&#10;8a3/53/iLDvcmbF+KpBpjLTU4LWv/z3+7n/+IVprLmPZqhU2K6ROXmNKj9CfGUhRyijSa0jt+5mm&#10;jdlFAo3Y8Y5mvPnCD9BafwUZmRRyuqOH93NkPWil/gVcBdQoTioigLzUKx91XjNTrN/gKD314Y6T&#10;S7dmOQrjk+NoI781c6naEIOdEQkMj4ygmyNnMwSZhz680lUfaLW1N2OcnaoUnj4eUuegRMHgBPoH&#10;uhlHe5QqJ716IhFsdVa98oqWYRTr5aNuVdRHIZfKLyszD7FUlMNDQ6ipraa/PuySlMRi59Y78cC9&#10;jyIpkMLYsxge7sGLL/0AJ88etnjKsKe5BpcOv4Kat17ChSOvATQA4tOyEB2fxu4wAYGULMSwI+hr&#10;q8O5/T9kJ/o8Wi6dIls0cySssxgU3pefw8GD+2zrNZWjsKAIjz32FFYs3UA+aMYjmvyR0Vxtr9pU&#10;Lu0dm0sDW8V1HzKGa8V9aEbwLtoxQR3J8HA/+dXLexnAzN/aoT5iG0VnbztGOHCz13FmhcwiNDNp&#10;uz5ouy8bLElnifW2rdgYOrtbMDo2THo0C+S0hFsGwnIQ58zkCD1UnwxRVnIGHmE+XPX4zoFlUL3O&#10;SaSHaGocs0NtmBlsQRQ7WY6cLURkzNERkae7pdlBpaAZ2TZ2eHrW7N5AbweG+yWX/JPRpYEAeSEN&#10;rnklzQSa3qRMuqNu4zAdmsHE6BgmqEPGhugoo8HhTgSH2hEc68XoUD9Ghkc4oKEbHUFQM7OsWM3I&#10;TXNwFJoYlAgTiHc2jgblJCaYJjgygDGmGRqdxOiI9u8dxCgHS8GJIGZjaDRIz7GsE+ODNps3wQHT&#10;dHAawakpjI8PE0cHDegLqHzrVdTQsNQ3CcpDSw9GR4cwOdrHNP3Mf4x+IUwFJ9k2+jDQ1YTO6jO4&#10;ePAldNddZAqd7GaMZ5YsPe9jWfaxAcbt7mSDV9ufxEhvKybZpo3fLJC0gfo9MkqF8y9hsGfJ6ozx&#10;6/Lx/bhy4jC6O8k3yqvaknR5lAZ1pH2Y7e/K4ZfQwMHB9EQvYqTUiUM6aJKyrtm2IHnh94+qU9Mv&#10;IsjiTSI0NmCzc7Psu6LIf4szy7ob7GCf3MtrP92QzcCOafaaeCdZRzNTYx69vLjKsjKap9qP5Eft&#10;ZJj6aZiyOKo82nDprdcxTb9o1bnpJrVF0UUDl/pxfLCT4tuLWcqwYRMq1kNf3Xmcpf5orjmFkfE+&#10;TGurxpgkO7lR5dbbhDYOOC4ceR39HW4HH5GijzanB5jv/hfQeOYtDHZ3u75QH3BQ101STgY6W+0Q&#10;FFWIsvPLZXyycuiePCe/pseGWJY+zDDdbFAfbloK17aUp706mqaxPozx/i6WXftNE4eQ8DJFGZ4a&#10;7DF+Y7Sfxu8FO+1PRvnsNONo2YJwzHJAwXYQHGA9jPVQjslvIaBszAYp8yxvcIRtifiG1M6Yz8Rw&#10;H2VYbWLAlkQ55lmxlNLeGJtqNN44On8B82FuSYAYZsqe19aaKsTGsdNcUIKWBo6msjnapVKZoHJb&#10;umgRyspKUbpgARYwXLM9RQuKUFxSirJFizkQSUDFilXIKszHqUMHUV5Wgqb2DmzYtkvZWAbK42ZB&#10;VStn9UmhUCfgK2kfaVpCAJdPHkXl6ZOIj4lCXGIC5Yedbk8Xai9w1NbVRiQhdLS14uL5M2hvrMPw&#10;6Ci23nkP4lLSbfSsjs1rAe8aRJ/+fXC3YQ9/hlXNUIoyv7ic+buBQk9HG5779jfx0rPfw9lTxxAT&#10;G4VM1sPw+DgGB0ewcftOe1XR+r6ZYeV1Di9rKmKG1ZYE/CyOZpUsEIc6aCcf8mNdylsXur7udpyi&#10;0pxm55ielQ1tDaaZD62TbG5pwg9/+AzOnT+F/IJcZKTnWCLJxKEjB2gQPmfGaVl5GRICOiggCv39&#10;/fjmt/4Jp86cREJ8LI25EqNBFFRXV+Jf/uXbqKMhl5WdRXxZ5i/jSkRFLtmy0bvRbg+2hry9oxWN&#10;lFHxUx8+Llm6FCmJGaYvtd6rvKQcKWkpaGioQ4gKcIKGdmNjI5JTU1BcuBBN1cfRXXsGSVHjGJ2c&#10;QtGiNUjLzkNKUoLN6C1ftxlxadloq7mIoZbziA5phwQgf8kq8iOAyakR7N33EvYf2GM0yPDMSM/A&#10;A/c/io3rtB0UB1ikVfVeVX0JR48ecGtTaVA/9dRHaHDnMtzNTNhxzQTFFd/kzEhnpzk80ocf//iH&#10;eH0vjeoZlqt8oZVPnVBrez2+88y3cezYURTk5yMvV0awVpZN4Njxt/Cv3/suxsbGqGcWIqAZOdIp&#10;I/ZHz/8Ar7zyEvLyi5CvmQ+1afJ9NjqE/qZLOH1kL/o4wC2k3rKZS7dgmWAEWrWYE8F2d2tgKamv&#10;HKhM7BRp7HTXUEeZYUWZWb2d9ZHl6p6/lvu8LBVCHDMTaKu7gN6WWvWsiI2NtTcuaZk5dvyx1uxb&#10;Xyf5Mxl0cqYySMY1CND66RCNjcTYOOSQL5nkZyx15cRID+KoY2ZYp2XLNiIzrxRpWXl2DK6WhsXH&#10;x6GjsZqdbg+N1wBySxczT83mz6Kv4by9+hQULVlju08Ulywmb8tRuHAJ8hYsQmpuIekNYJDGh167&#10;qvILCsuxeutdKFu9gXEXEBUNlMFeGpcavAzabhfJGTmU9yB6m5k3DXMZDhUr1mLZ+h0oXbWOtJVg&#10;nEaBBh8zHDROBKdQQF1jB36ovolToiR29rfVo6XmDKb1kS2NKL1fiYtPQQbLOEs9IPUhA9/VvgOr&#10;fr9mPN7OTA6i+swRNFw5b4bKshVrsGrzbShbtRZlFUupf+Mx1D+IWPY1ek3d19OOpLQ0pGZRnzCH&#10;ycFudDdcRJz4PhuD0jVb2VelunyZodWa6oxGWkvlKcRowBuIR17FKiSms02FBtBYfVYr1pGSmokl&#10;K9djwdJVyFmwkHysQHH5YuQWsc7YttVG3ZpbT6atPC4fGbVdl9m3hPSRpHKdptE7zOpNIk+KGIf6&#10;2vQfL9MhdDdV23KMmEAs8hctR3J6PpnCgX5/Ky4ceoUDnVbqnlSs2roTyzfcgdKla5BXUIwx9rEj&#10;rM/EuGgOYno5CBq1o6Vj4nWIxzTqaai2VZ2hHE6jtGI51m27g/ZDqdkSg6MTSErOQHHFCiRm5ls5&#10;jB7foJsrD+ua+q+ztpIGKwdVDCpk/ilZxUyjtq9YbBOUB62/76yrMWNdkFm0CJmFFSxqLFovHEH0&#10;+AC0B7TefI6MjWBsMoSc4oXsbxPYXolHa/QoPz2NlRjraSIt0UjJL3PLqTg46m24hPGBdtvSsKBs&#10;CZat3YqCBWUoKq9A/gI6XjPzFyBAHazyRO6mZDSaBMj5YIX8BRCMU449rARz6kX0ykw1Q1/yStu+&#10;ZBcUYte999nHPat33oa7PvoxfPA3fxdP/OZ/xIe+8Pt48jf+AB/6rf+M+z/yOSRmFBANhZ3K2Ge/&#10;wGzLWwQRKucanKtCwyzknp/W3DTX1psiKlm2BJ/+vf+Aj//2b2HxmtWY5Kh8VCMdGt5tfX1ISk9H&#10;akoyejs60d7ZQyEUvTEcuUdTufsdzE8ZRDfpj4+JRaxG3b19GO7lyI6tLTc3H/c/+AF88KkP43Ze&#10;UwsK0EtDNY5Kf9edd1PYdf76L2AemBxISiTHHnc82ZApaB90aD1cXxOunD+IC2+9RDkdpHHm6lsH&#10;APSzM7lSfQ4/eO67GJ0YoDw4PFLoXVROR48fxIuvPW8fRmnWNjMry3aeqK+vxvdl7F46yiw5Gle9&#10;JiRibHwUJ08fxUuvPE/cXZRfGaqiccYMNhuse+KmNDIA9do9hobeqpXrkJiYZMZefUMtjh47zDy1&#10;tygjMo3WOG/ZuAP33f0wkqn8NDvby5H9c89/H6fOaX/eVMQmxGk+EYnsSAKJ8dCRrjklS2hUbEBy&#10;fjE79lgkpqQgxPz0EUVSejI7DtiM8d79L9JYfZWUTWOK8llcVE5D9BPM8zZiVMt2oFOuZLCOjA3Z&#10;88JyGioFC8gFrc/1Y70dXMg0Xnr1xzh09A22w2ZMahsxz7jt7GnB1/7hr3Gp6qzNpiZR5lWTCr90&#10;+SKe+/EP0Mk04+zYvdq2WeBX33gFB4/sQ0dvuz3LyNEskfRaZ+1ZnD7wAgY6q1k37LCiGG71L5nx&#10;gMiuT/VNghB5xOl1pgzCWQ4Gplh3szRsQrZMRcsaCDN61WxR58AldZ4zY4MYbmvA7HgfkgMxiKMs&#10;yG+oo4lGlAYKBClZCZKldM5KpkAin2Z4YdkKLN/1CBbe9kG6hzmYXI0QBxmibTo6CWVb78GS2x7F&#10;8jsex9o7HkBajpspn4qNxgRlb4pOWx7azOAs6yuW8hoQ7ikks2POW347MlduQdaKrchbsZkDoHU0&#10;yGWsaQeWWMR4NMYkJCFeHXfOQqSUb0bF1oeQmVOOYJCDr5F+ugGmYZfOtqYZv2jq55moBKQXLERc&#10;yQrE5S5DZsUWlCzfiFitQWT+Wro22NPP4mrgL1lhW2PdT7Pd97bWmVGbFB9PY5H6PjSBoe5G+g0T&#10;t95cyHy4ClwFGLjBywwNlWp01F2hoTeO4tKFWLzzHiQVL0cgm4OmgiUo2/EBrCZ/Q/E0SNiHRs2O&#10;ovbSSdvv2PrUUFCUYYrlycovseUzzpzUGxrKCXk0xcGF3gVMUzZkuM3oLYx1oJSilHTWUwLGWa7Z&#10;5DQkL12P9FW7kL/iTuSvvovXnUgprrCBBbMxTmjNZbhwupEOcm6KmWoTvyjNgrONNF8+hcHWaokl&#10;yVU9a8Cs7eEoJYyjNxx6Fyk8s5MTqGXb1XpiDTYXr92OguU7EE9eyGUs3oTVdz+BvCUbWJ4YJHHA&#10;ONx8BZWnj1DPEQcHT20tjd4bK4bn5COwYAmylm7B8t1P486P/hZWbn+YA6hy5ucodqA3B+7P3ory&#10;qlDxVR+IRUdr8Cr943Sxqs6qT2WMIT/V/uhvb94MKx099PGeJodmKOtBek1zsNlWfwGtV47wYZR4&#10;pbAZnSNAtRdbckHbwS13JPCiOtSHnfpoOp6DuowVtyFzxR283onc1XegcMUOJGe7g1zUJrzceSdK&#10;hFzg+8r9AnwwbrgqE6PknIBa26CvNWFW7lQohNOnT2P/voN4Y89evPbsj9BaWUkus3ej4tXrJq35&#10;W0LjsLislMpA3WQk860uzd0qsK3PYTTwSHZ+bOxUdEODg7Zm6KGPfcL2Ml1z78P4xG9+EWu270KQ&#10;o+hx0bh2Az7977+I+x5+zEZi05NqrsLjZiP0xePPDCTg5K1G23WXLuDbX/0KLpw4jLrLF+x1XHJm&#10;DtZu3ILHPvgEnvjAI1i9aDGOHdpvBrjfRn4BYZAszKs9vaKR4FjtaoP7aCQnUdGEBtHWdAlDnY30&#10;dy8DMzNTkZhEWabp1k1jp5qjdRlHUoqZmWk24p6YHEZrayN6+vvY/1PpUVby8nLte7IBKu3LrDe3&#10;BCAG8fFJSEhMsHTVNRfR3d1m+QgkZ8KsOpST8hTo1blm+0TtooWLUVqykMo8ROmexOVKKs6OFpeW&#10;hZQNFhMVjx3b7sR99zyMlKRMporC0MggjcAX0DkwiEVrdiBn4QYO2naQMQGM93Xh4tGDOLHvFfSw&#10;05XFrHP7y1exo1myERVrt7JjmsQre36EPXtfNP6FmH9+XjFl8CmsoQGij6hmbM9Y0T6LhqZqnDt3&#10;UtRT2cdi9Zp15LOMS5ZQ6kQhLJ/r8OVHjuqZvG3vbkFl9UXiC9LAj0UOBwCqQXUHFy6coRE8yPsp&#10;pGckIztLa+vYzllfF86fx+QkjSW2m5SUJMTFqXOCvcY+dvQIccXRLxbZmZn01SBBM1bD6GyoYh/Z&#10;h3gaqgU5GZaP6ld/wh0GJy9etdwSOB2qH/FKZrObHdKHOKGYeEzQKJlmB+p3dmaoa5mKNyOrvMUn&#10;Jxuz9iHJUFczYigfmXlFSMuk3FEQtO7TGUOMZbLu8OmqO789OPaT/9Tn0unuaOAUBDULrj1y1e/L&#10;gKbROkuDaDZKW64l0FHHKy2NOi3fsGUZczpS8iqjgD0FCdVkgUWm/JvBRNzmtI6QuPXRnU1jsIi2&#10;dpx49PW6Zoe164nWcmqmSwdbyICkdUfc7J8oM1E0Eux1sb5Yp/zpaOJZJCI2KY33zkCV0W8NQ2yg&#10;c1mwhWvpiAx7Gkbp2YVIyyq25TUjHKCOcpAn49tYN2f8MJ39uHtxUfI7Tb3b30Y840O2/EUzqlE0&#10;om0LuFkODmVYkq/Zi1dh4cr1mCIftD/CcG8Hxnv1sZq+uGc51DBYRk0GmaQpG3opD9GsHTCUv3bG&#10;CLF/kJTqzaLVJsuuga7qMjqO/ZWJPv0pU6YYxFObf2XeuidC4VJqzbbOCQT99d2G6iUhJRMZeRxk&#10;0pgLjvej8swhjHU1UF41eTVN1UF6WHcy6IwXhoS6prMJPe11Fie7YBEyS5bTW5MpGgCpXmMRl1qA&#10;srU7EJOoD9ymEWDbG+mhzA51mJ2gsqlhqF13sH32NtCu4OBDa5HjEtKQWb6M4uHXMdEzurNYWB98&#10;dgWirItO6gOdohet9k9njFUiltUGrcZnMZhlYZ5RjG9rl8UdXrQdn/bLjqY+0RaAAQ4ONFPedOk4&#10;BluoL/WhnfKjLo1PTLH8lSbRPnAjAuah9sBqJS2x9qZMb5wQqyOn1R5kSKs9yaBVnbo2KsfKolNZ&#10;It0vIBKMI2IZxd6cMZMjPwVJMUkwxMze3l473WrtylWoKC7BlTNn8c2//DJef+YbuHz6OIWFo0YK&#10;txvtaA2cjQ9NOCQjBrrx3bsANw62KnbgapsKyOVesmIVyjdtp/gH+BxASuliPPXrv4PCipUIsWzr&#10;dt6BsvW7cOfjT9trL1uzx/Rq0FIWphXfJY3vCCwP/lBxqSHHxcyAcs+RdxAh8nKCdNmsTHAaZw69&#10;ha//1V/jn/7mKxhob0G0rb+MJNK7twK8n0CNkpeI6vppQWTJI9QA8/dD2L0lJSApwA6RCjGeo/2e&#10;rhZ6q76nkZwio1QKPArjwXG0d8rAdFjS0zLMKIphLzU8PIzhIa09U4uJw8KFiyg7lErqpZ6ednud&#10;KUhPS6ehSwOMdRkMDqNFMzyzOnDAJM2UlVVXBOFuaYC8dEpbAh647yFboK/+v4Ud5fkLp4jDrSVV&#10;41VnFB9IxZ27HsQD9z+BtFTNZAGd3e147pW9GIhKxdq7HkfWwnVEHo0OGpft1Scx2VGDyycPUbbG&#10;EUjLw5LtD2Hd3U8iIacEB946iDff2ss8ptlZTqEgfwEefeRxLF2ymhlST5AY0alyjYz24IUXfmDr&#10;TzVgLSgowuKKZezM9WUtidS/GKgSsZxOPJ2/4PLlS0w7ZJ1JfCAe+fl59NX61Cn09PVSqbtdNNLI&#10;/9RkGbOu823raCUOvbaLYZlT2XZkvAD9Q1ofNs4mTCM3LZUdhlsmIJgKjiE4OsAOk/xnx6v6cTNx&#10;4rlHkMDkxdXRu4E5sfMK6+eg9Zxq19O0NGLZ6WmW24Fi0FE+1KeKV9aXUjZ1cmBPcx2CY0M0dpP+&#10;X/beAszOIzsTfrvvvc3M3GpJ3WJmliwzsz3j4Qwlm0yyO9ksZHf/fZLd7Ibh38kOZzIeMjPItmTL&#10;YmZuZma61P2/76l7u2WPPRlPEsf5rZK+vt9XX9WpU6dOnXqrvgKULliDjJI5tGdejPZ3o7elhuHH&#10;LFGBSbfQRHaFNHgpBUEnDUEob9Hjhd28Vo8bYWS4pASBHgcE+EgnLePFsvSyjOLIWyxlZ42w/NXw&#10;8lejSdqHd5Dgub36MNovHIcW87TwGuwWIKRjg6ypBaorGsWPZ0dOC4zsIAj+htkB6RvoM58Ygt1k&#10;HTrB/E+XD+sYy84O5WDd1VZ1MZPjGOtjnCDzRaCraWDp7IhYnba8qY6xA1p/AQN97QbQCqtWIKts&#10;vi3kGRvqRWdLtaVvU3Wsl0H56FYCIB39SGpygbFhgs82eNjB0g4UPukkgb3mDrvCkux4T/CYWzYL&#10;CaluMZ2gU3dTAwGaDhKh7bavJBo1Vh54r/rEeKbdImPlwfJiWGm2ghs/cpI1+fSxPALDvQR559B6&#10;5TBaLx+gvPejq+G8zfNVuWoU0ACskqCPWnS1NeZksNjTVgoe6pQ6rak55cZPf1c9Lp7YbfMwXUSW&#10;OIGZpth5lFeTkx+tTZeZ7XH4idBS8mYgPlmj8dpajKWmdEwHvUjju8zCCmJtn+VSc5hHWBcpRJua&#10;JX9taTfQWYfzB17FpQM70Nd+mWlo5JU8MznLv+Sg+S3Kl9Ih79IPOXXWJqkTHh/lxbY00qJH2Tcg&#10;KVrCJupE2AsBcAPhcoqjhHhH3guIG3LL5hnwDA924/yRNzDSw/ZC8eTU6ZNjfJWPRWRCMepsMYyX&#10;5TtK3W+rPoaWS0fQfOUomnk/pGkETF8QPRLLLqOrK+phntfc1c5K+p2y4R0L1cqV8pQR0wrKrOxc&#10;DI6N4dzlK6hpakZeaTlKq+awcZDhYMVg4WmCtYyNrbylorrTs1xFNMpGVJc9fnAnsvyRUsn0WiWf&#10;yoEbJ5tITMTijZv4yB7NBJXaJm8zHxmpmDWvChPjYzYX1wxUcjpyCb6d2vAvG2Cn5L8qg7+a04w8&#10;P41dwew5ePjzv4Fl67ajavEqzF26GPkpPjSfO4Hju3ehsb4emQWFWLluK3uPKU7OUy5yb4b9o+Sk&#10;D/zR9c/soqo1JQG7cT4CWNIZX2IaEggSbF+90AT8w0MKRB5jEedLpP2UXNkkBtjIdXbbO8XX1kup&#10;KRmkQ4AwMoqBQRdP76rmzBEBA1Z9/b185wCrdnoozC80vdec8DPnT2B8XJ+v1fA6c2XFxctkRKdG&#10;01YsR8q2YkYlli9byz5NnC0yOXZ0P2pqz/GNRrqks8yX0A0N9/o1m7F92622ZZRgWD8b/1dffw2X&#10;6+oZTo0XO3QEcmoMtW2df9yPIDtnExoB08gKwembu1/Hrjd3sC31Q4tzZpRX4v77HsbiBStJk5CH&#10;SekS36J14NBeNLLBn4wNs0GLx8qla1CcP0MDDRZGVzRvllc5mxLBfLLGtrS2YXR0jHE1YpGMvDy3&#10;E8LI8AgBqxZTeSjXeORk59NfkCvGdk7oHezhOwIfgr30tEzSFjiZZJm1MbpjUjYrgfZA9PQc9msR&#10;yxjtGp8pzyQDwHF8pcZSPMmm8Id0pq9/rCMN8iOyslpGXoCPApJGJrLzZMf+yls8mJ7qk6su+VFX&#10;KNuR7haCLsqZck1m459YuhApvDwJ7EiRaPOlUwgNdVAOii3d4kW6BoYily3Ksrcum8YLHdXWRv3U&#10;kKckx/PerLhdxj/1y0ZPyZCXsvNp5MuG9fSeoVieE5R/jM+DzprzuPz2S7iwl9e+l3Bu3yvoab3C&#10;YAIT1BnqXZD5l+6ODhJssU70Xj6G/rqDqDm5E6PDnQbok7MLkZiRzXiCaz5qCjU6jh1EbxCN1WfR&#10;du4g+mqOoufiAZtLGAoEyEci8mbMRiw7KSY/5ZfyDA/2oY7yiWG6eUWzkFY8Gzllc8izPslSZ5pq&#10;MMyOpnQommvxa20Cryk/umBgnDwOGjb1kE9vXLLMiOm0s8fSI3kQStHOmM3QFB+C7MH+LgOr42Na&#10;ZEeKYYIrgTqrD4yr/wYIdTvJtpV5UkWi7L2x7FQYQBJ4FyRm54F5C9B+XTl2ABf2vIqLe17CpX0v&#10;oPbEPur5OOMxLGm5UXfSNLosW8YXj6oytscx09L4f3xGEeau2IrErHyj39d83uZ0TmgbJnbkNa9d&#10;WzuJR5sqMMkOoBZY0Q5osIo9etIigIzUJQWxNpr3ugoJ4EOxCTbNQV8TJihL1emqBUvZDpcjqHpI&#10;nQ0MdaPh7H6ce+tZXDzwEobarpBvfbUiz6bHLi+ycdHpJZaY/bixXc25daPBLqxy7hx/6a9tqOyr&#10;APMjXlwJ8y+fJV0rloRMzFy0EckZBPEx8fB3d6L24G6M97czqHhRudrtdNn7EmjLWKc1ZYYdpbaa&#10;S7jw9hu4uO811olXcWbvDnS1soM06bfOinhQyrokLscq/0qeVk7X3NVOmuSEpIKcqnByTjH0KUYL&#10;gYaGhjEyPo5VGzbgwa98BZ/8jd/EA1/4Em568CHM1aECUmTRUHxbwMBfgQJWmkgC5qxn80/gqC7i&#10;0ArXKRsNIhuvNDZ4c5eu4DOVmRogpXbdU3sw4zE2wJ7dBBWGfM6YOw8B40902IioVZU1UlY+DMd0&#10;VEm1aXlKbhES0jQ6wH5lXy/efPwn+M6f/hGe+9mj6O7qxObrb8CX/+3vYfPdD5BFjYREaHwkHOUv&#10;w/Ev6abkEdEH84hedLIIsUm0KWxEJuOpC+zkjLEHb50uGlE2jlmZ+QSaydACowGtwPXLqML29kxP&#10;02iKF4NDQ+jt6zN/pZRHMJWenm12c3R0GF1d7QQaBHA08gWF2n6MBpAsNDbXo6O73dRLq5ilao5T&#10;siXdJA/u4nvWOwf6PFi3ej0BW7F9bu9lo/fc80+gp09TA8SBC6tN5T2x8Vi/bjPuuvM+JNn+j2H0&#10;9HbihZefRXsvgRzlUFBejvS8MoxMJNqWVr5EN/E/zHp54vRhvPnWDgyP9Fl1ySFouP3We1E1c7EB&#10;J/u0aHy6dC9fuUjAup/AQFNqJrFw/mKsXbeJ1V8LrVwgpxO63L38Q5SNbIV46+7uMH/NO6tgg5bI&#10;spEbIijo7x1AKDiBhPgU5GprGTqVak3NFQRYLoqXnJxqC8HcS5dfuRBRRFF+EVLZKbX02aiGR0f4&#10;E7ByjotLgzdJi1LiI3KOZOodzvH9KzvrUFxNw90b+JPU2aiym2/SlxOO5lv+czrAG/nyv0ZXazDY&#10;5+ZAz1+8hLggibauEEUlbkRsrLcdQy11BEHqkFzFudER/agPC1CXQIXY45OXQFNv1XEO2WxGLQS9&#10;Oo4acgFp2XOPrbi3vTctNonQmfWkkodZBjocQr8apZqk7dVHCwvB4CHpEWUinNTf24HL1Llz+9/A&#10;eYKtjrrTzAuBiS8JFYvX2YJAUzgCNYHiQNhPGiH7BH35yB7bAePSkV22l6g6i6kE8mVzl5scJ1Sh&#10;xCLz0dlUi9GBLsR7PcgvnwVvSgqSsrJQUFRm8hzp70ZXo0ZZKTvyZs2gnJVf9CHixD/rmi6BtxCB&#10;DzE4HWXFoAJ+agklFy3ojM5P1SivLzIgp7gKYR0FF9Q5qx/0EynSHmeHUnLXmEtcYhLi43TMscpE&#10;AXjxv+p+KEhbERZPLDMps9EnFwpmhF0NVwm6+Cpb1WeW0YRAM9/zCpNOKsF85aL1tvUUOUDDOXYm&#10;ak6zaskOki4ZjmUaWi9CtEr+SJcZsbbT7ABpS+6WFwommjfylKzRZo2k0l+DpNYpl39OERZuugkL&#10;V29jmbPDyo5EsqZf9TWh+fxBnDu0E93N1aQn+sQPGr4k/Wh2DHdIcFZWrFm0GT7eu3KQxVBedblo&#10;LDRiSdFiTPKuEVTdy6ktFg3pd3jCx/a4BEvX34z41AKG8BgfbRePAP5ediI0sqoMiqicMk7ALgBM&#10;MpKvdrOYJObQfN0w25lwkOCez+4rG+Xukr3KiVaUZvT+mos6q9L6c7Xc1N9yF9+x4ktB1SPJzEhH&#10;bXU1nvvRj1Bz4jjGBwYQHGHDQQWJpR6pvyqnuKqNIcZ1RtgVqG7fYb8/kHMFKBpWH3i5opRCylhq&#10;H7QibL/tDsQnpRngkK3TpYosw2kNIz1sWx1VFirqnCVLkVVQRDra89Qsj1WmD81ZtvjHLjYXY6O4&#10;vO9t/O1//z28/Oh30NpUZ6D6M//u93D3b30dBXMXYXhwiAb53UxGnq1GXnNykoTpiG50SRmoPQkp&#10;WWwDk9keUW9oQDQvTb1uuVmzKtkAxVlnZmx8DH0DbpRVG81nZ+tztRqfCbS2NBHMDps+euPiUaFj&#10;Ttk5G2Ej00nwoM/ScsXFJchlR0SfxbRVy7nzZ6irrE8sJ6sP+kMn3XRF5zxsPiOZlpEsLp6F9au3&#10;2ifXMMFLS3s9XnjxaYwqfQYzo8vwmmuqaTurl6+zlfwCc4QPaOpowuNP/xTDo11Qp2jVzQ9hy/1f&#10;RuWaGygSfVKbQENrPd7e/yYGh7uYbAyBXiZp3IXKmQutUXT5lozc1dbZYEe09vZ2MS8eZGYVYv2G&#10;bUiK16glm0fWP/GvfE07lzetVNe7ltYGAswugsc4gvt4rFy5mv6uVne0t2J0bJhRNLqdZosQ5QQI&#10;zp0/R/qu45uRkYlMHQ5CF2bj0NWpUUZF86AgrxhxPrdQS0mHxodYxTQlIwaJSey0eDX3UK8cX+/l&#10;3v/NB3SyN+q8m5uAlzpg+EUAg6nojfh2KsBS542Np9FgBgb70NfaxDCTSEr0Idjfju5Lh9BXc8rm&#10;A2qeo49loxFYBMYtnHPKd+ReGTH6uonyQcfkQ9RLQVQtFLGi5nvpnQvHSyN7lGd0JFWiD2vyv+ir&#10;Y8Z7jYMG2UmYtXgtNtz5Oay97RGsufkTWHfjQ+wkLaTNdcFFMY4dL30Pky5ry6MwyyTIOhhLOpqT&#10;vXD1ZuSVVSHsEUAj7IiOZjF9jZLqEAJVFv/YOLPLOsB3sbFxWLB6I3zphcyLRliVFv+O96OjqZry&#10;mUCyjyU92IWBCwRh1SdttwzNFdUiqJ521uehLvIVkdf7OE1ViGV9V5dLI/3B0UGmr0VUTMuiSpuU&#10;S+aRdkSf5K1bwjqSmpVJUfpsmoqZb+VBo6iRMtK+zioQtWg2CmjtluROkEc99sRpPrHrPCikZn8m&#10;ZxZg+dY7se62T2PljZ/C2ps/g4UEWHFpWvBFmqRtUzhU7IzrPCNlK+AUYslTNgLemt8r/+zKxSir&#10;Wsl2kPUjNIgLJ97EaMsl9ntGyRPDk5jNB2X9EajTVyfp88QAO59jgy4NpaV8Se/tnmVIPlR08tHf&#10;2DjWzdhkTHhTEZdahuLFW7HqhodROm8dYpJy4PMkwMc4g511qD1zCGNDPQxPObPTIgGa3CRqS0c2&#10;lT0j5i0mhmUaIEwNSEruteTqUmbeDa9EQCN7G3EJkqsc42iKRqywA2uR3rOMEgrKMWvVFkwkao/f&#10;MBrOH0EP615sYMjwkeqUdeYE0FV6ald4xbDcyqrmYcMt92Md68KGWz6Lzbd+GqWzVlAWTDNMfSbY&#10;EOh1V7TzagzTKXO6rrmom5KGK9SrnSsG9cA0n2zGnCrc/eCDuP2TD+PBRz6FpPQ0XL50EQd2voY3&#10;2RjWHj+AvuYGxI6PmOBV0FHBTzcIfLZC/VUdeSLdKDXn+GSVgorqS8CCxcvhYwPoGkXFYHi7lwIx&#10;R6xo/rEgldlRyS7IQ34xAYUqIBXIwKwqg739MFwMvKzwsTT2OrDh8R9+Hz/8wbfRxgZKJ6DMXbwM&#10;q7ZsQywB04VTp7H79dfw/e98C+PDOi3jnZL4l3XkxlnFf1kXUTv9yET9fDlOIjUtg0YqyXq6foIi&#10;jQi5oQ5g9qxZ1B0ZPX2WHkRvj0YmaVT4vrhQHRuCA58XDY3VaO9osTj6BFRUVMYw+rQ8icaGetYb&#10;Gf8J+8S9YMEideoVEtU11QRiQ6afBlqZrBpkBwZl6GTwFFb+bNapFzEEu6tWrMOKZWvYWGtR2ATO&#10;XjiF13a+SJBAgEIaqm76ROk+TXmwcvl6LFmyyho3jYDW1p7H4cN72EbFwpOai8TsEjYY2krHA79/&#10;CPsPvY3mtiZWTy/Baga2X3czljG+aOlTpHUAyY8a5t7+NgLmJ5mXC/bs8yVhydLVmF0x1/igWMkL&#10;wY+BMcVz+Yw6UQlNjKO5udFGpNUw5OXnY8aMMsqEDQnj1NZdtlFWzZvLysqyS0575LbQzuiTeoiN&#10;TmZajhv5Zizt1dk/2Gt1OT4u0Ua9zVkjHbb34SA7e7RpybRfgmVyU7xN8fjemvNBnTru77ZWIjsF&#10;BimsUYKukATmfOjEK3VDeiCd4ONQV4ebN8mOybDfjyMH3saBN3fgwO43UH1Fm5YzJc8Eerpb7eQn&#10;bWxugIhO+kgP3kVhLP+qkKZcmIAtRD2JfHKe+iKmboyThJzLBXligx2Oof2cdGDA7K5+GMdGzVge&#10;iYVzkVJUibTI5U1IczxQ0LLfSi/I+pBbVIol67dgwUoCzXiGEchj2QVHtM8qAY3AMZ8FksSJR3IL&#10;ezB3/kqs3nabnd4WEr9kQJ+5g9p306h4bcmR9mPVfMHBnlarGyOjAZw5cxp7334Neym/s2dOGf0E&#10;AuiR/i47mchGWaMlYXIz8lNO89gT2IHSSqdwwI+eNk23iX6hIc/UZau/zOfE+LiNqinvIYI/W+nO&#10;eDohLLrgZmRkBEH7isNngVPJXgmyUo8N9lNezBfp6cubTmNSeWkOgmRjjqA4Ka+M8p6D9LJ5SCqq&#10;QnJ+OTsfkoByIrvMclUdMB/9anxf5ayOkdOzoH4J1ATY4ElG6YK1KJm9zOiPj/Ti7LE9tg8uQ2HC&#10;OsgEhwyXlpnPsgyzYxhjUyv62Tl2cxoYzhhQ+kqWAJ91M5b2SqezJaem8cpm2YpDjWbSKsQkIDGr&#10;FFXrb8HSbXeiiJ1ljbZqIKyH7aG2BxN+mGB6zkU1lAkJ8LGMQ8yTykK6EBr387U6My6I+JDMgwTn&#10;mpsvv3jaLk0DE7+i5aY6UEfJvMCoRq7FY87MuShfuAIh1pHJ0IgdGjDY1WydLYFeKzjFZXr60mC7&#10;BCht2tKEkkqklMxGavFM1oeZtv+1LXZjJ50JGx+RP5EfCSxaX6+5q52rkXKmVO5W84smNAfDGhor&#10;ZepmMrxpqewex8OTno4MGpuU1AQMdVTjtcd/gG/90X/Ft//w97H7mccw2qf9zWSuNWQusUupnI9V&#10;lH+sI0lRUcNnj1QuGUK5WBkwKT/TVh5s64wQn4WhGUOfVfv7ejEyMKzQVlkJyRVa9dcZez5HaX8Y&#10;TpPItWgkGBhDRWUFbvvEJ/DAr38N937la9hw2wNIyi6yhsp6wDSOSQlsXPRZ5B08RgpP5fVxde9T&#10;ZIbhTD90TSAxJYlqnMCyVudlECND/ZQbjSANjj4vZ2Rm0c4KTAyhq6eDsVzjXKH9QUlLsu+hf1t7&#10;A31DBnDz84uQkpxuDWNdfR16+jQyq3JNxKyZc5CmT9NMXlM76hvroqVFtqwJML2LGlS1k2JX95qj&#10;KeCXkpyGG264jYB6AQ2itr0Zx76Du7Bz90sEcWNXFbvMvxfJCam49eZ7MbdqiWAA1WYMhw7sQ0OD&#10;DiBgwxiJoC20Thw7ghOHtG0LDW3Ih8rKhVi7ZosDxxSeeBFIV0MwPj6Gl195ERcvndHXPZLSKVxz&#10;sXXT9QSX2puW8qGQ3NcM5UU1SaBDNoB5VV0lh5rre6WaYEs6TbkvmD+P/uy4sUHq7GpEAxs/gUzR&#10;KC4utmNUFb+5tQEDgz2CWdCxraU65UkNMl3/gOYP95m5yUjLJJCNTBUgT2qghgZZJpSbgidnZljf&#10;WfDYLcpTOcg5Pv+xThQcJcmZV+RH15QdZOM3HtAnQ4XUK+qBYjKMwKnyrs3ju9oabYcDyTo1pwgl&#10;M7THaSmKtM9pebmBGVLBmH8YLS21TEDTHkSL1JhZpeVSEFcCUNRnvlc6sieab2cn6rEKjA6PR8rI&#10;cT7tFD4SNzbIcuW9nOizjAWadbmGn84qnaw0Aa0aeXlbecpH84bj4InPQnLxHOTOX4Ps0rnkTCNk&#10;QdSeP47epmrE2ggsSUZoThKsaleApLR8JM5YiPIVW5CeP5PAgC+Do7hw8gBCAz3wECh4TN8m0F5/&#10;gQC4h02CD2kEdrnllSgom0n5laNwxiykpLOzw7DB0X70sj7biKMTDC/Hv5zu5OLik5CWnUteWT58&#10;1Xj5LPqkq/Sxz+6UUazJxo/wcDeGqav6kpPJckvQVkYxbD9pC2I86ngyDYLx/o5GZo7AR8hKl5LG&#10;OEF0G2UQtLYhKTNX8wLoz1gEzWpXPXznpY7oq4Mi2Q4AJjD9qKNIGZgYBH7kL31Qflx9UX3WfqM2&#10;mugViNWUC3Ym2YZ6k/NQvngTMgtnU03jbXcRP0G95lszlzQVqvwJyC+ebTomkBoY70VbzRmEhnot&#10;LRky+yQuJqiTbXUXqTpj5J31Lz0Xccmys6RFYOmRDSNl5U/TXQS8K1ZtgSdJO3lQf+0zPt+Rt0l1&#10;hulrOIU6ZfTV2YpjZyApXuNOtoVsW3MNaaud57PommNZs9Pr94+QKuWamIFkAshoCUvDZHf11WFs&#10;mLxaO8vYtONli1ehgMCVRtl25ejtaLbRfhtEs/aDF/Or7b/UwVdRqhpoDrbK5OrRYT27omEgK/NI&#10;udiveHFA/pp7p5uWiMozWqbyNt3QqnsJeAKdtdU4tusNnHz1Vbzw3W/jB3/yR/h///AP8PKLryA1&#10;OxuzFi3C/JWrkZiTT4V3JMxksmCmevvuZzqZX+AU5p2XUxxXEajCahD1hhphk6blz2eb/G3s8y3f&#10;2RnEfPKxV5ugF6yUsbw8XqmLKMpIkgYVxdIReXvjUpWhtSvqo15UxOku6u/c9N0v72h4aJCo55i5&#10;YDE2XH8b1m2/DSuvux3LN25DXlEh5i9eiJVbrsdSPm+55W7cdu8DkXOcIyQ+0u4DMCnh/2Ocokcu&#10;VXY1PGYbxIL0ggZOt9oqxQyhwrHHPzKgDpZ6xtIoL8pKyu1IxZBGUPq74dcILOllZ+WjtKjcjLAW&#10;GjQ01iPA+EqrMC8fOdk5VIoJOzXtxKmjjOPyXsTOXWkJGys2pMPDAzh77jR1x5gy5ibtUxB9WKD2&#10;Cd1eTaCNBlHAV6OVMsrZmfm48YY7UZRfRloxNjL61u7X8Pa+1xC0DfuVvBoqmeewzd+84bqbkamR&#10;Rr7U5/cjJw6TP22JptAMz4akq6vN5oSqYS0rnoXrtt6CBJsvx2jkT1ZArm+wCztefxEnz5zQC+aa&#10;4HbmPHziwU8gg41P/3APGlvccbHiwIqTf1Rn7DMb41hDw3/aV7axudboZ7ODoKkYVnEZ89zFc+jo&#10;aLOGOs4Th8qKKgdyyEdjU72Vh0anM7PyCK7nKRF7191LgDA0YhAjKyMDqepgyzGNMMtkmO9NK7yJ&#10;iGcjJaBrfKrRIz3TEwnK+HDOleAHd0aFka0jTUMhOlOWQzZE6fFWOxaEh9oRGGxAoL8Gob5q+Huq&#10;ofPMtWo6NNxlx0dqtCYpoxCLNtyCxdfdhZXb78WKbXdiEa/yBatoz2jdCP67mtghGdf+pcoTkxFo&#10;cIkyPbeYSvdq7M1Wkgn52Wd1ltU4O8YK6crJ5UM6rSerL/IlYTeST6dHSlyyixeA6OtEsIdAob8Z&#10;od4m3jfAT79J1hOB0fHRMZJjfIFijdqrtOLSULpoA1FMAYFQHMLsRDaeOYTQoOYjuy8VNrLGdDUI&#10;MjY2yuxNICGjAOWL1mCC9VlzZke7mtF66SSDMy0C67FeHVJQT70OEIClYcHarVhy3Z1YsfUuXndi&#10;6fa7UblyM2KSND0oQJBcj9DYiMlCl/TWik86bJllmSYkI6doJuKTM6FFiZ7QCM7uftkOggiPaIRW&#10;tmIMof4WdDedw9gIwZvHR3A8B/FJ6aTlsZ0D0nMKNVAKH+tFW80pOy55coR2iOB6cqAdI40XMN7T&#10;ZrLSUamZOpbZFokR1LCTqbUYarNiNJ2C+QwONCOgs/e7G+HnFSKg0vqTqDM9NznyrzLlPO0S/BP4&#10;1ai2ylJ1ROWbkFmAGQvWwJOQST/tnyvNoG6YnXTASseLFlUsYF40vSIOndTVmlNvYbRbHY5BFlsA&#10;MYFB5ucSutkhELxMYJzSuQspFo0whtFy5TQuH3wZbSd3orfxDOOy0zXYBu/kOLEhwSN50XQ/t+OK&#10;bIn4U35YTwV4yUuYnXiNsMoGa560h+G6mKaOefX31tuc08nRLv7Uoa/lCkLjIwjTtiRk58GTkkla&#10;ctRf1gnVizD1QTZV/rq0SNcbl4o5yzchNbeS4eLYWWCjLdtt9pa8qAdD+eiLtOQsOWrBWqif9aCv&#10;ieXTaPNyh3tZVuMDjOcGxqL/FEfxJeVoutfcO93USVeUUaRkQAWqoaLE2klXjXU1NP5pdqzd43//&#10;Q5zatw+XT520XuyGjZtw3S13Yt1Nt2Ll9Tdh8er1KK1awIqZQj0M4fiBA6goK0eDnXS13spD7aSS&#10;+mXcu8OpIM2CSEnYGpjRVAMd6ZVK0axSKiQrlV18HxodxqtPP4nTh/aiu6sdsfEJmDVnPjIKdLqK&#10;Gl73CVg09GOggb6iz/rgaNN4aXRAmVCMiKjMRX8jFn3KqXK/83n6r1z0pCtR0yhINuVteeQlPo68&#10;sRNP/ei76OvuxIyquawwCQZsM3JyWDfY62QZtH5kTrqSk1Qiv/oMbSddjSJVJ13NWEBti85ypmMk&#10;F09/oxSmPKd8PoiLpq7mVn8NnDgvPqqx1j/6slC7O1rshBbtA+iNTyF/czFB/hRinA3m+bMnEWLZ&#10;JCSnoLJqHhLjU9kx8tr0gTPnT9qnwYlwDIHWHKTR4Gm/vc7OVtTWXSJ4iEVPVw8WL17BHnyynYql&#10;40ObW9ggUnf7+4dQUjQDudm51KsQ9UojBTJ8+rxKo0emR0YH8cKLz+DchdOonDMb8Vam1JHMXBQU&#10;5hHwEdSM0xiS/7aWdqpejJ325FYSi57T1/T0DNIaQn1DLcFAGF29PcgvLERhbikNq1b2Mz32/C9f&#10;vog4XxLuvfchzCYItbpFXXd6H4Pe/k48//LTOHJsP4KUSyA4gfLSSjxwzyeRz05qIDSGnbt34u3d&#10;bzFvxcjIdNtraaRadKxwKHeNqPSxE/DsC0+gl4BEo0NVTG/dms3MYzIGRgewe+8utLQ227uCvBLc&#10;evOd1hiNjg9i34HdaG1vJa0YzJk1DxvXbSd5geEw9hx6G01NdQYUq2bPx+IlqxjPx/dBBPs7UHPy&#10;IKXL+paYjeKqFUhIz2U8lbjiRyq6Kp5+HcO8pEW/mhMpi0v+dKMyEoANUJYtl48TAshfR0r3o62p&#10;Gp31F+xccp0oNeoPIDM3G9Un99sInIBLftlc5M1dQdyShUlPCmJ8tLPeFAIFj22KH9Zxk2NB+Kiz&#10;WlgnfZI9mc6F6oWccWVOd/06/775CnUnFsHYRFQsWYtYrzos4ld/GS88jta6y7bN0URsAnLL57Ne&#10;F5FkEG21ZxEc7kUcw/qHR9Db3mz73XY0XEJHI/PFzkdSSioS01LIZ70dzal46ZnZyCmfg0nmQfuv&#10;qg61N9exaxKyQ15iCGiySoptoUpXA/V9qMfKOoXxMkqrKM84djzS3LGkAz1U4xB1qx9etj9pOZlo&#10;OHUIPQb2J5CYV4EZyzaSpj7n84pl/ghAJn0x6GwhwGZ9Cw6Ps1OQi9Qct1OF6QYvd1IUfaQSvItP&#10;oewDQfR3dVGftJJ/lO0KwXFPO/PWSlnWopUgrItpy4bkl81G+ZIN7CRnm7y92h6P9rG7vYVmKUBQ&#10;O4gBxh3o7ECXFmbShjRfOUn/fqbtQUnlEhRVLaZ90t64UqcxNJw+SsDEto30+3rYqSHY7qy/gl7K&#10;vJW/4+OUb06RjcaSfeNboMjpO/OiPLHjqv1FdfKXTrfKKVvAOqHFRQqnGjCJxAzaNtrFLtZHhAhq&#10;aS80t7igYo6dQqZ1IJpHPjIwiCFbzBzAYF87Brspj84m9DFeV+1FNFw8Y/OUJ3wJmLNyI7IIcjXy&#10;qA7rlRP70H5Zn9hr2SY2or+1Fv3NNeikvukkQcWZu3Q1skpns9y03y2Zo1zMvvPeyoeX9sVN8E6i&#10;p5mAnXY6lp2B/p4Otp/kobWR9eoCOqrP2wLGIHUqNj0P89dtgY+6J8HqtLT6c0eo68M2vSW9eDay&#10;i6skLKYlERIaayeZpDT0drYg5B8w2xggWM5gRz+zYIaF6WQ640MdBOwTCIzpC0kL88K63XAZLQ01&#10;vOpNBzKyqQ+0OyoRK6Ip557e6XfNyVk5ONVkCUWepNzRkSnNtVNPTps1h7zxmLtmLb7yH/8zvva/&#10;/xi3ffk3sOzWO1G6YDkNBI2XFjhoMEZdR/ZIbFsr3lJvpp1V+vdw8r/qssKK/EYLzownH3QF9elG&#10;92Ka/jLoAn1aLGMNmI3yhDHMxvGpx35sRv0zv/tf8R/++vsoX7ASj/3oUTz3/W9gtL0OMVq8ohEG&#10;0tPEdzNM5F3PtoWHhve10oAK6HqhcmoKmI4aI7vEoL34gI7psKaFJSSBb2aKcMOMg07haqm5gobL&#10;5+2ToHLIouAr8jJdWB95Z/L6ZWQjZfkncZLNuxNU79eVGq2zHS4h46ORq7HBXttYXG81KKHP+8kp&#10;GSTjQXsHjS87a86Ie1BJIJSRls2Ow4Sde9/Oxlije/r0L5CUpIn51KXhkQGcYqOid9LJhQuXITU1&#10;wwDg8HAfdr/9uoE81S2NmsRo9IQ6F1WjpuYGVNdcwplzx3GAQMztruE0bzaN/X33fILgtZB67cXI&#10;2ADeeOMlvLbzeRpanbcvPdJnWH1i92Ljhq3IEDhjWG25derkMQyO9MEdkBGDmTPmYP68xZjDzuas&#10;ChpoOgFW9ds0ujoy1o+nnvsJ83OEz2qgJ7Fo3lJ84sFPo7CwjH6TqGajdPjoHjQSMNbX11GVI6NT&#10;LFJ96ndlQmkQmJ84eZjAspadYtoI8rdm9UYkJ7pRjobGOrS3NcMXp+2sPFi3bgM7B4mkEYt+Nl7t&#10;nW3QgittQTajfBb9KS1WWJ2EVd9Yw9+QhS8sLLX5aZrsI3kMdDRB559rJqSOpdWG4KpM1jf9ubqk&#10;EpDfu/1/eSeydomUWOQ/kwBtSVjz6/jCvnAyjz3d3XbGfX9nN3qpTz1tTdTJHgLbbrQQfNgIPO1v&#10;al4hbUWilY0aaGOdnfIE7SDBTpOf94FwGI11dXbmv3XsWQCy5RZ4guUQuTQvWpdt/cfyCYRjbVtC&#10;KhSfNfLDeLJ9KkBF5o+6fP4JzcdUZ16GXvMAKWHKP0C5hqlf/SPDaOtqRRvBSncvAVh3K8FcI0ER&#10;+WGnwnYSoK4L9AQF2WlPZfMkp6Lymaio1K4tPqYVx05ZE0a6tX1ZmGlOIki+QzFJZEUDIuxc8tlH&#10;AFo5byWS0goR4PN4MIAW6kEvO3Q97e3UFbYJnmQUls1hcWvnDH3KVnoasdW+sMnIzSUoDjPv5P/i&#10;+XO2kMoMgRYnMYzJgjIJTeqTObuU8ekoXbIOVau2IJyYBT/9Qqzv/Y0X0Xn+AFpP78NASzUB2jjt&#10;SLa1N/E6ljlEuSqjzFt2+VLklS8hYNbopQcjlFVn/Rm0159Ee8t5dtwGMUa7kT5zPspWbGDbqq3q&#10;9I/xKf9xdsTGKL9xAtaevg70dDZgoIsAkVdnWy2GdRiCTf1Q6alFUfvG2JSjylRcMDPsfNAGUqbj&#10;QULvcfJHu2ZmmHbRlUscCuavQGHlQgQJXN2XS4azRlJgLRa+rBJblJRZQkBJ/YxhJ1rtatelo2g8&#10;uxfNOk5Yc8spt6qV25A3axn1V+mKC+kPa6WmaLHuTpLv4fZadLED1trexjJLROWiNcifvYS6mcxc&#10;aA9jdez5T3khL1rwp1IlUcTnlqNi3Y0IJ+dRJxPgHxtBX1sdOmtPorvxPIFmg9WRpKwCrNywHclp&#10;+aRBeizv2ACpa6pDmHVDR3zap+KrrADBsrb/yyyZhWLa4DA7Pn6mEY7VSDGd5nVrSohHddtaawzR&#10;1veyw9nf2WyXOnP93R1sw/0iGKlHKiMNW+lSzqzYrrn3cDbCKtHqktgkrpbqS/BphLW4DI01tUhN&#10;S0dOfiEWrliJTTffjoLZs63nxVbFGQBDek7Q5mwocgInD+zDjNJSNLa1Y+na9SwFKkBE0T+oU4zo&#10;nnQaUdUZ5fLVPzUCAn2hwBjqa6tRf/EC6i9Xo7mmBiePH0Yhe+lbrr8Z6fnFdobvomXLMKswD688&#10;9VPs27XDesY+WvWMnGzSUa/P9XrC7GYZYDXkquRk3PnDiuZyoLxE8mOV753OQl3l7W6nPaIjrBqR&#10;G9MZ2KUVLm0BbtaSrPQkFOfnYtma1cifRSChTgPjuQUtAtCTaG1s/IiMsGo0jrIyOVAmUyOsI0jR&#10;CCsruFX4qGMwF09/3d3VuhHx+ZWca8qvoitH2gbCdCsDSaPaXn/JjGSQHYCEjByk52pUSvIHAdhl&#10;+4Q+TpBTXlaBsuJyxiTA8nrR3t6IVvaaBZz06XyuPm+xsUtOSUZHZyvfNTIdNfoxqKqaa6c+paSm&#10;orevF02t9YwXREAjaJlZKCooJWgmn2ocFYO3kmF9QzXOnT9Fwzdq22uVF1cgMyPP2lEFyszKRnp6&#10;KhpZ/jqaVItgWgl01OOfUTqT/EwvukiIT4QvMQ7nL5yxnv3AwKDtapCXrU2+3TzZ3JwCzJo1m8BW&#10;Z9qLH8al3jeT36ee+hku155DKDxmZbx4/jLcc9dDKMgrtTxqIdSLLz+FFm2rxOfSspmYWVFpo7cC&#10;twLs8hdw7GXj+uJLz2CUIFsyWLNyEzau38464COA9+PkqSPk8xTDhpGTlYe7774fcWwElZPjpw7j&#10;2PFDvJ9Ednoetm7eHpmnqp0DTuDQ0b02xzYjLRcb1m+2KRw2nSE8jksH30TYP2B1Olfnec+az+oc&#10;TwCt3Epv1SxJ+PwxZ4K2a8rrAzpZVDmLz3IxSiSr0Z8Q85pDUK3z+NMpRx1/qikOKWlZSEjOQHaR&#10;Gn99ZiW8iSMAZ5kWzda+q6lGS40hWTcn1rVSXSvl45n3pPR8WwwTp/Pp9TIaUOkzrl2OK3P6PKrt&#10;vjJpH1NyS5BbOoeNbrSuMi7LbZK6PjY6ZlsrJWcUkL8KJKW6+Z/DA712Jn9mXpl9tUrNzUVCWiYS&#10;UzORzDCp2bmW13h2Evwj49R32doC+7Seml9moMiAnM+LBNoy7TaQnleEirmLkKadOag/2hHAx7Ql&#10;qyzGS2L+mGFjT9tUxfkImFmPSrQ4hqBXnUuNMiYkJtH+FGHW0vWI8SYbSLVmiDmTOY+hjsq+B8Yn&#10;yHO2nVeflVds2zpJd50esH1hJNUt1Rd9BYn1xVPG2cjIy7HFUMIdQQEedpZSUtJYV9RVnYSfINXD&#10;/GXlFiGG9VDtpMh6eJ+ZW4DU9HQWcyLLOMnqaTzLLDkzD9ms7zMXr8QsAmOPR4uCWJ+VttAkQdrg&#10;8DAysrKMRiYBt049S0imnUnPREpGLuVUYjLWQmRX5JSVtjJzOZcHeQ5jiLYllbYvu7DCjrzV9AOX&#10;Z4aVfGVBKKjkxASM+v1IZLlqFDq3eCZtSgplp/ZfncAU5BQUMO/prFOE4MqjdIi6G5+ejdJZc7Fo&#10;zRZklVTZiLqBTvKk2dVx8R7b/svHeq45wrGME4plWeeXo3L5ehRXaRs3glV2bqX3yo9ZFNNr8+E/&#10;8et+k5PTkEd988bH29S5BIJhLbJNSs1BZkEZSioXoWrxWiTmV5CI9FxxBVSpy/09BLEZyCooR0Zx&#10;JZLZdqlTZRhJ9K3ugDLPwviYn+WYZu1bdtEMyj2HoovFyHC/2d880shkfUrNzieGykIiO5WJtFup&#10;tLs55ENfCqj0JoernUvhmnsvxzJXE6SqJcPt/h169SUWsg/z1mzA/l1voaSkBLOXLDYlV4XXmeNy&#10;Pikc64/aW/UT3MdI0dF8qBC+92d/gm3rN+DtYyfwud/+XXunf1LTqPu5wnGkp3+jTqOY6o1N0FjY&#10;KACViF6RthDdHW3Y9dLz6O3uRMmMChTRaLIFZIcvAfOWLYcvJQMh/zi62AD31NXgwomjOHFoH9uy&#10;ETZifipdLlZvuxnrbr4LmTQWzpFbZs7UlVZmquLL4olBPkfuIvkQPLBY9ldTEiIvzE90rHJE3Nnj&#10;RxHrH7VPYeOBCcxfuZZh9D7ISu9nHdIcO+VblUr9SEdHVVSniEwEAjiyR2fGp2PBqtX44bf+Eg98&#10;+ktI1JSMCFPTvNHpQW7K44O7KRIyFkZf8pEjZwLaEhJ5mwwP4Y0ffxOxo53sHS/Fwm0PmNGxkJG4&#10;Th6KbYT4o7yql+l8P6hTPDknswjdKee6ZaKv0RKM92Hfcz9EcLADYXYWSpesR+X6m2mAUwgmQnjx&#10;lSexa/erCMX4sWLBSjz0wGdpCHNZLmHs2/cqXn7lWfhpwFNTs/HbX/sPyMossJI7dmoPnn7mUQyP&#10;9iMpIQP33fMprFy22dIeGu7B337nL9DSWkuD7sW8uYvx0IOfRyZBholEYiB96VhD0xX8/aPfRle/&#10;QKgH61duJ63PsBFQR035kD5O4FL1KTz59E/R3etO5dJn9U0btuOG7fewEdceo2xs2fD0Me1vf+//&#10;oLmlhnzG4KYb7sCN2+9gYxrvyDFtjZqoU2h1mRWrvbMRT5H25epzlAtlxvelrBufePiLKMrTYhcx&#10;PYGjx/bgsSe+z7Z4nCA1Bffe9RmsXrWZVNSxpE1QPWWHUOXy/EuP4a23X2M+Q9awfPbTv47KmYvE&#10;uh2H+3+/91fo7W0zcHvD1ttx8/V3kGYS+oe68JOffh8XrhB0s3OwZN4qfPJTXyAI8cFLm/TDH38L&#10;J84eIlAIo6J0Hn79S1+z6RjK3FhPI/Y9/XeI06lIzNyijbeiSHMmWaesLkkAkoFKcEplnA5N6/cH&#10;cyInCnK2Obxka/+0yjhAUzYKD8GE+p3qBGmfTjvxScKiX5iNuhazeCdH6KeFaaSobYBY/qIrvsSv&#10;ZBqrkR3tK6nV0xpZp3xi2GnVxvnCHGau5FQYdFfzpvmMnuAoYjVPWx1dASMtCKIy2nQOhnQWJ8bs&#10;p8dG10jUG8d0qIuMHxMij0pIgEi8sKxtjirTV0L60YIYAZ8JAl91EnVvSNubxPZD05vIB8PF0O5N&#10;0CbGUCYqW8lAZkGLzzTPNIY20fHoPg0rS6LH3ghlyXYnzuVBRamjut2ONSzH+FSKlfJSfpmvqP0S&#10;8bAWAplQqQnkSyBMrFnC4lMu+sto0nvVVScfynxiHJPj+oxM0MzkdIJXV9NlnDn0Bjvsw+TTg/K5&#10;K1C+fHPkZCwvw1JO5Ee7CmhaQJjl51FDKqe0lA9LUq1qdGoHS0L2gfLVNDdfHMMrHyoHvhMA1ZdF&#10;0dXRujEEfhobtnhGYbrlVdtp9T04aHkRGTaSlraNqtNTAI3ReKs8htjRopwkNJZ1DAGmWnLJzIE4&#10;CZA6PMGw5GOSHQwbVKEsbJGYFoxJPzRKyzhmixWdYdQR0C45OgVMX7w07UptfJzANgGsNf3W0IsZ&#10;Kxin0/aClMSr6YIIMn0RnvCTD8qCslVnS8FjtCiUNlF1SPS0DZ4WkUk/qDlGXnOS9SVAdDX6PMl8&#10;iluFUGqWJJ1OOpPOGT6gzCZEk3qnr1gIsWPPdNXhj/IrvqT7VjcF5Jm+wkrvZZ9NhNfcP+hshDUq&#10;K1UJ/W2pvgKtps8tKUdjbS17b+zxFxRZY6AKLcChjww6aUOV2pTBJK6KrAKkDwvouEZYy0rQ0NZh&#10;c1idUyrTpfOBy4kFrc9hamRkI0HlrrtwFq+/+Bzy8ovw0Od/DVWLFmOCvZzXnn4Cx48eRFFREXLZ&#10;A2qvrcF3/+SP8OYLz6Kjod70UqYgnryGxkZx6dw51FVXs45NIj2VvTL2WJUfGUaXmDhn3oxp/rE8&#10;uxy4v/qN3kXupx8jt9Me0RFWH2nbKkg2ZCcO7Ud3SxOGRsaQkpbOXmccOlgeNSdOo/bSeQwMdCMj&#10;PZX2jGCEcT86c1j5O0VX5f/RGmE1g2zGI/KereNITwcGutvYJNDQs4HIZK/cl5DOotYq/BBOnzvJ&#10;+wn09vRjTtVCZGblM480LtSX2prLLKNBBNnQKPycKq1yj7WTlRoaatA30GPzS7U6vapyno3EJsho&#10;x4ZRX19LYxnA4NAwUgnaykpmkIY+UUasIeWQlJSMgaE+tLTXmcEd6B9Cbl4OCvKLaeTUMaDOMBu5&#10;7L2npaehsaEBIyNDluXG5kZ93USp0VUjrK24fBglEKiuvsQEQgTb41iyeCl5SjYjbJJSg+nRSNKE&#10;7fX63AtP2KiszvhXg1CUPwP33PUgykuq2OC6+tfV1UJg/V0+B9jQ+DF3zkJct/VmG4mb0gz+CFyf&#10;PX8ML7/6HO2IZObBsqWrsWrFBhtd0UItAdmTmptHQ6+5utdvu4UdgTwrzZMnj9j8VfvawQZvOzuX&#10;ZSUVTMGDDvLw9u5dGBodgA5rWLx4NZYsWGE2SHltrzmLwZZq1rGgzVst1SdadjQEHsWjASslItpT&#10;zhTGrqt9P4gTBTkjawooObiGSiuvNbIosKGFUTFs8KyxE9jyEcTpnjqqvU9jVZ81yiwwKmGywKxx&#10;Fmeiq/vYeL5mGAECylZCt9OrFEb1SjzoMhfhJXJpdNu22BEQVBrUYyNv7xmWadiJY2zs1ehPWqfJ&#10;8WbJG++KLz4FCBLsitE8WK9Agva5lMVmEAO6EbDLewMB5FVg1c5w9zDfyq9Ao4CAlFzlpHikbXub&#10;WroW0/6JWQfSKTfqhuYty2ZHwcEk+dDXXemOA/gEzBGld+QTERbPTMPmPEuxCZykFtFP39HLFn6R&#10;WT2pHRSPWoAUE8/OBDvksfEpvJKQnJuLRNa5/v4B69i2dHSyTqcgM4edXoIxdyqk6qbKmen6WHaa&#10;+qJf6YbyrHdMSRzYH9Yh26SfnV0P7b/K3GwqOxjRX31CpxGzvCiu+6e7SIGSkJ71RySlWxOUuQCo&#10;dUT0ylVYC2PqxoCmEypbhTOATIr0t7CStdF3um37xlIeMRqBVSeL5TIJnbXv4jGGhbZN91km2slH&#10;I9aTdiUyG8lUG9olgm6Vrbb7EoC0srACc7myusDLOjuRrzlR+mSU/6VLlKl4IQ9hykfAMszyVdAI&#10;FcqTD+TDALrVH8Zj2tJzzWXVzg8CrKLuplWQe5afyV3TIFV/TEfpL7p8ls5PaJcV0ouxspG+q95H&#10;dVv1gemTf7MP73JKS+49Xn2sndNQKaM+SaogrAjdr8RmttykNgGbz8qS1jnGiSxUzbPqb2fjOKkV&#10;oM4ImBKbLVBxKD6hrTzo1DAwJf466u9ZGNEXURamfvnHFIm/JKC6NdrXaZ/1zxzdj01bt+GGu+43&#10;hQuz4T62fzeqNem+6RJaay+SvyDG+/sRHhhEKvmimhkvaoh1pyqR5otB67ljePZbf40nvvlXOPjK&#10;0xgd6KThl2IxALOhvpYerLLwXv8sT/b0qzgKg3LzEcj0ddThjVefxghBaVJCEny0sgeffx4//eu/&#10;xE//5s/x5uM/w9vPPYedTz1lq57Nll5zP++sTKV9Jl13ySjZr/6oDD0oq1xgBl4qNdLXg9Hedr4L&#10;WbiS4lJbxKQN0rVt1NmzZ9joOT22Vf9lM4ymPv0fO3YA7dp/kC4jLQcLF7LTwEZQby9ePIdDR/bx&#10;jTN4SxatwKwZc2hk2ddiZ2vnrldw9uIJvqFOS6+p2GpsNUdz/bpNSCGAVsOl7ZoOHdzD3w5nnK0u&#10;SWu9WLxgFe65+2EU5JWpnYX2Zn1rzxu8XiQQ1EbyqjYeA7BpqRnW6LW3t6Cu/kpEIJEfpU8+uvra&#10;8NxLT+DshRNISPLBPx4gMC7FHbc/gNkVS8kf7QD1PxQaw6FDe9ggj5icMtLysHrlJqRHtomJkGbY&#10;STS11OLlV57D+PioC5uRg7VrNlHPUxhiEleqLxggTYhzc+nmzVmM4sJy8uO1kenzl05bvrQFXFFR&#10;OebPXyjKVudq62owPDJs9TMlJYN019GXD6og5K2nrZE2KWgyy2JcfZJTYQh8qOHSBuSmMnRi2dg2&#10;j4jnr+BcbCdP8el4ZaPGOy2WVNoyIdGRZ42yGTMybOTHzJ0e+WurstVAWmMZtaGMZ++lL+rsyCYx&#10;rKIrOembAXZdCqh0+BO51Fzqku2RXGi5aTsFvujPToujzydLQ8DJOT4qdbtXMm6/a8aXTSSQEx1R&#10;divJJUaXovJuHMiTdlyg2gYC6CHoZiNtzLTlg/kxGpSHjVKRqviSDDSKqZSlf6ovkoV4NOCndERX&#10;YJN5F2sGJhWDdNyXHXJhglfSFpFhInzxx/SBt1pMZGDU/PWHclRcFQo9HVhVWJadJeSAh0Yj1fFU&#10;HgrmLMfCDbdh5pJNmMGOXEpmGsGzbIhaEfLFglIc2QLlz9jQJd54aVDIrIbkwjbU7A0vUVAhm6wl&#10;S5NZ5JKfCJj6i5j4FWm+UT5kw0hLHUh1xk3e5EUyEA825SBymY+lKZ0jXQFL5ZvyNZDH/2LUpUun&#10;XwrQUdKIpNp+lQf5obBsdwKxZDlwtO0oWq3hoN01f/En+VmnXEQpeY0cKzmFp58NIvFXllrzYDWt&#10;Q7QdO0pd7xXQ8Wbz6fnIYJYvpe0u6SV5oxwsvak0GM+9scEr25qT/7VTgm6ldy7PIigyosEg0jvm&#10;QZ0p/VOaqn3aXlPyEOgVIS0CtUMURDRC+92OUe265t7pVCY/52RkNOdYvxK6CtKchKwCZKzA8DBe&#10;evRRfPMP/gB1Z0+RkCp0ZOBcBSiNUuFG/k056YvcuwpJj+5yimd/HQlTIhW5m8hsfRkM93bhxWee&#10;hJ+Gacvt92LW4mXSbIsw7g+go62VhleLM9ise+kZG0Jh1Uzc+5lPY/7KlZhURwd+eKVMrODqtQep&#10;zHFx5N0/hLMH9+OFH3wP3/mD/4bDO55BkOBcm3OrcbN2RXzxRg2oMWX5nc6ny8W0s/BSzqucGU6+&#10;mSRdVdiGmkYsX7EWm+64A2VzZuLsqf148WffQ92lM5g5bw4++7v/Hnc9+AmcOnIEvfW1jshH3jkj&#10;YwL40Nx7JyZlt3IQQyzz5Kx8ZOjsej4H/cMYbG/FJAGOXHpqFlYsW2W6L4B34cp59HZ3GI04X4rt&#10;AKATlrS6fzwwiOMn9tkoo3rgSxatRJ7mw056oVW8mndZ31xjaaclZdm2UWl2jn0MBod7sevNV9Da&#10;Wc9nZ0xFQzqWn1OC67ffTj+fgdSGpnoCO3a+9OlNxHixSjK8D4vmrcBddz6IbM1LpS6OjA3i9Z0v&#10;483dLyIQdnnKzc5Dbm4BgSb1jXxdIJie1MIMpWnCCaN/sBtPPvljXGZ+dWRnIBDAEub1U5/8vO3p&#10;Kr7klLx2Prh46awZai3kWbhgDRbNX80weku+2LjLXgyN9GHv/jfQ3tlkfGsqwKYN19kuAzLkI+O9&#10;BKu7MEaeNS+4oKAIK1eso5yT7X1DYw0aG6uNnkpx25YbkJyUyXttwzSM2vpqjOrUGTaOsysqUZxX&#10;YnVN9TMw1IuR3k6jo7mCGXynT6WyUbJLZt8sN5LC1c75/eqOeWeaghVGmempEbT9Ge2ejazeyCYo&#10;KY1aRUCpgitEdC9VZycUmJeBCcVx9UpelgdG0zObZ/7ynZ7ZeFtcS8+lr8sQkSLx0idR11HiM53b&#10;d1Jp6OIt/RXH3kdY1V8bDTZkJR/9OmfJ8VdAzG5I204k4gtte+S2EtM/gTXa5qlnj93b52HzF6AT&#10;2KQfldMAqugaSd6zbsVO+qbiORpKhr+WlsJJfsaCgX/RkBwmBG412sdLX0c039LHQAaTGU+mXEBI&#10;Yd2oIGVnzwxoFPlXAVVe5ss2ge/1KsonmMaENwWZpfNQuep6LN5wK3JL55OXBKbngY/lLsqioNX+&#10;bistTZVwl77ETJjsVKKiR14IxgWmlICgj34tLaavltfpC+kwni5lXLLQyKHZPL41viVF0wHlT/wK&#10;jvI+4mfvRVly5nv3aZu/Gv3WO5MfwRufo7pn4rBLOswy4a8WdUq2XoYx7WOe3FZqzJF0UzpkZafL&#10;IDHjCUjT2+qCS1c8q4OjcJaI5ZdhmT89OQkx3xImo9jMFF0W1+XBxdHMWZ0wx0v5iYSRfZWOSfVl&#10;r+RlPDCOrITe6+uBNMQ6MUqI/Di5Wm2xNJyspCMOnHqYV5WtpU2C6liKf9FRCEs7QkOxote7n665&#10;aafynnYqGzpXMV2BSe8d0GKB6EeNEwWtk5a0qKnu4kV0tbbznUKzgKVQVgIsXKtprsh/eUc6amyU&#10;Lp80p8WUW4VLBrQh9PhgH1598VkUlRTj1rvvR3pOnuPRjK3m94xiZKDfFDcxPQvFM7RgKRaJqSmo&#10;qJyDynnzkJSSbItFwhrZIH0poHXBnBYj1ePD5MAAmk8dx7Pf/ga++2f/Ay2XT1PVaEwmQoyn3pQU&#10;UXzxkpVjftVTs7mckVxbPpSR93MKxiSDwTD6ekaRm1WESZ8PDeeP49VnH8PQQDfySwpx4wMPoGTB&#10;EsQnJrAh99nihH8dTuXJn18kg38O98uk54tHVn4JQjIaoQD6O7RViTtSVeZzRtkMFBYUsIwn0T/U&#10;jbq6Kwb0NI9sXtUizJ41zwydRv4uELi1dzZbXI2y3rD9NluBLKDZQf8TJw9iPDhklGdWVOHGG/Q+&#10;0QxcU3M13tj5gq32lzq4z6C68xC4bcKsirmmntrqSjsHjBNU22GaDCJ1dSvyYzF/7hLcfus9yMrM&#10;Z+wYW9yz++2d2LNnp6giJTmFgDXPdFUb09fUXqKc2ECyIVE9kzHe8dqruHTpPOmFeMVg1kzyeuNt&#10;KCuZbTStLM0QAOfOnbKpD9qxIysrF8uWrLHP+2JMvKl7GQiO2gEHJ08dNTCqqQBLlqzEhvXbRIj/&#10;wHeH7dQs5dHrjcP6dVtQzvS0HZFOpTlx8hAGh/osdEXFLFTOnmNx5To721BXf4mdBS2wScBi1hE5&#10;NexqPLu0xc1IPwUVA19KGlLZSZFcLQfMB9tHc65R+6d0TEGJRCq/flx5uXTsb6RiONsmUGTNugsY&#10;ifcOvkzuzt+caPInetmz3cgQ6Vc2WU20fnVFwslFW0n7wxBTL+TkJ+umf+7OvRdMcj72I8dflYus&#10;vIK4VCwXdq+GOxJoyulW7fpUdtRWWLshP9KRH535udD2a3Hszv2dvhy9aDLT8aJ/3XtbCGS0JOd3&#10;h+FLgcbIG3urTFvGqZh2ReLQT752RdJSLA2qOFkq3y6EjQIKFMen8pEdJQJWGnjLpyvtqKzkxINo&#10;uEvpR8t/+p7x+DPN/VVxdRk/dOYpP3cbfZxKMUJLso7Kzhz9p7mSi7xUniwK/wh88VdVx6qPyEVe&#10;Td/wR9EUV3ni5bzlOc3DdJ7Et6ipDPTK0ZBP9F7hnXOAUBKPytBGj0WbzuQTDUpnstONdCsSfuoL&#10;hQsxlYb7kc7qijp6CtwbedHgswseSdE56yQYfd7bbSQt45I67tEUGN4zr7FsFxyuuprC1e4Xvfv4&#10;uoh20xFdOvPk7k1V+ChDZAqtB6/rXQispebk4O7PfxZf+W+/jwXr1rM8XW/XaqhFVwGTPC+N+Ey5&#10;q27fqzw0EiICKnyNXumcbBkSTVj2UZvCbAB/8u2/RXZWJjZs2WajMLQIZJlpsdEdbW/CW0/8GO11&#10;tay7iVix6SbMWLyWNOPQVl2HR7/xDbz85JMYHRyy1dvCBjrPWiecTASYdlgH+7HRDQLxBK3JCT54&#10;xodQc3Qvvv/Hf4D6EweZhaA1+K6XzSyHmWF1Ppl9M2BTFcvd6lJWpyreVU4+Ov5N50SvXr8Bb73y&#10;Mv7mt38bP/ij/4numjokpBL8PPgIigmyG08dwuM/+BbmLJ6H5JxslsXP07vmpt3V0pHsZSCihsww&#10;YWwccgrL4ElKMWDZ39mO0YFelr3fIudk5mHObO1JOonR8WGcPn0kAjjYG/ckYNXKNbaqXkCso7MJ&#10;Jwms7HMQaS9asAzLl1HvrFc9iaNHDxCUaXRUJsuL5cvX8f0q8iXDNYETJ47iyScfswUH0nmBVtHR&#10;CvmlS9fYs4r7AsGkQKKN0qlesI6YGvKdDOOSRavw8IOfQU6GjhuOtU3WX3v9Vex44wXbT9EdL0s1&#10;Zx0eHhpCb79O5GKOSEMHHjQ2NVh+1U+cM3s+7r/nEZQVzYx8sqP8GE42YWikF2fOnyaQHEJcXBzK&#10;ymaitNQtVpSEZKh1pObBI3uxY8dLNv1BYLWsrBzbt95EUxJn4Zo7GrB731sE4wO22G1G6QwsXbzS&#10;5CJZX6w+j5Nn3RGacQT4SxYsR7KdfqMyDOHSxfPo7tb2NxPIz823qRpWEQXimWaX9r4NjLKB9SJN&#10;q7J1YpCl7JxrZJybvvsncLJ9MmVmA5WOZE4ZauGQNbaSo2vQ6Mkn1whLPyyCjG6kAVQox7GT7PTl&#10;gghK2dPUH+mcfDUq5Xx0KU1zNsKlUTwaOY14OYNtr1zIKYp0Sj3yXokprv3SKxrE+BSdq/g3pwCK&#10;f7WLhLWRNl1RetEr4m+0onQiztJU+Gi8d19Xh4/IwFUMu/S5Xqfwa+TbeIr4u0sB5Cl4r/dqyPT1&#10;gXTp3hHU/MSffq2FNIk5+cpfcXVAjbZc0kZq4ouXoWbeusKnEzXxzV8btXSjvhrR02iiwLXiutmu&#10;Bn0jl5tTabqjy5iK5peEDfzpV3SjfLpwFpSXe+a7d1/0nwpjf5SG0o6m72C5rqiblod7795G0+et&#10;/YonjaS6vEU12jmFV1w5hXXvlD/l3+U16nSnK5qO7iXU6Cj7NP+6nBMvEdnoXm9MX5jmz+nN1bEj&#10;FK56dD7qnjjeopfLT7RwBQZUnnpWHZwG96YtTFMYIpbpR7ffVIhoMqLmUhCta+5qx46GYL4rfCf2&#10;WOx/7QUkxvmwYPUG7N+5C8VlZahcspSh3EiOPiMpmhlYCl+rUVVsGmZnG2JUNAr5/T//X9iyeQN2&#10;Hz2OL/z27zKOK5B3uIjHtMqQFxpw0beFKGx4TAl5Hxwbwe5nn7HGa/t999kWIqYkjNJw8Swbpxoc&#10;fGMH6s6egy/Oi0XrNuGOL3wZafnFlsCpna/hsb/5Y3i0PQ//jTMvto3KyADimV+bYC3FN3HogTzw&#10;QasdY32xGA2F4UnOxH2f+yKWbrkRXt4b8JHCK7xulSH+1+hSrPY4pM4pLf2zuTCmxM6dO3EMMeMj&#10;bIi9Nq9vzpLVuHLsCI69vQv+kSEkpaZi8cYNmLN+Czrqa3Dq6CHEiSdfEtYQrHvik3Bkz75ruwRE&#10;3FQ83chFyepeN5YuU7UyZVkSfYVGu3B2z3Poqb/C5GORW0Fet96GGBsRmcDJU/vw5HOPY2h0EAns&#10;AH3qU1/CovmrjNzo2CCeee4nOHHqADstfuRmF+GB+z5LoLdENQWtbfX4yc++ZyOoWjxXWFCOTz78&#10;a7Z3qUZw2zvr8cTTP7KRToEzD+mvW7MJN910JztKaTbqqRHcVoK6nz72XdvjVKME9975EOvVDcyO&#10;M4YOdAnAKnuSXxhnz50kbz9Df38nPTXZPwG33X47UlKT8OwzT2JkqI9AMwG/+ZWvo1T7J7Ih0Ujx&#10;N7/1N6hrvIjZVVV48J5PMU/FllcJ0OZdKiWmceDIm3jm2ccYx4/ExCTce9cjWLlso+VbFVL7GR85&#10;fhDPv/CUfbbXyHRubiEevP+TqLJdAWJtqsCPfvZ9nLtwksBcq4KTSechrF65lVRibGeAb3zzL2wH&#10;BO17W14yC488/AUU6KQvugbW97//u79F31AHAqEAbr3xHtx2032UAxtFll3H5ZO4cvAlTPgHESbt&#10;qlXbUDyfnWurg1IOyU6/JjiZEcvflL7ohw/2/EFdND5p2yEOLEclpQ53X0eb7fChrzX2+Zd6p86n&#10;0rK+vdiJpBrt69ue1nwhGyI/h2f1knzzR/ZmyikhOtcEujzIuZqleAorEMS4AtSiHAnjnKuZUX+p&#10;lxbIuOZTn3Vd8/qOKJHUzI80JzTnSmEFiif16Zh2VenqkzeJanRMXKssonyKqvJl/vynTobZF+NR&#10;6buGXc7mzCqfxpvTywgFehFCsPyNS+0qIxoR0DUZyzaL/OjDsJOI4upSeEstIh/xKpsmOOIzXuQ0&#10;Z12f683+MWzshGiRP6Y3qbJkHNvTW29ZMPonpzJy5UT4yTzblAYDxOJLsnHSjTrHCZ1oihfmXU56&#10;oLTkLJ98VlgX+GoaLk8W3uK68UjHB/WIPnrjsQaMoRlOYz4KLuomM4kgAurMxJBHjQ7arg4WO5IG&#10;8+DmeTrZO8q6XCiLG9EZUTaWppyjoTqo2HrWnWC+4kssJmuTj2SiMKLkZBDN8ztITlHiFZGVOSVs&#10;zCi8ZKN7UVR4/hopp3ty0lIbCOOjvTJa0gl76cKZH3m1/YwVUM96qbRkDTXvVQMc1GctNuU7fZXV&#10;GJcWLWqbTZ/tZqIURMOoTLl35uuaiwBWiUhwVEU0DVgXRgFraQlmL11BtZ9AiAqu+Sm2+TARnkZc&#10;6EED5QygA2Skx4bsO3/+p7hu0ya8dfQYfu1rX7f4TjWkBAorFqLOKZZjh7Ttnf7wmRUk6B/Djqce&#10;g39gBLd94tNISEu3SmYNDsk9+pf/C3uffwKpPi/BaqqB7Tu++BWkFxGsyrHBO/Tik3j8m3+GBDaO&#10;QSrRWoLO7IJCnDu6D7WXryDeq16t682F9EdGkUDSaz1P48RWmyZk5GL5pu1YsmU7yubPpy+NFpG6&#10;MzHqWblmexqwyjFPytu7AaufgNVDMM5X8wg6leZQYz2629rh0WrZxASCWSo68+XRMXXhMC6euIDr&#10;brsTsXGea4D1KjcVTzdyUbK6Nz/+YRqmabqV/mAcTWf249z+N5AUE0TQl4ZVBD1phQRxnjiMsDPz&#10;wx9/G+cvniHo9KJsxix88XO/haSkDBUtrtScx/d+8A34A27+5eKFKwnKvoBU68wEcejoW3j6mZ8Z&#10;YNMU6yWLl+OhBz+DpMR0xo9BA8HsU0//BA2Nbk6yDh5YsWI1tm+7CZnp+nxNYBwYwGNPPoqjBIDa&#10;bD8nswC/ww5gaoJOk1LuXIZtFFbzwujCE36cJxB84fmn0NlD0OqJQVpaGkpKi9FI/RoZHGB+EgwA&#10;LlqwkvVY8wtjbD9V7T+7/fobUVJQYZ1D+UfLQ+A4EBjBY08/ikOH9xFkepCQnIav/85/Qnaa6tok&#10;xsaHcIDv9ux9E70DXaYXmjJw9x33YynTIkUC0ABe3/USdu1+3Y5ald1Zv3YzwfjD1HNtxxXGq288&#10;a1uLaVqANzYJ99zxMDatF5jVJvIBvPjq03hz5yumMdk5efg3X/1dO0xBDUR4vBfn97yInrpTBNis&#10;t8mF2HTHJxCXVsDQLjeaviMgGWmprDHXG3vrRPrzZuoDOOmZeFW3wrAa78f623HyyB4EhwZoKXSu&#10;ukZYVGaRxorynYYTlBP1VSDOdXYFS5k3vpKfx4CV4zFqP+Wmj2N1zuVu2umdNbZK0+qAaMvGad6k&#10;XoofB8ZcHWFoAy6Ko1FZgTNHR86Boquc5GmAVYAjAlg1D1C2VaNKzIvRVNAo+JGOMT+2zZP87Z2b&#10;5+voSyrTdligaRqwSioKKaqCIswXebQnAo5p7Z0GrA5YSTKy96IrqtFwjqbNvTXAKsCtsOJZeVIe&#10;FDoyuEE6SlVsmvwiTguUoyDbLT4WBfEtoBnh0WSh9pQR+CfaITEwamGttvAScJWMyIcFFr/iT7lU&#10;OFfKepp27slW45sjTSqO5YHv9N7DVypjhZvQO2bMPTEtk52La9lSOPE2pV9Kme9p7917+Tv740Io&#10;HYVSHIbg5dJ1fnJRH9f5kuMvZTAlb0WzwBbK3ZsOUVbilc8C4JaS0jCKThbOOVk5+uKf76aISqa6&#10;dXXPkmZ40VPoWAOroqXLlaFCxEbshasT0ifVI+k3+bUFVioP8aN3qkfsNAkfqV1kKB0aop0ytE3d&#10;kg3bkKJDl6xcVebTTjxcc+90DrCalKQcrmrv3/GSA6xr1mP/G2+guKyUgHUZwlJ8AS6GtyLmr3q6&#10;U/NH2LhfvHQBWXl5yCsuxHf+9M9w3YYt2H3kOL7wO/+OIaTYChtVAsZShTVFcxXDWXZpDsPpl43K&#10;2NAwdrz0PFrY0H7ikc8iq7Qs0mlkGBp8GdE3fvIDvPrYzzARmEB2yUx86ff+E/LmLGS4IPzDQ2g4&#10;fQIv/uwHaK+/YGeUjwdicM9Dn8TGe+5BX1sjHv/+D3Dl9DkkWA3mpVaOeQ2HQmwsndETIFFcP0Fs&#10;kKA9t2wGlq7biLXbbkB6IRvryPYtgkQaHfPZ5x2XM5NRVH4RFx1h1fYn/mAYVcuX4MBbb+Dwm69j&#10;qLcPE/Qz0Zqj6eBDgPxoM+Pf/YP/yeTicfgjA1jllFO6f0HAKjclsyhZ3WskIaJnpvAyulbMYYz1&#10;NOPsW89gtLMOk/EJyKxYyM7InTTgyXzvszmWjz/5I4yM9yOOHYhbb74bW9ffTFrSi0m89MozeOOt&#10;50g+RLDlw313fw4rlm2irnhYrsN4ecfT2LNnl/GiUd1N7OzccevDZI6GjCzVNFwgaP2RHThgc2JZ&#10;7lrwdctNdyI9IxP7D+zD/sN70dPTAi38m6DufumLX8O8quWUMxs7ZdhlkvcyepKjKxltqP/CK0+h&#10;vavZjKiAoFeLJxjEG+vDHbc8gM2bbrbqJtfT24G4+DikpWSwvtOTlwN17r1E2NregB/95DtuoRhp&#10;xsYmYvPGLdiwahOSU9Kw803Nm30TgeAIm4Qg0tOzcfst92P18g3Mrxq0ME6dPmR7vA5pKy6C7Nkz&#10;Z+Pzn/my7V2rPFTXnsVPHvsuegY7MRH2YtXyjbj/rkcie6sGUdd6BY/+9Pvo7minGfASDD+ETRuv&#10;t/KSPHqazuDc3mcBxp+MiUfZ4htRsXo704qO6EXBgu6dLTIgyN+IKO3G2jY9f0Ancel0JpWvUhSI&#10;lq5MhkdZtwniWY9jbcGbyox2whpNJso6oI64pcr/oqPG2YEqNXSiJghMXifU4Mpu2xv33t5En+y1&#10;q6tRJ5oGOKI5lQREh5fSNj+WkcXjO8lBTvFkb60Rdl7WKNO50UGG5aMabHMT8fyj8AH+6r3SFHVe&#10;qnjmlJ8ozwqjMonaPPpT2fTOnvlH76b8DdCIKf2NyGcKSOh9JC2BDtdaMaDCiIbqCP2UrNokTXcR&#10;vatss0uLjjQduJWjfCSQiFCiU96iI8C84XuXvvkrkPFHWpF4lrUpmi6OnTjGUOLDIthf8mh5VFrS&#10;Ef6ajsiPjnlxPLqydOWpPCu8nJ4lAf2N+smJDvmgHjkexb84pW2I8BiVs+kBf6P5MCOhwtD/KBtR&#10;P4Uyz8gLa+v0zj2rhMRHVAcUwzlH30hYPsiXjSrTQ366JM+os/uIThhVBwLlL8rO6dd83a/lyfFh&#10;cpIcKT8DnHSxOuUsEsUAJ+8tFRkE3am+qOyMDh8tPsNKXrRFRjui71HA6gKGIsWuNOXP+OTTNUXs&#10;BBG0JmdkReY3T/NvfxnGaET8rjnnpgFrVDa89u94hYDViwVr1uLQLo2wlmLm4sUmUFNugkizxFT6&#10;AMFgb1sTGquvoPrsSdQ2NuCBX/sC5ixdge/98R9j24ateJuA9XP/9t+RuBREhcwCl3Iy6XeUCX/H&#10;B/sxNKhziQcxMDCAsdFR9HZ32yTl1Zs3ICe/hAEZiQa/9vwpnD11AKMD3ai7dAn+IT9Ky6uw7sZb&#10;MH/DZgajKQ4FCLpfxps/+zEG2+rZGCsZbdzshS8xEbPnzcGClauQnpCEt3e8gcsXzvG9RlUZzpSO&#10;CkaWVf+0N+3UUYX0CPLSvoR55TMJ6Fdi3orVqJg7x+ZEum05aHSozMqithBx4Nz1opTlc8c1wjqK&#10;BNLVedn+iXF871vfQF5qEjJT0+BRRWAcNfI6PURAOEjAMU5Q9Fu//9/hI7i6BlinneLJmU7ZTYSs&#10;7s1Pf2Q4eMdy1aieWQ8E0HT8DdQee10qA3Z5sfLG+5GcrZNQtN9tGD8mODp6ei+NeghVlfPx8L2f&#10;RV5WiUXX6va/+9E3cOXKaerpJApyZ+PTj3zFTrFSmr39rXjiqZ/h0qVzLMcAEhNScN2227Ft883Q&#10;KVOSw+WaU3juxcfR3FxneqZPTLNmVULHjF6prib4C8LjC7IjpM3bfQSZN+Hu2z5BWbIukQdmh38k&#10;P+krGzPWTxlSdRKv1J2xqQddPR18lj6px893EzG487aHsHXzTXbv2hbJw5WMlRPL0i0scQ2w5HPy&#10;1EE89eyjGB7rs4RjKKNJguxZM2ciKTkZly/XIBAYp/8kUjLScNNNd2D1EgH4BPIfwoVLJ/H0Mz9F&#10;L8GxTlTSIrGHHvwEKmfOZwIe9A/24slnHsXp8wf5PobvS/HwA59DVcV8y1tsbAiPP/8j7N3/JuU/&#10;gVmlc/Hph7+EnByNrlJ0wVFUH9+BlvNvwxMaR3J6KZbf9GuITc23NnUKzDA/5jSkRXk57Ys4CUA/&#10;fDUV7gM6m2JkabE+kJDqvpsXKYq6jyQyner7OHEW5S46lhjlS09R9350oun8opy4xtvRiIZTvCh9&#10;8et8fhGVn3fvl/YvovTBU/n5OO+X7ns55X06f3K/OFa0PBTKxZt2/xDvv8x7uV+G71/Fib54fzff&#10;V7soYP2H9Enug/KpuO8X/+r7qN5d7ad4/1BdudopvOJHf9/t3s///dx7hf9lZHV1HD1HfyMYyMDq&#10;tLPQFk0y+CD5/f+/s4MD3iFP3jfXVNueu3nFRWiqrUUKAZEODrCR0CBhUziA/sZqHNqxA68+/hMc&#10;3PkSTux7C831DWxQYrBy4zZk5RfhxNv7UFGigwPasVQLsyIV3SCOCsQaSSUeg4HWFjz7kx/j5OFD&#10;BKwDdhRfSloqcnLzMKNyNhYuW2rHzgm06RNKZ30t/u7//h+cPbAPjbX1WLZyLe575ItYfcNtKNQx&#10;pmxkBSbUFmUzXmasF1fOnjGcbdug8IWfDZs27798/hy62jqwdsNGLF2/BbEJ6egkP/o8o9XSNjpq&#10;n0vUO6JykbbyoEVg2vh/oK8DTXVXcPHMUVw5dwqpiT4bZY7xMB2NTpGR6GpS2y6Md6LQ3dbGTlgI&#10;Xk+snS18/Mg+Nrp5+Pxvfh0rNl+PJWs2Y8mGLVi8nr+btmHp2o1YvnkzekZGMWv+fHhIv7Xho3I0&#10;q5xyFvmdOjhgGKlZhb/cwQHTnlM+H8RNUZq6eTcdPVHyKosoqypD6obXN4m+rhbb/SImPAFvXCKy&#10;inX0qLbV8SIpMQEXLp8lcBxjZ2oAGanpqJhRZXVCJ0olJSWhmp22sYAfwyNDdkzq4kWLbO6qAGp2&#10;Vh5qa+ps3qsWILW2Ntuq/eLiEtLwICcrH2UVs9DX34eu7g5qeRB9BG5dXd22qM9DXdTIqD4vCQjF&#10;sbMyf+5C6NhOVctplK78yQC6fqi22cnOzENeXgFqWU/8Y2PMk0C7G2nNzy/G3KpFJg8zm6QThXJu&#10;ix6n60aeYhNgPnfxBM5fPM04lI7AqioagWNvfw86u9up7iGGjUUWy/2u2x/C8sVr4dNm4gihvumS&#10;za3t6hJYZf2YjMMdt95FWa2wtAJhP15740UcPrbP0ouNTcD6NVuxdvkmKyvxdOHSGex4/QWWhZ+y&#10;j8P6tVuwYO5S41kjUaM9jag5tgcTlLU6lIVzliBrJjvcGt1lRly+TGjTl/s/7aa9f0VnH+8j8ZWu&#10;6r/oSZD6y2fZBZO5xO/GOaPNtJA32aTTH8mXv7JpfFIT6ag4SpK9o++oT4Xnj3W6jagRY5KyY3py&#10;zxZUaVkgxScfJh8+WTz9YZyIrTYvOvdON7wi9/oCZGnyn+yc1MK6n7KZChhJ0lFxYSMR7L0eXRDd&#10;KYzFlijsVy8VSusarCNlfhoIYIomLPrbgIIceWakqXxGnRG62lkK/Cfi0zxEODQaruTojBGGkSxU&#10;TxhQpSzxa/BZsg3SX1PfFNt1iC2K1R/9GkeKQKets6Jwx1LWyKaVJVs59qym8kS/Kf4YzCJM//yK&#10;7h+KrfcuzFVJuofoO+PvFzsLHnEutP5GfSN0pq6rXSSMepjRd/bz7nC/yEXDvncckymd/X1HJq9y&#10;V/lfHf698zXtpqPx7zto6yZ68W9Ehu/0pbObqadrLuKm6uI7ZeMqnGqZjUawIoX9Y2i8fBkHXnkJ&#10;3/kf/x3/4z/+O7z4+KNorb2Mkb5uzJw1C3d/8lNYf92NjE6ymlVMmvraIZAp5z510YxH3mnAIRgY&#10;xcn9b+OH3/8uCosL8Knf+HXccOedWL99O+YvX47yqjl2RrFXR9WRTkwoaIukYgk2E1jd470+3H7H&#10;Pbj7s19FwYLlSMjIJiLVRHg1brxl49lBHne/scMAqKyoRj9V8xOoLPE0DjGjo6i/eAG739yFonnz&#10;8fCvfQkzqubDHw5H9n41s8Q8BdmA2ngJmZfxoFGiMUn2eOAjCBnrasPlIwfwzT/6Q/z1f/k9nN29&#10;E2M97bQ/bIomGEujrpF/cpr3a195fGwkyGcSAUxh6QykFpYiIacICQXFSCCgSCD4T8jJ5XMhEnML&#10;cf1NNyPRzqVWTfioO5dXq7T/kk5sRC4bOZxyLF+VYUY+cnSGui8Bk8EA2mvOY7yzheHV8IVRXlFB&#10;ULQQXhaYjlHct38P6urdqn/RmD1rDpYuXU3yGkEPop4duldeex6BkLbJiiG4nY1bb74DqalZ7Gj4&#10;MDo6bMBM5+aLLWlGaX4Frtt2A3LzchlFjVYYIepNHEHv3Kp5WLxgGYGq9iaNwRCBdf9wv6X9804a&#10;xuaSOhrSpGvez5m1AJs3XgevTl+xeujo66QuixGVjTWh7+80n7SnpxvjBObK66KFyzBv7nxbeCXQ&#10;pNQEWDUlZuPGzVi8cDk7iK6j0tvfhcef+Ana2iRXxiYvd995H9as3siEZYrCOHP2qIHVyRh2FAn0&#10;iotmYNvm7STtmouhoT68Qhs0PjrG+jSJooIyLFm0nPVSUwEYIDCEzupTCA33Mq9x8CTnIG/GPIpA&#10;8xbfxyneP4cTSpF7n4StM8uysH1sWRY25nV1WAM2Dp7qn228zv80qRbWQI6pnwrO2SMLJxvHV8Kw&#10;Bu6UjP7RU/ZL/xzoM9KUm95Z4ZsodOmVCdR0hbKXMY2EV0lFA07hQ77Q4hvxFPUzsGw8M77CT7kI&#10;rah8+OBArMCn83EBIvngnbESebY82CdtPiia+OCPzu83o6+45NsNEuhR8RgiSoxOI/XWDpCw8m7z&#10;7xlPLFkQs9maJ8l7uxhWqFRh+Gwcm2yMBPWdPhHZKi+WHyF2uUiVEn3F5E3k2V3GW9Sf1yTRfiSI&#10;6bg8oz5KKxLsV3SKGZHL+zq9n07hHWlFE3+H5/u79w4u+u9M4+ddJMwUAf2R3z+di5I2N3XzLneV&#10;/9Xho/eys+/F11XR3vVwzf1jXETS6sHxihgQzc2ITt9QndSRY0O9PTjw9i689sIzuHT6KBJjQ1i5&#10;fiU+/Vu/gTlL+Pvrv4XND30K19/3AIpnzWRkgT02hpprY7Ve5DS53MuGyjVg42OD2LPrFVw4ewL3&#10;PfIQttxxu23vZBt7a5SQwNfqskZnNOcjFMKZ3W/imW/+FUHuLpSVFRBYVmHx5uvgS89RNsy5kQo2&#10;vSE/jr3yDJ74xp+gv60aPo+2GlHjQOOiPVtptDRypZX3mrvaUldNunswEe9BflkxYpKTkFNWirik&#10;yPZXapDDbsSVEJ58yWh6CcApxsk4xIa9SJz0IZ4goOPCafzor/43Hv3TP8LxnTts0Zg2oLdGSQ2U&#10;nKTPxj0EP5DkxbrrbsHYaIDhX8WFI7tx/uQ+nD+xHxdOHMCFY/w9eQDnDr6NXS+8hAAb7H8tNcG0&#10;6pdhVY3Cv4CzSuBNQFbRLHiT0xDjm6R8+3H55GE7UUzGUp/uN67biKzUHD560N7Vgd17dtpKd2lb&#10;AvV2+5YbsHDOQpv7pE7eiROHcOjIXr5X7ZogoF2FW2+5EynJGdRNgr8g60hI3R8bbyPNRhyg/vWy&#10;A6hR32BgwvZ0vfH6m/HII5/G1q3b7MhW7SihkdjBIQHW93dqn7VIS8LXnKkFCxZixoyZNi9bhWIA&#10;R4Hk/oHyibTN1M8RtHe0EnRr5asX8+YtwOc++2u44/Z7kZ9XStVWQIJl1qljxw/i4kUHyJXg8LDO&#10;xfcQB8TC503Cpk3bsGLFWpOn2qO6xit4/Q2C0bEhgjIP8rLy8MiDn0Ryoqa4TBK8j2Hv/t1oa2+y&#10;U8dSkjKwee1W5GcXQ9tuKY2B9mY0VZ9lmkGMEawXlc9FUmaZxdfoa3RE45/faTRUi3UofyapVN14&#10;mpyEzx8BS4Iiyz//CQ/5mC+t3Na4NpXA3gvQCgBpzqvNe6VuOUCkexEyq+IcHwXULJd2LzDmfvVP&#10;9tQBVwUQP9JNhtbcWL50p2MZa84J9GlkWgrAeLbVtTEvveVFpvVPdUDAS50gGlV7Njun/Jv9F5iN&#10;Ot7JX3xHy4PxxNJ0GMeAgcjoRS+jrOksDB0mX9rjVJR1FL1OPJK/W9nvKJmOKw3JwTzIk9LStoS8&#10;zI/8qXNnvEsG+qLBKNqYXk5ticlIedKiLbNT6hCSBkGy3mjqiuRsnYmp8jNhuyxqXibbQ9uKTsJl&#10;Ou7EKA2GMIAiW3LknfXK7hlOuuHmHEsPorm65q65j6czs+V+pquCJhXbEw2Dfdbgr04EevDTn8dv&#10;/cf/jLs//xVsvOVugrmZGGHIACuezibXXMDxwKh9qpPz+FjRaAxCMgR0qpPRlk9eJ/btx+jwMO54&#10;4D4UzZzN+ikzTCNvoy28aERlVKKf8JrOnsFLP3sU+197Hq8+9VMcfns3QqNBJMVrbiSrNA2MRaXT&#10;HNRz+9/GCz/5EUa7uwiSaUxp/D22lyxtgSq/RmJJOyCIq+QYf8+unRgn/7Oq5tJwxGPNhq1YsGw1&#10;AiSsT2Wao+gJB7XRCfkM2W4WYRkr5lOXjJRPYWicvGE/LhK0/Ox7f4v9Lz3L9sXJRfmackzTo3kL&#10;wVgUVi6wgxB01nFNbR0uX7yEi5cu4vKlC6jmVXPpCs6dv4SamitsCzTCJcP5UXGUvRXwR9+9G7TY&#10;CEdMHDIKZ1KnZ1H+HsSyszNAYNTdcJlFFGTuYlFaUoEbbryVYCsR3jgvzl86hyPsSOjzvXKekZ6L&#10;G2+6g+Fmmn6NjAxj564dOHvxCGMLsrKTt2IdbrrxTuTkFuOG7bfaqK3KsbW9Do899iMcP34UYQJZ&#10;zWWpKKvEJx58BNdtu5HgLBMpKWlIT8sg2GBjTdDa293rMvCeTnkkZTWOdj+J7Ix8VFZWEYMIIEZ1&#10;8J2yeKezCmt3UZEFAn709/czVqxNdUhLS2eHLxHrVm/Gw/d/FovmL2c90iKiGNTX1eK555+y/Kux&#10;L6f87rzrPpQUz8KGDdtsJwTtiqA0mlqq8cyzP0NbR5OVhw5duI4duMI8t4WVyqy67gIOH99n0wa0&#10;5d3SxcuxasUGAzA2qjg+gvrzJzE5OmA0k7JyUTB7CTsgqa6x/0VZ/Sd2kppqp8COe9Il0CRNuKr+&#10;E3DJ+LgRTukhw7Eeubj043u384Pql17xDwGM3tmxl5SDrKt5M4MM5cLQnjkabmICfewSfcnB6QXp&#10;8MfR5Sudd056kr9soUJo0FLbFooVAT/tUqIHQSeLwyflUWFJwC7RFH9a2GO2VmFYRlYGjKSwukRJ&#10;9I0H3ttf/bcfg2iWJ0uBnpFUp8rRxXE8sJkw+pY2ebc0+UJ42wFHXXxJnmyHAVGKpqVXDKa53fKw&#10;OOoo8IWlzkxMhVdYMhDlW6O99kJp6eK9AVDGt0ZO5SmnHwvANCQXpqFHgWL9MjQvlSkfdE+6dvFR&#10;5Bnawv1rsbHX3DX3z+FUNSMV34FCu2MFFYjS6jaNhkwIlWmjb83rm1WFzfc8hOsf/hxK2TiNjwSQ&#10;XVBAYHUOe154Dk/+8Adob242CyJ62vDfDIacanvEndi/D8019di8aRtSsvLdAib2mK1nS64c9gui&#10;u7kBHZcv4syu1/DsD77P51okEwjrM7v2Zpw9ex5Sc/LNqJiRZIVmvxvDHY04+MarGOrtdttDaVSX&#10;ebDPOGzwbdRXxktx9Ks0eWmPxP6GBuSVlqJv1I8rta1YtHI9MovLMcqetz79aFQ21gxaGGEi41H+&#10;+plHHe0ajgkjSEArYnyCL95rUxh2PvckTr/1Oi20trFxTuLQWcox4ViC21i0EpA2NTbakZ8Lly3H&#10;LQSv9z78Bdz10EPYtu06+8R6x11347Y7byNdGr1IyX00nAxqNGcffSde7TK+WfBqQQi8Zi1dh4T0&#10;PGkFJv0DaK85g+Bov1WUGILaFcvX2tZUKrvx0Bj2HHgLV+ovWHiN0JQVz8aWzQRiCRmKQXDXjeee&#10;e4p6dM4aMq3MX7VyHT7zyK9h7doNiI9LRnNrLZ5+9qeorjkPDyuAh92h+VVL8OD9n8KCOctYF/Q5&#10;W/uUJiA9XavoVScJWPu06b90QNd03Yo6FceUrlHvY8n/zIpZyCaQc/sbk6NomZGEAwVXlyE91eBG&#10;6y+dPzDGPPVSvbWHcSJSU7KYsgCXBzPLq/DAvZ/EulWb2GGMs71VW1rrCVqfxLmLxyifEOZVLcQj&#10;n/gcbrrhNjdyyjS6+trw0qvPoLGpxkaEPZTRurWbsZxlodosjjp6GvHGmzvQ1dtGDBeDwvwSbFi7&#10;lbxpJw7KlUaju+ki+lpJg7G0Ard03iIkZZfyNXMl0CcQ8aG6SNlIhrI7lJPGEQUg3UA0/xgCoo9W&#10;19sonAM5Aip+RtMWOM6xvPROpBhUpReWHvC1O9+enrS1sp+2ITlDuM/eKlORVd4VTmlERmaVpGwZ&#10;L305MvnIvrELr+22tCuM+BRwDNmzTlej3WUOpI/SKY0w2uEu5mR/3WildF11xtITt+TVVM2AnLNc&#10;4kgAbfod8xdh02jxn0Z9LQN6Ybxr5XWAjyHqGDWP9tTDew9lI4urWBafPLmUmX/F0YpwXm4EmdIx&#10;XVB48SbQKN71q/g6/VDp8iJt7cYQK96Maf5hXO3PrfREw+jwvRtBj6Qvno2m/BSGzspSL5UzviMN&#10;vTdgbHIQr05DFEa7TGhGj6KJLYt6zV1zH2Nni67UH43OXVOVaqq5ZFvy5BaXoamuHqnpWQSl+baP&#10;pECdbe/g9SI3vwhlM2ehYs4CpGfk2XY79bWNKK2oQG5hPk7seRsVZaVo7ujEsjUbXYUOjODN55/D&#10;pXNncMPtdyKr2O2TqoZSc6BqTx7D608/iZGOJlw6ehCvP/sznHp7J84e2IuO5kYa5BiMs4LnV87D&#10;bZ/6NNbefBvi0jJoR8wEkD9V+gBO7dmJA6+/Aq/sDmu8tugxM+FxRsKMBjPkZY/XjI2Mi95TAL64&#10;eCwiOBwLEIgGJrGOYLFq4SLi3Ti0NrfQQMoE0cgSwJfNmYPcsnL09Q3QyIf5LggfDbCbTxVPikAC&#10;G8vA+DBqrlxEUVEJcgqKKHkPOlvbSChI3MxEKdeYYADf//a3DDvlFRUjLSML/U0NeOJb38T+l57H&#10;vp07cPrUCZTNmInCco3ixaC1sekjvuhqhB2Sgl9u0ZVZ5WnfD81Rn6geptxeln0c5d/T2kD8MI6x&#10;4SEkpaUjRSckEUh5PFpglYj6hjoMjw5ibHwEbW1tqJg9GylJ6eTbi/zcQtt+6dJlAlnmaXSUYdo7&#10;7QCOjNRMAgwPsjKyCbLi0ESA9dwLj6Om7qL6T4zvwdo1W3DH7fejILeYeqZG1f1Tg1pbV4OmFp1G&#10;NYHsjFwsXqjFRlFpXSVLOtfWU/cJVgQw1WjHJXgJjC+js7OdefGhpHgGFsyLHGdqf1SPBDfkJJRo&#10;mQp+hFFdewEnTh21cHk5BVizegMS4lIsjvw06lpRMRvJKUmWjjbMHhzsQyM7sSXFJcjOLEBaagaB&#10;qYDmJPoHu5j/J3Hh4jmLr0ndGzZsx43X34lEgnl1Akb92hrsWZw8dQy+BG01N4m7b3sAcwh+xZfs&#10;RmioC+f3v4qJkW4DIxklszFj0Xr4krJIk7JjfbSOiSr4h+BcKlFJshSUN+bXQB7vrKvMOhKDEWCo&#10;FQgOAPFOJuLR/rG8iflZh0YxOdxLfRwjPnej446KaIzTJvrpJ3jGK0YdYhZ8SDZNh2MQABkQFmjj&#10;a6U5yfACZARiMSwf+RnIjeXzJNOYHDYaMayvDkzG2hcjT6w2Pid9gT3aNEleVlOnOglEWhw+afxS&#10;tjAmMMS8dTIow0m5xZd4sH/O1urJTbMS73qv9MQH7aJBTudsWyfxK3AuXgW6JRvqpPgXCLe8KG0S&#10;lpzFjTvkRnSVnt5LDkwvTH5jGcfKgKRVLqYeAsPjvFFs6aPkwIt++hZnc6mZf005kZ8bASd9jDGs&#10;eNOosrpMaleUpvKlqXGRvCsP4jlSxlbeStvekb5/0A660PZ3mnJjC34FkpWuE9jU7zV3zX3cnNsl&#10;gFWbVcKqjypRMxsajXTklZShob4e6empyM7Pp8H0Izg8gJH+LkyMDRMY+WhAE6yRT2QDPd7ba5+x&#10;Z86ZawulTu3dR8BK0NvUhkUrV6K99gp2vPQc4jyxuPn++5FZVOQqtv4x8YnAGPa++CzefOFp1J89&#10;gdpzpzDU3Y6R3k4b2UlISUPlwiW4/3NfwvaHPo2KhcsQm5hun2fUyffIkIVGcenwQTz5g79DaECb&#10;c7uRAA+NZphGiskZqNWmzh4al1AwDJ9GWAVoabA0T7W9owM5WTnYfOONWLRsBRJT05CZlY5ZM2Yg&#10;ODaG6kuXbBFY5YKFuPeLX8CaW27Dosoq1F++jLH+PuNFo3EahTDjImBMGY+NDNsIainppBPsd7W2&#10;2IirJ85rJwaNs2EXuLmXQLyAsh9sb8U3/+x/o/bUKbY3AWzZtoWdgXK88OKrWLV2IxvvBLSQ3jXA&#10;+o90LCMtgHH7ZnqRnJyC/s42jA31Uk/86O7pQ05+MeJTNZoIZKZrhDKI6vpqFm0QIyNDGBrsx6xZ&#10;cwjekqhfHhSzY6KRqLq6OkpjAgODgwRwNfZJPi1ZR4s6sPYCdf3c+VNTYHXpstW4/ZZ7CWzZAaSP&#10;/kl/1ahpOktdQw0aW2qZbhi5Or9/6SplwLLhfqclZ3rIX/uawP/6DCz+agg6dWqWh42tA6wEvRZQ&#10;sVQGrAjmouURvSZwufqCHaKgsiormYmli1YReMeb/GxREGUZ501ASWkJ9dBLfnUgggPt9XWNqGAH&#10;N42gXX7DtCWPPfFjnD5z3Oq/ZgDOn7fY7T+bqkMRJKUQ9h16C3v37iZ9jQzGYNvW67F1442sq6xj&#10;AiEEWBcP7sJAS7UDIglpKJu/BpmlC6DPv3IGVpUHS+fDdZakypB3+msjc+ODaLl0Asd370DDxZOo&#10;pUwba2v4PhaptDexBPSxYT96mmpw6tBuXDh5FI2Xz6OXHanM9GQC8QTmaRKtV87gIuXTwo5MLUF/&#10;y6UzmBwbQVoWO0a+WJw+uBdnj+5FcW42hvv6cP7oHrRVM63qi2ioucI4F1BUmIe21jqcP/g2uuov&#10;ou7MCbTX1yI4PobU9EyWr8d4PfH2DnTWXbZFgV52TATOdJzxyd0vY6CjBZk5+TYNLDzUY3Puzxze&#10;g7rLp8j3BYD2OzWN+YrTdBHX4oh/DRr4RwZw9sCbzMs5NF+6jEZ27Ps7mm1LsqQktTFxjD6Cy+wo&#10;XaQcOtiO1DPMhRPHEGY9jCdoP7rrVXS1tSO/sIiyi7MOmoCe6RXLXvNNh/s6ceHIPjRcUP6uoJGy&#10;qj53DvGUZVpGOvPQhKN73qCsj6D6/GmER0Yw1NGFEwf3oJkdys66S2iv5lVXi8unj6Kno5V2dwYm&#10;gmM49ubzqL9wDlm5BYhPTGO6hLfszF6kvOsvHDRZ11dXo7elHhPs6Gqfcw/rhwFXgtnhzhamexin&#10;juxH9YXTLM9Llv/0jFRNRHdYmHm4BlavuY+zM2uuhtIz6bbMcYY1etwcH22SOYFeeBRHXnsB3/3f&#10;/x3f+P1/j2//t/+MY689zw50I+oO78ZT//dP8M0//X/QVH0OCTZSwMhsEL0EtB21dXjx29/FsYMH&#10;sGrTRlx/731IzsikyWJ/nRVQn7b8/YMYo0FNJXiLZc91wj/KjrR6wGzuabAyymbgvq/+Oj77e/8V&#10;letvQHJqId/Hk29VeNdYTvrHsf+5F/Djv/hzBHq6rXetHqpXvXKBERpe9dknwjSXNGY67UqLvDTl&#10;wS38YO+Y2Q0SXDz/6Hfw7Df+Am899kM8/bd/jR/9+Z/j0b/6K5w+dID5miR4SUJheSmGu3sxVF+H&#10;EBtKGT33WYk8qWfOnrj4M1nQxZGX3sYavPLjv8NIaz1lQ1IypuQjJjCJs8dPYsmS5UjOLkSQYPuV&#10;n/0I3XUXkJTswY0PPoQtn/8qll93q+3TGSBAMiv2kXfRRsM9feSc+HLqYV2ncIg6k5DFztAagMBH&#10;IyoTIz2oO30Q4eFOlpU+B8Zi/bpt2LzhBoK+BIt8gQ3cnj2vR3YFIC0W7uZN27Fu3SZS9RlYjGMj&#10;FdLqENYuf3AIuxn+4uUzbmHUJMHq0jW4/eZ7kZaSI5ZMl8yRRwFCgRkdJSyPUDCEIXaAph0Dqcf1&#10;bqe47sdouCqvThyfpad68b7unS9D4RB6+nqktHyKQXw8eVEd43OUV0Ey3XljErBh3VaCy5spIwJa&#10;ptnR2YrnX3wCPf2tfBaemCCo1cgb6y7ribbXuv3W+2wUVvN9dR0/eRC733yd5aIFK7FYOH8pbtx6&#10;i5M7HS0H68h5dDcSFFH2WoSTWTwTBTMXkSrBjoVSZvmjKyLSf26nZFTSdqcRScqHKmD+IX8/QeYO&#10;XDpxAKkpmey4VyIuNZ+gvg+Xzx7BoGRMe1J/+jgOEAjFeQIon8VObnoKAWsd9r/+BHobzrIzGLSd&#10;SQaaL9NuAlkZKQiOdOHi6f1orTlrafezsz+qRXzsyIPAboD2erCdwJj2VR3p5MQEAicPhgd70dpY&#10;zQ6ND9kFJQiMDuMyeWw+c5Dhxmmb2xDsbcFgW50DxUaP9hlj6G+/gjF2vgQSQ4MdOLn3OQLtiwTC&#10;2cgpKqWdHsel42/h3IHXWUSDJgQHKCcIhln24wPsbFzGIDsccaSX5J1EH+3j8bdfwfG3XsJodyt8&#10;McxrTxv6mL52ghDNhHjWBwLkcfI+2ttBnjS3WdmmEaeu6qhwbV+ommPtGkHzYFs181+H4GgP24EA&#10;kmjHExO8GG6/iLN7XgAGupFHO+4jiOwjwPX4Jgma463zMNBeT8BZg9GBTsTRPyHehkMo3x70kPeB&#10;5ksYYlmw8TLZT4THSLcGw43n4fMPsIw8GGdeLux/HafeeApD7Hiq4zfadhnH975sIL2oqAjFBN0e&#10;2porh15GzZFdJh83j1mOnbaIZl1z19zHzbkRVlnR6MV63Vp9hQ1uDPJKStHYUIfMzDRMEsT96O++&#10;h3H2ujWPbmh4GKdPn8J59nJ37XgVNew9ZuTmYMP1N2Pe8pU2ynd0315UVlZi565dWLJ6NW68525k&#10;5Gs/VwJDAc1YAmWEESb42vnMk9j38nM0fKz8bc3wsRHU6GeQDXnOjFl48PNfxPyN17GHnuTqrCyT&#10;7BBv9VfzXi8c2Ivn/v47mBjqY1PFN9ZAqXJPEhTHYILAQKdD2dcw2rS0whKsWLuWhtp9YlWjq3c+&#10;0vb7h9Da0oQa9vhbGxrQ3Upj3dOFoF+f32L4PoArNdU4efQ4Du3Zj6MHDqC3vZ1GkrRJSwBaK6l1&#10;rx0JxK6M2+RECL1dXWhua0R6WhqSk5kfMqpGPy4+HqdOnIBvMoR9LzyLE/veJuuxWLt1O7befT/6&#10;B0fwxqsvQ8dart28BbGUcctHfkrAqJ3MlTfjIzzCytQ0Cqo03QK/WMQnJ7NMJtFJXdQuEiNDA0hI&#10;SkZqXjHz5rFP2oXUn+7udnR0aJumCRs9l39JSbl9zovz+TCjosIWqmhBx/33PojS4hlMZQKnzxzB&#10;K68+yzs3aiiwdt89n7DjWG26ITkyyYgfdWjkxfumlnpU11607agyM3KwTltCubfuN3pLd9WtPURB&#10;6rkLJ9DYVEuwIF4jI6xTTmWgVl/uagqsjwQo5y6csbgkg8pZ8zBvziLLq/Ig2hZf5Sgw6o1DPuu7&#10;0q1lp1WfToeGB1knQphLu5AQn4KKmaW2iCs7qxAPPfhp5FBXHOQN4ez5Y3jqmZ9hmLJXB7OouAJ3&#10;3/mghVW90Aidf6AFlw/uwnh/uyou4jPysWDjrfCl5PK9OqGs9wRGBmTEl/H44TiXD11KVvZOOhZC&#10;25UzuHzyAGZWzceCddtRUDEPZbPmoKAwD6npOcgpLMU4wf3pw28jNSsDa667ETmlFSikPfaPjaC/&#10;q4Wgdxz5BJbDBKwjPa1YsGYDihYuQnxgGB1t7cjMLURGXh562pvgH+zDzJmzqGmxaKm5iMLsVCzd&#10;vB1lcxaiuHwWYpNS0NVcj57mJqy47noUskyzEr1oPH8E8YmpyKbODnbVo7+7mfzHYmBgkHym26I2&#10;fb5uv3wMyawbykfdpZNorr2A1Vu2o3juUhTMno/0lCT0sY50dXciLSmVdUgL6agzMuHUk9BQDzrr&#10;TsNHe7ls43YUzV+I0qJiAsMOdLW1UHaxyMnNIo+1BNJD2HDDDShjmBkVlWxzCuwLXHdLIxLTs1BI&#10;OQqkWoGrh6Dylux5hUZ70Vl7niA9Dqu2Xc/8L2D+Z9pR280adWW5lJeWYP66DSavLMo3u7AMpbNm&#10;oaw4H0MEumQXC1dtROXKdcgrKqc8gPNH9mJsuJdtmZsOllVcTtucyD4H25C6c4ibCGDhmm0oW7AK&#10;paUzEBscQxP50P7O2YWFuHJsL4bZqVi+5UaUzVuE/LJSZCZ40NXahIG+XiSlZCAlV4eU0CaIAabB&#10;P1Kra+6a+1g51zJJ96+qA5r4rYVFzt6ykhBYtnd3o3hmJb78H38fX/1//gCf/U//DTNnz0ZXXTUb&#10;4VLc+fCn8OX/8ofYete9pCVjJGMxYTsGlM6txMrtW4GEVPZ83WiSRnu62uqx97kn8PT/+SscJli9&#10;ePwwTh09Yg2gPzSBjJxCLF+3Ffd+5kuYRSOh6QPGKBsmm0jKBkB2yVZasuk/cWAPAgO9TFertjXH&#10;iFdMmA0tLxqsHDaem7feSOCRgUA4BqWVVVhJ4JeQlEgAK1Ch3BNU6pdGQTsUxMXF0pAyDebH5qFR&#10;Hj7y4KVRjAsSCA+NINjXj9jRcRoigl7GMz71jdekG2IUHf1HSBQZmdIcpisnj+GZH/0dBvu7bIRN&#10;M5tW33A9coqy8cJPvo/qMydptMux9faHcNunv0rAHY/qs6dsOsbiZUsNeEe3Ibvm/pGOcrQtanQb&#10;rQNxaSioWoGM4jkIU189oVHUnj6MgcbLfMvypPqlJaXj1hvvQEXZbNuiys+GaOeuV7Bv/xsITYxK&#10;k5AYn4wbrr8Vn3rkcygmENHXjNr6Wrz8ygs2GhsKBFFAEHxrdBqALWIRP7qctsipOsppbpttdUQG&#10;tKjGKVn0eh8XydP0DX9Nyd/LyT+S2JR66YaX/ivjvBEI1MEDmm4Q5c39qi5qUY77ipGanIUtG2/E&#10;siWr6K9jZ8dw+PB+HDp6kGFjmOd8PHDfI3jw/keQHpkqIEB/9sJxvPjSUxjVin/KIjs7D7fceDvK&#10;imaSihZise6N9KL+1GEMdjbZnPuwNxkzlqxBQlaJ1cMoY5qi4Zzj/cNw4k+XUgyJF9XVCT8mCGI0&#10;eqjR9lR13pNzEY5LwUR8BlJzZ6JgxnzEsNPT21mPieAAyggCkZhHm0fbmcqO38wFSPQlY6y3F+Oj&#10;/fYFLMyy6GhrRcvlS2hv72QHNhmZpA12GGSDNZXCF88uvMqcvPj9QVsY29pEQETw6fjVH75jpzjA&#10;a3hsFF6WrdcbS3OueZl8r84YgZw+YV85vh8jHfVIkJjZefKxU64pTd2tbUhLzUZSwUwgLpuRkpBZ&#10;Og/5M+YZ2Opub7SR3UiCvKRHqhWUFO1tOC6Z8dIQm11sayOkZ0MEpNBWZ7SjWmqqaVCttQTYnb1s&#10;SuLcHqiquFbOlLpGL0SafOqjQ3ThmNfnRRLt5vh4AC0tHcx/G7q7KEOyk5yaS5uahgbWzVrq5sDA&#10;sE0BiklMp+xTyFOi1UfNxyUy5jN1NT4dY11N6Gy+gmIC0dy8AnR1NWJssNvSlr0PUHATsUmMo3LO&#10;ADJKkFu1xNZDDPZ3YKStDkOdbbZdXWrhLPKbiElvPNIqFiGtsBI6AXGwp9PqvLKkMrrmrrmPqzPt&#10;lwk3M64nGlZt2+HAIc2D7YUai/gYL2awNwj28Hua2ZudCGFGQQGWLZiPbRvXY8Gcmehva8BzP3sU&#10;bXyv2qWRRT8br+TsTCRn6DMn/8nysdEdHRzCjp/+FM9877s4yEZ+bKAHCWx01BiNhmIxmw3Pg1/5&#10;Gu77ym+iavVmEvPZXFXbK0/Gjb3WpouncWrny2g6tt8+E3nViDONMI2KAGrYRnJVx9WExmDr9Tdh&#10;9rwFNFh+858kH8dOnMTw8ChpukZYMggyDTVywtyTgQANt2ILpAQNTNjnJhlaXj4CYp+XfiEtfnAj&#10;tDpSNZYgRws9NHIq/4nQJEJhLSPgO9KO0efVznY7hlYZi6WMvfEpuOfTX8AX//3v4zO8Hvr6f8Rt&#10;n/kCbWOOzZldsHwVHvrslwzEx9CofbScypZy+FfpxDv/qtETIGNjIxefnIOKBWvhTc5GkI3i5NgA&#10;Lh19C8O9zdQpRQjb8av33PUgKmeyQWZ90SKsnW++yutlUpCuxiCZDWF2Rp7p9sDQIHbu3IUuHTfM&#10;OqUFSNuvuxlFhWVOV1X3eDO1MFB+omKtFV3Ug875RRower/TySN6vZeLErzaWUq8ro4nfmQPouEJ&#10;O41HAiUCCIWL8qYGffpeHTeFI7BPy8R1225Cbk4+goEQQeioyaCmvpohPUgm8M9IIzjgkzqeR08d&#10;xNPPPoGO7k6r8xpJvu3WO7F4/nKlzrovMDyMhguH0HblrPVf/aEYgqIFKCjXqV0O5ttXEwMzun8/&#10;OfxzOaZnaUbXkhsTZrfGh3sQF0OQF/3KqwAEcUPtLTjy1g6C1WYCe9oFdpLsa4lQFy/ZZC1ujScQ&#10;DQXGGU0d4QnKaAKNtbW4cOoUWjUvngA1ONBFupqeQnsjmcVpvmSYtmwCfb09OH74MA7t24fayzr8&#10;QouWyA9/a47tw7m3XkTduVPEjTnILqlErAB1SAcbeJDLDkPV4hUYGexH9ZF9mOhtNTuosg/6h0lm&#10;DIkasND0Mr6xdsSbhITkTObF67Y8ZF6tmilfMXG0twL11BWCT7+2ayEn2t86NTOf7GsaTZABgqZ3&#10;/oAf544dx/49e3Hy7HmaYkpWoxYiKJlrVJXPagcm2KHSLgRO/nTmH8MmbATn2Wk6/vZO1Fy4iIB/&#10;EjnUm3lrb7H9vM9fOIeTe3fh0pH98NsASByLLp58aB2EUrECI08jaK+/wHYrjPJZMzFjTiVFOYq+&#10;lnomqA0fI9MSGEPNntVo3ngTk5CSmoow68JATy+zNsZOhps2w9aE5UTbnpCFSe3XTD/prxss4Y3y&#10;eM1dcx9TJ+tgbqpS61e2VTcCXjQ6+iQj03PgrV34xp/+Mf72T/4Y/+eP/hBvvclKXVeHF15+Cd/7&#10;xv+LH/7Fn+Dk22/RcmlVpPsUp82cdbQkPfjMKivbEg7i2K43cPyNnfD6x5DC3r/mIsnoBAjs5tIg&#10;PvTrX8OszduQUFBkn+/dZ1JWaQEFcrr71ZfxzT/5Ezzxf/8v/u4v/gw/Y9pdbc3w0hDEJGUhloZn&#10;MjEFk3FJBB6pePiTn8b8lWtwaM8+jBB0exJ8qJw3H+cv1WCUtMMEgH4CyXEatQDzO+GJh49x4wgU&#10;9RlfpkSdW33OnCQQDwvUeDQPNgSdUqXtrQLkX9vQuCVWXjYk+oxKcdAIhz0JSMnOx7oNm5GZSeNN&#10;+fgIqH3xidCm9MqbNhmPjU9DQeViFC9eidzKOQglJZid8iUl2kr1uJQsJGdm22K3q4rvI+DcZ7d/&#10;jc4BRKf9pvcRwCr9zyqdi6LZSynvVDbaQYz0tqDm1F72j1qp2wzHCOWls3HLjXehIK+EOj5phwlo&#10;/9XXd72MIDsy6mS54xy9BBoBG80XCFO8Bx94BMuXrmFHyC2smHI2kuIAn7mIaEP6asBfm/ushtqa&#10;wavcFA3d6J2uSH7e173X+3cwM/WjMrZP7KwDmpagvMjZHHKLove85z/bmUBe9C8tKcMnP/FZrFy+&#10;nnkn6IpPIHCgnTAdlnXRSKEfZy4cw0svP40ezbtkfYiLS8bmjduxdJFOESM1K6cAehrPoenSCUwS&#10;JIXDMfaZefaSzQRXmWSBNKWLQlGMY2zJqFlaxtGH4JTWdIomG4Iv483rIc+jCA5pruoYO7QCfAEE&#10;+ttstE6jyj5fvH1p6m5j51/zomkEbXsmlpX0NS4hgTqjiU/UA08s5i5fjtU33IRV6zdRx/yoIeAM&#10;DAwwrAPvEwRpsdId0snOycaabduw5eZbCD4XiDvSIIME0/FelsNYP3q7OpGaU4Dciiox7qoE60OQ&#10;YKpg3hIUzphlX8iunNYew8wGo2tuvbYXGx3qM+Dq5rhSP/g7QZsvHUlMSSK5ab0w46apQtR/hqB8&#10;IrpIWzw4NESfWMQlpbL3SMBI3n1xPqzYtgXb7rgLK9ZvsIVL2tLKtrpiGmJGcjKQzsu1G7pz5a56&#10;npGWguVbt2DDbbdi4YplpJkIT2IaCqsWY8WNd2PpilVkeRhNl0+hs4mdKq2lII92qI3xLKIhBIb7&#10;bdBBduH08eM4c/I05eBBe3MdJseHXJlZ28Hw1G2VlkanNXfWHySv7HhoIXEMgbqmvUxQl7Vw2GkM&#10;OyjUf4XxaHCCGTFgbnZB1zV3zX38nGm+1UHdRP7KxMswytjY52wZAvpl5+Vj9oIFmLl4EWYuXYa5&#10;NI4VK9ehfOFyzJi1ABkEU5kEh1ah7ZpEckIiEki2o+6KNcrq5XddOY+dzz+G2MlxGkgaOjaAMmg0&#10;lcgsysOWW29Gxgz2Vtk7F+CTnY9+5RFnMmaJSRnYsHkrymaWo7e7A8f37UHfwCDu+tQX8Dt/+Kf4&#10;7Nd/n6D3t3DbJz+D6++8Dzl5hXjlsSdw7vhJphuDmXPnYPHa9UzrLmy44z4su/EOrCToWHn9Hbjt&#10;oc/hgU9/EWtIP8CGT9sChYMhMxraVD6bvemSxYvhT0wGtJWRNnUvnIHsikrE5+YjJiOTQJNGJpFg&#10;k6B3MiUT89Ztxpd+9z+joKgM/pFRGsSgjTylpeWz5y5pO2NkUpd9k01k3rUtSoBy0lxHyUhS0CCC&#10;K6lr7p/CuTmiKgM6Ngr2FSAywqkGasbiNSictYSNI0EE/OhqOoumi4fYvutzqvTcg9kzF+CWW+6x&#10;ea2i4w+P480338CuN19j/y3AclQKk8jITMVnP/NZ/Iev/xd89Uu/jYXzVzNJfa4VaJAKuBFB44eE&#10;DJNOuZDNIVfDz9cENVrc+H7ul9UQy/UvdI531kE2oCkpOhrWkreRqjAbZDmb+2u8qlOpxU4aYYtU&#10;Wl38M6NsDh75xBfw77/+n/HrX/0a5sypopmQjKn3BL46Gev5F55Cby/BKju6SQQRN99wOzZsuM5s&#10;h/FK0DXW24bLJ/djYrTHwF487c7c1duQmKYjbZkmwanoGWyOyM+Nwulyz//sztLxGP7SzG0nwTjE&#10;eFORWVCB8cAEWhprMdxZT1UboW0Z4e8YO7GT8DIPaRkF1LcUtNedxwD1bTLGT5pjGGD4sZAfiVl5&#10;BDvZBEvuC1gSgU9aZh4yyyqQmpoJ/3jA5ttrHrGmR2gBqD4rT1BXvQmpyMjJR1Z+HpJT0smXykmn&#10;RiVixtrrsGjddiSlZdn0o4Fm7fLgRtLVIQ/H+GiPMzB3zTbklJSjo6eD4iaQJQ+JKRlIz87F4PCA&#10;zcuc8PcyX7R14/3wD3YhQF3JZf2w1aamRBQO42oLwDBBX5y+VjGPmBi2PZB7mup4H0ZierZNJ5tk&#10;p9/D/KRn57AtykFGqg6MkWyD7PIwfizzSHAvADnBOhdLQ6oaIvmbGlAntN1WbFw80gjGNc83KSOD&#10;9S6M8eEOjPc0IIEdqaLFKzFj5iyqGjtkWpyGMbI7ZlN+JvUVUAcskGJbazMGBods6lpqZjFyCquQ&#10;lFuOLurvUEcj+WImaUusU6ejjMnbZGgY/W11BKi9tn95Vnkl4+ZivL8XtUd3UlbdzDNlMNiCUG+r&#10;8a12VzeuI6h6dc1dcx9PF9nWSvVBfXVZkUm0VF+Bj717GaSWhloazzSkptFILVqEjeyVL165GktX&#10;rWPvdA2WELAuWbsBBelpuHLmNBuNNMxfvQZp2Zk4sncPNm3bjpA/jLNHjrGxTsdQbzteefInqLt0&#10;jkmpQrMi8jdMQx1ig1gxbxGWbdqIwZEBjI+OIDA2SsNBMBsOseL7EfYHEBofR35RMWbMm4Oxnk72&#10;bo+w0QujpHw2VhFkxmflIIF8xMfH2Xy5/fv34tCBo6ivqSMtAkAaonkLFqN4zgIa7SLbTH3mnDmY&#10;NX8eZlfNt31SL54+iQP799lRlD72cJOY/zgC0Tga5C133IG7H/ksw5WismoBrqNMVq5Zi1Xr1mPF&#10;qtWYv2QJFi5dimVrVmPl2k3Ysv1WbLzlDhw9dBgvP/UUG/phoo14zFm+GhtuuRNd6qXzX15pGa0v&#10;GznKxAws27hJGvEogLG/bBhs3iDDa0uY1ndsa3UIC5Ys/4gtuvrXsA8rLwpZ6qiE3cAcJUyAYyNY&#10;Xi+yMzMw0NOOUTbG+tSno1k1ApbFhk/77Wo0MJ8AoKSkEC1tzejr62cDE0ZtXR162ICVlhbbefta&#10;fKVtguJYRl6b1sHyZKMtwGqf/SJOjZM+EUq6hk/5Thu3nzt/Fo3N9QwxiTJ2fpYuWct7Mny1wOxe&#10;8aPOMhTNJmmcjGzS7yW/FVP7sLpw0zzY8zQR46G7rwPnzp5SO4zM9CwsXLgU8XGJfHdVwEh6ci5f&#10;0V/mhnlVeIFtG4Hlsz8wgp1vvYpXdrxIANBnEFrzWW+5+U5sXLeNtihBRoIkCSz623DorZdZ71vh&#10;ZZ33xCWzHm1hw7+QQCjRRvrcwjkmqoJUuu7J8WCF+yE5iVKXKrOS5aX1AIlJCehmnde0kFaCnlHq&#10;x2hnCxprL5H/WBTOqEJ2yUybNjXQ34nO1hYEh4cx2N6EhssXME78WLVsre0mooNVREuzkrQVWytt&#10;XFtbJ/LyilBcNQ/NTW3o7+3BnLnz4Gfvv62pAUOjQ+jr6kYTdbOrvR0Febno7uhCa3MTqhYuQ1Je&#10;OQHvGJrqL1NmsbYIrLejAT19fchnpyON6cbGJSCNgLGzrRXDw0NIztCpYgtsbn1/Txc6OtrR30HQ&#10;NdJvC72aGhrsNMOKBSspg0QJwspG9Sw4Noh2phUYI1AN+jHS1YbGi2fQQl5TMrIxd8UG0k1CU20N&#10;evt6qAN9DN+IOrZTIhNHPWhn2OGxIGXRgeb6Ggz0DiCdoNunnSxUBtSq4NgA2injvoEhDLJ+tjW2&#10;o6G+AUnMx2B3M07s24W6y5cw0NWO3p4+xk1C+fxlSEjPJF/jpHuFHY0QZTCTnYVUnDp6kG3UKDbS&#10;vudXLkVuaYXZYgHZfpZpUUkZ2muq4WcbFgqE6deF5poLqLlyHmmsOzMXrUNCVrGNEHd3d1CWjbQx&#10;HQiyfJqunGN5diG/fBZKtSiSuu16r06Xr7lr7uPoDLCqnTSDzh6vmrWWmlo2xnGsgOVorK8jWE1B&#10;2fxFSM3Nx6TAEBtazaGMiU2wPfJCNDSvPv04jh3cixUbNmLFddtJcAKNDY3w+JKxbN1GWxl/4K2d&#10;OHP8EIYH+lBQkI8c9pS1kjUtjz3NXP7yWZPb66trcO7IITRcPM+Ke8U2b++iMW6nce5qbkR3Swt6&#10;aCi1X+z5s2dIJwtFBcXsDU+i5sJlGscruHT2JA7v2UOj32OfgDJT1SvPZ3rZyMvPZ2MdRyPXhivn&#10;z6OBdGpqLuFK9Xk0X7qI0wf2o6O9GVnp6bbBey4b9cUbttgnt+WbtqKQBmtwOIDElGwb6e1g3s5d&#10;OI2GugY0NbZiQAY8PRUevsvILUKcJxlDPT2ovnKBdjPM+DMwa8VKXHf3A5RpLt5++w2UlJUgRyvQ&#10;1bqZgeUfGXQ2sISw7p9GiGykSJ+HNAIXRCtl7ABrEU5RtgsWv88uAUYz4v4JLJ6RiPyZJhdNRLxH&#10;AeswUrMKfznAOu055fOhOFYAgSoDOpYF8UH58hIw03NsYqKthO4hyPCPjdnn1aGBHltUlZKVFykX&#10;ferPQBb1uLe3D/1sWBEbJoBoQmd3G/U0m41oJklHRkaVlqVHWMz4Km6NodhzBMjq0aAm+fAHxnH0&#10;2GE25E3G5+zKOQSbiy203JTMlB+DffKJjHTS2Z6l/OcAazW8Po8dkzq9S4DCK/2Ik1D46GSguNpP&#10;dQCHDh6wwTGvLwnLl6xAUmKqw5MKb87GNu3XXaLMd5a+sGfYgLv8OrtbsOON5/H2gd0IhMYtdG52&#10;Hm7afhvWslPsPns72sHBLlw68iYG2utsAY4WqBRVLkPRwrXsM5AHUWdWxYaBYzLuQLII8K274fUh&#10;uGgyU0mqPGxmJeISUpCTXwa/fwSapzrY1YnRgQHEEVzlFM5ATuksm/qTnVtoc1XD2o6pu8uAZwL1&#10;Z/bidcifyfpEoY8NDRBcsmPPa2xkkJ3xCWTmFGHGAgHPIvR199JOACUzZjP9SYwMM03qlfYPDhGE&#10;afFqQXEZxsfDLNsRlPI+LqMIKekZ7KwPwj/Jzlp+IcP7bVQ4r2AWbZsWU8XCl5xJf5aL7fuaj6yi&#10;CiSx7LQntxYTjg31o7e7lUA5iNyy2Zi/chNxl6ZsSCdVt1Q2lIl/HIP9vSDz9pm9v6cTwXDIAOCC&#10;1ZuQmFWEydAEhlifNCVG+xsH/UEEx/3IyMxBEu3s8GiQbVIcJqRDlKuHHaJsdugEdJ0Ckfz4oIFG&#10;ra2QTMYpqzB7OGqH4sjScF87y8OPMf8om7g0zF60Cjkz5kCzGjRq39vbTz3zIacgFxPBUXS3dyAz&#10;uwQFlYuYdoqNHMd5PRgZGTF+Cwl0/WPj1vkcGhlCL/Oo/cQz2MmtXKLTE+eQtTjKMwO+xDiajwBG&#10;hvrQw7ZOfBWw4zJvzTaKWtPCvPbRUio8Xc+uuWvu4+ViJjXsYG0KTSmNh8Z0Du14xeZuLli3Dnt3&#10;7bQtRiqXrqR9dA2hRpOmHCvZWz/9ezz7+E8ws3IuPvHlryKjrNwWCdVdvIT9b76N+fPmY86cmbZB&#10;tF/GQMaKFVqrjN08zwkkkmQwHEbIE88K7hYHTGjV/aQHQRpYNk+8D7Gh0iImGlwzQpOI907aFlj6&#10;auUlEGAUBLyaXkD6rNg+fWLV/MEQDYJHa0w1ryhocW1uKXOspnMiRhMSwogT8CAfWh2rRjmWBjnk&#10;8UE76+mUHfuqSB4CNN4jo36m70OsFix4jSTf6dMlDSrT0J6QzArbBPGsYzljEO+LNaCg07k6+wdx&#10;+MAB9vBTcePtdyBec7UoW2vWTdbMlAw6AVIMwQEoL/u8x4Rs0UsogCO79yCFjdii1avx99/8Szz4&#10;6a8gUVtlkXc13hFb7W6i7h9h76JktD+usck/0+SUKB15mwwP4Y0ffxOxo53In70UC7c+QAG6T3hS&#10;OUUyIGaxjZDe8Hba98NybhEF8+GQmXOUsXRMJ6R5qRM6nhET4+hruoizB3chONwBD/U2NikHFYvW&#10;oYSN22QMAXmERGtbC3bu3IETZ4+ReogqFUIhO1XrVm/BhnWbqTdshJieGiGLpHK1/JsgnCiMWIQg&#10;y3Kc4P/Agb04e+6kbQW1aeNWbN10E4NO8+3uRFStLCNd9QlRo/gCwo89+QPs2feKdXTWrroBD9z7&#10;qUgIuUgZmnMg2hF1Jd3SXovvfPebSEtNQXn5bFy//WakELhEz1R3janLQzSqK269538Djqq/AZyk&#10;bN7evxO1dZf4lryyPpYR9Nx6822YO2cRQa3m9So8897fiiuH30JP43lWiQBCMfEoqVyMWcsIglLz&#10;TPY2iYPhVc+i6Zmz20gZ6+HDclPpK+1puWrU0mxFaACj2t/UT7vmjWdH04v49CzWk0SGYblRJOrw&#10;jQ/0EmzJAsUiKTPTFgE6QxRAmGAxODZE9QlBc1nDQdqWxDTqJW0JUdk43wv0pqSnYDIYog0eMfuh&#10;0WrNx9eJhQnJWQR/kwgQOEonNGVAPIdGum16UnxKmu2fGgiGER+fCU+8RkjJDgsmODaMQG8LAXYK&#10;fNo/mGBQ9jU8OoaRQe11OgZfUhKS0nOYlngi36YrtGukTVXARMCPAOmHmA8d1CH770tJtakeE7QZ&#10;MZPs4LH+BUb7iSdHmE/qhBAn7b0WqurENnUiJwmqYykH2Z8YTyJ80gt2klWPtbh/MkRZDQvA63Qr&#10;6rb28qWOxSck8plgeaSPNnUcwVAYialZzFMu86+lZmoiJ5jGEEH+KBI13Ys0/WMB2vJExFH/dVKW&#10;7UfM+AF26vRVMJFtg+qcvtJpfrYOiFG5JWew/OLSmP9Yi+fxUHMnxxAa6sbIQD9Js51gJzAxPT/C&#10;I3mVXWRFskW/V9Xpa+6a+zg5B1jp9EcGX3Dr0I6XCVhjMF+Adecu63VXEbAqjE67unTyGA6+vRux&#10;BF+lOVnY89zTfOfBQ//mdxhuOfbvfgsLl61GekEBak8fx6VjR2gOQohPZiNN8OalMdZ8uCAtibZ8&#10;ifHST5PmmUBI25TQoGqyuk+mghV6wkavlAL9GcYWaMvgadEL6WpauwxPbIgVWYZWBoCGQp/JFFZp&#10;EXbQEDGkjCUzKWMdFi98p437nfWkWeKv+DGxsGfsIV3xGOJ9TIzOrdY8KDYMsaSpBpXpyRjG2lGI&#10;HtvKRNu3aE5WLHv5AuMa2fIq0VAM4xFo0qDKimp6QgHB/aLVG5GUnMzGZozeNHxxSTRiZIc5e/3J&#10;n+LyhYtYtW6bjfDK+ArYCGprdemRPfuRwgZl0Zq1BKx/hQc/82UaVAJDhmPA6I9zepCb8vjgboqE&#10;QyF8jkIAgWiBC3m+B2DdRsDq/QcAqzXsNM4R3w/LvQPMWOL6I1/+o64KSsawE+MWWY2h88opXDz8&#10;JjDiNtEPsSGes2obiucuZx7ZWRAd6sIgG8fX3tiBvQffIjWCrMmgjUrqdKrrt96EwpwShtQ8R5db&#10;w3p0Sl1/oyMpEpfxSL4CgTE7EnZkeNhOjLLV9UzLIkXiu5rsZPnBAavLu3OqF5FbOdLXCFFrW7Md&#10;YJChKTLaFznSWCt5Z04cI9H8aPTV/K1xBnoGuk0mB4++jf6BLpsiQZiFyor5uPv2+1FcVK7YLu1w&#10;EMGhDpw/vBOd9WeRQDkKzGWUL8C89dvhS8tnAgQGrIvGLnWPmCkSX/mP3EYyEtXWD8NNS0IgKvok&#10;rY+Wl+qL5qXry4P8VWb0s3eaz65/Cq0u/jTfJk/+kw2wX+Xd7kTFdTI0bdLm/RvA0Tvqr0CwEGIk&#10;pNIyXWG5mFHkj+LqSesW7DhU6ZYBJvk7fbCs8FY20QYLaEtdYWtzKi08ld1UmcopDcebODaAJqCs&#10;TCojim/8K76cdFf3Gsiw5OxePtrj2r2Xr+gqhWh+9Cvn5vnLhSa1S8D0Wzs6217JRzdqF66OzTt2&#10;ApyMZPNZJrw3k8ZXSt+iR/LknpQnd6cwaqqi9Uz2ULSm44h359QE6DAADZKonqu0HU05l68AwxgI&#10;prcGi+LEPH+vjbBecx9XNwVY5dRpVYU78urL8BGwzmhD0iQAAEV+SURBVFu/Hnt3vYmyknJULl5G&#10;CxDC8ddfxjM/+zF6urqRlpVGm0vDNjqK62+6Fcu2bMWBvXtxcPdu3HD7XViyYSPSsjPgp/Eb0YpP&#10;1mxBN9kqs1c6a5+VT2dAgz1X7XuqkRLHkIw5DZkezPqqEguwsrISNMZ4aJjYa9XrSVZ823okbGaC&#10;lVurafUiUsGZrqYuyCQ4Y6TxWjpm1owwDVN0dM32Nh0fwvj4CBK0wIT+k172cr0ExHqn01TIzoTS&#10;9MggskkJsafNxiBG/j7lzVKyuJZRW4GrtGggva6RiQnEICE+MqqSnIW2lhbs28mOAoHrDXfeRwAr&#10;4BPCH/67f4Oai5dw850P4+Gv/oYDrExTjVXYP46j+/YhmYB14eq1+OG3/sYWiyUmpTBxRlf23c8/&#10;mRM9uf9/AVbnLM0pPuT0y0ZY+sFytEaWoFMjra1nD6Pm5D4E/f1UqVj44jMwd8V1yJm9nB0pAhAB&#10;ONIZ94/h+KljeGv3q+jsbWFzypKjnmiP3fXsqKxatgopiRlUacpOdUPqKRcRydVugp04gRDJyF0k&#10;ZFxHI0Xd1TGnJRltSH8xYH2XM3m4W+eU5nR6Kn8r9wg4nGpLo78RVlSvguFxnLlwAvsP7kFdfS38&#10;1F/hlVTq67o1G7F5/XVIT88lPUZXPOrRxGA7Lh97E631FwzoyH7kls5C5ZrtiMssYCCBHY3EKsFI&#10;GVm5kZ93ANap2w/JCWqadHjPK2JfxIHNjaZOedQBoo5YbdZoG9mN1eiiBKBotDGSm6g422x3kUww&#10;njrP6jhP5VOlK/oKongqKxfegKzJRDTolEbkne4An42mWsdD4alrbpN6UiIf0k7R1LZ9kRED+pm1&#10;ZRkyHdGdjKPFYvqMr3IVYYE88a40xKZ+7cuE0pXeiKo6+qLLt7IfxrsCMpBAsdoky6Hsvmy5Vicy&#10;rtlq2VS+1NZeGlzQvH5Nl9I/lUBEkRSbt+JRv4xAWVkJiU+Gldzs1tKmbVU6XgFwMcr3ekkeXSvk&#10;wsljUi/Eo9l6elE2Ggix6Tx8NpnS2+pFBKhbSpHw2hpOI622jSL/yb4rgl7bPX8tPu/VjBgdXdfc&#10;NfcxdFOLruSsbtO1V1+x7UlyyirQWNeA9LR0ZOfmY7y3C9/+yz9luCDuf+QT+OSnPoWC7Gw01Dei&#10;qKQYzzz3LM6dOoqYUBD1zS04dvIkjhw5hBNHD6O7rQ3hwCROHDmGvW+8itNHj6OzsxcLly0j+O3E&#10;K089jn0Ex+cvXEB+YTFmVi1Acmqau9IzIvfpSEpLw5mTx/HC4z/BsQN70dTUjMoFy+CJT8azj/0E&#10;pw7ss0n4Lzz+NC6dPIeLx4/j7HHtObgHba0tKK+ai4LSCiQzT6KXnJrK+wyjq2uspwdP/fQnOHP6&#10;NGqqawhcR1FYVkaeymyivT6/d7W0YWR0HKWzKpGSko4xvx+Pf+d7OHfiBC5eOIfDu9/EiX0HKF0f&#10;Fq1aiTbm/Ud/9wM7FGHZ0qW2grXhcp3Nqd1PvsYHh1BRXk7/cXT1dGPJyrVmDmXcZhTkIzs7B6s2&#10;bUF6Tp6VTywbuUltFcN8tjU0ISExCblFhThz7BDmaw5r3HvMYf0ndkYz8sfRl5G2GzpyPzWH9aO/&#10;6OoqDtyNNSZsitkQ2dZskVZCjaiN87Ojkpabaxuq93RRr0MEXuzMdTa3IT4+ESm5OexQqWlTPycO&#10;hflFKKMOdXd3YWBgiEQmMTzYj/qGatTWXkFyUjyy2LHTtkBRxGpV0ZhSS24Jkw9rukzOauwF/KdH&#10;W6K/co7fd/qJhGssp+awatGVzWFdHAnxHu4dJJSmS9ueBA743uaj8ncqKAMpnPHG/wJOja3VeOrZ&#10;H2PP3l3obm+1ldw+AvvCvBLceeu92ESwmpiYalMnrFHXl4i+Vpza+xq6my+xMxggEPIhp3weqtYR&#10;rGYUEQyoE0mgxZbdySEqEyendzLl3Lse/xmdSlCX0iQ/xpNG9FR+vKyYKSfql+QnXsWupjtZeHFq&#10;SI9gSC8EwiiXsD5nG4gTTQEqgkZ77eYE6+AJJavXbq6wSClVN7qpXzdXW3qtZPXHmGFnyPaFkScv&#10;0jDdI33GU5m7wzXox/RdHMlakFVciB8lbESNnh51q5C6F0275K+4eiAdvTKedPFeb3WveALQ4kOh&#10;bEcJArup8uWPjRyTuDsoQnQoSwJGiydiE0HKlPJSesq/jTJH5W1wVLfGg/lZ2synBGj5V5k4QGrl&#10;oP/GP/8xiBuFVl7oqXohvhVG+bJwzomcdNPKTQUmmYquwtPPvpLQ28qN4XW5AVXmj/ea3qYkdG9u&#10;6uaau+Y+Pk610pwqrOqRqwgyELxVz8+6ryGGnMSofwzhmBBuvu9urL3nbgTifPAmJGB0bBjPPPsM&#10;wv4g1m68Diu3Xo+q5cvx8Be+gC//m99CAqm/RUA61N2NbdtvsHOs2+ouYf68KqRkZmD2nCpUlpSi&#10;9col5CUnY9HcucaDKrwugQZVXH2ul8eaLduQkZSKmnOXkJGcifyimQR1+Vi2ZAlmziixbUoCE2O4&#10;6e5bcf/D95L/cYLw86gqL0VxeQUbS/VqXT5FVwsE5MYHB/Hot/4WxRmp+I3f+jfITk/FGQLuscE+&#10;vg2xh0tZhGLR29SKPTt2MD+dFi8nMwfr163AvIVVePjhhy1/TZfPYOnyhbQ6cSgtK8WcmTOxiKD0&#10;iW/8H/yPr/1b1F26jPSCYvR1tWPX808i6CdoXTgfaQTN2g3BXNiD8kWrccdnv4iySi2acPl3p57Q&#10;jIcmMB7Q0QyWmUgh6g+ds2/mzNvdXnPv6d4lHasDGvWIhSc6sk8/NWKu6fNiwpOK0oVrMXPxBsQl&#10;5UD778aEh3HpyBtoPLEb4dEeR4ikdQRqRflcfPnXvo7rN9yEwox8dqpiEBwfRl3dOTz602/jp098&#10;H3UN5zE8zHhqSMVDtALwvzXmvIRhNOIb5c9e2hXRgaiT16/qoiSn6GqkjjbA6osaVTWwlI3XnZ7k&#10;PtLo0kgbw7PF1ihXIDiKls5avL7nWXznB3+F8+ePwT82aMAoKzUTaxavxq995jfYiVvP8OzMkITm&#10;I2p0b5QA99juFzDUVcdnwihPPDJLqzB79Rb40ouZEtOO9dpnYx2BrMgGckwmko+uaed8xOOH5cSH&#10;G/0lh2RPz3TkMSotjYxqCzADWAJj6gBQlpSyK012iLRAyAARfyRn7UyhbZU0Vz404QCr6AtDKpIg&#10;pebL2wguZTo5qS3G4vlK4F7lpvISTYFn8cU0+Cyt1oi2AJSKU7sVhDQnm2FEU2Hkr7gaIVZ+NDIY&#10;Qz4m2XEwwEhnbJAZDR7b53cCaMNxvFVNikjDnt2fKBh1wMzmpjIhgUL31UGS4Hv+c3rHUOYlnvRs&#10;nJOmqx8ioh9zli+l5vh1CFNX5LUyRE2yzj9/o1MQXD4j+sQ32oFGoNheKG3Fj9LgP6Yc8XD0XVkI&#10;jJIvS87JwKOR4UgYMWlS56+xYYnyl1VIMopjO6u1EfG0BT4D1krnmrvmPt6ONcc51Ufn2GeN1X57&#10;qrA0PPoMpXpGl56Vh7lzFmK4ux+nX30FP/ybv8S3CPCQEI/Nt9yBR776O3jwi7+OBWvW4J5PfhLF&#10;FTPNIPtoLAoy0zF/8SLkFRYgJS0JyclxyMrRHoCsyeQiIyMJPs+k7UMoQ+1sAys6a6kzVPzlHx1D&#10;KGOwevUqJNBwd9U3oq++Hv0d7Rju7cECgmB9It96002oXLUWuTNnIz0nF964BBTqpC7SjKXRj5ho&#10;0tUiKJkIoKH2im3UXV5EQJGTj9sfeBArV64RA3wrI8MYBO9J3hhcOHEIB3e9ShsfNPnklxTbmdMZ&#10;uXmYWVqKxJgwTh/cg4H2BnTVNiIvKwcbt2/H4sWLaYgmEBwdISshyiaIuvMncWHfm4jzxdpIcm+P&#10;Nk1XekpXsmCjRh4038nsrnEbS5AbwMDgAIFDpIDM6ClX19wHc5KZk5v+qk3SZWUuTVHLQx9rNEz4&#10;ulNTRiC6cD3mrLgOcanZbODZ2oT7UXfuMKqPvo2xnhanM9LbcAziYpNw+6334uH7H6H+bkSSVrbz&#10;tT84jqPHj+CHP/0ennvxMZw4tR9Dw9IBi2qXa9TU6Bl8oJ8aOtGNcqtLwFIB/6lcJFG7lHHKQkBH&#10;YEUVUz7UUfFiJ9DJi/z52fm6cPEEXn3tGfz9338TL774NIH4AOvuJHU8CVWz5+OO2+/FPfc8iNw8&#10;1kmyrmqtjE4GRtBVfQZn9r+Osb4WhAl6w6yv2eVzMH/d9UjMKHCAwKTA5Ew2zlbJGYDmG5FzPlEn&#10;nw/PvSPtqYcIj+TVgI54tny7y8C23lnGnJ/CaR68bKEDa/JkJMpbYMgAIMlYrvkc3aNXJCgMZ7r0&#10;jvdKXbITfQFMd680eZmnlqCKtpOrokb1TrxZ0ipvJixvW21PfjXqKc1TDDtUQhF1PLamz8g0KZ/6&#10;b8Qi5aA0o5nkJfr23jFscbSIzL4kMBxTcbwq/NVRBVpNClYrjF+rL/SxlGz6AAOb4SQdvlM+TOyR&#10;0VpdboSXwXQxqOVXCcjTdF4ReB9J15WgS1u8aQ61pom5xVdMk2GMCUZ0o6i6ZUeEfuZNP+1CIgG5&#10;0VXd0+lHgdSJkb8LHEn/quuau+Y+hk7VL1IpVA/cTZAVIkxj5I1jRaY11H6oCupJTMb22+7D8b2H&#10;8fg3vo36c+exYsVyfOa3fgcPffVrmL12PUKJqSibOw+Jaem4cPoMRrt7MNDVjdSMdMQlxqtDbxVY&#10;q0k92kvEEqb5iBosPVuPlrcKJz8avpBf+7GO0Eg7g6eNnbV/YOuVi9jxk+/jtcd/hOqL55FRWIoh&#10;/wQqFyxnKCUWB29SGoKk748YPGvwSCbGH8LEuE5kcTT9Op1EZ53v34ueuhrEJ6ejvGo+wXUKBge0&#10;Tx4BiFcGmvwFRnFk9+vorNfZ8iQh0JuQACSmoGRmJRtmLw7vfA17nnwCbz/3MgLkKamoGFWUV3xS&#10;Ijq1l2ZvKyZIJ8B033r9FQQG+pGWrrTc+d7KuuERycGAq9jWRzvlw4uhoWG0tbYhl4CcockXhSZx&#10;6VK0d13y0/XhOqYYZeCj6KJCiepe9JGX0wrHvGtP2BirIeVLm4dnLVsqCuaswtw1WxGXmW2LCxEY&#10;RNOFY7hw4A12WNzG64qvdlvlNqtyMe69+5O45+5HMGPGAtaxZDaSsegb6MXRYwfwxFM/wo9/9j3s&#10;O/A6urpbEAqPMz4jR+QoNTaAxwdrHPmreuI+1YfsV4sBo/n5oM6gjeXXxRdAnZhQ/XRzDS0fEdIW&#10;TL+86RvqxtFTe/HY04/ixwTfb765A11drSLAeB7k55XjppvuxgMPfg7LV2y0E4z0mVdElIsJ1oOm&#10;80dw8chOjHSxfmgTeI8HebMXYM7a6xGfXszwOtlI8ndxDFZM5VXlNA1WpyXAv+5m+vef2UXlorxH&#10;bujJctGcRVvYo1O+9OUq6iebp3JUTEElAb6AARs7AU95Ewl1DPguhvFsNJLyk3XQgSwTRpc0laZk&#10;orBaY8Bn01uxQfLiSDBQYE4yEsiS/TUAxzg2Kqg4tDXiw0Irki7LGDXE5q2KF9kj3bvXGj13PBJk&#10;k4ew5VGXFnFJDxhOZWSFo/xKrywHpK288kd2zNKJtAPkxOwfPfV+6uKzAc6pfwxp4fWOHPDegU5q&#10;ikAn7w10853RNSIamxV9ebh30Uv+qq+ShBtAoG/kivJoNMmbpaVn5YGxLIGrwstT5WvRLFw07nSe&#10;LDk5Y4482/QF65JY3Klw19w19zF1roqoElhFUFWbQHxiAsZDbGQ98UghWBvo63X729EA5VZWYMbK&#10;5ciprMSnfvO38dBvfh1VKzcTrCXR8EwQ5HqRlJ6NWG88Lp86jYZTZ9DR0oy49EwCx2QEWQkndf5I&#10;OFIhLWG3Ct+MptVm3tOi6TOZwEHDxUv42//1P/H0d/8Ww/oMzzCJufkoKP3/2vvONrmO68x3emZ6&#10;cs45IycCJAgwgyQoigqUJa1oaSXbj9e7/uIP+zt2P6/s9fOsbNmSvCuRlERRYo4gSABExiANBmFy&#10;zqGnp7tn9n1P3dvdA4AURFEQQfaZuX3rVjh1Kp16q25V3WYsLs6horIUVbXVqG/rQG5ZNTbt2oOy&#10;6hryoeIkMNZ6rUyy1dmNIkWxOD2OZ//ph/iX//E/cfXsadouo7yqFPkF+ejqPIPnfviPuPzhMTQ0&#10;taGkrAZH3nnfvtct5bOSGUR2MIixq1dx4u03sRKaJ8+ge4VGxVjTsc7AS2h5Ges2rEddSzMBfLGt&#10;s80vLEVFdRVCc1MY7OpCRVU9Nm7dhf7BUfzu+V8gl73FwsyMyanSSehJvdzSiQbMOmotZdHowBCz&#10;aQWlSusSZYgyvUyc0hcn+vNJ1slOt4cYo2RIkuPOJD8R6sQdULCpGMvRDFS0bseWe59ASVUb2wlB&#10;VVoEE4OX0PnebzFy8RACYdVbfTVHUEGDwTwDbd995m/x9a89gw3rtrG+B1l2GfYFqXOsk7/5zXP4&#10;13/7Z7zw4s9x9MQ76B/qYjuZZ3jKwIqgzsvEoBzuqDnJk0Gzl+d/RGm7ZTgCqqprLp1Wr2jUDKHq&#10;pTZRTcwM4fTZQ3jh5V/gx//xI/zilz/DkQ81QzxtfDLSstFcvxFfffI7+MH3/xseefhLKCmqwjKF&#10;j+qVsoBVjIO2yR5cOPwqLp86QJw6wWbErjy7EK2awd75KLILawhW5V8ba4w1yeAWL0ssyQMLN9DN&#10;bf/UZO3WKwMHZJx+05pIfTEtTV80ii7STuVJP0yKfMvd1lfqtTCftbvddq/rijGMdn1SlwkAGpBh&#10;wDQd6aRTTPQuniDVKoeVm6dj+Sx5pD9kK2kUly7ljgE7VaaYTkEhaLVPnbK+rmp5ko6BcuH0digt&#10;TZvl9K38ZduEpaVS+jqXjhsLROYYlgMs+g5Qz9OWf5QnsMTIGE6DNykvRad4eVf84u9fzkZ+nEuy&#10;m5M7cZk/H03rbpXDzRSv8SMzb8m8HNFE+d1fMn8vvd7leDje7mI6kvz5PHUlyI9bBcvLf+SPIHIC&#10;Jjsyp2RmIpWjZ3bW5itFKfpCUmLTlTUK17Dmp2YxMjKG9o0bkJWZacdU2afwSnWWHpVTbo4dx7Tz&#10;sS8jg52K1u+ZftTI35QM2VB5vPCTn+DSiVOYW5hB04Z12HLfA8ggaDt94ADmpuaw6/6HUWCzg2kY&#10;uHweZ+i3tr4JW+7eDTBeKeO02CquXTiH5/7jJ1hZmMOG7XehiGBV3zJfnJ7EuRNHsXHzJozNzGLz&#10;rntRXkdwSJBtu2fZ6WqzRueRQxjt68U9e/aguL7RZJwdH8ELP/t39F29grrWNjSt77DNV4sE51cI&#10;kMcHB9B9+TJqmlpRUVON53/8Y+QRzHZs3EjZp7FEULkwMYG+gQHs3nW3dcCh6CoqKirJJw+H3j9o&#10;G2va2tsRiqWhbesOFOoMRcp97eJZpvci6pmHBeU1aF23Hn19fehjfDkcLBSXVdpXryz9UlC82005&#10;pSLS7tVoBEc/+MDW/za0tmOyvxfdly5h8127CYY4ILBc9Shu+PTIWHo/jr1m+KiAJauEZed6x3zp&#10;6rr49ev3GyJ3l63SpSdelk7X5RhoYOecU1SO0rIK+5KZvogVIOCILM1haqQfy3wuLC+zMyyVY+qs&#10;FT4/twD1rPPrOjairaUd4cUlTE+7ActyLIIZhusf7ENXVycudp3DJZbxLAc7xSXFyM3KZtze7Iva&#10;oAEURzYjdB1p5lRx/75NV64M3d1dMrvyZYPC4tIszp4/iTfe+h0Ovv8mjp34AF3dFzAyMYbIchhB&#10;8s0IZKC2uglf2v817Hv4CWxcv5VAtZyDLQFt7ejW8EvgfwnjV0/j/JG3MDHQTaw1Z/Fl5JVgw659&#10;qNu0h/qmysAqPVsRuG+qew+ms0xaXknp56UnP6fjJWp+bwNJNP+uqHWXzGojbBtT/Zdx7oP3MHSp&#10;ywavxdQNgYwcpn8JveeO4dKpI5gZHkBxURF1bCbCM+PoPn0EVzpPYKj3GnJzcpFjn1VV+axgbrwf&#10;5zhQWJoLoUTLLFRPOfjVelNXni7h0stOpwjU0UTE6FcV54PlwzY7crULXUcPoffSGcoUss++ailV&#10;dMktebl0+jDmxsbswyo6Vmu49yrOH3sPg5c7KcsISirqqYM5ACPA7u3uxNmTB6mj+lBeWIhAlr7w&#10;5s7gVqQ262j5o7IyA3+98jIpnUmXc7+enItzU9rcXVwsrWZHP569S64fhkQ5jL+8WBifPJPJ6fEx&#10;8u+0V1jeHECWjePlKDmMyMtosxPwd74T/l1dtfJyzNzlk4K5jLLHFKXoi0ZxwGqjdNciOOhfwrWr&#10;vdiweSNyCkow2HMVYwR8rR0tSM9MR3lFDWrqW03hxNToqPS00N9e9a9EOciNYHUpTGB20c6cPH32&#10;DNZv7MCW3ffaOrbTBw9ghp3yzoceRiE7eDXUwStdOHPqJBqbWwk87zHAauJkpNkh5QUFedixdy/W&#10;bd9FqQlmCfyyOLw/8uZrmBgbQW5hEXbc9zCyCwrdHjFqQXttQ2B34fQx9DENu+97EMUEtJpJyMnP&#10;RUFRIWoI9nbe9wjTWURwFUXLlq3IpEId6OvCxMQIsiUHAbc+ezo+OoRd27ZjYW4BDQ0N1vGeZQcy&#10;MzNF0LkBWpNUarvHMzA/PYWrnQTrUzPsfIuw5/H9zFrmceYqxvp70MUOqUjnWOaXoHnbDgSDWTh7&#10;+AP74k0h01Df0mLnuCqMAwpU3KYclS7g8uUuXOnuwpNffooANohjhw/abEf7lh1MvEAMgyj/RH8C&#10;/WYsvZ8Eeyp7RayCu1MAazwiGuzf7+gSEjiTJ5seVADWy7s11aqLEl2gKjO/GBWsGyECt4WZCWZD&#10;2M7onZ0cx8RwP3Kys6yO6ogiBiALhU1HDoFsFQcv2zkga2vvQDgcQZTtSKsXdTRWLBomUFzA6MiI&#10;lf3Ro0cwSECTm5ttR6NlZmbZ61hNkqnea+OLRHbl4ehWASuD2WVptVBRLC3PY2ikDwc/eAu/fuHn&#10;OHzkPQ5q+wiexynfgvlXHdYnVRvs8P9v4Mknvobm5jbkM08CBLAaQOpQfwHVAIFMbHESl4+/iUvH&#10;30ZkcZruetWdjuySOmzZ8yTKW3axbhdICFefJRDzWnPU0jVu9Gau3pUAN5Lb6TORyos353D7aCVm&#10;UWtGWrrB8pV2E4PX8P7rv0UgsmjLIIYHOFDNzWA7KcPlziPoOX8YgeVZTA72YLz/GiqLc9B56hCG&#10;r11Gxgrr1cQopicnUV3bjHTWp+jCJI4feAUjA1dt/X5lA3VcINPmAIXzE+lWnpD440lDf9r0JKCk&#10;yQY6UH/3d5/BSYJfOxc6PIHB3gsEyPnI50C868PX0EMQq6P8JjmQiiwSbFdV4lLncYQmh7AyP87B&#10;fo9ekKG8uhRdx9/FuTPHWN4RzI8NYLTvGurq6hAg4HabkFxLiw8srL66p0SP5C5Xmv6TwiXM8Us3&#10;A4Yu4Qk/IvHzBpnu0ZF3Fy51D/7lSCK5nBNPkeqZF0fcm881ES5h9vwnO/u6TlPMMqlv8FLM2mJ3&#10;IydUEvH5eqsUpegLQnHAqjbgt40MZOHMiRPsOJuRmZOJxvoGKswTVJYrKG9ooUc1QIIijuAVxL4s&#10;wwaoJra8uIjR/l6E5ubt86thdradnafZEe9A29bt1I8rOHXwXSzOz2M7gWlucZHNlg5eOo/OD4/Z&#10;95d1puhi2H2mMZCejmBWEB0EirVN7YwzE8tU+uoA1ekPdV3C2bNncf+j+7Fh1162/3Rbg+U1d+qF&#10;CE6rc+/pxT1770dJdaNLKOOsa2tBB2XScVVakhVdWrbvUG/bfTcaGhtxpasbQaZwamzUvptdWJCL&#10;yckJVFTWYplytazrQBcB61WC7exgLqpq6lFSWcVYV1FZUox3X3sZC8yPvfufYlwdrgMT8KTy/uCt&#10;V01Z5eaXonHdJjTT/dKZExju7cHc9CSaOtahuLqB/tU9s4snAHEbA9IQmp3EgddewpZNW1DV3GKv&#10;b1/+1fPYum0bqhvbmGlMn/tP0JqHP56MnffjWEs2M5CY+3fUDKtHFqnXWdjMlLNydcnr7L2OSh2y&#10;SSuwSpMGFRokaaZTM1GVjc3Iz87H0nwIoVAIOkNUa5VHh9jJcwCUG8zkYIX1Lk01zPuz8k1HGYHL&#10;5q1b0dGxHmUV1cghWBD+jIRjBLFRVqMYwgQTg0O9OH3mFHp6rhiozSZ4yc3JoRyuczRQl0S3DFiZ&#10;lmjUnfk6Oz+FM2dP4J13Xscbb76Ec+dPIBSep7u+SLSKTNb70uJqtDR2YOdde/DoI49j30OPoaG+&#10;xb6WpzV4kl2knNPr1BgB1iRB0Pkjb2K05wJ1Att6jLU8qwANHduxcc9+5Fe1U1qd02yBrCwc8LMn&#10;L23i6DFXgr0YRK7D90CQ7JO93Q5SPIrTRJRB7Zd1iglaYRlmMC3bdt6NWg5uxgj8V9KiKGC5n/rg&#10;fTS3NNngPMDB9jhBocq1qKoO1XVN2Eg9GpoaxdTUFMqZx9m5WeghyJ0YuMJBzbJ99rOSelJ6JsZL&#10;OSB1YINl3fTLvFNNEHjzq4j7imGG6dcAzVk6rWXXLpQWBDEz0stizEEmB1iXThxCx8ZN2L7nUUTm&#10;Z9B7rds2nDa2NHNwQv2Xk4ax4UFkFBSjsDAf5468g9qaBuza+yhVwiL15xgy8wpQVFnD8mQfwqyJ&#10;D3KNKLMnk27u1blncRMyF/34l2dwrVWp9fnq7ts5ct5NAOfLdyAlGdeQctFxSPBxpJz27P2okuL0&#10;yUzJbqrgek4EMnImudHeHhJuycYUpeiLRAkNz1YQs7kPwtXCAlRUlOO9t1+ndSaySkpx74MP4cOj&#10;JzBw+Sp1IVUItaDWmKrnFmBSeI0il0NL6Dxxkh1ZDtq3bsbEHEfd6REb+eubyAHNQtF/xmoMizMT&#10;uHj8Qyzxnk9FqdMEstjBgWDwfOdZ+/yktU4+r8Z4abc85cuUH9rnFVVg2/0PIqeyGjUChJlBW7al&#10;Q6RtJ67AHu/LEXYQBBE65kW98KoueoytpmtewY4zUU7EVsM48OabBIzzWHffk/jyt75nr2jn9Z1v&#10;AgwB1uHhfgPYWmhfu2kbtt+7h31BGk4ceB+x+SXyoWwr9EuZqpuaUUjQvnnXTiom5ZVmFIKoamxn&#10;B1SP4ZFxzI1NMOoAcsoq8PQP/hppBOfXLl3CoTffsBk5aW+tmLLBAWUMhRbwwk//HcUsgy0EqBK8&#10;j4Ali51aTXOzi4dZphJR2p1JD+7256dkQZI1759PQPUZDhhJBv9iviWJpHkot/FDd+Y6/RsutPWF&#10;9BvQF9ciBAmqc6xnK3mo6NiDzQ89jfLWrVgJ5mM1GsPq4gR6zx7CyXdfwgABfXR+kv2lBiX603wq&#10;/ZCfvqFfX9OGB/Y+hu995+/wX/7mv+Mb3/w+du7ci4rqWgQytdFDM5+zuNR9Bi/89uf4xbM/xfBo&#10;P/lo4402w3hl75EPuR3JnPycIAGIYGYm5hfn8NIrL+LZZ3+GY8c/wOzcmMUpkK4TQ7Zs240v7f8m&#10;fvCf/wF/8/1/wJf2PY32pi3IYtuPrehLchqgWZNzADOyhBkCqwvvv4bOd3+H0NBlZBK8RdleMotr&#10;0LTjIXTs/jL1Tz2l0LFVzGnmjRZeKmdE/hpMJkb/vBykWZM2OXiu3kNSGd8eUqwxVhB78c60S2Z7&#10;HU+7gpJabLxnH4JVHPznl2GJOk0fEYlMDhN0RlBQTcBZ1IgSDiY0gJmeW6J+24HqDbtBS6wGOSjP&#10;iCGYE0Boog8T185jU0crB0EcrFjkGkC5fHLrZZ1mt3lL5QHl8XfH64g2+5w0das21Ukv5lc0oW3L&#10;Xur9OhtEaMNcLgcfE0MDyGG9KCytBQobUdXUQb2YjWsDQwhw8DU8s0DzCDJzcrFuwwaEZiahTa35&#10;heXIKGtB2449iDA9g6Nazy0YKs1GQa2YJC3loXwSUZrSZuLND+WmHxPduz6OxM737/gmKMFDvsTb&#10;4+8x9d0/Kj6fm+/HMtqrm/E4SS6c4K1/sezNv+9KTn5ijbz0eyl3l7MzT45hkv8UpeiLR9b+rB15&#10;DcGbnMOWLdvQfeEyhnuvmX1Dewe27tiJ1196GWcPH2Ib1Y5UdqxsV+pw9dUVkTqp8+cv4rVXXsbh&#10;AwfQffESYhE2Q/taVCZGenowQIU1ydH5YF8Pjr73Nt584QVcvXoVoViEbsN461fP4fih94kDlqVb&#10;jQTW/PZudgIJ6UEUNbVh/a69KCYANKICcTtidQUwOjSEkeERzM0t4kr3ZSrQRcquGVqqEFPYUtwM&#10;R/5pBLWD/QP43XPP49Kp4xiinDWtbWjesAlz4QhmQhEUl1eg+0oXLp4/jcWFedz36H7kllZghMr5&#10;7LkzWJydJSPyywhi54OPoX7dVuQWlzNOyqvc5j0rJx877nkAg+PThDiryMnRmq40NG6+C1/97t/i&#10;yWf+CtVt69h5KUwaAbo7uGViaBBvvPgCszETj339aYCdXDQcwoUzZ7B5204Ul1XRvz+3IOKvEpew&#10;+KPJsWIpaEraI79clJfmQ3HKCy+BZreuWSGZHpabfa3GRxB2yVlK313efMdtI0mmyxWQf9HGWfKW&#10;/OdZe27mqnqkjlEzRgxrO731tSsC19zKJmx/5CtovWsfsivWEfDlEoqlYWFyCOePvIazB36JoXMH&#10;sDo/RFuCCoENhlvlQFGzXhnkF8xIR3V5Ne7b9RC+/92/w19977/i6a88g1079qK0pNwGjBF9MnW4&#10;BzNzUyaa5HAdpPJUgM9dRpRVyxDSOXjUbJpP5j3JpI9mDI8MYDE8b1mSk1uIDet3YP+j38D3n/l7&#10;yvH32M+0NTc0sypyMMqI9cpbZ3hq4KYj7QwkxRYwN3ABl4+8irPvvoihK532iWcNhiPBEpS378bW&#10;B7+Klh0PEKcS2DOcbVKibNY2KYubfU5cSqRLp/4EflRmHlkY/chOHb/v9/aSr1OV33aMFOX2Z5sR&#10;yLIPhXSfP4Vlji/qaprsJJQMNnQdXQZQX+aVMK0EmzoeSungIGS27zJGhsZQWl7JQb8+k30YRYU5&#10;qKqpYP6zTWrDlfSm2pmiUVzMPx0xtTw/hsjMAFZm+hAev4olgl19817lpvMCtJFP21KjfNZbglh4&#10;Fv19fYgQ0FY0NCLE+iCuGZl6U7KMvNxcpisDERblSiRA/TSG0alFAvUszM1OYDU8gwBlycySFFEE&#10;CgpZCEygqqRXx9x6ZMsiu0tmXc7Zc9DdlIkcHMX93YTMTT/yb57040VwAzk7A5RmIvnhTAZZuMfk&#10;yyj+oB+lg/fksPE4vcs3kkxXevU4Yec/JlkmUZI4KUrRF5LiSwK0GUKNVl2uOrm8kmIqnDA6T59G&#10;+7p1tlaqurYGRbnZOHH8qB0h1dDUgGC2NpG4sGqA+i54VXkZSvLzqGhjyONou7i4FJnZ2aiuq8PE&#10;8DAVWAbqmxtRVl6K4sJC6uEY7YJoam9HWVUVwtEoqmuq0NaxjuEI5gzsqaNSx+Xi8jutIPmWVVSi&#10;oqbW1p7qJZgpK6OArb1NZ9qaW7Tbvwzl5J+Zk+29AgvA1t4aPyr1aAQ5BAe5meno6e5CBpXpA/uf&#10;QMvmLVTgmSiuqCLQ3IOxkRHKTBlra1HW2IzSwhI7fzWvuBjllbwXFVHmGLJz8lBd38jOpYyyStWw&#10;Q2Gnsjw9hQNvvYvQ4hL2PfY4GrdsohvlCKRzYLDelj+0bN6OPOaNlNcqwcjBN97CWxwEtLQ04+Ev&#10;P4lMKX/mSX/XRXRf6sbuvfcjp6iEfBwwSWy6cerv0yWmRUDHMnotdxcb3VbCuNp5hP1UCAUlNahs&#10;ZhqZhy6sfDLXKaIZGcSAjT2pYzaLPxMp37zOJIk+Mhe9PFB++/uMlQ5XP1kWsRU7MaOoQstFapHF&#10;QdsMy1/ALiMQwfz0EGYICqd4LS+FUFRUyk5c+USeYiewYmDetTKdFVFcUIrmxg60sk63trYgPz8f&#10;IyOjCoG7796NMn2ylIGdxAxLWdw8kgPAGlj1EfhkZARQX9eMTZu2m0+XEl3ud2lpDp1nT2JsYgxb&#10;tu7AE098FQ/seQybNtyFytJqyi85SdQXtuFSIEnJluAaFK4uY2GkB5eOv4v+c4cwNXSJ1WGa8abb&#10;aSH5VQ1o3/UImrfupb6ptWauQaOrBx4fSUOmTqY/hOTfL4/bTy5WfwhnmWJNRoNpG8DFFjFw8RjO&#10;n/0Q7a2bULtuC8KLM7hMvVNZX4vCshoscPAxcuUMystKUdLQgaWZUZz78B1b37z93vsw1NuDbrb/&#10;DOqNmckxzMzPYn4xAo1zy6qbDQxq8KT4YsuL6Dp9Al1njmG4pwv9l8/b56CrG1rZLN3AQmBU87Aa&#10;IK8uT+HKsXdMD66/6x47z3picIj1lWC5qhp51HfzY4MY6O1HRV2bbRItrapEZWUZxoYGMDJwDWXF&#10;BTT3IZ96s7SulRg3hMscXGtgXd3UZrKZHrDydWRq0idXmdxleeisb5ni/r3wa0jPKh2/jiS5+8br&#10;rG9OvifPo+/f7te5JdGNNje3S6abc0pRir44lLYqomLVyN/AKsk+6UclGJ6dxu9++WvUEeTt3vcw&#10;0aFmK2L2ivzwm2/j7OlOdGzYiK07dqCwuIRh2J0SsGam67sqK4hSQYl7eDmCCCPIytXrJe8VlaZm&#10;Obq3Q6ejOjaFnTE7c8kRixLA6kxTbdQgz6g+N0hSEOuA6ckAp0ACRZbU6gyUDlNueuBdN71ikyGn&#10;sNSBB4LlgM0QUEWHl7A0N2ezGtJbkiMQiVo+LCyEkJmba8dXaR1teGnJ4sykcl9eXrZ0aQ2gnmNM&#10;h56j+lJNMJN2QUun4hMoU5rUSVvHTnlmp6ap0PtQRQBdVFCMmL4Y5HXUenWanp6GCPMsSr4Xuy+h&#10;s/MsggT+Dz36OIF+syd/AMNXr+A3v/4l9hCsbtm92wCDOh3lqcsVRwmTAz7JNp+MCH+UucpjAUyP&#10;ElxjxFkzeONnP8RqaBzV7Xdh6yPfYSbk0M2Vn2Yjk9eqpdncDk0EMkZ/rIi3mZiiBClvSAJaGj5o&#10;1tTqpfIltoCZwavo6vyQIPUa0pbnkCN/MZZbei5yi2rQREBYVt+GtDwOSrI4uPIzQzN17OS9SSlZ&#10;8Fq2c1q7CCxefullfOWpr6OjYxPjFJgUgHR5LZ9Rxp/J8vrZc/+CA++/Yuto997zOL79zb92rGzW&#10;nOBG60lZH8fGh/D8L5/F5i0bsXPHPcjlAExaQpst7RU/w1h7Zn11RIvokhayIzwzhstnj2G8r4vt&#10;fB7pWiLAxhpJy0QgtxR16zajedNOBPPKGS7L2o9lkQBMUv7duaS2puUd0mxq2yLNgNJ+aRaDF4/i&#10;7KmDHECXY/PdjyJYUoX52RkcePFZtDRUY/09D6D/6jV0HTuArbvuQbCyEafeewORhWnc/eB+FJfW&#10;YWp0HN30ExT7pSlMjA5hNViA+o07sX7nQ6xTXkVhHdAM6+zYEEILc8hkOWjZiZphZWMr9QXrCnVG&#10;hPXL9OniOK6ceBd9547avoGOXQ8iUFCC/ovnce6D19HS3oH2e+5H74XzOH/+PB588ps2uNZM+ipB&#10;94kPDmJkYhz3792Dk0c+QF5pFbbu3Ye5yUkc/fAItt+9F9VtHMAG3JsE1Tpfi7i2QoPA7J1c/ClK&#10;UYo+dTLA6pmpcGikIosFqOCouTQbM0Fg9dqvXrSvRN37yAPILi2lRwK2yArmxiZx7VI3egYGESFY&#10;02cVtZvfHYQdoSLV6NnUNjtLjt7TyFEzPwSk+ma21+PZLKd1WNJQcWnoX840qfOUglWHqg0nWo8a&#10;0509t/o0mf3OTcrPZmQ8nmI3NTmFjRu3YMs9uzwlGLCNVC+/8CLKiooQzGInLKWuzp1gPYMdPPS5&#10;QT6Kj4CovhsvkB0RyPb5q7NWfJRDr2UFbKMrYfv6kD7HqdhlpwFAlO4ZtnaWoFXyMg/UeUT1PpDI&#10;LT0zy5YHaO0fWVveazauqKQENdrUsL6DeK/AZNfJBzp66+233iSY2IzdDz9iYfQdcW2asLwUqvHI&#10;5YxIuamnhM0nIx+wCggl8bL80l0nRRCw/vSfCFgn2DkRsO4TYCUwEYiysMyLpLDxGdbPAWC1LFAa&#10;ZVaGsPztmfXLnlnS0fAsJnq6MHCpE/MjfVgNL7AuKYw7zzebnXwpQWtpXRMKyys5gMtjdmugogEe&#10;65VGWeS5wrzW6QCizrNnkENQ2dpMsCvg5+Whi1Olr3M9MwhYf0TA+hKyCYbvv/tGwGp1jBxGR4fR&#10;03sNGzgoLcgvZnimQ3XVr+8GhnlRhhgHcUvTk3aE1/jgFUwNXGUdX0BWIMo2wzrNQVZaThFqWtaj&#10;dv125JTVMSwHdt40e7xNCeB58t7ZpPrMS9mpNaIyK3/5P9vfhQ/eehZp1BU6lzkjpxQlNa1o2bQd&#10;l4+9h2vnP0RBYQnCVA15xUXYvvMunDx5EqMD11CQl82Bfzmyc4uxZcdOZBRXki/LerIfb738a9S2&#10;bMCG+6gPOAjQkgvXzniz+qiM5iVdaqCV9VEAmmBVG6A0MKIGw/CFYzh18BUEo4vIKa2mEGUoqW1B&#10;a1sbzh54xU5lyeZAOxxZRm1jMzru2oOuM6cx0d9tA5PFhUXUtlOOHXfhyvHDuHCxCwUl5TriFdl5&#10;Bdh53wPIKtJbJw2qMmwywzbu8snlmUy8Pg/VIEUpStGnRgnAarrVQQj7EonAIRVbJhXePEfGr/76&#10;NwRKUex+5GEqqbr4WXqmVQiUBCSjehfFcK4jU7fHLo7gSrtV0zIJMunMfwQDGd4uZClTKU3FS/Bn&#10;z2RHN4FSxW/CsVOzPox8TcnSKCCoTSya1fUBq5kZxr1KVGcuQJmG/r5r+NX/+xkef2I/NusEgtkZ&#10;vPj8L1FRUYv7Hn7cZpP1RZa0dEmjDS8ChYxOM7zGT+BZil7pcrNLksPio6z2tSHJJaDPP7lrV7+R&#10;+VW65S6p+LcSQ5Dya0aUQiJAcCz/KwTFqwZwmbNMc6ZmXTOYWiVYObeyjKnxcXSz8zp14jju3/8U&#10;Nm7barKo07EIlNeK0yJ3ZMGNlPt6Sth8MloLWOPcJLg9+ID1fyNtcQKV7Xdhy75n2G8HTS4dTG4z&#10;fwbR/NCeKY6y3O1OJaunLAfvyS5Xd2UmCSjIHFnEWG83rp47iqWZEcSWZpmNEQ5gguzIGV4f7yiu&#10;QHV9K4prG2kmeNXAJeABkgRHLMzP2Wx/EQdhGkzpK1FaN+laKX3Z8oIg/u9z/4p3D76KrOwgAeuj&#10;BKx/5URMElcfJ1hcXMRiKGRnvmYQLMeLxMqZ4DU0jfnFSYSmRzF07RJmRocQDc1hJboMfQnMBpkZ&#10;BFj5ZSirb0fb5p3ILCBQSc8mE7UL1lUbxDm2yi4/39bm351KTJg1OaWHbUbryzkgmx/rw+ULh2ym&#10;MxDIxjLbf3ElB6UEeTHm39XTRzE5Meo+87x1h+lOLf2Zmhyy2exYNA1BbWpdvwHBoko2GbarxWlc&#10;PHPSBjd1ze1UmTrHmu2LdUj5q42iuiurpSYojRWjWqDyWmv6pTXlMj/ai/7ucwjElviUjjDrWVl1&#10;ExpaWu2EiwunT2J6egJVtXVo37jJJiI6Tx7H/MSwfaClhoOspg07WPaZrA8LHFx3YnhkCEUE4Ru3&#10;bUdQ58cyjNa/ajOj9GWipJlhSYDV5DX7FKUoRV90coBVWoGXQJUmPOxZMygyE1hIYUQWlvD+22+j&#10;71oPGtqaOfIvQEVpOYoKCpEZ1AHmUjAOgAr+6VEbsWxkT0a2XkkjefKSChJPW3pgylyhqDTtl97I&#10;x863lNnCipf46FlK2AEvxeE+7SifNMsjL9cJ8q6ZJ3rNzc3FcH8vXvndizYjOTw0jOycHDz+pacQ&#10;DmvWlikXgCJgpTQMK/6OhylxS5eyRWBU9lKq4u9k07PSYacl0E7SCDTrqB53yD/TQkbCH8oPgWJl&#10;h80l6tl4KpAXTrz5rKWLkm0htGgdxOTEFIb6+7HM58eeeAIVLR3sXyJOv1t+cIigcMoPL09ECZPS&#10;paeEza2TBBQprPiIlFtJnY0SIcHjM6wOsFYZYP1LxDzAKjCjjXqOHGj1ubNPd/RJRPyMkNXDJHLA&#10;S/WKKbUCSppFttlXwoflWQxcPYfZkV5M8grPzzCbw9YmBDzCBDU6b7eyug7lVXXIzi9FdoHO8dUb&#10;gjxNXVkbUXsxYqVws2aqySwjicRy0TKbnz/7rzjw3ut2XNze3Y/g299ygNXVI5HqKAdwslvhgExr&#10;j6NLWGG9W15aQHhhFqHZCcxNjWBksBczM+PITufglrEpviVGk51fbOC6sKIedS3rkVehGVUBbAei&#10;1CAsOv4oX/QXl51keZVUhx0l5+v1bp9BsjznxWQpfXrTpHXObue7NlKRlBeWbnqUtXSWKyw58k8z&#10;6RokK2f9S/55Z3murGriQOBUbYpGkoWms8s/tU/pWBl1d3IoHr3BsrohEcwn81z5bqN18dcAR3VV&#10;A3IxpS9jqQfJoTrtnKT/XAJ0p3+9oRJ31W1bMkKeiiWyzBvrgLdO2xQjGTjZLRL+y94szMaZUpSi&#10;FH3RKQ5YpVd0yPQKlZEpn5he2ztPArIagUt9jPYPor+nF/NzMwgvzjFcxI6x0aystKQ6Hft8H9kK&#10;bGkTlgNyDqzqMhVEg3SV1J4eBOKkYP2OyoFC6jryU/jEpw1d+DgIYCcts3sl78CewpkvKWUtXZgL&#10;Yf9XvoLpqQm89fILqG1swkP7HrUveC1OTyMvP5/8NR+soAKXTj7xtnQrbosnztoMJqd5lJJ3/uy7&#10;3LQTsA0INNDeHS7v85d3AnnLT80v6GU4uSjfJTtJLkwQ/QQQjcYQXoogr6AIWbn5BCvVaFu33j6s&#10;oI1fTibJxo6NDzbDrD85eJQwSQI9JWxunfySYqEpPl5reNmjn0IB1jm88ZN/RGBxjIB1Jzbv+y77&#10;MC0JYFWwMvb9CpK5vBE5EM/rk4h4O0kyJtN18lo9TCIrD7NiaXlOVm9518BOM2DKiVhoEvPTI5gb&#10;6cNE32WC137ElkN0T7c6pOUmGphkZmUjO7cAwewCA4eZhaXIyitCXlEpcvNon5tDgKs1p4pXgEPl&#10;xthYp37+7I8JWF9DlgdYv/WtH0gckp+IMEHpFMKhJQLTaYTY1iNzU4jMT2NpUfazWCJodevIXU2w&#10;ARvranZBKaqbNyCvsoFgtQE5hWWU2y0FUcKV9oBm/tQ2KJKwj2WNuam9SU73nFyHaeNdPjl/n2ny&#10;xLXj9Zi3apk2XuGT2r2l1/ngExUwy9XyQXmgpR5Mf8TAIstb9soOQ6K8azLAZk0VxrUf6Sq9lXJv&#10;L6gD5Nd4i5+MNEsPaZCkPJcfa3Hi47yItbvIR5ZGvKv4JBdlMlDLOARP5ebSQF1Ek9N/0vWUi0Y9&#10;GUCXPrP0SX7xkdnJ7MpaPPz4RE4KX6YUpShFKTLAamoiSVeYgvC0hFMwzuxuUk8c+S8vY56dVngp&#10;ZHampwTwqHmoWvnAyxSRlCXNdqe1/JkT/VIBSpUbmb38+QqMFuY/SaHp2fOjP9dh0s6sHT8vNXHS&#10;bOzFk6dw8dx5PPO97wE6XD0jHUePHMaZzjN48mtPIzsnlx4Zj8VJzlKiPqDy+VmcelT8ZqEnk0Pk&#10;y2y+9UPrNHUmHqC2/PGczI2Xlgb4YayTsSiT/OsiD4GV/Lw8AlbKaTMe8uhHo2cvQpKfny6HrieF&#10;8xn/oeTHqfJXuv04aRKIMqBhczeUn/flGbz6s39CRmgE1a13EbA+AwTzBWWRoXBeZ2odF59d5+cA&#10;6yeR7raTy+YEfYzQvlfd1TasrrKMHWhxQc2P1TnWCeX1ShjL83MIcUA12duNkaGrCC3MIBpZYj0X&#10;AIjYbK21L+aoPpihGVidmpGhz79mZCDGq7F1I+pad7Ha5Lumy8j+47n/gwPvv2prWPfcvQ/f0RpW&#10;SRBbNaB64v3fIC08iyjbeDQUxqo2FeoYKgNDEUooGdl207VhJois7DwUlVahpmkd8itqkV9cxgEV&#10;wbJe+yqN5K5SttSbPnGDV3IzkXSJ/DZ0c3LhE+SH+qyTK1OddaoWqQlVP+UuX5Ru5avsnU6zSVev&#10;jrj8o1kKgc/i5nJIoWXiXZVI/ujufMuXyyv5cLlMkx+E8mju1ukIWbKu0I9CeT6NjLsXxuRUfbNs&#10;d6FcPXbxuPasV/wkC+jd7cZwvgLkzefpPXpkIT2SbcIlRSlKUYpEccBqyooGb3BuJMUp9adfWZmu&#10;MpKdKFm9fVaJ6ju8iCNvv4G+nl489fW/QPeFC7hw4Rz2E6yW1jV6/u4EUim58nDFpPxPlIrILxnR&#10;jSWj8LL9JGXmOpQEYHW/xslE0o9mbmizotd/i3jlJz9EYHEEdW3bsfmxv8Rqeo4Lo85LnV86w9Cs&#10;MAnA6jrSz3y9Ss5o0ceI63vVXTmjvBQw1/pqNzIh8SYQIcgvIKtZLM3SW/4sLyC6OIXQ5Agmp4Yx&#10;PzWG2akRhOanGShiYCaNgx9jI+DAS2xD5NOwbgc23vt1pOeUmZ2K56fP/zMOHHwVOQKsOx/HM9/+&#10;G8aqfF9FaLQHB3/7IwSWJslXgyUt49DMGX8D6dpuiey8QuQVFCOvuAIFJZUoKatGJs0ZwQJbs2qY&#10;VKJTHo4XkW5VVE9uQKM662K7WQ3+KFJIF9rRrYX685LajMqFcuvUBisA2SkdqgEkU7jyozxxaXIA&#10;z5mcf5Ke+eiGCjTESbno+Ynbu2e5yM7lcjL5cerOGqlNYRxcON4JLqI10ppMsqEPVSRRsh0vJVHk&#10;yyQZrD3LX3IQjzwrkvPvyPFKUYpSlKJkMsAqQ1yf+NqEDx+rWMyRtlJcfuA4kwQl8/DpOi9xWhP8&#10;ZgE/ivy4byBaat0eVbE2hR1643UceudNVFXV4cvf+BZKm5rozq464I7TsiUQNlNANWszmR9BawRN&#10;kKx9MayL8B+SyQ+X7HYTOyl+SZLc1ThvAqtrYjG6iTh/EnIxu67QdUYkZZ5JyztBjfJUSwJe/Lf/&#10;hbSlcTS0bsX2x/8TVgNZBDLKV09uPxlkkgzkHNfblaJPmZSm60T3k+nnkkg54M86+iTAoiUdDqgy&#10;D4n2MiyrxJD+BEr1wQ5ekdAcFmYnMTc1gYmRAcyMjyCwvITMtAiiBLj6/GeYIKSmfRs27v0a0oNl&#10;0ClHAo8/ffZHePfdl5AdzMHjjz6Nrz31TbekhtGEx3tx+Lf/hozINAcUQaxkBBENBJGVV4zi8hpU&#10;1TbbEoSs/CKkMbxmdR144cVKawMaPvvplHbRvkGXTgeqlXKl1a/flsTPHTF1hty9waWdFKCMUKrl&#10;5ukXAVIDpVo5au8eHDh0Vo7iIFd3mRyvxHwrL9NbHvnhPDeFFPmToUbG0+crf67lOZK9KxXf1RHt&#10;DXTL7NnKQ7Inu/u8RV7pWriELCI/SIpSlKIU3QrFAev19NGKJcklrrxk9u7XkbyI4srSnt1Lq7Ud&#10;1dpYPoqfkbzKPfkuSrYTqbOgIo+tROxorOXZGZw+cgSNbR2oamkjltUGAHWc6ZSTHYCF1es5dQZr&#10;5zGMjG9ShHEPzk5p8l39yygpyFoyhqTEfITo5h14Usfj3f1n0U3Z/wkoIYPXEcvEQYHNzdBihWDL&#10;JI3O4u3f/AKxpWnUNq3HprsfAQhwNPW2skI/FNjltzFh+vWnbtPBVbO8E0nNKS66MyiJPjmzP++0&#10;1sWaIvNHOevPimlmUwMCgVjhWAMmumx3msxuQIbYMlamJjEzNY75Oa0zXcRiOISSqgbUd9xDcJlP&#10;3+KThpde/TUOHzqArKwcfOWpv8C2rTvEmCB31XaBXztzEMFAFDl5BSguq0B2aQWIUBkngZIWunOA&#10;Z5soGb0bgJj0Vn7ib6RBjBWyP6xJTuuNdflGWuv/ziPKr40BJrp0jCtxa+mmctVevHxhXsvjGsDq&#10;JV9ePN8k+VMpyofamQYA4uNcbyCP/Q06WOTP3Bp3efAiSvYkvp61yNis4cEr+VkU9+Tz92STFevD&#10;9cE/nnzfv99nilKUos8/JQBrkm64QancxE16zVeEot+rUuJM2bUxsNSZwvjhXAftM417TiLPJ283&#10;c72efL624cnbjGAboXwGBLHaRKBjf/Te0m0EoVF+6UHAyXUzyaSn62N3duqWjS3vsknuQvxQuhL8&#10;fBuR4kz4indY5pk/5s0L6XsTeU6eiyPfLZnWePiE5EWUiFpp1l3M1Qmr89T5EA6MBlaWMDnUQw8R&#10;ZGUXI6+wmpYqe3azKzrT1gnl949uY4ryjTnnxXXnkQT3EmSUqAW+raslupJqiDnqh/mozLMmqTpL&#10;37xs0tr6f9dqHCikH1qq+VoQ/liW2Y/Hm2WgM3uRobORtdiCQ7P0ACYnJzA1OS5OqK2rZ/nomCmt&#10;LmYbINBMtwooHpKDZWaAyJm1VMEEsmcXj2Foxmub/2UrmQys6UmW7q4QPhlwi/OQezK5uBLkpedO&#10;IhNfP6zv8eRpXtnZWZpodE4qd52S64Zrlv1e/timK5L21Dt+svfLQ2aWKzPfcvhm2ehTspvZe44M&#10;JC4W3ixEdFM5iyF5u6VhCT9xfx4Llb0obk/ynD7Gzn8SJftKJkkmugPLP0UpStGnTh85w3oDXaeB&#10;blRISWxkvJn2VM9m1oKCjuIA0sgCurtZOwdn6/7iXn4fuaBx/1HraF18dli2p6jV0dtSSs1iGVh1&#10;biI/mo+Lzo/GEX16FjeEoYXiS6hez6Pd2Jl7AfS4Rj3LIs7MC3MDJeK9Kd0gzCcgXw7eJesNgFWv&#10;qwPadCGQRWMsjLQMpVgdrl5hMlXancxrBUHjoVfQNlFoqFX8yO1mvd9nkCSxaK2YLh0J8l2TfBkQ&#10;uFlomQUOPVv+yGyAVUBff6q3HqhRNG7G1cs3+vEhv44rUhXW1iadQJCu5S22k0drSAVwFdCrZQqi&#10;kKv66pxgESGVF94nDfZs85+K0Py7YM6PTPbEeFV+BLwqWM3+mWfGTY9eMEnu0Vr3teTz9MmT9U4j&#10;JkGpEGAVUNWMqNM6Gtg5IKqUuZlSlYxLp6se9Md8EYgVqQUZMzlaG+HdBnkyu/x1Ji8vjQcpXteS&#10;rDw/epY0Cm0nlJi1npy778uFc3E4wC2i65owjuzRfxDJj+qNc0nyqZhFsk9wFTmfIt/PHVr+KUpR&#10;ij5VWqMJkpWGPdxMiyTZrVUsfgBeSUrSkW/vm6UyNb9DizVefY66O3OCs+9GWhPmJnS9O591RIxU&#10;v33vXB2qOklePlc7vkozrXTXwfaJmZBbv+yXwXS/Ga3NbPqyjsf59sPdoJpvYCa5kq/bTDfI45GH&#10;Zvx02KviFc1aa32wA0EudQ74xPlYXXHpSJTG54VuVj5MY/wVrp9258+OBGKd1CDKZs14V7W0nfVs&#10;CYYzlV8uGz2SP/lRC3GtRGtG5Sx4ZIMIA6vmleS2dtmvAVGF1aw4y8t7Fj9HArI6K5nBvfjk5Ds7&#10;KKNL8gkYE6xKfits8hPPBLN4OBeMDJWghPPnj5g2K1JnTEpqIud0+S7Oj2yUn3xaTTedpcuszZvP&#10;xfl2DippB3pdWMc10bacH9/et1lLtLF6dqOLq1eaHb6Zu/jK/qMo4d9Jrucb40hRilKUot9Htz7D&#10;+qmQr6y83u8WKFk4X1X/QeQzuEngG5xkEV/bdesyrqFkgZPpEwl/J9PH5+PHFEuKbkrKT+XWrefY&#10;jXksGweWNFxcS39MifyRbeZzTi6/RQlgF59NtV+R3GTnysgh3VspC8+/0cflv89/LfkhHVDW9QeU&#10;obybvvyIMD5z0Q1JscDOmKIUpShFt0C3GbCmKEUpSlGKUpSiFKUoRX8IAf8fUM+FZxwP5RcAAAAA&#10;SUVORK5CYIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;ADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgR45ZNAMAAGoJAAAOAAAAAAAAAAAAAAAA&#10;ADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#10;AAAAAJoFAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAIgnyljhAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAjQYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQCxR7po&#10;mkUCAJpFAgAUAAAAAAAAAAAAAAAAAJsHAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLBQYAAAAABgAG&#10;AHwBAABnTQIAAAA=&#10;">
+            <v:group w14:anchorId="43AAED8D" id="Grupo 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:-47.15pt;margin-top:-21.7pt;width:60.85pt;height:77.05pt;z-index:251662848" coordsize="11001,13407" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAvSBQkxAIAANwHAAAOAAAAZHJzL2Uyb0RvYy54bWzkVdtu1DAQfUfiH6wg&#10;8dbmtru50N0KaWlVqYKKFvHsdZzENL7I9l7K3/ANfEJ/jLGTXdpdJKrCC+IhlsfOjM8cH8+cnG54&#10;h1ZUGybFNIiPowBRQWTFRDMNPt2cHeUBMhaLCndS0GlwR01wOnv54mStSprIVnYV1QiCCFOu1TRo&#10;rVVlGBrSUo7NsVRUwGYtNccWTN2ElcZriM67MImiSbiWulJaEmoMrM77zWDm49c1JfZDXRtqUTcN&#10;AJv1o/bjwo3h7ASXjcaqZWSAgZ+BgmMm4NBdqDm2GC01OwjFGdHSyNoeE8lDWdeMUJ8DZBNHe9mc&#10;a7lUPpemXDdqRxNQu8fTs8OS96tzra7Vle7Rw/RSklsDvIRr1ZQP953d/Px5U2vunCAJtPGM3u0Y&#10;pRuLCCxmWZIV4wAR2CqyfJyOe8ZJC9dy4EXad4NfHEdRnI96xzgdRRDHeYa47I/14HZgFCMlfANB&#10;MDsg6PdCAi+71DQYgvAnxeBY3y7VEdylwpYtWMfsndcl3JoDJVZXjDhunQFcXmnEqmmQBEhgDs/h&#10;guOGCgR2RQ0BXd4Ac/L1q83bN36Yu1WmCLv/LhD8STWuMMJLK/n9N8sIBBGWIiKF+2qGxVeMFvgL&#10;dmRtz3QIHHcHgBYdU2es65CW9jOz7XWLFYCKATwu3ebABeDa09sv6Oy1PJdk6TD1j1PTDmiRwrRM&#10;mQDpkvIFhfz1RRX3QjCafIRHiuCIPEonybBqNbWk3YLe4uxTMoNYn6K/xzqKiygZP9YRLpU29pxK&#10;jtwEoAEanz9eXRrbS277y8BhD8DTCZT2oGDyz6gv3VMf2P+5+qA5jPI8LXyDyJMigVYBikyzJJ0E&#10;aOFm4z+QZjrKEiiCUAPjeJQWvQRxuS2SRTIusqFIxsUky3xb2pW6vyFRXy6hhfgKOrQ716Me2jB/&#10;2JRnPwAAAP//AwBQSwMECgAAAAAAAAAhALFHumiaRQIAmkUCABQAAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ4lQTkcNChoKAAAADUlIRFIAAAKsAAAAmAgGAAAAIba7ogAAAAFzUkdCAK7OHOkAAAAEZ0FN&#10;QQAAsY8L/GEFAAAACXBIWXMAAA7DAAAOwwHHb6hkAAD/pUlEQVR4Xuz9B5wdyZEeiH/tvffeouG9&#10;H8xgvCc5JIfk0CzJ1erE1WotVzrd6nT310l3MiuJp11qd2mX3oz33hsMBt4DDdfoRnvv7Xuvu+/7&#10;Iqvee93ADGfAofv/EN35qiorMzIyMjIiMisrK2aeAIF+Y/SjEKsYwhwveR7DU5fKAa8tubv64BCN&#10;6/2CV9iVZP1thw+Fj+G2i2qbef0qsB3D/Iuxvw8D/OIj2FiOgSs3Qt4sr3RP8b5sOVr83GEclyL9&#10;1YKV5+ieY5lzpE9F+1Q6MpRIIZp2BwvoZhvoT7GOxx4/2IeE28cQznM58BELohM6tB74fBZEaFoI&#10;PqL3LO3DhWjaffgFxc96xzjVaZ4hJo5HZorK56quX3FXNyISbPfCP7O8Jq8ZdCXOxOpEECOeubxX&#10;4SpchatwFX73IGLtpMc9B0c63tfzl4dfnOI9YbHd8M+jj4vjrsKlEM2ncNv5LlG0a+SaOdrN+XWB&#10;K9OjJexA++G3Bcg3jxxx0KijeLsxgC/rC7nn0jHev72gOlHpPcSGM5x4cbgMWLaoNI4YL0TD4usP&#10;Ay5Xjg+Kl5upoDr6aaPDu8GlaR1fBN5ZmN+LQXG+o+qGBZeTZw2MlIZub8RZJXitdRWuwlW4Clfh&#10;dxTCM6zOHCw0FZFZMWcmIjDnpb/cvfcHH9R4hEuJJjT6KHg/cToKFsd9WOkFi+N0FCyO89NfAfgo&#10;BW6GyZ1fEu8DL+RiqM0io5RfDnz0kWpQXuSgxSyIsfuORv7Yfd1xcAmOS5H+ykFFumI1NyeK6e5o&#10;StSAd8zzkZMkN8hBjGYD/bQesa5qivPAnFUPj83wKVyO+4vjfIr8+UdBFK4F547yyLUPi68/CPh1&#10;uBytfj18iE7j0+LHRdOgPH69okFplJ5HU0WqM69j3CypwHc15XQ6vvOa9zVv7+d2SXy6FOuVLbQ8&#10;6E447VW4ClfhKlyF3zmILAkg+CfRcxFmJOwYgXnPMDjlL4vAYM6IuzQIx3lHi2Ow+/rx4sJwuTgf&#10;vHv+bbvkzwcpMzq9YHGcrgUfOL0f5x0tjmFxesHiOF0LPnB6L86AbRF1T6f+LKu1T5QN93NE+ZPv&#10;H8KZ3SGqSIJ/UxCVQKDLxbej7rm5smhcPlwa8+sB59ZHyo+uSBRN9vhavKfDKoZ6ydQ0unApvXhr&#10;KzWEQsTpjUAU3nB5fp5ocO0aCT4obbRzG3Girwyiy/Xx+EefPh+irxfT69c1uk6LwFc/MfHu6Dms&#10;PgcFlzqsDLztdJPvglpEBMLZ/bzKF53+KlyFq3AVrsLvEryL9paSj9b+EZDajzYmkXSXS/9+43z4&#10;VaX//9cy/eAZce/aX+m3AHhLftMl8R8K+HREYfdnFBUdDYuvDfz8fvgNgRUdZwethlQNXBdhME80&#10;qk7m9TM+eoARBrlYzs1StsjtaO5Hn1tKLwh0T86enDgF3wFV8GhZnOVDBa/OBosLUdle8OkJg5/P&#10;j5PzuSiv1WVRiHHpXUrxX+miwZVnsUpr6bXWWDlcGUaln807Wpxd6Nf9XYWrcBWuwlX43YTwDKtM&#10;sU5kBPSwzWl9ZxKcmndGxRlxBy7FVfhNgdricm0QbjNrWQ8Y4V9eWZtFWt7N4EbjcfcUHy53PsQf&#10;xSstnZBYlzo8MSwwmiyxhyv6MfCvD8Kzb/J4jKYI5WF6w4/0BawP0+pWDPuK0TrPOOW1dLoTiznP&#10;g5Jv69xgu/KOl8L8vOt383LI/OQeeOy7JF5gdFi50eDa6JcDYY7Ux8Li8i9THadS5kiTf1PHqITR&#10;OLxoP8pqwYtotC63w2naiXjjmNDiYsgzS6wfOr9K5vFCq1klWdaOirB7OrkKV+EqXIWr8LsGC5cE&#10;SP9L2c/R2ZgNMEazO7y2FNL0VP2xumaEKX+ZAp3zqHyewTewcxkOL43A8jBofWD0zJTi/PTROFxi&#10;xqncD5je9zR0sLK8OLu2O17eRTgul16g+5dN78f9gjIF74qD4QOn5wWTq7p2w+IYEpwz5ZwFP4O7&#10;LXOvGM+t/IBgBRk4LNHzVW5Nc/gNez22lcMaKwdMkMD77pGv5TFUzMGLeY9n/qNadxVN+a8WHN10&#10;dcIFOxfaXt3hieYAHa2qi1KKMtVFzhA5ISfT8sbzwFxWZ0Uof4LlsNsEdjbEhj3PCKgLuhwOv++w&#10;+v7epTkEDqvaOlKCwKUO+4pXAo4YHnTiauDax9Fl8B74nUbRHDVzhOUwKoOPg+AvFXYHd8N3TlWe&#10;w6XjLH+JMyaedXOy4pKHPBkihrDcOz46h9WljbSvd7wKV+EqXIWr8DsFzmGdi9LmdI66Tp/C0YP7&#10;aB5iEUdjECvnYzaOxlivpAQRzywxtDRzcWZCmEfGIupI0K9sgwyIxfj37ZzBHDNdK14H/lgc/4Wf&#10;Rsmhc3GaYjIHgX9mSBUnUDYeVAUZx4Vp3FFOwny4jky/KF04ve5FxxnNLs4H/94cnTLhceeK8/Aa&#10;7QvxRue/BKwM3l9w1I3Fcd7Rbumc/5ZOlyonBum5Odh+yy2IS0jitXMwosv2ckfFfBCQE+CO7uUj&#10;D7OQUmZ0Vw6CZiklJTFzUxjt7+LtIBKTs5CcXkxy1KbkyJzjnXD8NjiscjE1HrIXruiYqm1nYxJY&#10;l1hzvucZYplAg7m50BymRscZF0JaRipiElMwP0vatQaT90Mzoxgb6MIsB3yZ2YVISsszXPNe+8VZ&#10;vZlUBxan8l078kwDEx7Z6xTBM9JBXk1MjGN6egLBUAjJSYlIz0xHYnyily4es5JF45/kz8NtV5Hz&#10;DwJGk34MhNAdnZTpQlI9h8mpSYxPjmJ6agoJ8cnISM9Faloq6+i3pTf7LNpYSeujOjXkxMSbszwV&#10;/+OlZ8SQ2SmM9XdjcmIU8Sk5yCksZ9YEZppFXCz10NwsZiZZ7tgk0tIzkJyRbvnnY6ifWIB0gD/b&#10;LEmVrIo3ijJeOIKuwlW4ClfhKvyOgXNYzTg5p0MKf9ezT+Lc6UZUL1/ljMhckHcS6bAmYG4uQMNB&#10;ozCnR3O85898OjsWMQjvFfcLYHEWgUPlDKYZeBHrJZIhsjz80T3/qEgzsOYkKYGLC+djWJBecdE4&#10;XJRL7hUiB0tOmTEtKq+OSmMOK0+j8do9gd2IOi6GxfcWp9dR4J3LCdcgYn6WDkt8PI4dOoR/9id/&#10;Qucwg/flNMg7UFofoQ8+og8CYqDQRRxWe3ne4uhIsO50Kawo7ak5HxzFW889itDkMEqql2PZ5hsx&#10;H5/EXHKulIm/pNG1KTNpdlmgernDrwVUK5Wn0mNmNSssB5Xx5GscncE5Ooz2QID1U70CE8No3PsW&#10;Rvo7UVpZhqqlm5GQVcQ05AnTBYY6cPj1pzEx1IWCsmqs2HIz4jMrnFMc5+ouWbQBmVe21VdlWKpZ&#10;DI8Nor3jItraLmJgcBCjY2OYnpyiwxpAWmoKMrMykZeXh7KyClRV1CM7M5/5SB37pImpZNDwCa9+&#10;PxgYTfrxwXCJ9hC6+9tIVws6u9rR19ePMTrv0zMBOqyJyMjIQnZ2NkpKilFVWcNjKRLjUuioigbS&#10;xqPE0qdPhaj15dbakom5CfSdO4KmY/uIdwyFtWuw5ro76c0mMzfvh8Yx0HoGTY3HeX8S9Ws2oGrV&#10;Bjq9dNqJOJ5JnCyJeGJV37ASxBvK62Vmt6/CVbgKV+Eq/G6AOawyIHP2aC3ODMful59DWlIy1l13&#10;C5M4R8WZ9Kvw2ww//vY38anPfg4pmXRYzXSbu06QAVcQKOZKDHfEYZ2jlAiz77AiJmR35+jg+TOV&#10;87NjeOYn38Dc5ADK6tZg482fxlx8gqWymUF5geFZc2b6jTmsrBE9yHh5UHROXeGMjZnF7Mw0faVU&#10;RiTSB2KNmSQ0NYDGXc+ijY5VMvtI/ZqbULFuB+smp4q8GenC4VcfxXjvBTpaSahdfwMq199KtHSe&#10;iDeWHv281ZXIiHB2lnc0AFR58wEcObYfe/a8hd6+LkxOjmOSNMTGxtGPZt+M0yxlEKFQCImJiXRe&#10;M1BUVI5rtu3E2rWbWYdkq48NBlwJzjH8gCAcal/5fcovFNPBcbz++vM42XgEg0PdpG0CIdI+PxuD&#10;hIQU1oMyMB9SkyItLY2Oaz7q6hqw89qbUZhXQZxOXgyn57SqpBjqHBtwUSQC45048dIjGO1tJa54&#10;NGy7DeUrryFvU8Q9TPS34OSuZzDU1YrYpHTqp1uRv2QdRSmJ941i4lQhkka/MFWALePt5nBVi12F&#10;q3AVrsLvJoTXsM7SeISo8hMZ9rz0NBJpeTbedDOmRwYwNTqMEBV+TJxmWWnOQrOIk4UJP2anGbDp&#10;RO+SoFNnQJxTomI02yP7IeO9ILGBzGLYVEbuWj6X3mY2zQgplQwQ0/PSx61MLqnoofNg9LmZFf0F&#10;Q0HDFRfHvAK7LSdFRs27FhC/fBezdfxz0TK5KpNXDq0DO1ecx4PFccwXTmxlCGlUmQLLph9Xz4Wg&#10;RFE4wuB4lBQfh9SsHMSkpuHH3/wWPvXFLyGFDsMcnRxxSSCs0bAY0/sCFUa6JSeaYZWDEHFYgyYK&#10;enSrsmLmOPgJjeDlB76N+YkBlNStxeob76UDl2JU61G7NRwZbDPWQm5xyuyFXxOoSC1r0RIXo93a&#10;bQbdF0/g6L43kZ+Xh+VrrkNqTiXpj2dTzKDt6Os4d+gVxM4GkZRTi613fw6xKbmsAqVlZgjndz+L&#10;jjMHbOlDZsUybLjr99kIcnqZXY+24xJ4Llm2Avk/h7GJIbzw4lM4cGgvpqbHrZ/FsA2NwrlYJNIh&#10;1jrOuTlRaw/BmS8WFGmkpmTilptvw7U7bkBSAtteaFUbK0BFfDCGalCipQhxen5P6Oxux9PPPIqm&#10;pjN0Uid5P2Sp4umQz8lhJW2zc3Sk6XBrqYRkI0SnOi4uCRXlNbjj9nuwpH4lHWrW2/oV6TGSHH30&#10;dhETP4uxjlPY99SPqYNmEZ+ag1U3fBIZFctVkvGo5dibaNrzArQyODarGJtvugdJ+RViqkYSOHNo&#10;D0bHhpGeVYDl6zcDCcnGXw0K5qi7BBoyXYWrcBWuwlX43YOwwyqdT9tjr8fsfu4JpCQmYtWOa/HU&#10;ww+gt7MFRaVVCNBO6rGgDGE8HYx5GlJNqehP/4bKs0ExmmoheDaTJ7JUkUeW7wqecbXH3Trljw6W&#10;xTvxDbCPRwcvisATS6dzdz+W5WoWTaAYexEkglDRBLlN7lx49TjRlaxrOcauXBfDXy+rOWCGz25E&#10;gYfNL0f8sPN3gfAtd0KsVoRw+3RF0hB4MxicxuTYOK67+WYsWbcVP/mHv8O9X/oiHdZUzMXE06w7&#10;HOaIWaZfAlQ2kTiHVe7QQodVp3OUHitLTlVwEK8++C3Mj/WibMkGLL/+U0Cic6Zi5ax78NvhsLoi&#10;5R5qoBKLafS3HMU7rzyOJK1VpbO64cZPICWvjI5REIMXj+DorqeBmRHyOQPX3fVZJJYskxvFwVEQ&#10;ncffwIVDr2FuehqxaflYdd1HkV25lIVoLSvLoIMmp3WWfJJT2NPfjsefeAiNp48zv14jCiE+Lh6F&#10;hcWoqKhGSXEFMlLTSew8+gd60NffQ+fxPEZGhigfrnWFb/OWa3DnrR9BZnqOa3uPz35/eb8w682U&#10;zs4Hcf78WTz51GPo7GwjnlnSHEJKShrpqkRZaQVysvOQmZWN8YlxDI0OoKuznaGNtA0abawisrML&#10;8bGP3Yv1azaRQ85xVH9Sd7A+RUd8PjSG0+88h96zB+06Jb8Ka2/8JBKyyhz9wVGcf/t5tDTuRRwH&#10;admVK7D+ho8ByTkkdBqndr+E7vNHMRMIIrusHtvvupc80BIU5iUds5rJZblXHdarcBWuwlX43YTw&#10;kgBaIlpsPeqdw6GXn0c8LefSbdfirVdfQGV5CRrWbEYopEd3cjDkdMhQ0mm1XQMMl0G0c2Vrxnxj&#10;SQfUZm00u6k4WTIZW7vPxOYpCKcHzpq5c6ON94TakrMUObTCJUdUaf28lsYvk4aQ92Li6RzMzCCO&#10;Trif3qH30nlgfCBYvOHjtf5FWxRcko9hYUwEwjjFC+F0l7qhH4sTfj/dYrCywrfC3GV5msWawZ63&#10;30ZWRibW0Fn50be+gU9//vNI4bUcFqVVLfyJ3zC8G7HvBcLBfJrfcw4rcYeJkcOqtYjxtolErByQ&#10;+SG88tO/R9zEAMoaNqJh52cwn5BiDmqsLQpl81he0ag28dpPs8+KtPDrAFbCBiQiXC8R2spVTPW3&#10;YP8LD2B+ohfBuUQ0bNSj/esBytJkfytOvf0cRrqbLX/18i2ou+6TrJueT8xirOsEDr7yBPOO8yoB&#10;lRu2o2HzrRRxyh/bk53OqqdZw4nJSTz0yI9w/NRhkqGlFbPIysnHjm07sW7dJmRnFdnMpOOOzX0i&#10;EJwyx/WNN17BqVPH6SyOIZ5OnJzW2269CzfdcAfTxrMcDRA9vn4AUClqnR7W8/77f4yLbRc8OYyh&#10;k1qJa6+5EStXrUVyUir1hLil9OIdffiZSbS1N+HNN17CufOnWecQeRuDrMxcfP6zX0RD3RrGaRkE&#10;HUjfoWaa0FQPXnvoe4in4zrD/l63Zhvqt93JfpPGFHOY6WvCyVcexfBQLwc+KahZcw1q1l9HvZCC&#10;qb6LOPzqY5gZasccHf2CZZuxZuc9zMX2YBl+d3Ui/OuSq6twFa7CVbgKHybE/V8EKXEZJFPs/Gk7&#10;f4bmJwaFFeVov9hMA5qDvOIKxMbTIbFHzbzL83k5kTFaKsC8enxJ4zXPo9LI+Hd1tKGv9QKGevsw&#10;E5pFckoKjVkbutraEJqZwmh3D/qYZmSgj0Y4gB6ej7V3YLi3F52d7Rjs7kKQBl3uUev58xjt6bTZ&#10;laS0dMZPoen0GYyNDmFmcgw97a0Y6OlGf283ui52YKi/j0Y8FinpGehta8exA/vpYHRhanjAnI6U&#10;zBzSGIc5GvR5GjmtpYuZ55FO8OjwMDrJg8GuTkyMjSExPQUJyakujWbGWN9Ynk/RIRmfmEJSappz&#10;nll/m6eTY0qcehEnRrgZxgb60XbmDHo62zBMZ2Ogrwv9nR0M7UjLzkFiMg0z8+nFthjiEQ9j5BGS&#10;PpUp/s7LObB43aeDQEPf3tqGpKQUFJeV4/D+vVi1Zh0SkpKtceWqhM2zs9YOrtRmWz5n8v1g4HkE&#10;mjm12WtzOqdx4egBxAYnkZ5bgvzaVcYfkzNLTVBSdwj/Lrj5gUEuk1/Rd8sv2pTGB3fuqkBZ4Ilk&#10;P5ZtHBjpwVjvRd6LJekpKKiqQ0xCPMdO8xjsbMHkUA+dRDqQgWnk5RWw/gHMBUYRGutDXxudWTpv&#10;87MhJCUnoaC8HrEJlCE6xjaUYHnB2Vk89+rT2LP3LcaHiDcOlRW1+Pgn7sO29TuRkpxJmuiIevwV&#10;faIuPi4RmenZWLF8FdJTM9HDfjQ5Red4NoAOylRRUTGKC/R2vYYRUbzwq23t4114TqOfRA6xypmY&#10;HsNzzz2Co8cOICGBDnNcElatXI9P3PMZLGtYh7iERDrSkndlpUwyjxaKxMcnopDtLTkMsU593d0I&#10;kj/T05PoZZ+srq1FZlqWGyCwNKOQgjrdcR7d508hbi4A7XpQXrsE6Rk59iLc7Hgfei8cR2/7aTr1&#10;s5hluUvXb0NidpGVP9R2FoPtjeT9OPtRJpasuw7J2cUsQ3TxzwZI5LuN3PwQxZf3BD/trw7Ei+hB&#10;cKREX54VBJejw/Hx/dfnF0FUfd9X1X3afPgwaFgIC8lYXJ4PPs1e6nAGP/2HT5eDhdRFg02WRLXr&#10;rwSseL+Okpfo8j5o2R8mr3xcAh+fH6ejC45HFkn4ReVejr6FcQvxCd4Np/L9ovKuEBaglo7Ta6WL&#10;ypPe5b/RqxP/1mKyoq8vke1o0D0fLpvgCiAapw/vhvtyaX2IyuMnuywaX5d59bwk0bxzWN09Cg+P&#10;Yl5r0zlz9ooqy3Gx6TwysnKQX1RqaGRnNDPklL9AAuLNUNFBM6BRkUPVdvoUnvnJd3H80AGUllUZ&#10;vuazjTiwZzeW8vzsscN4/IGfYGZqFDV11Wg8dBDP//QnmA8G6SRnYd9br9EpPYmla9bi7eefw8uP&#10;/BzTgSnUNCwB6AC/+uzTmBofRlZKEp595EHse+ct5GVlYnZqCq+89AId5CQU5mTjkR/+EJmJiXQw&#10;evHmy88iO7cQxdW1jlTSrxklm40yWz2PqZEBvPjgz7Dr5ReQnpaCyuVLabDpbNEgW2rWXcsMTuzb&#10;h/Nnz6C6rob36VDOCY+YSPHkwXGIcQjhGOt88M3XkZIAvPL8Uzh36ihykuPxwtNP0jjXIa+wjDyU&#10;YJMOZnRCrt0ZhIhBazZo2FW+HEP9yRnquthGxyYZhWVlOH7wHaxYtwHxiXoUShABdkLwvFfXxlcA&#10;UZl06s8SysEL/9kNpaAszAVx4fhBW1uYnluMguqVFA/NQLo66CSc3Ps1EO94HRXzPkGVlbALPMyK&#10;8sEQKiI60oHjCZ0bb5ZXYhDPAVnM3IStZY3nXygUh5Lyco5DYsjzs+i7eA4x06PMGEIgNIPxgW4M&#10;dzSj9+IZDPAYGB9CwnyQ/WAeIZKVlVeK5MwCphchITucYdoXX38BkxxwaSP8ksIKfPrTX0JN5VIO&#10;Rtj+TEO/GZMc4Ax1tGB6bBAJLD8uUXu+8l5sIsrLqpGakoYLLecxNTNOmQiir38A9UuWIT0lgxxx&#10;MhWuuoQr3HcFLMDidXB9QX3iwME9eOWVp5CYGGsvV61avgH33HMfCvPKeJ/1YpqY0DTG6bQP9XSw&#10;mUfIM9JERzbEgVRsXDJqquvN4bzQdJZtP4veoSEbdDXUNpgTbluciYTQJDpO7sNEz0XEk2dajhMM&#10;zLDObRjlwKC/+SR66JQGguQT6VRbJaRncSCQjAQOmvvpzA50NBm/Uugs1226lYPQJCZkzb266dz6&#10;uc7D4No7DIvYEmGaYEHGK4AoPAvKWVSGbuvS4iXP6g0OLN7A62u85/Sun2ZRfT4w+LR4JXqnfrk+&#10;72RkFQTS/T5E4shrnjrnwcukZN7pBwWveAO1YnTMgjL11E1xHtGuON3X2WUK96IW0HlFcPm80bS9&#10;J/gkvgs4PH6b85r9MawhrQj+2OXlEEVdR9+2fISo29oRxdn195Yjr1phei4P0QVEJ1R8RH583usy&#10;+lwCEzkX6J6TNT+d4iKC5ZehON1nb7f6LC7fB6W7XPyVg18ntY07c3RYXXRlkTqP0scEo9G/9hLa&#10;S766yTjDy39HrXAroZcvDC4uAtH3rgSELxqn2uJy5RIWFx0G3WBau7+YHkYab6Lj1ZYKfnz0PcVp&#10;qnQBuEQxtpJVL4bE0zFLcC9YEWapEByz9BibwZsA0GNUvdUrhy82pPxMT4YXFhRjYniI8TMoqSgx&#10;Y1ZaXI7S0jIU1S5BRmYu+vv6kZaYgKKKapSWV6G7swPpqclYc+31uO2uu20GNDM3H+UV5bzXjt0v&#10;vYi+liYkZiShpK4SJZU1zFeN2cAsJoaGUV9die03XovNWzfRkUvEOTpN46Pd2HnHLbj27ntQ1bAK&#10;AauD3AatyGSN1QDihPbFiY1Bdn4u4lnucH8fEtPTaBizmYgOKeOU1nFjHmePH8HpQ/swNzVGPks4&#10;yZO4eQTZsaZpeOXYMtJSg07G9ltvwvpNmzA9OoHZ4UlsufFWlNYvRTDo0uhX7oLWEot/tPt0mlxH&#10;nY/Vrrhu7bDrt/xhOiX1u4dflHf4NYMR7QUfHCVGrgnnYlgUd9k07xccJyLBgwWXwq+GVgtGp1Vn&#10;FJVOsbifeCRn5SM1K5dSEqL/PYLDbz6JA8//FM37X0ZwuIeCzxHfPPsH22S4rxu9nRfQ23EBI3Qw&#10;50KUMjqPCbGUhbEBdDefxez0hMeMeARnAxzsHMcY8cSz42RmZuETn/w0KsrcQCpudhqB3iYceel+&#10;HH3l5zi3+xGceutBHHjppzi7/0V6sf0sf9JkY8OGrdi6dTuS6cAF5gPo6mvFyRMHWVs6f34XD1dV&#10;0hK+iMTbQbIdi4nRIRw/doCOYwzob6IgrwS333wXB4OFpJ/OKB3VodaTOPTKIzjxysM4+/rDOPHq&#10;/Tj44s/QfuItxE7TsaRyS4pLwc7rbsfmLdchEAhqxRHOnjmBnt5OkiEdkWAyO9h1EW10SuPiArwO&#10;IZ6yPjTQhc6202hrOopuOqOB6XHGa7mGtFMA7SffxvFXyI/nfoa288fpILMv834OB9bQ9nusjxxr&#10;dRZbcmM1lJ5SZdX+rhcvAI8PHz6odIVIASTJxZrc8Y53S8sl3LlHp76gRprNgHlt52Nx9kPGT20c&#10;wf1hgbGK4NMm8I2WynOGS1uGOQfE6ONRSXTLXbNOs7PE5ep5JeDXLkKG+KA2JU61r+tUBuKPI5FH&#10;la/cRozukRbyWzZMO1pouYrloN7RBIH70ty7gV/vxRChSm3p6q/gO1z+9bvlJ4RRKI0LSq8XLOV0&#10;6do5Porjkf1ST090T0d7RGFI9MRDx+jwLhB125UleoVH7en4KZIvR7ZrW+/iXcCXWRd8XP61ypEt&#10;VYjDrHYJ8Wyr45MbrPt0RIrSPRd0y9HtH9mClDOldjgc7ujcC+EXVOCKwO+jotu1v7bTm58TT10b&#10;mfegNCpeleS/1ZNHa1PSbk/GdK26+uLr57FrXx5Ujo4C3YwOvywsxKd2s8I9EI/DgdfSq+p7HrFe&#10;CBPPwEQMEl+1lf9O0ULwElnwQMitii4+QoEa2Eto6760DYyCkmgNKY22Zoti9fYykymNZhk1G2J/&#10;Ik7J7J47KqserSYlxdvsi5VBo5KWnsX7ajjGx8XaI1ZjiDZDT6BBosM60tvLYxqWb9hgeArKSlGz&#10;pA6TQ4N48ZGH6QQMIacwH7nFJXQMZcZkzBLM57x44Syq6ujIllVgYmwYA32dOEHnMiEnF6tpPOWE&#10;iAuiW46pe3DomCihl5OsZQ7GJ9ZPlZlTJ3Ps4SEWIz1tNJSNOE/HYGagz+KlIGdN6YWQaJ1FSpAu&#10;KPlYSce0evlKOu3J9F1TaMxTkZiYiW033IaiknIKNfOzQNv4nDlVxskDh3DxzBny1Tm/elRq6SyB&#10;R8xieLf4Xzk44f3l4JfNL54rhBvKAwmmJ5wKKsYx0YKUip27pg5DcnIGHUk6rOL/7BgHRB0Y7W7C&#10;LB1QJZ2jvAaRTHSpDMksOoUhETPEH4pJxCzbOcByAvT6xifH6fzNqIFNprRlVXvbBSacQSz5tmrV&#10;GlTX6sUtvboVwhgd35NvPoPBpgMIDF3A/FQfYqYHMEEntu3EHhx6/Vn2hS5SobfxY3HjDbfYy1la&#10;qjM9M4WWi+cwOTHB6nCY47OVRbtTDX0UPBmPqrPuDfZ3oa21ye7Fso633HQbystrKM4Bhhl0nT6K&#10;E7teQj+dyZmBFsTPDCBmrAuTnafRtPdVXDz0NhCYssFWUlI6Nm/ahsLCUvIwhOGhfrS0sN6eMRF9&#10;gZlJm6WeYd8JUj8E2Nfmycd4OuBz9HLnYhMp/8kIziczjV6bYr6ZEUwPtmK05wJJGmEdyYf4BOTm&#10;Fhtur2ZWR3uBkv3CdAyNh2v7aPDlg3kW3/LwXDkofwSH2sL6uSdrossZNrY8gzt3aaye0kWWxmXw&#10;nW+lccQq6J7Chwss1qNDIIdA65HllCle/HR3RJv6vqNf177j5niqgY9rjzCyKwZXrggQcQrO9og2&#10;GR6xiSJk7BBnRI/oUh6d68mf6NBRwXbd0D0v7eXBk43w8VJw9RUO155+u/nlvTvuxSD8Sk8aLb9w&#10;e3bJnlyqHDna5DVtlMpwZfsFWE28sAhs0HAp/dH0ynmMgGtDXzZdOa6d3w38NA48GvxLO0boNOeb&#10;EBsbT92oOvu8c3Vy5y6bf2Tplsc5beKPSyO+aNs/+yIemebnf3d4r3vvBY6KMESdiiY3CIp2uEUf&#10;9RGDHHVS5aXlUf9qZ3tspL4judRN8tDzHQRyYl3aiJ5wIFwKAv/cv74SEF4ftyCC08g11H7bKKie&#10;Oor/ukd2kNRIcMzRr851aemZ9vJtozgh8oLLvgC8YhbeI0n8VSDxMubeiEiGdHKsHx2nDuPcWy+h&#10;8/hhjPZ2IyaoDbEINsCjwxbnnDbE0MDZHp2qmHCoIdgw9pxOj0VpZFRpdUA2WCzPbZRBY9dy9iR6&#10;BvqxaccO0jCLODq92264HkvrG3Bizz4cf/stOqch6LvicoK1nDYuFMTkyAgO7tuLgoJ8FNUsQWZO&#10;MWbGZvDzb34Dbzz0EKoq67B8xVqrml7+iQnOYXJ8BBMMUqxx9uhfAia8rJIcDEK4Gb1OdoYO8Fhf&#10;FxJDkzh1aA+RsW5SKLo5NYOJ/gHSY++NMyIWBUVlSEzNYv3jMROYR3COzOKxYcUa5BUVWlkmh1Q8&#10;KnJ2ZgItJw/iu1/7a1w8eZK59MKYZnnV4KLhXWYDPCG5Cj6IT2JsuAUj4LHKPZ5WA7i2lr1T8qmx&#10;AEZHJ+kIUZn7OOgUxdCRnU3LQnxBOfLrV6NyzXYs3XIrGjbehPr1O1Gx6hpkVS3HfGYpQmn5iM8q&#10;QGpeLuLogLmOAgwNDaC9tdWcuoy0TKxauYaxkpZ5TI90o+nobkz2tyFlfob0MTY5E6HYFCqGRCTM&#10;BjHUdh4tJw6RpGnrU+kp+diwfjvRJ5qMdfX2YXBoyBVmFZUr7NT94hCO9WSn5WITpoKTdBDnUFZR&#10;hcoqzfryHger44MXce7Q6wiNdiA5iVwhb+aTSFdSEhLYhxND42g9dRD9548xi5a0AKUlFbY8QDsf&#10;BIMzuNDc5OHT3Rik5xQiIbuYPC3AbEYJYvOrkVW5AuXLtqJmzU7Urr8RNetvQOmKbUgvb0BMZiFH&#10;E1n0PZNotOPYXxz9IfbloQHVme1lBpz9xWc4i9NZWE+6qhJ04nNCwYPw/V8WVKCQRSHkqevr5Lzp&#10;E+oJanzpH/V9KX/R6fTwQtDgxOFyzuGvE4wuEqiuIqdQVJh/I0JEOP/dTKpfJxHo6LSZo0ur877A&#10;N3wRUA91ToCbRWO/IV8cP/TUbIYUBOwpRiA0jdBcACGehzjwlCNgDrYJn5xW6nvimNMs2CzjffLf&#10;L3hpjQWsbzSts+ynrv6KE+LocDlQBRxddm4VklMWb3ZJR6EX/1UPmyXmX9hXVTGR4qMgukyflktB&#10;tEu+JItykOUwqU66NvkkPX6IFLSwQHc/+ujojT7K4ZI+lTy5PJJr/hB89okWV47O5Swrj3qz8Hr3&#10;LLG0mnMSBT5tOl4qNx8GCL+jyyDq1NHs06Cj45nJFMH6D2+JKnlC+tUEV1BP0zhgVwjNzrBGzhF0&#10;/HG6Qe2tiRPx0MmByogq3AeH9sMDD5+WhZmqsvqJ5+K3b1sduLpHB/748czh2s3nkd2KgNGsSFXa&#10;E4xLgJ6ZrWH1QEhFQEfTGcTHx6CgvALtFy4gMysLucVF6G1rwZMP/xwvPfMU3nnjdbz8zBNoPLiP&#10;xmEW2RnpSE739tk0imIxNTKEA2+8ivikVKzfdgOSM7IwPjqCARrTqpoa9F68gKMH9qK+vg5L1m1G&#10;b0cXDu9+3WZiGs82o6iyGtUNy0hXDO+1I41lZKdk4NzJUxgZ7kNufh4KSquRyE52dPfbGOnrRn9f&#10;D1raO3HdLbcjng5icmIcLpw9g87zp9Fy/qyxooLlxXsvJg11tuP+73wDR/fvQW1tLVIzsm2f2eOk&#10;o7u7G8vWb2L6ZVQKpEICSeGZnZrEuSOHUVaYi9GBHnT39mLLDbfb7BaopHY/+wIe/MfvISU1GeU1&#10;VeS/tRjLpqM6Nor977xtCnbbjdcjVi9sqWNRGmLkGNFpmh4cxmuPPoAXn33MnKnx8SmUl1XSsOdY&#10;g1uHJ3/Fp86LrfZST2FZOY4d3IsVazYgITHJ6mbgC4Z/JESdXjEYDu/H4ZMisRMC6zMfwIXjBzgg&#10;mLA1rIU1K8kAt6WRAdP6+fwzMiJ87sVcGYTROHmORLD1w9pdse6ek1eeqo11bcljMDrYh5bTh9mk&#10;QQ6MEpCQloOc4joU16/Bii3XoXr9Ng6KljOuFpnFNcgsLEM2nbOCijqU1q9EVcNKFBZXUo6XoLii&#10;AXEpmcQuKQBaO85jz95dHGhxMJNXjO3X3GDbRWnHhNYzB9HJcjV/q5nGvIoldNx2oKCyAeP64tXY&#10;EO+FMDU9gYysfKTQ2ZMBD1Eejp84zCMVGweZDUuWobCghHVyA0HVXzXUeMerrtEiHjmuiA/zeGff&#10;LrR3tysXltQuw4a125GYQEeYTmzL/ldtd4QkGphQQhpKlq7HEt5PzsjB9OQEglPTNmPcNzSC8qXs&#10;uzK0dCr7+rvQ2tpM2rRTSBK2b9tORc72IBHxCQlIYt1Lq5Zg6ZptdFCvQVntcuSV1iKnpA7ZPGaX&#10;VCOfjnNZ3VJULlmOzNwizCdmYjbE/hLkwJh8DARjObDNRGktnX/W33cAXWWtKAZrXFXWwImDZ+zs&#10;N0pZhpPpJJLng4PjsvGfaBQMeJQx8hW/4uVUhTjwnqWTFQhNYYY8DwQmbX3yxNSo9fmEBOoZD4dk&#10;1zcMvxz4NAqXwye1JNQyxDJQTo2xf3hypHueagtf+/1NDqJmBLUrjPA4hyeKtx8IxBvXbq6+Hl1G&#10;iwqdxdj4MIZH+9Hd04aW1nMcFJ3DiVNH0dh4DOebTuPchbP21KG7pwtDw/2YmBixF32FT7JteE1Y&#10;/HJ4WACK8COjbkadOoeF/Vv8sjrr2tc/OvrnCj74137w0ziZ0O7ocnzFT2sDdRmeqRwt11P9jTIS&#10;rJyX0u2DpVoUIqB8voMnXJH2WphOoPuR+Evvuzg563Ik/Tr5wdUhNEfnjLKuF0Vt6YM3M+rT4drb&#10;8dLFR3DojmaZ9dKxDUJ41MymfbyEuHy6r1zePgiIGtVXNPOMQfs+G48YJKNuFngWM4FpjFJ39/Z1&#10;or2zBc0Xz+LsuVM4RRk9e/YkwymT2y7q3v7BHgwwTAWmWNcg4tjnE+wdEIfTaykrbyF49FwS/35A&#10;mRZl9KMoy37/l04aHR+iju9BT38H6exmn+pjHxzExOQw7dIY6zpJPkxbu2gwEmMv6DpkTs48Hlmc&#10;B1Gnl4B3j76Sk1JXTQlECHtefMa+pLNq2w7sfeUNlFVUoqauDo88+HMUFeTYC1L9nd04TQfp6L7d&#10;GBmdwJpNW/GRz9yH8nXXEAs7EzH1NZ/Hd/7jv0VKWia+/C//D+RWVqH9YhOaT5/FdTfsxNE3X8EP&#10;/+HruO3WW3H7H/wxTh8+iG/+P/8WmzZvQSA+HSuv2YFtN9xI4mLQeOQgjfc8yvML8J3//F/Q19KI&#10;urXr8PE//CoyUpPwg6/9V7SfP4c169ejZWAAf/Z//N9IplFTBzl/5G28+MAP0XjgIJ3IbNz7lT/B&#10;1rs+bnhbT53A//j//VvSPIev/Ot/g5XbrsP89DTu/9v/jL379+LT/+xPsOP2j5j68LtvT1MTOqgA&#10;ly+pxI//7r+jqbkV/+Lffw1Vq9YiODmCn3/97/Dm8y9g5z1340tf/UtPuJiXnWm6uwN/81//i7QZ&#10;/uX/+e+QkFNIljOFLCeFcpRG/aWf/RxvvP0qSmvKcffHP4WBviF09w/gk7//B7ZMwpZrsLFDFJz9&#10;b+6yT3Wu3LwVP/nW3+LeL/4vrGO6K9A1auS48PSKIFwXiQ0RUeyi8El+CFQ++tLVyz/9JmIne1FU&#10;vw6rbvw0EK8tinjbyyvhd9QYIh6U3zl0EZxXAGEEOlHL6ajW86aFBKYQVd48RkZG7DF6TEIMsrNy&#10;kBibardCU1Qu5w6gv6eDTlc8imobkF9cjZjUHOZSx9N+pSxolrhjE6LKdIXYF5xsNlxBtdUMOV1S&#10;KqA3d7+MRx75GZUQUFvVgH9K+U8T3uAQTu95Ae0nDiKZHT02qxDb7/40YtNKiCIGQ22n0Pj6k4iZ&#10;6MMM61S05losv+aTRk9XTyu+/5O/tzWiyQnp+Oy9X8YGOn8yHrpvs1L89ZvJLhgk+xGux+Dvvvk1&#10;nG0+hVgOoHbuvA133vwJpGj5w2Qfdj/494gPDNOpikHe8k1YseMujkOyiGQC7Sd34dyeNxAfCiGQ&#10;mI6td34S6aX1xJmEvQdfx6OPPYDxqQkUFpXjT//4L5GTlk8expmD69ojCkSKeZMK/sG1lw31xVcq&#10;w4m+LvS1n0br+RO208bKjdcjo7jBlhdJrQ+MDlA/DSGN+iwrMxMpyaSVyBw/iI1l26Mtq7/AU6y6&#10;tCR+vEfHBwblj8bhlcu/melJXKDRGhoewDQHwVLqMzPTNgutR5vTPA/wXLOwgQAd2JkgSkrKcCf1&#10;UUpSGg22jIhmGIn1XZyL9wc+jVH0eSSbTeGFvvymnSjGxkcs6QTpnQ3KSZilkRpnk8yRbtFIB4Tn&#10;kxNTKC4qofxt9miU0boSGkWI1+4Gyu/wyOm5eLEZF1svcDDUQsPZh8nJUQyNDNDZ10cslI/pVQlm&#10;N7EhDalJqUhPzUBWdjZyc/NtP+Hq6lqGavYQLfER+HRG67fLgUvtZgFVlHPm9R+gTjl97qRNosBm&#10;ED16DHi09N5lGFwam1GUrqDNmCKeEAfN8bQPesFWtkM7w6SlZSAnMxeFhYWsk3YUEV/k0Pk0X4L8&#10;XUG0uzrMoqOrnTqkw3JrUO/j0mxgQnyCDUJC7ON6yc0qwXvGYp3yWodxDgjszJ7ORgF1vNY0T8/M&#10;UF7cwFqTWwkcNOy4ZieyMwqMBjcx42Z2JVdntPa9jzSx36t+IdpMvZgpR15gj83nYlDAAfq122+w&#10;uqg/XcrfDxt82RQD3Jld8dLplFj0D3WbY9plfO3EMAfzo6OjmJoaI0/p1DOZLa1kJm39ySZn+yYi&#10;NTUVqemZyMnNQ2FBEaora9FQuxSZ5JHAyZudukIFYT36YVTctaVfj7GJAVxoaeIA8Cy6WY+RUdrN&#10;6Qk2qV4u5sBPT9nYjnGx8RwEJiM5JQ0Z6VlIT88gzdnIyclnPQqRn1dEnNIJ4p1gkYz48dGy41Un&#10;7LCKJnvcTAP/9ktPk2EJWL11B9556RXbJLyyuBTf+MY38Ed/8i+QkE8nixAaG8GJvW/jKTqyXRcv&#10;YtnylfjsH38VhUtWWBX7Wbnv/z//J5LYsb78L/93ZNNh7Wy9iHOnz+D6G6/Fwddfwg+/+XXcffud&#10;uO1L/xwn6ZR++z/8Fe77/O8jv34lptl4azZvQl93P522HoSoNFev34q3Hn8IT33v75Gem4s//Pf/&#10;BTnp6fj+1/4LOqi0vvLHf4y3j57AHR//LB2QFPQNdKOmoggjHA08+9MfY8+rr2LLzXfhvj/6cySm&#10;ZWN6ZBiHdr1mymz9juuQlk0jyo7w8//xH3Fg3zv41Ff+GNfc8Qn1CLRQ6KqrKuhYH+O9fagsK7a1&#10;hJ0d7bj501/C7Z//Jzbaazt2As2Np1C/dRPKamspWGK8eDuHsa6L+Ppf/yck0MH5V//u3yOW5Vnh&#10;vD/W3oqHvvMPOLlvD6rWrMbHvvRlVK9cjZd++nPs2f0O/vBf/2sU1iyjUGsEzJbiKGaBw/rNv3EO&#10;K/ltILRqaP+48PSKQPkF799h7UHxkvVYKYc17tfksEaBe5HCxyjl6OidDozhxKmDtjG+BgTToWlo&#10;j2G9/LSiYSXWrtxIg0DHf24as9N0DWM5upWxsGUZeilRWEmvZgo0A0vndJKdN56Dp8T4JNqnBCTF&#10;Kb0SMp2CHuWw8Fk6kK+99RwepwMnh3X5kjX48pf+yNbMzk0P4PTuZ9F19jg7fhzyV23GqmvuZH63&#10;nGAuMIh9T/4IM70Xbf6icOU2rL7+Piumd6AdP/jp36G7sw3xMam479O/j00brqN4UaHI+DGRZnC1&#10;vpTWwJw6aOaUREnxOecN+Ju//y+40KqnLLG48ca7cftNn7D9VkMcfLx+//9E8uwUDc481tx6L4oa&#10;tpAsOetBDHafxYlXn8T8yCCC7Hsbb74bOTVa6pCEA4fewONPPIgRGrI8GpU/+P1/gcoi9g0SpRk7&#10;xygWzlO95GZf1NLMKcE+q0ojqaU/iXHibTzjtAyJf+pbdJaHBzpZlQSkUSnK6Wxpa8HeQ3vR1d2F&#10;sbFRe9KSST3R0LAM69ZuRU5GMTmhSrPI8OyNaJAiFT0fJgivgsDHPU9HtQc/+fn3cf7COQ6ISAvB&#10;pJM6xKqlNlI+RbHPzwZnWYcs/MVf/CsU55cbRsc7P1wJRNMmGhwdzirIYEkm5umsjuG5558mX5ut&#10;T5ljrZlgOR9T00zrHDZzEilPOshZ/exnfs++hObA4Y4cI2AqgdF+uZp9cU6HXVkOPfrVWYDypz1+&#10;jx5l/z133j5YMauBKfPaJKmMf6wcNxEkHvrglcvoOa1lkB6VXJF3uXm5tmxl8+YdqK1poBS4x+/i&#10;q1syoMEBS/dR2E3HGx+k523WSFGMn5gcwUMPPYDDR/dbV/Nu6MTOXOVIhx3cPcmBzo3vflraPXfC&#10;oLQa5MnJS4znICwbWVnZKCksQV3dEtRxUJ1GR8FenGZ6t3bSFeWDq5eL8++5vk9nif3qqWefxFtv&#10;vWblyh9Q27r20JIBls1+qF1MFu5PrgJItYfbPb3SyWK5VAJXP9f3hWuO9cjB//qX/5YOTp5LZW2v&#10;vgh7kvTwoz/H/gO76BBJD4gWWlOmcfKmVLQbPF23dhN+/4tf4bUivfa4LLxb/PsD8UKBoham1eKI&#10;VkMWabHe/k62/SGcaDyCbuqhAPuMlsyQeuZj65qwik8RHknOrE/zlmTUvSQqiLFBVmlJOdasXo/V&#10;q9YgVy/BWlmiQbLpZEcx9tVFi1e7+jgWXvvnC9KQbcZOTyeK1uDsDI6wrx06vB+t9FHGxrU7jkvs&#10;srm2doMMxxclsK05hYGXkpu01HRk5+TYAKuiuApLl6xEUXE5ZdnvawIfp+BS2VkQ4/LIYaCgyEio&#10;MLWIV6nJkVE8+egTmJ2YJIkkJiMP627+GL7yV/8OO66/Bc1nz+G1Z56kPRxTTnrc8RwhpNmISlP/&#10;BlS6WlukkmfVeKyUY5BykFiWQ3WNyvo6VJaXouPcWfS00QCTDlePGGy/627Ur1lv+zHaQmYqnhCD&#10;XtCI56hkx7XXI0jhaDl3GhdOnkBvdy9ySutxx2e+iKqaegQCmhlwuJLZUa65+x5c+5GP0tjlUIex&#10;E2j6m/TJmdByBwM22ukjexEaH0SI9auorETNkgas2bDJmN3KsgIc2c/TEa1ctx7Xf+Y+OqtLKXCk&#10;23jJoHaVsSVKbZVkX3xSp6diOHvkAL7/t/8djTSyWRmpuPGGG1C9bBlO7noLL77wPFIz09mZ5YiS&#10;R2oS0fQ7AU5gXSP/JkAiLmXiOKbHavqylBTgE088gF1vv4LTZ4+hueUMmi6cZqd8B088zQHRs49y&#10;ZNzH7HSyk+kEJWWzqeSY0XjR4ezp78KuPW/iwUfux3c5ePqHb30N//jD/4lvfudr+M73/iceeuyn&#10;vL8LA4P9xMGy1aVYtqiQUtGMmoyqYpOStTbV9Td7mVEiwas59omkVM2c8IpMFB9jEzNQWLkMgaRc&#10;xKYXoai0jvedkx8MBexLTzIWcsLsIx0Cyp8pQiqUwMQgzh/ahWNvPmdPKaTl1bfdi2eOBnt5QY/0&#10;YthP6MjPz6nvMj4xBcXVSzFF5zmjoBKZ+aXEqTxynd392MRUKmXiEjr70X0a1ziNvFk3MzBOEVoK&#10;JYllh2AIgX2sqRHPvfwUfvSz7+Ab3/0a/v5bf41v/uP/i7/75n/Hj3/2XTz1zGNoPHOMdeXInnnN&#10;0MdRERYtsS+Shdivjpw8gJ8++AO8xbY9Q8e/n86sPn5wiobj6WcewQMP/hCtHedYMMslT8z4hesv&#10;ULv8KkCy6AN1FvWgvlanNZeIDdpxXuv+xQ/qhNh46qF4XpKs+ATqqpQE28/20KEDJoOmMU2uo/F+&#10;ULh8xww3IUuSPPX0dOLoscNovthkvOwlT4dGejFGeQrNTzFwYAetp9ajYNJG+bOXFTWDZGWIRh3f&#10;vTz3Qon0reRRs2xsISpqexmWeljHM+dP4MGHf4wHH/oR9h14E0NjHWy2GcosZT5eS19cnxL1lHg7&#10;CmSQpdPtHttcYisnMi5e9Quin/35wMF38NP7f4j7H/oxHXMOIphVfUZLbQQ2gGB238Drnnjjyoty&#10;jryD+qsGi86i6ajH+lpfO8O+Ld6IZ3o0zvbXex/a6YLpdE8yMB8b4rnyKD9pUJyOJrcaNEyiu7cN&#10;J08fwRtvvkye/ATf+8E38dobL6G7r93oE6jvi3SPtYx3QfQpCOzajuoLWvM7w1K0JzJpZPsqzLF9&#10;1e+mtdc0j368C5NeGhf0GNuC1Ts6eHVh0OenY+NUKmWd7ZGWqgkNo8LoCAOJlFMo/TlvfHNrlDVI&#10;RhzxkG/aD1tOlpZhsKZeHXV+ufDLgZNTlSHbJjrdoEDlqi59Q9146bVn8eOffA/Pv/QEmprPYCY4&#10;wWRzHGTEIo59WUpefUMSJBmyuvHPZIdyGhMXS/mkl8C0CrHMOzE9ilPUfU/SPv2UA923975i/c/K&#10;9drauGaN6V17fJTM+nLr9L2j3wdfPpRL0ZpcC3JgeLbpBPvDj/D4kw/ixKkjpGGEtNG2UDf5651l&#10;A/QEUkFPARTsvQ+1hbWPdNs0RsZ7OTg/gb3738RzLz2J7/zjN22/fUd1dJuLjwrRIMoWOazyhvUb&#10;O0dnVG/jzusrNjR29JASs3NRWVGJN557Fs/87EeYGx/QHUNTVLsMH/+DP8TG667H8cbjJOI8Y0NI&#10;peOVkpPLkUY/OluaEApO4cyJg8jNSDcaYzWTQAd2LkjiqJBighTAuVgEpmfoH2QhLSkRzz/yMOKp&#10;+Po62jE9PCwyER+fgtvpZCZzZKnRJns2KxKHmSniCsSgZMkydDY3o1MzF5MTOPrWbgQnZuxxYGZS&#10;FgoKypCstaqGjQ0ZUgeSsXLsUKcIkZ6gNTobl523h/S3Xjxve2YO9fRg9fr1qFi7Hpt33ohEjmg1&#10;y9rT2WEY5vWIn42otUeiSwWZPLGBg9PT5EPIPojQ39qOye5uHHrxRfz8m/+Ac03nsXbzVtTWNeCF&#10;hx7FN//VX+H+//kPCM0EsG7rtUihg8DGsEeomsn1KnAV3gNcJ2CgDOtcbfkGFfqhQ++ws48ikUoh&#10;OSERSXGaGU3mdTImOdjZc2gfnn3pBb0Xx6zOIZRTOROYwBtvvYDv//jv8MRzP8Oeg2/iHB3d1o4L&#10;aO1sRmvbWZw9f5zGbzeeeOYBfOuHf4vnXn0IUzPs6J5SmaVjOUJZ1oyNFJU25o+st1LHoAKmMotV&#10;oOy7hnamMcj+UbX2Wlx795ew9fbP2v62Uk6icGpKSmECAcqInmpomyuBPW4i7erfE8N9aL9wDG0X&#10;jnAgeJrypMc5mjWRloyh0Zm32Q6NegMzs5gYpaJV/6BGi4tJxoott+Hau76ETTd/CqnZJVa2Aw1z&#10;45BoCkxMo4yyKnoBTJBIRzaWgzn1B30lj1LsasV0MuptXefxvZ/8HR3Nf8SLrz2DY6foHOnFsvYL&#10;ON/cyJH9BRw/eQhv7XkBP3nw2/jRT76N9o7ztu7bgeaC4tgOHRwsPEhD3mEKNVmDAdEVk8g6UWOx&#10;rDNnT+LhR35uM2CWm/V2jrdkRRClMP3q/VIgvD6dAiGlCrdZSq2j1LWMNi0GnRT7eqA5Xh4NBq79&#10;xc7d7+zG+MQE6+LwagzwKwGiV/dRa50+f5qyNYzEJBrSBLZ1vNamad2hHEsZPwU5FKRfmwrzOhCY&#10;siUNC+t+eZBjKhl06/2Yw7Jo0EW1Sf7MzIzh2ecep6H+gc30DNBZnqcxpDA5XtlsoPLJMXV8idWL&#10;rbRjshF6vGxPutjObjaKR+lo8ZCGll6Eyf7QUD/27X8b3/3Bt/DUC49RF0xwsBUv9cFAGVts6N3M&#10;x2VAlaCDoPoYjewPbFc/2Gwmg5bdxMbLPSDv2JDujXDpBaFQXk3oWOHEJ5xyXqg1qP8lshpcJsg5&#10;oOM9TofmPJ2jZ194Ct/7/rdsZlfroO3rlMruibjfZd3MoDuPgDQS68S2de3JKHsy5PilDwMJkY7h&#10;uMsF0umC6k2s4XN3rfGhf5Rd1I4HiyFMp2RLPLO85B/bXc68+kqMF3xnNbo+YdVkoE6yIOIKQWVo&#10;QkvyRHr8oD7Mws+cOYUf//R7ePGVZ9DW3UyZClAH0YkzPcVW1gDMJg+oj8Unk0XdUxAKVwHJVYh6&#10;Vw8CnP7WRMI8UlIps5hkO5/EY0/cj589+D0Ors6yWckT+izEzKPDI7qiwceteNP3BN9x1SXJ4Y9q&#10;SN8nNGMftPnZz3+Iw4f3mbMcn6T8rr+rLkpnvJDe4gBiTgNUs1duAGI41Q816uYxLo52NimVzZ3M&#10;gfcMxsdHTB+rRFvHLK/ZIKoRF4Gj2gOXjEVQksyoqJNTokwhJqfimhuuR2ZGMl564iE8/I2/wcC5&#10;47SgkyxvFmnFZdh++21IJKFTAz10EAfRdPwY6petpmHLxysvvYwHvvV36O7uxOp1a+mEBTE0OIrs&#10;gmKMBeYw2qOvW3Uis6iMxqsPB157Fff/5Kfo7O5FaloaTp0+g67OLvsogKZHS1esxMot243ZgzT+&#10;ITIjIzcfR46fsJeeHn/8cSSnpaCorBTHjh3Dwz/4MXa/8ibS6PRtu+FWy+f2lWWN2WHUyhph6FHH&#10;0NAgJnienFWA5uY2HHz9VTz66KOYCoRw9vRZHDtzFoFZ5YxDKD4VGcWV9LMTcJbxmgWwzkf8JpBM&#10;5cSGZTFP7+AQ5hPZcFlZ6B8ZxXPPPIMff+e7GGP8dbfdjts/+Sn0j47Y+pAQaala0oDP/cE/w3W3&#10;302crrnsAwUUYH9U9dsBruP+1gFJioj/HE6cPoYjxw6YIpFDk5qcjuVLV+D2Wz6CrZuuQ1Z6HpVL&#10;os18NTWd5SBFM3FqThqzsT48/vSjdEQfQ48eyQdG2U80uo9HWlomQzZSUzLpACcjaGu0xpiuBS++&#10;+jTzPUIHecRwmUaR7KmDqn9ZlEelNauIZqdnx7cJCEshzUWZpSOJxAykFFchtbCSsian1DCgo60F&#10;wQAVQEwCMvSoMMc9XnM2VfiZn4PG2NlJJMcGEZzSekS7KXJM/vW4vbC4hPTISCeil/1yfIzOtUSP&#10;eONT85BWtgQJ2Rw8xSSZcXJqhKqSOOIo/3K0ZYIFrnYaZOpjFuoPpENr0/jnahyDU2dO0MB+A6ca&#10;D9vLlHPBAAd9MsSpSE7KRE56IVIT04zIwIy+LtePk+dO4Ad0Xk6dOWQvXugtVlXgyKFDGB0boVNF&#10;55iKsrZqCW7eeQduYqgoqSMLtdsG0NZ+kTriYXvcpRk0stZoWQiO9g8bfKz25Ik0mxYyIxANoiVa&#10;PSsXDQT7/SQH4Y2NjTaocHQTPmRSJYJmiPk3FRjHiZPHWbaelM3Y0ZbaiGbPeFkIX0umNBCREdW1&#10;D9H1WQju5SzpEH+WVflUqTm0dTbh+z/6Nl58+RmMjQ/xfsjWcMoAkhhySkEOgGPGnN5oZtCfGWMG&#10;3TKDKFZ7166OpIkOrXhp/KTTo5ltrS98+dUX8dCj96O7v4341U6O/45O0SYjLGN8edCSHj22d4V6&#10;vAnziP1ENBiNxCSazClxPIqUwXvsfKLZj1O0c8p1LqeedWQ31IymnFnNZA4M9uJ7P/gOnnrmUfaX&#10;IaPf6DCI4BV4xRDciV+WaBRtDvy2U4Qf/Dgdo+PfGxz/XVoV48r3cQh8OuzggaPH8c7dXwiOVr2A&#10;7PAsyExYfH1l4ORZbeYGWKqHjtPT45TPZzmQ/i6aL56hTtJMc9DkyS1dkHOntC74zpny6txva1c3&#10;4dYMppMHObmKFw5z8DQ4k9NOJ/HUyWN0kH/AwfwRDg45ODE2CoeTfR+iz/12F/jxjh4F+mWjfXjg&#10;4Z/h4YfvxygHqZpRtXX+xOsG1wquDU1/sX7+gMj8EoJ0m+vHTM3kZt/kV9KG+E8Ts7IykJRga2WM&#10;Jp+fuufkIRpcfGSXAFeOQce5cxxVxqKgvAytzU3IzMpGfnExsvNykZmSgL72ZjQePoDzVJoz9h3z&#10;eBqXGHS1NeP4O29hvKMVFw4fxpH9h3HrR+/F2q07kEHjmVVYhO033Ii07DzMBOgwJCZgLZ3O8roG&#10;jg9ikZVbgI3X7ERFQwMS0lNQVVePdbyfUVCAQtJSUFpss2GJqamITYpDXlGRfaZVG+1X1dUx7Wbk&#10;lRQjJTvbZkDrly9HGh3DVRs3UXkk0GrGYeNNN6G4tt6YKCVhDqY6ARmqmRgpzsnxCRSWlGPrjutR&#10;XF6NhLQM1NQ3YP2mLYjjCKGmYaWtdU1l2SPjU1iychXWrt2AwooqJGdmGA4xVI2nyVaNRfQ2uN42&#10;n2K9V69bj4ZVa5BVXIoVa9djcnQIFeXl+MxX/hDHDx/Cay8+gw3XX4/P/flXsfW2O1G2fA1iqfhM&#10;ptjYtrBftHME1tkatUvAgT3E95vaJUDgdxJJ6G9wlwDreBFcApEVoKOmUePp08eRmKQ3LuPx0bs/&#10;gbtu/zgalq7DqhXrkF+YT8ep0T4nqlYspxxUsl0n6dw99uRD2MfRpmYgNEuakZJqDtGaVZuwcsUG&#10;LKlfgYb6Zagsq0ESnd7x8TF7pC7nuKu9G5lpOaisrLa+2MG+cr7pDGUlHiV0Plet3ODkJjSF/vZG&#10;TAx2WzvrLfms0hr6tea+isOu7SmvbuZF9XQK9LXXX0JXT5fJdj1lfKM+X6r1gx4rxIPJkU70t5ym&#10;nxpAUnquveUPOnFqRekamTvx6cTJEzbCD0wHsXzZMuTl6VOnlGQadcmhZja1ZCHEwkSPOD07MYqB&#10;ZuqEyQFa63iU1S5DsmZhSefAUD+OnjiCqclJpCRnYNOmzcigg9/d04HHn3jEXhiTitIguSi/DCuX&#10;rsXa1ZvI2y1YWr8GFWXVyMvJQSg4g1EO5jTrMzoxiTNnz6CoMA+l1C16yWX3rjftcXWICnPzxh34&#10;/Ke/hFXLN6KhYRVqyJPevh6GXuv7g4MDbLeVyM7Sy1+OP/zVD8E6GwOv/agrBjWAwCFy3IrBMJ2v&#10;YycPY2JyzAybu28twaMLam8D7yBHX+h0XLVqNeshJ4s3vfsfHLxy5bg5Bhi4UxpO4t+zbxcOHdnL&#10;dpcBFl+k0ZRePURHZXAHw8d/1UGfK169aj2SNNjw7kaOC0EG282ySr4lU6ILOEId8uQzD6G59Tzi&#10;E8kP6mrZPpulstl7Oboy+nJ+GEie2tKWisiYMsgHdKXyJs9FoHM8GK8bCpJjlu2WFNAmqHiGzq4O&#10;dLa3ITcvDwW5+TTQQeJTuX49hNA/F77IuR59N104g9bWC2bMHVIHtusMg75WqPWoymWztaocwWSE&#10;NPmOjJamiWR7KsMoczpku0QzO6QcDr3wIvD37RRpnV16OWYQS5bUIyFWL5S5/irqFFSOlRimex5N&#10;LedwgcE1reqnsuzCO+qEYXGc0c4Qxi/gPUsk8OMEXlqCyE1NTcf1O25mVrWnh8K7r6cQjaePoaur&#10;VSvqCMIjvF6RTKeXWWMpD/X1y7F0ySqvZpFBjI/Lgc6jrz8YSHbcLCmxsNwROnha3/3OnjcQCEzY&#10;gEeDG3VLJfJrbe3Nyqmt5MxpN4HIvrfyQ9xReZnKa1sNfGTvXbnm8FKg7VzyQL9mkjq18Uyj4S0p&#10;pU+UkGQ8FPj11z2/fD/OP3cyxh7N856Bdtq5R+zxv7+FppbjaK13MEhZZXmqu/gv2VC88lolJQcG&#10;otfnvWh1dOjPOe/kD2mvpi1cu2YDkvVZesPn0HjkEcInHkQ7rC6pnbVdaKJvF0eHtQQdzReQlZ1J&#10;57CUFYhBWUO9vVE5NjKJC03NOHXiOBqPHcLFc2dw4WwTR3PT6OjqIap43PGJT6Ny3SZkFBagnM5n&#10;ZW0dUtJIHCuTkJiM3MJS5BJvTlExsvLyeU6nmCGXjlx+cQmvy5FDQ5SawfILi5FXUExnlfmtf+gD&#10;BDlITklBemY205bYV25yi8uYtwx5xJGcloXUzBzbDqqMxqqKjnBGTq5VU0xRMGVh52S8nbDzpGcY&#10;jmyVSTrySZPoyaTTnVdE/CUltsWWkqdnZbIeRcgtLWEdcu1DCNY0vMnb0GSr1u7pIpaOfXZujqs3&#10;6UvPzrH61NbWoJADAm2U/tyjj2Csv9fW25bR0OoTk9bg6pnEI1nx8c/NBn+LHFbRZCcEEvkbd1gF&#10;0biBkbFBKpU3MTw8aDxduXwtPvKRe+lbpVgnkvIJ0mF8Z+8uZtCLSnGoq2lAdVUNdr/zOnYxaEmB&#10;3Maykmo6up/ArTfdhZUr17DzLUF1BWW8ohoNdcvoJHFAQrnrHxjACAd1YsnMzAzWcICSRNnv6LyI&#10;xrMn2E1iUFxSSWd5g/U50CHrbz+LscFe0hyH7JJ629KJ6obs0Ycu2GklA6YbxC/dcTLcePo0HeEO&#10;pKdkYuvma1FDZ1rybekkj0yjjw0MtJylLxJCUkYeShrWEoN7QcOxyhk+Pc3Q2m8ZkvXrNyM3x72Z&#10;am3s9RmhdYM+Kbs5kj6G3tbTdFgHOThMQFnNMiRlaSY2Fj2DPTh26gCmpieRlkKHdcNmpLP/Hjl+&#10;EPu1jzGNu15W27hhOz5216ew/ZrrUactrMprUMEBQx11xwoOQCvIXz0XH+jrJ7l623gcoyNDdEjr&#10;2c8ScIgDipGxfrZjiDxdQ8d3tTjHWsUiIz0bKexveslpJjBldSgtLeUAo9YMn/Ux1SsMulgc90FB&#10;jPWZyxDmM2wW7NiJwxwMTZpxskeDpME5CX6hzOB7TwxmLEMyaGD71iJbL4kqzy9Fo4AIFuGQjtHL&#10;Vs8+9yT6+rvZT9hH9HjZbopW88IYHL06Ux4ZLulTvYG/ZtU6yrt2LVmEfBFYPgP2XTvV54H345HH&#10;HsLAcLfGJzaboxknl1RP/2SIxQnFxSMlKRW52QUcAJagIL/QZFcOd9gxIJ9otz384pkfohxDVYuI&#10;bRBAGlReX18furo76QyUcNBUaEZXtTW+C5kR5HSOXw8zypRpvVF94WKTc1jVarovvsnzopOtWVi7&#10;Ji5t96YnHHK8pHskz/FxWsrCQYmcL2keFiM+uPIoKV55jgdqB48cBpk0rUXt6GzlcQ611Q2IZ7+U&#10;Q0QCPVq9/HZwMtZO3XTmXKPDoWiB72xHyWJ4ttOP09FPZ2kEPoZIfJjXXvm6TGW/vH7HjYy71Mk0&#10;h/XMcauHNzlHYF0tHeutS+JQ3vrapVhSt4IRrm0cKv3YyWWOHxREu/CS9yRhYLALjz3+AA5yQKet&#10;6OSssoeaY2lbYGq232Q0jpQmUn8ncaCei+LCcpTQl8jhYDmB7R4zr48n0JmjTKidTSGpTsRhHwsR&#10;k1imDk7u9HSFeTx5lgPc3KyngSFUVlbZ0ymTQQbR6h8F0de+I6u6dHW34HEODk+fPsF4LflR+bon&#10;uXJl66mVmw2l/PLavRgm+gyzBVeOVzaPunQzy6Jdg1Llm6X9XY0V1NH6xLg96bBcAr+PO3ot0jtd&#10;4LC6+Bi0NZ1HXEKsPU7vaD6PLDqMcgRDwkImZRdXoIEj56qaWpTS0UrPzUAGna91W3di2y13Yc22&#10;nbjmttuRkJKKbu2NOtCLgZ52DPd1YbCnB/19vRiiEhjs7bVPWg71dKK/h3H9A7YFSD/TjVBBDnR3&#10;Mc5dy0ANMQwwvp/KY6Rv0HAM2XkPBnp7qFh6MMSy+rV1RE8/hnsdvsE+XveynO5ujBJHf2878XWE&#10;aRhkGQOky857mG6A5fR0kTbi6yLNpHGgn0c6kkPEM8w0g1Ym6WLeIZXBkfgwrwdJ3yBpGVJ9unsw&#10;3N9PZe/SDqo+vCc8A6TFzlnuVCBIw1mC7pYLeOL+n2Hzho247q5PIl7bU1GATXeyXcz58BuSikHr&#10;WBfswxrtsEY1soF3Hh31y4BPhn4iOJ242fE36rAKfLw+bmBsYtheqtI2VuoUN910J/Qp1BA7i9RJ&#10;V89Fe5O9r7+DbJ9HclIaNm/cgoSkBDzx5KMYHhuiQZlFVWkl7v345+gQbUVighSHM1aqt+MGTQ4N&#10;TQWdrQIOdrrYxkMDwxz5L8fqVXJME9DSdh6n6bDOEV9ZWTVWrlhnb+IjGEB/2zk6rBz0UTtnltYh&#10;h+VJOcXq0aWUlacI3AsGPJOSZ5l6YziTRnv1ilV0CDchKUkDF2ecjDLKzxSNf78eWQUCSMsqQHH9&#10;WqJIYDopWSmvORr+FBTk5SElOZUO9kbULVlpj/TFEzfHq/a1uT7jq44y+oGZUTqsZzAzPkRFl4hS&#10;c1jdl6d6Bztx8vRhe7wsR2IjHdaMtBwMjfQw/oQp9ptvuh133Ppx5OeVEKcUncoSiL9u9i0nuwxL&#10;G2iQqKA72lts9nqQAxBt/VJZUYvTZxqpczpJbyz7eT/SUlPZBiUkQXXUi0tyWM+il/1ZM281NTW2&#10;rZgMiicpqox/4kL4xi8DDpfskH+l2eVjxw/T6Z6yCDdzYi3lEonP5IEcKJ37M3H60eAni4Pl+trl&#10;Rq4zGA58w/S+wAjy0kdlcxIDnDl/ko7jXttXUQ6KvTBjXp2TOfHNZeQ5D3L6Vb7WXmbRGK9duZ79&#10;KEM1iUZ/CYh+M2hqZ+Y/cmw/nnnuGYyOD9LkqFzKJ0f/bq2bZD8ByZTPyvIqLF+2igO07bhm27XU&#10;nduxft1mrFq51vrUShrEej31qKi0LXb0xGBqcsrVjvLkeEvaJGsM0rUagIl+p2PpJNMWjoyNoIe2&#10;prio0JxizQbbJAfBnxX2a2j1Z1BeOX6aHbaJKIJmAnmThcgou/Xcc6F5rFm9AddffzOWL12FFcvW&#10;YN2aDdi4cSs2rN1MnbHW6lhTvYS6osJ2AZianrHlP7606DGr/4lTq5vpJDneaslZdHf10EEqRVFh&#10;kRXvnFvlVFh46Ohu5eD3ONPIMVe9Ivot+jwY1DpLDp7ktLBN5uhwyYHROl/R4gYKbrAQfe5mGHUu&#10;55sSFZSuTcWNO28hAZ6Mq2QWJz7KuTl19jjaOpttACEwPpqT43htR8qkdnrQky4h8TH5B3fihysD&#10;a1fKuGRVLx0+9fQjOHR0Pwdz5AtlQE/fnJ3W4II0sV00cNNOMOtXb7GJhO1brqV+3sY23kz5XIsV&#10;S9dwML4GtTX13sRAHAJTIfJFA1MxgbiNF3IUVW/1vXhGaU2+ZFW+AcueC6KtrcXo0yA/gTrbp9k/&#10;+ufRjqzkV4/+n37+UZw8dcjK9Gdx/fpaXWiDUpLT2L82Ygtls470lpWUGc36+I10id7PCcnxFr2i&#10;VWB9Q4MsVxfhTUxIwlrKfA0HUc75dXS5vqSzqDaKOr1khlV/bRwV6i2vwvIKXLzQgoysHJuxJHeI&#10;zBGRlJaG4tpa1C5fgaXrN2PF+i0oratDbiGdk9IyGsMM/Pi730JqWoq9NDQ1MYMZKgo9EtSbrnac&#10;nGAYx9SUzqfc9dS4F69rxTN496eYdmbCuz81zesJ4pyw/JqlCKdXOuUnrimGmYkpBFh+gHEzE8zH&#10;66kpFyanVJbK0D3GURFMTShOgfmnVZbDq/KmvXtTfj6dW1qHQ8pQtM7YfZWh+6RZNJDmSSuTaaYZ&#10;xicxNz2NCxwgaLuhqdFe7H9nN6655hrUbdrK5pCDR6Gh8NjsDxtaj2E1VS+1NM+O7BzWZDqspThC&#10;w7KSDob/aEgNba0a1eAfFhhK7yeCXqV5x7DDOo6M3JL357BGIsMxHwj84q3CfvCAp3rJ5igNoRZ7&#10;q/OtW7MFJSWVdEJjbSbirbdewqEj71DMg1SSMSgrrcEtt96FXbvfxFE6Fnosl5Kcjp3X3Yp1a7cT&#10;KTvh3DhGLzai5fh+dJ4/isH284gPTbmtxeKSkZ9bhJLSCmQy3/aN25CbV8xc82i5eNaWJmj2vby4&#10;ik7mOipjOlWhSQzSwI0PuKcUWSVVyC2tYt1o8SgDpnBMG+jAHypEa2Oe53DQWEuFXVVVhtjAELrp&#10;EAdHhpGamUFUVAqUmqkRzbA2kvQZ2+y/qGEd88v1YB/t7UD3uRMYHeuhs11GQ78SlWV1tqeeijXt&#10;QCNhxXs0WDyD5DQ4PYa+5tMIag/G2CSU1C5FMtteCniQDvipE4esX6RS6W3csNUc1mzqlrnAPGqq&#10;6nArB7spdG4wT6U33El+HsCFE++g9+JpzAx2Iz0lCbGU9fj4VNvjs5MOhPaLFF/6+oexadMOM6In&#10;Go+RppDNvk6w3y1buoJGPlPk0lCGcPLkMXR1XGS/SaDzuxzVlXJYw+bN6kWk7sRV7pcE4XB4HGpn&#10;LHr72nGcBkIbcesDIWYoqOS11t3sEvkgMkzv86hZCCl3NbuerujFiJUcnGgG0xlRJx9u1kT0Lw7R&#10;dZHjYebQ8riji2N2cxpnglP2Rm/ThVOMEE6lkbHkCTPo6ZHEwGYAhZr9w+F1MpKakmVPDtJSKX+6&#10;zThLZ+fiAcu3OMNoMzWq//HGvXiCjkD/kJ4yOIOqhDJ01kqzsSgvqcEn7/ksdmy/0fpOXfVSDrLK&#10;7IXBNJabmpJB+cpin8ino1Zhs9E1NLArlq+y/SC7O3sxQ10vZtoTMLNtvCQdNjCQsTaqfJrnbJ/X&#10;3oE+DnDq6PzmGo/kSFs+to1so+ufysQcxHnm/CnbIF4vVimhOfQeTuO7+MC8WzZtx7XbbkZ5WY0t&#10;fymlTijML0NBfgmKCsp5XYGqStpbOq3LOGCrY98KTs+ip6vbeCM+2SNk46u4xHYymtywQlvvaXxb&#10;37CU/TnN2thsuREjFNYQPI1Be0czTpnDqooIPAHUmYRPtabjedMNd+Cm6+/A+jWbrD+vXycHexM2&#10;6LhuG8N27xgdtmDjeg4q1mzFpvVbsZHX69cqTk9x8mxW2ZXnaNF/XHwcmqhXLrSIj9Rj1j52y4Kk&#10;2GYl6VRpSzI5rGYvdV+oCI56pfPr5O6rXSPnC8F4wntqKzu1rPyRIx8TxFPPPkxn9QDNGhOo33r4&#10;pRvnaT+SEtJxw3U3467b78GmtVvRQLrKSqtNJtPp4Mn509Om7Kxc+3iM9gOur2X7ctCiL3JO0GcZ&#10;HBiwdtCLh9pmzLUvaVJ57G9WHuuopSwatGgtf1dXJ7Kys1BRWm7pRLPt3CLSeTQclt8bCLJP79n3&#10;Gt7e8yq7QcD1N+tp/GNak3PizaS9+My9n8e1W29Efc1S2pl6Oy5rWM2B1mr2rfX2Pkh+XgEHhiFM&#10;jE1YWcZitYc1hgYqMchIzeHg8loOoCqYRuyz1n63pgiD57CqJYw8i2y7cBbx1EaF5ZVopUOUlZFh&#10;DquqIGUoIjS7o1yx9JTjE1N4oscWBPshhewge998HbffcYtN9+dnF1KZaBNcGaksBjYUmarNm8Xc&#10;bB6zszMZn40cBh1dnNL6efx0ftDmzzmGQ/dyLA3LUHrDrZBpx1zis2sdc5RX+XidozJ1PydSrpXN&#10;eAvCpWuPDsPpx/npRVeuxesxsF9+JstR+Y5+ped91T8vF2npacjLzEJ5RYU94pubDSCeI/kgldwU&#10;2ffWq7voZE+YUZ2ncUpUg3IQIeFhKzC4kWfEYS3D0cs4rFEH18yCcMSVQ6StfakR+AXwGHZYJ90M&#10;q95m10sSPjCTy6ffCAb/NCrm/YMMrinZy+RmlNadyoDoq0tKlZmRb4/ulVprIw8d3UcnqJ38S0Jm&#10;VgFuv+1upGdk4uVXXsDoKBUH+V6YX0xDeZ/NOAbH+9H49gtoPbkXw10XMDnQjfGhLnRdbOJgZJgj&#10;6wIqsxS2ez6W1C2jocxluXQwSefFi+fs0YuMYxmN08qVnsM6O4kBzbD295pSySqpNodVDrYZQ8qH&#10;WR7JgxQ3aVdd5DwItLXIxPAgdr/8FDrOn0Afnd9BOr9FxUVGyxTp62ttNHlLyylEUS2VO/VIx9nD&#10;OLrrRfTQKPT09SK7oBQZOezzclCsWH1GmQklf4qQllH83CxH9pr91A4Yo+hvOYMQBwTzrEupHFbi&#10;IHWkoRcn6bBqsJqSko4NNHDpdFgT4hPpbCxxhlTywQHiwIVjOLn7eXRxACAHe7yvEyO9behtb7Zd&#10;HNLYn5KIQ29KHzmy39Yjj41O2KbhG9ZtsCc6w0MDHN/N02ik0SBuNgMhFnV2t2L//rdpDEbZ3+Kw&#10;YsVaVJbr4waOlwZ2Iq7qJBx7hbAQhzOCMnixpLMDJxsPYzowRXmSIeYdOgLupQQ6f5QTGSXaFUIc&#10;4/UIkHqXOPRCx+T4ONLTs+mMLVUCa6fIUY6njJvF6CfqKBAdSisj4vL4s43+k5wBysqbb72KAcq1&#10;1qpJ9CyNOXnO+JgDQNm0F0PMkKsM0UijlJGNtas3It22ZnNl+GBGk33VGVCnQyTvnT3NeOb5x9He&#10;2WxPNoxK3leNbVs0ymNyUjru/fhn2Xc3cICT6c0kOXocGDYrw2hkGeo/SYmptoF5dXUNlixZZs7A&#10;OI3qbChI/mtGTPVnXq8OPh61hdHKZhkdGeeteOKoMz0rJ99ZQtdPokF3zp2jw8o+od0ABAuSePyS&#10;s7VkyQpbwqNCnIvppxRNrl5KJ4dO9cjLKcDy5cso+8lobbtofcFrSgd0VqNx6EtS+oJaLR17zRA7&#10;B9u77YPRArS2N9kXwrQNUwSHTwPx8nQuFIMbr6OzunobnelK7xF3BYOOlVHni0OFl7acR52Xoaio&#10;FIV5JaTfGwxFAy8Vo433LzSLj26qekEqVUS0s04asJvDqj8lWpDQv4y+4bfzpWDiw3s6mrgTLDVl&#10;4dkXH8OevW9Cn1V1ceqf8o+0Jlm+UBw20zG/6/aPIS+72Ab9Nth0SC8B129iza5oUqSosBRrVq9B&#10;Smoienq63eCK5doniJnOzfArH9uI8fyxIDq0P/LI6DDKy6uQnZnt7rFcdV3njMqSyVFVX49je5/H&#10;Cy89YV+rEn4fl/t3fVxPDHfuuAE7OKiKo87Wy6v2zk9sstVNA8RsDhaLCso4mFqCdWvXcwCzifEc&#10;THMgIV0cCOgrftINc3TQy7Fl43Xmjwms/ir2F4DnsDKlecAusk2fZqWCKiqrpPPaTOOtGVa9dCHD&#10;JKFSJeQ0kVF6JCBhYYtK8WhmSi9OxJChR/e8jeLifDz62ONmYPp6ejDQ10eHoR/9evwfDv714vj3&#10;ihv0jpe7F7nuprHu1TKBPj2a70PPoDsqTh8V6Oe5aBrQcgAa6gE6CopzNKqMaLzvVaZL29c3QHyM&#10;s/L8tINUjoO8149elqMwPDyMo4cOayUKnddUCv4syjk6XLX1Wmy84XZMDI0AkxMcpfTj1OH9aDt5&#10;DCEKoaQ0lopSBs4c1ta28JKAowf3vLfD6sMlER8cDIX3E0Hnd0Yeo5YEpL3vJQERBenFfDCQDCun&#10;ZfZo8TsCLzUD0dp+ES0Xz5NHcWyjPjqKK+nMZJOfCTT+Mn7JKKGDePstd2L1stXYs38XjhzdTzGf&#10;5r047LjmWixdshahyUGc2fsaepuPYj5IB01vxmuQT4WVEDMDbWQ/MTWOgpJSzMalWP8whSZ62Hec&#10;w3qScXRY6ZSuXLmWykIzrHTYWs9ijHJrj1U9h1UGSM6u8JjNYF8comPa3t2Gnv5OzATGaci0fUoi&#10;Eth3E+m4jva3ATODNnM/xrT55WWYnhxBj5YEsN8ms18X1y1F77njOL33JcxP0skjeSU1q1BU0YBE&#10;9lmNuAeHB9DV28H+os2vp8i7BA5S5SRQB5Ae5xBwjDqlGdYzCE5QTimfJRx9J+fos7Hx6B/stYX8&#10;vsO6yZthVStRXRBPPGLnWFbrcZza/SyCo9qWisqNDlySfDm9vBYcZ9/qtSVKybn5dF5jbdZlZHiI&#10;xcVifHwUy1YupaLcgLQUDhAzNVBYabMVSTTsapvde14mHYfM+dHaqZtvugMZmXlkqWeR1Dyslwu+&#10;8v6wQU4UnTM6zyfJE32VSTyU42POolJQqScmUh5IhtY1OtGWjuU1jYrEIDCtDfsTsJJyKkfeHsva&#10;7KqhMNlyICO/uB5e//A7h9VX5ZIOIaARbDx9FLtplPWFQfd2r9rZzbjoTVelM5rtTXnVScGVIzoz&#10;0nOcw6rHhZcBl1Q4HZ7Z2Sm8/NoL7oUP0mNf8mIdxAtz4s3oxnEgqR09rvXy6r5fbqROLk6y6bdh&#10;JChtZmYG1q5dwzJD6Orqtid2/qDBgTvxqmMg4x4KzmFoYARlpaUoKNRuGm6GSuDXXXQy0toiMsPq&#10;2iIKXZhGGfQl9cvscbYVyDaIlOvXyaEV6J76rx6rlpWVYHR8DB0dbeSX9r9VRgWv7U2nuoxTk9Ps&#10;C/W2DErJwvT6wGvFaAs5fS7UvQjoBwdKoWx6yW3T+mtQyIGtnCTbx9icZMfvxaijIdJeOjeMPHPX&#10;l9LkDmfOnXgPh9X9yIHShxPq67RMhpEi+7Lo9Bt9w69fJE40uu5DvB4rJSvqeycaD+HlV563Qa+9&#10;mMSyNHD32xOU0YK8Unz6U5/jACmXOlT4PSSXgWh+CHQtkB2vqqpiG5fTZ+jH0NAQuyW5RV3paGY+&#10;JQz/ME4H4tJgbGpqBnUN1MF6CYs3NMgUaiuKQa7v7HwQb7z5kn0YQAN4d9OnVbmYgWVqFviWW+6i&#10;Ts1lEk+fiATKiPRONMgxT0xIsbo31C/H6jXrUVtbj+KiMnsJeHoqYAOnzZu308/0JmI8WMyLxRC1&#10;JMDoEhm2JEB7u2lJQHtzi20/kFusz2kxjeSfnUCd8dhbb+Do7rdQXFJob+6rouGpXSY8unuXPZ7s&#10;oQN3z+d/H1U1Nfbmf7VCfR2qWYkF59HHusvE1Sr+A6Rn2qoldajhsaamDlX0/C3euxc+Mn0VQyVx&#10;VCpPPeP8+x+ozFpLW1VXG1VPBuLQLgYKNUsbyIcq1DQsQ7yEna2ulS8h8rWsioZVfKQQdDceRgqC&#10;SKXsHDuwD++8+ToO7t+HxlMnqZhiUGnKDQteuvrNOqysR1jYJOS/wTWs4cx+R7JuZ07p1PQ4zp2n&#10;UxWctmUA+gpSTU21raHKyc7D8uWrGVayY2biwNG9eP2tl+075XKcSosqcO8n7qNDmICLpw6g7cQe&#10;xNs2I0nILatDdsUyapl0BCfH6WTMYpQDjLQMOk6F1Zqj0ZyZGXs9bmyho3X69CkqnxiUlmiXAN9h&#10;nXQOq3YJCDus1eybUhJSJOqAQTpeb+HJpx/B23tew9Hj+212WGsi8zSrn1uIzNw8Oq0xGOrvQiwd&#10;gamxYQ5wQoifm0Fv2wVTXtqoW08YTu57E7PjfcQci+L6lViz7TYk0omTE7z34C489vSDeGfvGzh8&#10;ZB8OHdrHAVgvCgsL6OBz9Exq5EiJw0HyVjsQBCeGbIa1iP0tRdtfmcPaj5MnfIc1Axs3bPEcVtZH&#10;/YDKJzQ1iKYDr2BysN0eA8amF5jcZOYVmXMW1DrKYNAGviXsb5nZhWa4z507S/6E2JZDGJ8YQ1VF&#10;PVYsW8d2XEWHdamt5dUM1OFj7+CNt563vZTn6SWXl1XjtlvvZtlS6CTD5EZndhUVPjzwlbFmRlou&#10;Ntk6Zu3XbI6m6U7/fgwalizD+Oik1dHZCEeb2UTKUDxP2KQooiEoLpLjwNzhYGiIV7jezVi6eBkx&#10;rU2VyZdjKPszMqY3nx+3Qb3ll3FQWsoeMdrjQa0pnQnosbrT+9JjDmgY+at1betWu9ltgWeHjTbR&#10;aM6KHaU35nGu6RSeee4JBLRVIuP15TLNzJjU86hHiStXrMbdd36chi9FmJjMr5vvqAufO7prB74T&#10;oPJ8iI9NQGVlpZXR3tFpn781dB4eH5RF+dRG0q0zlMXR8RE6RnUcGOmFMp8Gr0wVZem1hvWkLf+5&#10;/Ayr+7EZVjpaepxtkR6vHake0wiOdnfPzZRR3XCAmp6pbR9PUrdNMd6iXTKTFwfiU3AmSAeznAPu&#10;FdbOAscW8c7h1m9H10WcPnOCZPj53T133zFITwJ2Xnurrc9UOwrc0z8Hak/hdRChwwcV5+dT2bqO&#10;bpsweFHvx2HVPtArl7sXYMOULELpLvW76Eb4OhLv0+XkUzyPsxc6X331ebS1t5i824ynz3OCWzKT&#10;gE/f+znUeEuN9OeDw7mw7MjAUnI+R6fYq6N4SOQFuUUcIFXSae3h4FyfvFUecZV0iV7D5+OUoy3n&#10;NM4GYkUcVOklRDd7LXB1siP/+ge6qBNp46g7jY6o/iRcokEykkcattDBTE3OpC6Vvlex/NV/VJ3c&#10;0fkColNHyaieCFRX1dquIbU1S+3l5IK8QsOtPI7HETzvBlGc9I4E45MrjYGE60gwpSoC6UGPDg3i&#10;+Ucews+/8XU0HtnP9EFWmETyvskhEegRIu2IpTdgQ8xL4BJ4rdGsPHoFO4+K0zH6PHzvcnHR6Rcd&#10;WVYMnYmYmGTWNImBDpMdGeJ0VDyD9rJM0JFxcvYS6Dj8EmWG81icd5SCUP3FQKUjw2f1HJf/cbzW&#10;NkPd587gzccewq6Hf4Ajb7+Eh37ybXz9v/1ndF1sQU1tDa659lpce/31KK2sYaZI0/12gN8RfoNg&#10;cudOHUhundK0gRZB6220RkhGVvtJnmg8iIcf+yn2HnoDZy+cxLnm03RsDtJJe9TtwdjTTsMWh/Tk&#10;bOzccSsNVAEdp4A9oo6bnaCSTkRB+Qqs2PkJLLv2U1h346ftOnY+gffZpu0XWGqQqpSKhB3DJi08&#10;kGPgtqdylIbBdT4LrjpOAehCM7lv7noFTzx1P43sGUzPDGFqZhBjk710Lt/A/Y/8lA75ScpYMspW&#10;bUXDhusRl5hBp3UaA83H0XnqEBJDVCJygui4dR7djZmhTrUe8iuWYjmdVaTl0ambosPyBB55/Gdo&#10;6zqLmeCwlTM64cp58KEfciDazlyx5jw58BtgQSMYOL2gupLvqopVWFcK1CtU/tplYIg47XFVGkfn&#10;W2/F8hvuwxLydsmWm5GYkoc4OgHB8QF7yZGVxNrVW2iA15CR4jCd0kP78ZOf/wgvv/4incFGtudJ&#10;HDnxNp594WE8++wjGBrutf6WmpqBO27/GMvV4y2iCpNshBEuX48PA5xSVvAUu6es3T39siZso/z8&#10;Ymzdco2tyzVZYd31boGlI0M1uz0yMoQLTWfsq0fCIx1ts6Re8B2TSyFSN5XpynW442LncL6JvDvf&#10;SFUlQ8c2YwLNJsoB1st4SxuWkoepHt26x3Y0Y+fwau1bkN60Bgo+KKnJscdjV3fF66WPQTz3wlOY&#10;mho1R1hG2741rxkcJpLDpU3HtQYy2XYdUL1c3YTXOUgOr/C56wi4OEebc5QoL9QBWmd40w234bpr&#10;b4T2UFb9jESrh0vvn7tHupTNuDk0njqKY9rP2WbWHG4PvQqzg/A452MhLT7YWlk/LfGTG7wmH8nG&#10;MK5FoHiXR+UJdyyqOFguLCgWhbxWWeqPfpkuraXn78BAHyY5sPQhgo/pLQvdLdorbbfn+OTiFgcl&#10;dXvQujQ2YOGpq4Ni/PJ1XBj8ttJRwcmB4q4QlJdB9fA/lvLB0TmaIqABh7tWm+uJlvh69txpnDx1&#10;nGe8JrtFtyYCVH85fMqjgebqleuJQTImrI5HflsLdO4HgfDo3D1R8OlQAWwH4qksr8NH7rqXA9MK&#10;17yzHlbLH8Gr0qQnHNpZvLPnLfcpVauD/DeH288xMKSnvXpJVjQwNtzmSueWu0hvT3OQNj0z4/XF&#10;6GL5o0f+Hsk2AcFfk2NrX9aJcupwJ3CgmYo6Oqxai6280fV/PzIgCQ+Dy+qOXr14QqI9pPY4kjWT&#10;UkxNz8TmG67HtXd/BMV1LFyzQyQqRkuZlJdBNKphrXEJs9o4jExzoKKjg8pwHXBhUJzuXS5ucXo/&#10;LpLe/wCC4vWZWWsPj9u2KJ3BHmUoULmrrjKfEpIIXj+8vzLtBZnoeF2r0SjMbjG40hF4bQ1JlqTQ&#10;iA4NtOGR+7+P+3/0PRw6exq5y1fh3j/6E3zhL/4VvvjV/w0f/6f/HDs/+Wms2LAB8Xpc+FsHqttv&#10;Ezgj4IwMm4EymZ6WhZtvvM1mpWSwZFCPnqCD+sSD+DmdsJ8/+EM89viD2PX267auNSk+AdMTszRo&#10;t2K9vWgVh1BgFrOajSE+fee+fv0WJGTmI8ByEtOzUVRVgznKWgxxzwf12DaAWCoR772LCJdsgCcK&#10;3x3cLIc6NvHxT+sz3971hs0QyxiqO4UC6lOxtgb6Ih3kZ158CoND/cyWjNIlG1BUvYI6JQmhyVFM&#10;jQwSiwxlAsZHRtCpLXcojsmZRahZvR3xaRr1ztls6utvv8Lyg0hOSqTCmrEZLj3+ldN0hor76HE9&#10;zp4hNl/upRQ9RWqgs8iVg+jaStFJmbnR/+RgP0I0pqppVlYB8krq6YImYDYmDbl165BXsQRkPbtS&#10;rL1MJVTZWUW4/bZ7UFSomTL2b+qm5uYz5mw/ROf9/od+gEefuB+vvPGsfXPenKq5eGzetN0ew4pu&#10;65dGl6+bLkf3hw1OWXuq1Tt3s3gyeuaQkratW3YgV1tXaW2r7tM4il61vcyJHumdOnvC1p855a96&#10;OEPhrt8fmHHlUWF8chgnTuixPJ0xBue8WE+ylCUlZfbdeuku9Sn1Lee4qa8pjcMTCgbsMap/7UBn&#10;7spm5EiiHmUfPnrAPvmql5P8tLb0gBc6aGuj2po6m4XUINF3plTc5Q1dpO4uTSQIn+sD7i1r7RN7&#10;I51Wm3nUIi2zB35+4VbQr9de7BMJSbClC9rL1+I8CNPCg5apJCeLVhe1GJRWM5WSWX1gQAM1v17v&#10;B+Rc028hJKC+bqnXTnaLIFlW8CPmSU8MBzbTDJold3GREAENcmygI91k9ERoMn1lOknSILsuWfPK&#10;kTKyOB2Vx9MLFnw8khkX/Ov3Jaus2EIqo4B57R7TuH1BCT76KwSfHLMdJF/XGlRpTbfWrapKxmv+&#10;iHbJudaVJielYMc1O1k0nXnG+7On71U/9flo8Pkh+VAuLbPUV9i0Ldktt97BASWFT/jCOHX0z0WP&#10;Bnl0ouPn0d3Thqamc7yreC9JGOaoR8fsSaOV6UiNgJde+IbHhtHc0mxRphdIj9VfwPYPf1hAkda2&#10;QqY+pqO79gcAgsV9NnqW+b3gF6RiQeZsOeQqPETmqnJJKSm4/iP34At/9lWU1zeQADaQZlOtRkzP&#10;PAGOSmJo8KNBj728s8sEwQeJ84+Xu+cFkc7gfFInAAKrkX58WfGSe13PAy9yQRD8ojiC+GbgHckT&#10;KUl7xOVJjmagFeZDzhjR30B2djru+tgn8L//9d/gD//qP+CWT38BS7ffgFyOSOKzcpmL6fX2sGBR&#10;o1+FaIhqC42i2LJSeTJQ5WW1uPeTn7cN6uPjkqjk6ABNjqFfW6b1d2F0bIDp3SArLTkTn7vvS7j1&#10;5rtthsdwSp4oUGw1Ngdx6lE1IxOsXUM0rtOIZwe0Tuk3EeVeesl0erjbXU6JEBYYCSGItLPy6ys/&#10;sTRS6Wl5uPvOe/Hnf/y/2bYp2upHXyXp6GqjE3OSqYkjIZ2O6FYkZmr/SJYnuiRzLFib/vOM5wnI&#10;q16OzHL2Yypa7Yxx9ORBxuuFKq2lTMcXv/AVfOmLf4SSohqyMoFym8jAox6JmVJydEYccA0Wo+uh&#10;ii/sXQK7q86pGnHQK1w2rg0EyVf38Qa5s9pNY5beqmin/nYZtbaT6Kqq6vCl3/sDLFu6Gnphzl6g&#10;QZBOew962abDo4Osu9qfZiQ+Bdu378QtN93Ftk9mQTIqosE3tAJF+HT/qsB9etGMEtvCzYy6c5uV&#10;Y730yeq87EKsWrWOyUmPsVi14D2ml1Oh741rpwTt9ym5c/Y6wmPx5xeBDInSOVmkkettt43jxRe1&#10;h8pSE+uol0KqqmpRTZ4nah2z2QbNCvr8ijgf2ldSDpmjxxHiGyYrU0e2yzj73tGjlDf2HdPRlp94&#10;+GeDCRYeMxeHJTVLoXXJ9kla0atU/PHLi4Zog+jSRILaXHiVQi8x6ai3ta/beRMyUrNIlBIpRIMY&#10;wHYivXLQNLmor6XpjWwRcwmf1U50iJNsrffimw6MRs3MsdE0W62Bn28b3gusPZhOLHeDRa0X9j9Y&#10;44PK9IMD1Xghne6+nDI799ryUn5Grh3XnAyGHVXTrfpaHK89HJYn3P8XBuG/XJtdFoRKoPSXMHkh&#10;CKd9fMHAUfrLgC/TNpBgOHT4ANrbW82kO0eWmsn0vHNM5bCWllYylLPqote1ldKqraNlMhp8fvj9&#10;30/r4l3VJRfKvXbVeuzYcY1yWV539IMPPn/nENTLxIf3e7xQeyn4rHT1EqGOTvLO2tTFRdpP2+hN&#10;Ye+B3Rgc6abetxy85dUnLAcKkkc/XyS/1cH4GYX/CsBJuyAqv0+HQLOSfjIjh9fs63YRn5CClPRc&#10;kqSFs4zT6JhJNZMq/3U+Xm+1yiS6tYs06Qx6jBAp9lcOLCpEBknfz3F02d96ERPDQ6SDFWBFo6pK&#10;WikkrICoc2z+MIEYySSbpfZASluCIkUTDJEzdAzu/eI/w+1f/gqql6xGRkYe7WgC6WYNpqdoAKZp&#10;5II4fugIgpMc5RnTF8G7dIrfHKjj8fDhM/R9gF8o+ayXokSL4ubi0VC7Br//+/8cH737PqxZuQ3F&#10;RVXkdxYytS1OWgaK8kpsv7wv/t4/wfat15oj5PmwSE5NREpGGuWceGcncPrgLkx3NGN2agzjnRfR&#10;R+dhNjhJ5zEZyWl6CzKZsiVj4hSQGRz1Ix5tdCoPzQO9zRxHQ2eUX6Z9CwqK8MmPfx73fvzL+Pyn&#10;v4Jbrv8EltZuwmc+9U/ogFcYztBcAD0D3QjO6Tvu7HWZRVi64VqE6JwH2BdCcUHMMuhvhuKSSwe+&#10;ft0OlslySY/WM42M6jGRjGIC7rz149i+/lZsXHMD/tnvfxV333EfPvmJL2Dzph3muDpQPxfJUriq&#10;qS+KTt7ldEj/hTQ6Z3BOLkFp5dSw3yVk5CI+iQ4D84wP9tnyhdkJ1mO0Hd0n9mKo7SwSPV7l5Grw&#10;pnxS7kBpSTU+/7l/gk98/D6sXrEGeTl5rj0zcujY56OstB5bN9+AL33hD/FROvmZ1FsqW4+t9DKW&#10;U7qCS3n+qwD1/cmJcXNazUmnPDgjpSopzvFMb+dq6xgtYRC9SuOcPufkSij1Atnrb7yGkRENtMT/&#10;iIG8jAgtAmskplXB6h1zNrsqGZBl0sBMID7FEV96cprtJ6yZJMmLzy+/3dV2IssvX2uRVYYrxcm+&#10;0sl4iTbNeLe1NduHNLSkTH3U0nsZhFc8KiurxNKlK0weXbxSLQZHq8VbxXXmt2sErFzJNkvz/wR1&#10;1Q3Ytu0a6mMOnJTNaHU7YIRB5XKQJidGe9Oe5sDQ57M7Olx++a7mXtwiEF6lF0+0ztp3Svy6vxtY&#10;GUyjdH5xajuV/65g6d1gyDkOkbRhmklnpKUIdip5syuHXzSGy3FyqKOTBf/o4fPRLgDPMbJ2IRdt&#10;ycilbWRg5UVT6tGwCDRDHS4qqi6/LPhFqVaj40NoPH2CaEWru+H6nytSdM2xWrWVNfYUTzKlVK5v&#10;uzQRPi8EPz76GJ1WZ3al9otNxA033Eh7VcKur/7iynb7pi7mDekjva2tLRzUamClAZfSOHmVDLsX&#10;sfx8C9vDRUtG9fQuDhc5iLV9ygc7TB+ohvp8vGODZMGvKElTE/toXZG8pYQuuKUJfgIH78afaPBE&#10;8d3BZiZsDaq3lQLPbM9AlSXBV8FkpIiYp0N47uhhDHS309gxSpUSoXY/UthiUv1zx6aF96PjfLjc&#10;PZ2L8TKHOvodT9e2JoqmcnJ4EI9+//s4uvcd0sK09lYl05E8CZuETPHK6Qcf/PP3RaOq66rs4F3O&#10;jS0M4rH0uj59tuvVN/DMj3+Gx374Qzzx/e/g2R9+By/w+MIPv4unv/+PePgfv4FXn33SHldHo/3t&#10;BU9Wwsz5NYFfXtjg6tdb20PGS3kX51fjmq034guf+wP88b/4S3z1z/8Kf/Fn/yv+1V/+G17/BT5x&#10;z31oqFtlBswqIVQ6JCQjr6wKSKEzSgMw3NuKgy8/joOP/wCHX34Ew31tNkkTx/tlNcutLJs54b8G&#10;e3KeB4cG2OaaUfEcV4JI0wyBtjkTjXrMqkdBBqyHKSaO6mtqG2yWcNmylZZfKfIyiuicZbFvatbR&#10;jayDwQCJJdHxKcgpq0duUTUHbiqTCoM0iDWxSXTOq5YjJjmHRWq9FBWvAnFohiwlJQ2FBYWkjYqL&#10;BektUT0+ve7am8wZjBZoObiqir01raOrkbvpeqZT3mbwPY0mtmjIzpik1HQU02kIUSmHZibQemov&#10;9j3+fex/+ie4cHIP5jgICJHf2SVVyCkuc22iNuVRDmBmah62bdlpM+J/+id/iX/5Vbbnn/4Vvvpn&#10;/wZ/9JW/wCc/9jmsWLqBzlam9XcVL5Cuck6LF6GDH36V4Clov/0F2ljdtbPam/cYqmvq6ZBXcBBE&#10;B5B53BvJvlHjkfQPDPbgZOMxctG9OOQMgtf33hXEN/UJ4WJ5lIvRiSEcPXGYjScG+WWQDsqk9ngs&#10;KixDHWU6MTENeolRG4WbvqW8uPQqm9JC+tXWeqHMlwS/XipL4PIAp04dt0f+JmBhiPBEG5FXVGir&#10;pHK7VhlimaNMeaLzOdwLIYLrvWEeN914q+2TaS/AGV+cQynadW5tIuGxusS4FzhnNTB09TZQIg+i&#10;Ti8DvOnhjYZFl5eA0ks3eGw0mJj09rx8N2AebUSfy4FeuvaINu5FF+TymvUznam6ujh/WYfKtVxG&#10;oO75BEhWnU51cZdrA6V37eBkU+eapeQdOrDGU58Glmtle4xQqXqxWLQt5pXAZjn9c//Ik8skvQwo&#10;0eUTRufv6e1CZ2cbI91kg20zSK/C1VlB66GT3ZOHuBTWRxS5er5nu/wCUN5IOzt8WdS769dvpJ51&#10;n0nVIGRW7yRI73p1idA+Z1+r0xcANfi0QRHRKGj5i9b8yr7Jbii/lo1YLtNJkn+1rfREyFZ9njx9&#10;BI8/+RDaupoYH7L3OzTlLD5opwh9HEJAksJtshDU4Dr6fPtgEJEseb+XMNZD6gmTHnOSLJ6q0XSf&#10;6nFqFL0Xm3Bu1y689JMf4Mnvfw/DnfLm6b3rRSymjbURFQsjel8n6eBE1p37JUdf61wQfX259DKw&#10;AsmOCbuOpFSPMzVXJapjqBA7ThxD64mjOL//HUz1tZKpegnLElvHYVMaJuUwfAzvVqZ/7cdFX18u&#10;EKmF8LWOdq3RhhQgBULr0Q4dwBtPPYZdTz2MPc88iHee+jnefPKn2P3MIzjwzBM4+PTTCPR3k2wq&#10;eKPkKrwXqMO5Ub947bhvsmuNwC4bm4yk+FRk0dkpyCpDflYp8jNLqRQKkBCXRnlyndG1odd6vC6p&#10;W4ua5dsQ0ifw9Oh8phfTI82YndbM5jSCMSmoWLYB2aW1bCU5aA40ixQITqO7p8s5buzgcvAkHgLt&#10;FStnU4pZzqh7YTHSTZ0iIQ28b0qRGZW3s/c8BgZ6TLEoX2paJpK1P7LljUF8UjpKa1bxMhkxekmA&#10;shbDslOyi1BQVsc6UjHJy2bd0tLSkJFJ55fn0+PjaL5wliNpbW4vTCxzsTL2KqdRtR6FmbKUw8t6&#10;6Ohuku/KQggGZjCqGTyCRvnz7IPiYVxqCkqXr0NaQYW9iz4fHEVorB2zEz0IzowjSC2YkFeKVdfc&#10;jJgE7/vTmlkgDilbU8hIokOahey0AmvH/OxyFGSXIjMlB4kJqeSN3jw39jk6BWG9F1H4EfDr+uGD&#10;GSOV5xVpDgF5IadOj9JTUlKsXhok6Gs4kkPppoiadsZH9GkQdPTEIRqnccapXSzBIvDq4h3U1hHn&#10;w7XPq6+9iKGRAdKh2Xa1tnQ97/Fc+0Nu3nwN4mPSkJKYRfooS+bY6T5bw+rhKmN6mMF2ESCIcpu4&#10;UFE+MNPkzBCaW5ooHnR8vegIOBxJlOPSknJbwmEzNwwqb2F6yXmkn1wKkkM/LC7Jz0vHKDEV27Ze&#10;40xeGJ9rE6saZd/sAwkQT9TnzJFZDB4v9HdpeQ78NrJ2dxneF4gnRo/Ovfq0tV30ZusVqx/d9+lX&#10;Qcrjvrqkt7YtltHOsRK48tWD9NKVrWFle7lyWGcZb5VG/SOdpaUUbuBBPWQovDroXCRdFiI3Xd2V&#10;3/VbV76jYQF4DpBbWnGZ+wRXrpOVMF+UzWW9YjAUVqVZXLzYjPHJURtc+4NKv+9YmZQX7TqiDz0o&#10;3t+nOMKMy9P+i2GhvKq99KLo0qWrbJ9vpw/cfY8cOxHdJlcijQMqf8mQ72BbWibOy8lHdlYe74WI&#10;Wy93SpcSK3Wt2tc5oD7tvB8TxLETB/DAgz/FO/vfwuBwv6cDXOGqtuiRmVKU0eaKJIgnCnr8ruMH&#10;h4W5PLrEEr8Ui/IYYk6tOBCaQTtH8288+jM88q2/xQP/82v43tf/Gx742Q/tc4nuTVY5qsRkwWX3&#10;0eog+Y8OSrM4zg+Xu7cwjgzWkZh9B1U0x5Brp/ftodP3KN566AG8+dyTNMB9OH9sP15+4OfYS6dw&#10;30vPY6C93dFl3GCDUXlKVUfwu/BedEQfFwRVmUcTpKg4QayEj9fqsKE5rc2Lwdqtm/FP/+xP8ft/&#10;8mf44h/9CZasWIW1WzbjS1/9S3zhT/4c99z3Jfuai9ZgGc7fGnAK47cGxGSRYyTJqaFcuAY2cB3W&#10;Axl4ivacnDYGt0bOKWxzViVLJvtMR/kwBR2ThLrVm7Fyyy3Ir1iJuYQsTMzGIRSXgeyy5Vix/Q7U&#10;rN6GeW2/w0bWZ0+d2zqHgaEetLW3USlohAzk5RWEFZxmzgOBSa+8ODqP2hJIdEkpCI+cKkq4KRWe&#10;YhKN5/bg0cd/juGhfqabM4ezqryc9aUx8OWERio5uxipGfm8YPws+wqd7dTsEsTRmZPSEW1EYOsi&#10;ExMTqZxYHnXLrrdfwatvPEVHpsPS6YmFMwye4pPgE+LitX6U+fRYKXYW42MjTOIeMWkfVG04rbJH&#10;xkZxnANH62viqGk38T0Bqfn1WLXjo6hYfQPisisxGZOBaYYEnles2I71Oz/GemimjY4naVV91azi&#10;jRM/YrS1hl47qkqKFngnoll53KXq4AYlOo8kJqhzLoj45cHvI6qztlGymTIS5OrCYHfFlXn7rKwU&#10;u+hbtWo1qqvqOZgRz1z7m7NhchHL9kpAZ0cbzpxtZLsLHytOHKqrj1vXi8G/J03f3deGo8cOMtY3&#10;yCpHtM4aT6uqqrF21cYoLM5Y2n0dPVx+0AuNtuE5gZfGXmXWue6rTH0CdGi0T6i8BH4QODwZaRnI&#10;o6MlWgwBj36b27WBeBa5cuDjWQyXpozQHWuf+HWzkOKBk3GTUekJ4hT/1S7isBy5U40nvLwOj0eo&#10;QbTOeTewvFF/7wd8mVGhY5MDtu5YgxZX5+ggIFbSryUy+gqRi3Hl+k6n1wAE7RKgt7n1tMWTMckb&#10;/1x6Hpk8PTPDZM5lUZ119MK7Vtm/6WRaR9u/lTpB+kTVETieK97RKVD5kauFoFilFw5/lwCX+8rB&#10;Y61Xql7kbGIZ6hnOoYsYcvWVOQ7CQ6gor0JuTiHjxDe//7n6WltdATg+sP1UHM81sytdlc9yqipr&#10;IFWrr1DpXQInR2onlW+ZrRKSUa1B1X7aDoeTZ9Gdk12Emuo6G6DppT3Jtu6J337Zqo94qwlAqf2E&#10;xDi0dbTgqacex0MP/xS797xunz23pSbkiz5SoWr7NBtd0dU3O3pl/PBEyxHlgsA/V4n8j6FCmhm3&#10;b92/8tgD+PZ//Y/4/t/8Nzz54+9h/8svoPXMKVRWluMrX/1T3HzPR0ygldWOHg6BeKjwYYOH3hqO&#10;3LKgLiYmj/f346WHH8Sz9/8MTWeOIzF53jY23/P8s3j0B9/Fkd27aG/Z6nIQjKseK+3nVwymcJ0Q&#10;xsYlIUgPZD4hDktWrcTqa69DecMK9I5NoW9iBqklJajfuBkBdsjR6YBzRPyK/1aAL+C/jaDu54k6&#10;QWSK86ZUKNtubQ07NiNl7O3P4rV+jXH6cTksrzl37JExyekoXbEJy3fchXW334vNd38OG+68D6uu&#10;+wjKV26jT5vBPiDFrOmaIBHRiZsaxGtvvWwKRMZAs/z6CpbtwYoQx4LjmLZtZ5wDkG0KUDMe+sb3&#10;Rfz8wW/jm9/9a3z7+/8d//ij/xff/Mf/gQce+hEuNJ+l+M7aY1otBRjs77FZUZu9t/rFIDmrAMlp&#10;ObxPUlie1pQXFFcRfZLltZk0OtZd3e00gJ08j8cs4/VI6ZVXnsP3f/j3+Pb3/puV+90fMHz/a7av&#10;qd4yVddJoXOtlzGVJ4Z1GR3pZ9VtrtS23UlPyXRLFhhz8rS2EDtq9FHXWl3tU8SxSUgrqkH9ttuw&#10;9vZPY9NHfw8bbr8P62/9pG1tlZZfw3R6+U1NEC1zTpnqKOdfp2pH/VuB/FE769Q3HhFxdcbTEivO&#10;D78CcPQ6g2YOqy2zcoXpnmYhNavhpxPdoreosByrV69lHeVc+/R7NBPkHAYC0zh4eB+vnJy6vB5e&#10;F3EJhJ1SttexY4fts8UOpwyXnFHJjl68S8KG9VttBtLxE3RqOEDRsz/xnoMYK8fyunPRqfoJoouP&#10;nM7j9NlTmKB82ZKZ6HbwQMY3KTGZhlVrlqXTiZtJHA/84Mr8YOBVYgGI+niUFJfaTgh6zOp/+97q&#10;xnLlJKtKGhDFsO76sEbzxXMudzQJPvr3IGtBeoLj3fsHShFxxOLChXO2t3AEnxi0kI8aGOXk5KCw&#10;sIjpXEnSa66dXBqfZn1Awb1rEZEfE4MwPjeo1VMRtb30ltNx2sZsGjOBCeqY6agw5QWdc0DOY4A6&#10;SlslCZfRrXJ08GgIy7h07S8CG5y5tBoYR1X7ikEoHD9jrJ9293SzhprIcnEC9zlU0klaRa728dZX&#10;12wWVDwO89adXxHIiZKs6ZS4hEdf0kpNzkZtTb3xSetJ9XjedDgTWp82GXB9UHp9OjCJ4eFBa2Lh&#10;Mf4ynT7Tu2nTVjrb1QjMaGmGo10yL4fWrUHXtcrRrKsuyW/aiYmpEZw9dwKPPfEz/Ogn38SR47sY&#10;p/1cid/kwSpv+AR+m7p4//yDQfhLVyTTIvTbfr6JQhuHgvIKtHFkoc+MzocCePm5Z7D/zVdx7sRR&#10;pCTGYMOGTbj5jo9gZj4Rn/i9P8DSHTtRvWQFMrPzbX3ewT27UVNViZbObqzftiNMptXZfj684HBL&#10;qfCCyB3+GBSUaj3SPFoaGzE/NWEC5t5ejkXD5i2450tfRl55JZmpzqtRCo9eR15cxvsLpMQL/vYf&#10;YWF1MkQwStHb3YEYKsXE+FiEAjPIzc/FU488iNP79+Lsgb149dmnMTo8QqclBy8/9RR2v/qCfX51&#10;+YYNWLt1G7HEXfrhgDUbOALS4xOCV6x3iMAlER8cDIX3E0Gn+nrH3+SHA0yJCqKwWNs6A2xNa23i&#10;lKw6uvZY9Nday9nS991lvPU1qb6+HgyPDGJsfAhDQ/32csvwyJCFkbExTFChBaU06SwG5mIwydH2&#10;ANOPjA1gZJTH4WHiGUDTxTN49c0XvTV7VH6UM61F3bphG/uLnMYZ9Fw8jf620/Sjp5GakYvKVdvp&#10;x7lvse8/+DZeeOUJ9PR1o3ewB93dnejq7aYRCFG03GMWPSKX49Le2WZfVMvPL0BKapopOa1/nOxr&#10;x8hAK9PSuU3ORPWKrUjIzDN+aLuWw8f349kXHrc1W9p8Wg6mdgMIsE4jIyPo6elBZ1c7Onvb0Uen&#10;WNfbd9xAxzvJeDg12Iax3mZKAI09nfH8kjokpGTYl0+0brXxjHtJZXpqEl2d7eTVOAJ0eMXrUfGY&#10;vB0c7qHiG2UbhEgT+xF10aQ+Nzg5jqFB8n54yLXFSJ9rg1HH3zHimJwctRcTExITSb/WZamt1apq&#10;Z7/tnZxKf4adEcrHu4MQGJIPDbQu8Oz5U/ZVIRvTEKS7bEZO3Yf1bmhYiuqqBtLmP54P2NZP4xPj&#10;PHdr10SXeyNZg5U4+9RoMR0ufYHIgacLDfz+FV0X6adY+8iF9vftH+jxdJTyyUFUSUB+Ximuv+5W&#10;ZKbnuNz8OXXmGDo5iLLiHUt5Qvp5LR7r0fOqFetR7K09NbDMui95m8Duva+jt4+y5tXF7UqjRELI&#10;stmfsrPybT9a7ZNqsfxxdPnOvh98cMQsvHe5EAEnA45XcuT6BjrR3OI+Ue5kQ+k9x4jXCmor6W19&#10;ZWz71p0m/3ZfaT30LXRmT50+evkN7wXEoT62fu1GFLHNnGWITuUzVqB450zYIJrETs2M4M23X0Nr&#10;WwuvnXyboVFaO3d80hBuxfLV2Lh+G3mt3TF0z1AQfBvl6q8t0o4dO0LcE0yreDf7qXvqQ7YjAIsI&#10;TAdYv2b7bOrZ8ydx+sxRHD9+iOEAB6SH7bPDC8NRhiM41Xgcx04cxrlzZ1BYnI+MtDSTOc1k+jPS&#10;jh4PeNrSes7WT8ZpT3MXFQGmpT+FePJ/E3WpNql3T6R0zyXxwV1e5obPEOOdB0yitrjYeh77D7yD&#10;0NyM8d10hiWTg6h8Wi6ZhNWrNtnsvOViXj15cE/EvBZdXOT7Ai+T18Fs2RaRiz+ayTx//rRNKPiy&#10;aXaMfyZHSqp68V+2raF+peuLPLeXtDxbqE+q6ql4S2sLBxtTbHPJt68bmY5YzFmlfrIBKPNLh8vP&#10;CM0FeRlif+nBGdLS2nrBcKRnpCKZfomkhdiMXoE7XqaN3ycs+NKVQCjaz5+n8os1h7W9pZlKKhVl&#10;9UvRUFeHLZs3o6KyyvZBzC0owrLVG9DS0YMlq9cgLTcfU+NTqp7tK3fonbdRU1mJi11dWL91BzG7&#10;qWAx9FJS3Z0IqIEuTfWuVaTg2OwYE1gXtQaOQRyZWl1TgbMHD2FysM/FU7rjU5LxxT//CxTUNVDH&#10;0pFiw0j2jIc88SmUGAiTILpsP86/b9m88wiwwRWr3iiwg0uh+B46HNqrM0HCw7/S+lrMjo3i3PFj&#10;6CHP9O7Np7/4Zey88Ra0d3SY47NlxzW49eOftO/A69Fr58VFn2a96rASfDwRLJphkPLwZxUsjc0+&#10;upGjOmBgNoi+wW68tftVvPDik3h791s4dGg/jh47hCNHD+DQMZ5TIR85egTHjh/FoSMHcfjYUew/&#10;vB+HqYD3HT7E6yM4yPgjlo73Dx2gAj+KI8yrDxLIyQwG2Mn5V11di9tv/xjys/T5Uq35HEXLyb2U&#10;006SF4Oi8gbkVq+yl7zGJsbw9tuv0EFtQ2KK+Ei+UzlJQblH/6wT89hMJesY1LIdOq1tDPqKW6be&#10;XKVTMNHXiv6OM3QmmDY2GfWbbqQWSMYMFc+rb72E555/zBxBrWWSEdBsn9ZT2uMi4rUF+tQNemuU&#10;GDgqD0JflikqKDGaMD2Gwc6LmGX5QSq89BwapHw5T3HILyqkYzru1vwRvz5teL6JBp0G7PhJtxH7&#10;4UN7cfzEIRw4vA+HDh/GYfL6wGHx/iAOHN2P4+TvsaOHyU/ylnw+ekznCuT9kX04zLRHGK/HtDMc&#10;ZGdkpSMxSbPXpE0sIn+cniT/2OejZ5lcfDQowg8fLmhGVEa+jQ6oHjMKzCCw0xtNbEt94KKuWnvF&#10;OgORlp5MPXCRMtRt7aN2kKQLtFPAPGV8cnKGg4EgNqzbaLIhiBgGpV5cH/EhBsdPHcC+A7u8dW5s&#10;ZzO07mUY/mPLxmuxcd1WkzXJhVCePnPcHG731rninFPm8ziesrJy+Vr7frzx1+6a+rX7QyO9tv+q&#10;9gwOO6wKltCnNRbF+SVYtWq9fZdctCqv7tvBz+NdRUO0Znq/IDol6+OTQzh4cB8Nu7qT088y4NYP&#10;TF8orRwsfUghHZs2XoMEfXyG4NSYK/tiWxMd1iOXdViNJ3TQEzjQ3bB+s33OU7ZzISiHzwuX2+ix&#10;2bQYytBx7Hr7VdsaTE6Ua2sPhyUn5bYeOgPXXnMjKku1dZ0cEEd/hJ8Cdy6HVf1qmoN2ta3a09Wd&#10;5bLxWLwNCrs6utHScsE+j3yxtcm+/tTR1YqO7lb74EqXhY5Ljp0cqHb3dHJg2ofVq1chJyvX6uOc&#10;VY/2aCBN7+WwGo2y6bQvGzZsocNaaCwzXkQnJLhL/S66YaA4n9cOhOLAoXfsK2x6SVuNq36qeH97&#10;SZWdQB2qwZnWsbr7Lo076sSSXjGERYo/Jjc89x/Nd5Ln0sdqJ/V5tZXkVQnVVsxB3iahrnYZKkSf&#10;R48Ool16sKAgHxPjY2yfbgSnZ6hbxGcVSJD/YkLt8Zp4tWwkRHvp+r4GUBzGUOcPDvbj/LmzaDx1&#10;HBOT4ygszEci0zrd4Hjr/+n/g0JYOpQ3kl8zT84V00hf+zTGxCUhOa8Q2TXLse1jn8Ef/V//CVtv&#10;vRt7jhzHdGgKZ04dQdP+t/H0Az/FhfNn2OtpSPUJr1l2DldX4qfQ60jh9Kwhg9Y4BazxNXITM1Ru&#10;ZF0Ur7xgPFNgpD0St2v9iF4t5nBx4mGcOSKqRQwZG2ufrdOEfnZuEVKzcjBN/NOqGymiSjZUBjQk&#10;MaQHGjnIaDNqlkdHl13xXGXRwXDFUZDt0tHE4LaO8Eb/ilNCJbJnSf5jBabnpfAqpabcp/uHsHTN&#10;WvyTf/mv8Zk//0v86X/6a6y//aPIbliDf/4fvob/+4eP4FN//FfILalhRmJR+K0H37C8D9DszIcC&#10;whPmsv2aAVYbqYnUJox3lMUjyMtWOoKPPf8A/vpv/z2eevlRXOw4j4GhDirVLoZODIx0YIDHQRrZ&#10;gZF+9A33YHCsj+fd9rm+ARpdvawyQCU8SIdvaIj3hhk3OoD+4W47n56iDM6EkEzDVk8n8s4770GZ&#10;NrwXgRSGobZz6G07T8NAuhJSkV1cQx9fa+lga8Obms7abI7ksqysikZyO7ZsugabN2ylQ7HNPneq&#10;bzenpWZijgoiJm4erTSYb7/zBmVfypX9UW+F0kiqX6alZ9rWc7J0F2hwtBZpckrrTueoZBJRUlyO&#10;Nes2YOPmLdi4aSs2bNxqhnn1inVIT0oXNmPovn3vqAJWj8y8cqRmlrFXJWKeRrSn6ThC4312PyUh&#10;3b7dv27tRjofqXTO5m12WF9i0cx1PweUg2OD5NUghkeHMTI+iEHmHRob4P1BjAwN2ZdZBkeZbphx&#10;4vUw24XtJB4PjWgmvJuj/XaO9o/hJw/9I/7u+1/D7iNvYGRas5JajhDL7iinSzMlRr4FBzqRLlHg&#10;zV8B+EXJ+OmFpJAZPTnOpE0DAzMA5CX7tpwX0w6MkmFITsymE7uexzTlMMPk1o0yhx7TaXkFxbyz&#10;uw2N504YHs1qyxlQMPDqq7oLVNp0YASnzx4mz9lOlBk3q+Luar/ftKQcrF21mTo10XYL0CNIQQpl&#10;KYFOgpuJEU5Hq2+kNYusT/EKFG/iwj8ZUcHU1DQd7Gmru+M3eWGPmYVfiRjIhznWzZwlpnG6VeDd&#10;txo48IpgcH8fFKSL/dn33JwSJCep78ncizbn3KldpOtdPWU5eGENoLyKsx8md3gyMjIMr9PXXsUN&#10;SCGvYzjQ1BOM4ZFh9A91maM8HZiijHrtZbCwnkTEIubQ2tmIF15+0vYb1tvdcmSV1gYZ1uaSLdJL&#10;+1deUovlS9ZabrOLJNuld7ZNJAqv/fIgPkhm1IY6j6NcmJNsHpB6vtolyMAy4kJ21J/Rrdlv0uc+&#10;MuBVPRwYH0/amH7eXspWiZJmrUl3Tv0HBc0UCvw3WBhjTiMvPJAXoEv9RvPS1dddKz4C1mTebe3A&#10;EeJAzgaSSqvyJPNsPz3ZcoM499KSQPIh8Ac2kXKuAIxw1Yc4eC7Rcv2HA9iUbBTmF7M89jUGLS0M&#10;0b9QOlXf9XnJJ3+pWwJ6CVYXwmnA+tjAFPb1uI/QHm3btAOZaXmYDTDRrLMT2lVGsiSZC9eRlWTr&#10;sh1dn3F0iQZ6cbOT6O3rwPMvPIlvfetv8c6eNyijXbyn++pDpMcLPpj/xGvnZwnExOjg4i+ZYRW0&#10;N52xR/oF5ZVoa2lBZm4O8gpLSKwa3lxO9r1YpOcWYBkN2qpVK40JStvU3IwlK1Ygv7gQh99605th&#10;7cG6bddQmFmoEU2Oq9GpXdubzuPsiaPIzs5GUnKabhvReoRJNpCl/DUJcHmNSaLAXVpVXCaJkhNW&#10;VzUXLRFra27B2dMnsGH7duz8yMdRsXQpRgJUvOn5qKpb4hxrzVApj7UfMZhycQxWsNlbx1FVVbcs&#10;mOywEckuMl2zI0qrUudw5vAh9HV0oUAbCdNwzEnoeN+xIRYDnV2IV17i1lqpweEhPP/SK8jIyUZy&#10;ejaVXTbS6VzbfhKssPVLCQX/5ByrvN/+JQGTboa1mjKiXRl8YCaXT78+BmOMnfkxVw7CpaBzh82o&#10;46kbFWpgQYayIx45uh/PPP0YTjUeYtuwY5K3c0Epa9hLTxmZrh20P6seS6anZjHwmJbOox8yFgRt&#10;RK74NKbR1lB6iSM7O99mI7dQKey84Wb7pKJmWPTG/lh3M0688yLmp/VIO4TMwnJUr9mCWJalT1zu&#10;O/gmGk8fIw+pJDla/r0v/gFu3n4n1q7chDUrN2I1HYq1qzfSYV2KoqJiDA8M2EtP6g2Dg2PYsGkL&#10;UunsztApGWq/QIUUQnpeCYoa1tJpisE7B3bbozxNRurx1pZN1+Fjd30a2zbvxKY121gG8TOsXrkB&#10;K1asRHdfNy62tZhzPT45iaXLl1PRZSI2iQPAwDR6O1tIZwhT+pJKYA45hRU2U5yUnIra2loU5hbS&#10;gU1j36EjlpRqecVrfXc+lXxLTEwhbzTTF0+nKIEOdBId8XR74VBpNGOkl8vE33Q63hlsjwTqDK03&#10;m2FQ941L1CPyIbScP4exwWEU5OUhk33KNATr7GYlKRJMGxET0ygEJzOR44cBwu36SyA0iWPHD6GN&#10;fIrXp6A90TdnUYJK+pYuWWUvREjnOp0xj+zMTJw+cxKjbFs5S85IELN0s9d3tHwjLTXNvkblnEGn&#10;M6wQXTGdy8Nz1v3YqUN45bVnyDNyxsqmoRItvKdBxTVbr8NmDlQ0uyhcGtCITj0qbW4+Z86H+pJf&#10;lgy7c3TiUF/TYMsaFoNo6O3rxNHjh21nAzPC6q9Gp8Cjl3zQi0KrVq6175iHH/XqrvFEZ/rx8105&#10;iCY366gnFAHasrOYmBgmCV67iSGm8d1AQvVWfCplbxv7iz7oYU4vYx1JMfZRh4NH9oRnrGTBHDg7&#10;oXT6WpxmHfV492LrBXus2tPbbntnavnRFAdb0zPjtvbTrcMOcUB2Es89/xQukP8JCXohRk4DyxBP&#10;PF5aaSRdSyo+9tF7UVpUzRu6KR3otTUzuHoRSK/s1hhlS4/sJ6mLnHypMhG6I8BzazP/HsG/tmT6&#10;WRzo/MrB48BH6z03crCtF3+cvRUtSrMIGPVeM6yu3aQaE7Bx/dbwi0/WFkaP4DJ4w+Df89M63tk/&#10;w9t7XsFAfzeZpnSLaCTv5HjpKemyZWtRUVbDZOSilS3eMYedW2LLcuWg/NE4Yig3F9F04SypcuXZ&#10;Uey3AnXCQP8mnvqzrnYpaqqoT/z2JjgZcG2sp2f65HI2bV1fnyYEBl37CycHLLMhzag6/0/6RufS&#10;Cc7J9GlzQcVr0CBZOkf929HRTix6ySvX1sNrUoBY7c9o9o/MGGmzaHB438Vh1dqdOBRU0NlsvoBM&#10;GoS8Yj22ZAXVMeSdCamHNy4lBblFpaim0aqtq0dWXg499ngc3v02quiwtnR5a1iNiU6QVNnB3m6c&#10;PnacBikGHW1tto4qJTWVRjOJlaVhNj6oMlIO0q7eWJfpbcNb4tOb9VJiwquKKp01iKKUWs4Hz2qX&#10;LcWmm29BTmU9SpYsQ+3yVUhMy7LPHtJl8BqZCYlbxerLXWKiNa3hsuL54zW2h1+zDRRZZuDoU/sS&#10;cnTc2tKMo/sPYG5q2hwHLS4vKCtjKtLCfPpaj8aC/Z2ddOiCxmspnIyCfGTl5yO/pArH9+xD55kz&#10;aD99GtMTQ0hLT0ASDbBjIenlUZ9p7Gz9bVkSQN57ndQEI2pJQNqvfUlAFHiy4WTVdQ0ZGxldlXfk&#10;6D48/eRD7KDtbEu2EG/lpOdizaoNuO6aG21Gcf36LVi9ehOdtY103NZj3eoNdA7X27nSLQ76jvQa&#10;3tcb1WuZVtf6Qsl64ti6+To6IivpdGktoOb3Q5juuYhTe17C1GCnydN8bDJq1m5DTkUdaYxD50C7&#10;fVpUX+OaZX2WL12Nm3bewbTO0bE6ciSsx8jJdAhLS8poPONw/twZe8SsN8vLSstQXlyOqdFeDLQ1&#10;MdMcEljP4qXrMDo5jnfeeRP9fT3qCairWYJP3vNZ5OeW2eyPHhGLb8ZBliFDE5idxrkLZzAdHMdc&#10;3BwSUxNRX6vPZtKAZ6Sih4p0hoY2LmYWI0N0nCnf2QVF7COJ1A0pKC+twXI6ZPV0sFesWE2+rafT&#10;TT6RX+LhyuVrsKxhlc3mGl/Jzw1rNzOwHSyd0q/zeMt2YVixbDWWLl2JsvJyOhxztvwgRi990fno&#10;5sBO392vrK5BOp1dMU56Qt3ZnFZVzlXRA1344cMC9RHpKT1SnYH2TW3vbDVnRvpMRkBg+ms2Fg1L&#10;VqC2up4xTucon97Mjk+MxamTJy06PKtJ3LYVDdOFqFOES0tOsjP1VrhiXbkKDiyTOSX63GTzRS0D&#10;k34hUiZSXxbuDA6cP3rXJ2zG0Te8DkcMLlw8Y4+DQ7MBGi7nVEuvq2z1NL0A2FC73BxWv2c7g2QI&#10;0NXVZks73KchmSLc//0gLPO0P9nmsKalZFGdu7wROgR+eh+ERxAd9/7Ap00z0y10Bju6WkxG3Gyk&#10;+KJfpVFbUVmQnrTUbFvDqqcfgkhdYu3R+OUdVgLTaGZOL6xNTo1iaLDXPqDQ2t5EI38Kp04d5SD6&#10;mC290Kb1jWdO2FKXEyeO4sDBffYIXvIgX89kmLTL2olU255oLg7xMYn2VGPLBvd1JMmfnBCrh9XV&#10;0eM7McKg7ZuOnzxs68jd4N7d01137tdB5z4OHRUE/rXATxMJYo10l2bsN26knqMNFh+NHj9bNDDu&#10;PdewyrIyf1J8Ch3WLcjJybf66WehjCwGxV0unuBl1GH33tcwOKSdLNxgzPFOuF1+9Qu6bnT2VqOy&#10;vNZlsrLdff/4y0M0Hsfj/sEunDvXyEGP9l9W64k4TWoondLoIH+J+rlODusSo8f449/3QHGaICil&#10;rdCOB8Ilp3UmwIGS0AqlhMvayrWr/hxNLhhGJnTxSi6HfhZ9/b2U31P08YZQWJhjkwyud/NP/GM6&#10;R5cwRLebDw6/Sn1PEBI/szFeSKmQLEpGn8ISoGLTu8C6KmRFs/MogKZIfQXnitG+jnTUjZkzHFVf&#10;PH8WlTXVWLtxC0pKKyAXsfHIEZw8dADNp05iVvue0eDpTWs5eYaD+Exk2SHn50KI51E+v5sxZ3k6&#10;MtiaPsWQ1ryCAlQ1LGPmZDKPo9FQLApKKtGwdCnbVl1cjzXIOKuUGCai3cGYR8WkYJWxe85xlINj&#10;6Xnd39mDY/v24fj+gxjTyy7paTS6Ddi6fRv6errQ0dyEeBptfS3GcYqGhYTPMjC7KZjS2jpsuW4n&#10;lq5ai5olS5l/BSqK8nFmz1v44df+Mx745tex/6Vn0X6+EfM2vX8V3h3E5wj4zoCMjDUj72vd1TPP&#10;PsFR4KCt2U5MTLWvN33m01/GvZ/4Iq7dcbvNXC6ppWNVuQz1VctQVy0DvJQDMc0c6aWYS0NN9TIq&#10;Bp0zTeVSy1PLUFFeZ7OENovDHjMfHEbf+X04c+B5ysx5ypO+Q5VAWd2I0vr1lM00kjmP0yeOuG1r&#10;SHcKabxx561miIiGePhHRaXJFdebFROPsuIqGoICc8ATmG9yZNglIL6QvnDFMKfHr+xXc3q5aVr7&#10;rIoxcfapUzkJ8yHXn6SjzG5ZX6DcUo5XL9uIJXUrqWiS6BAHbB1qWw+NO+mPT83DavIuKZ3OEh3p&#10;+MAYOhvfQdOBFzAz2EScekkgiITkZJSWVZE3y8gr8WwZ+ep42FC/GmvXbMG6tVvtuIbtsLRhDZ0w&#10;pW0gjQ2WvrZ6heVV3NJl6zjA2Im7brsXX/jc/4KPfeQzNqs0S4ddbzTLQXz19RfpoA9ZfaQs7S19&#10;VcrqJ1hw8asD8tXNSqpNrFnCoHObofGuI+BiVq1Yi8qqakvnXopx7ainNNK52j2so7PFvsKktbJO&#10;h8sYqB8orWrOA7O20+k5e+6kN+vh8Gv2zXhCOdJXrfILNGOlOIfDlj4R9NTA6XY52+6+QH3Ndmrg&#10;tdaOLwSXVxAK6TGq3y990H0/uLI04FdagXsj2k5/JWD141H7fmZk6nG++CQnRbFeYDXd1m5S3qJR&#10;tkj3lNbxIEyju7wMmPTxvmaagsRH2xDP3pOo/sw780HeDWCKA8JeOiUt7edw+txxHD15AAeO7EVP&#10;f5dtOafBgniowYFAxevxr7aUFKnLlq1in9jKeFnJiLO6cC9RHxzR2iXAOei61v3FIQrsMX50/OI0&#10;at9IcHcoL+x3ySnatF6Ki+VEZ7kC0IBJy5jsaQWRGRUL6vZeoHr6dRV4cu5d+S+CCaS7dcfJhFcb&#10;8lRPNfQRDQNmdo6tZNXH8suC1cidGrhzLa1KYL0dXQ5syY6V6+h0fKDvRR75ddM9By6dwPVl9tnZ&#10;eerhOnzqk/fhEx//DP2Q9UhK4CB/LhGxs2wvmw2XTvFlJIJDbav7Yg0ljDJM/Up5jo3TcoIp7N3/&#10;Ju5/5Ae2Zt6WhDCN9IRbpicaFBy9lwbD/gtATPeEV8rdPHevEeZnqXCCUzSIvNYMo6HjOTuDSrb2&#10;tPSuMAN2rhji6WptxRiNaNWyBhqQSbz12hsY6unFimU0WiValxHEy88/jRceexQtF5owO0MDHyJe&#10;BvuUI9kho6NHGFoTa6Nar1ICZ2BJUbxG/lr7JNbQJSYtWnNiNDKfFIW+v64th8RYrSOzNKwja0AU&#10;qpc6mvAzUAHPhYIIzQQw1j+IQ7vexuM/+TGazzWhND8f9dWV6NAMK53uxx55GC0tTVi+ajXaL7Rg&#10;fFCGUu6EqGcgjdrr0l5qYdnDvd2YHB+lQz2Fwa52vPHqi3iVDuqRA3tx5uhR7H7lVbz07PNoOns2&#10;rMB/e8AZxd8OEHcXgt6KFH2OxnnbkuOJJx9BX183xZOdOT4Z1+68GR+95z46BBvtMZ/Do61XGOa1&#10;rpkGZo7H+UmGKS/ev+8dw+ccUMwzsJNijul1DPE4O0E5HsXQxRM4/NoTaNzzEoa7m2ymdS4mCUUV&#10;y1G/4QbEJWkbnwR0dbbh7V2vmVFU/5MDUVZcwZ4WZ7IUCExh165X8a1vfx0HD+0hxfqgxCwG+vvt&#10;059yGDSwy8pUfUgSHd3ZhGQEOOJO1nIT9ouUxETez7A9YMWe3p5uhEi7nGCt2X3k0Z/ie9/7Op2b&#10;C/KLWLJ7jL9h3RYkJ2cgPjYBPR2dOMQBm7knMcnIKKzB+q23ITElTxH0TyfQ2rgXB159BOcPv4HQ&#10;WBf5MO54JX7Oaq2jzz+Pt9HXSic+Kq14q8/OzvlpOFyeZ3/QSxFW/3mU5Jdh5/abcB8HH7V1K2hX&#10;42wm+O09b+L4Ce01Sr5odou6TXVW73Z6SjpMx18NmPgRtK2P1tX7Mimnw85N15LHetzmfXXGU7dS&#10;nTxneyWl2zrgWOk0E3UvgWkpOSJygmax+5230duvj7g4HMLvHBFdy4AEcIZO0NiYBjMqS7qSGLQO&#10;jhhSktNQW9uAtGTJjmd8icM9KXOzvRFj7uohvCpDDrd01OQk25igrM54R4y4DKhv2BeCS2fAomao&#10;a6en1M7u+hfDYnwfBFgP/skZte2ddM46+rS7YNqbcXJUSZAmMNwIyAGPvgN7ad0ioHt+/VWOyran&#10;GZ4c2scbeN/6nOfMxifMIylFZerFTcoM70tWfPnxy9O6VX2V7LZb70Z2hmYcnVz7joF4r/QC/xgN&#10;l8YsBpalz65bXSU3/rVfB1c/d1wY1M9CoVkbFCTYy2jKe6nOfr8gnKp/SP6I+MC4y9Xp8mAEudMw&#10;SJZ1dPHGM0/O1eaOz3bpQQyC9AmmpibsKrxe3IP3koH3B1YjdxoGd52YlEjZIA8X1FfnEX46OdOW&#10;X/qQzEJQNj+rW7Os/ut8pqSENGxefw0+e9+X8YXP/1MsqV9JzEn0j1geq+R0iOqq+vmB5epJJc80&#10;MBYpGjS71UTkXVzIPsX82BMP4fDRg9RSbm2sgps8EDGXCw7ee0lAeSVam1uQSWOnJQGu4q4TzdDJ&#10;/Nnf/y1+8vdfR8OSBuQXlpIeIraRnGAWh/buQWVllS0J2LD1Gt5zHb29uRmHDxzALbffbm/xpySn&#10;oO3MKXRdaMYgjWVpRRXyyytQUVtL57UELU3ncPidvehvo/Kd5ohyYgJTDLNBOo4BBb3Zqq+Us5vb&#10;OipVnB2dfxJft1aInUj3RaJkz05Ej0YhPNA5IBLyWDNOFH695Tw9icAMR/c0LNMjYxgZGMTwQD/O&#10;Np7CQdats70N5eUlWL99O3Iz05Gem41eOkDN5N+dH/soDWUdnY1d2LR1OybHxjA6OIg8OrWmhMin&#10;3q5OxLGTJUnpsOyp0QH87Jtfx6sP/wwn9+/CcH83ptgR0vILsGLTdtx572fxkU99FrWr1tiIWsLy&#10;27MkQGBi6o6/kV0CXHsuBIdfsVI86ri6euud13HkyAErU5tXr9t0Le6841PISNa37NkRp8cQGOrG&#10;9HA3AgyhsX6E2D6hEZ6P9vK6D8HRPl4vOjIER3oY+u041t+G4a4WjPW0YmKgFX3Np9D4zsvoajyA&#10;2eEexNHhjJGij89CXvlKrLrmDsTKyWP/0wtcP73/++jznI7M1BzcfP3tqK5YwmqyXpTjjq5mPPHM&#10;A7jQfgbNrWeRlBqLYdL52huvmLOifVWTU9Jw15330NFx60MTUlLsC1c1S9YhITnP5KWnrx3ntZcr&#10;B279Q4OYDk1jlo7i8y89gcOHdxsNMnLLl6+lMVSfiUFOVhZ6u7vQ090trYQOyqLWmmp0LqWWlJln&#10;j5T7+wbt61ZJVE6hySGM9bai7dxpjPd1YZI8mCYv5yYG6bMOGA9nPP4G6CwHx/swO0pejjNu3N0P&#10;DPdilveN1wpsmxnxn8cgByIx7BfSK1rWo3XDKaSzkeVpJlhrKwPT09Y3tQ7ZgQyUL4P+jy+LXvyH&#10;Ag6nMI5PjEA7TwxRTtj97Z5ocKXpC2yJWL1qrb11rGuRJ/3rz5ho54NmDuS13RpVsqWR86M3dxOT&#10;3Atc42OTxn/t12gvV1BmlFeGQS8x6WXBx554AJOBSToMwqHH+NKTdHdDc6gsr8GtN99JudFMo8cj&#10;GWzpL6bW425t/B+grGg5QWSWRA4L+xDlpKy0AiuXbfBqrnvuvmCYdT/F/FqjaTwI938/GFHQspTa&#10;miVuSx4iiPDJBz+9D79c24lGGdkzZ0+gueWce8PfaBZeV3fZGFuOQSc/J7sQN153h9FlDhOTikcq&#10;XzgazxxFbIIi2X6WV6A6yFFzTp32Y7YnidQFsfYVKTeTZc6O2lwz6dJVumaQHrPZUvsjkN/iudLK&#10;h6hg2933mS+gqrze9JvNBnt8Mf55hPgOmOIF+h2TbB47aDLqp3d5Be5c8pBO2UrhgDUlMQXJiak2&#10;iLWjf52YtuhaR+oe6h99vUxrJVeuWg19e98ocx3hUmCR771LgOrBlqCcbFi3Gbk5/jIY/oYTRue4&#10;HOi+guORsZ2XaqMDh6T/uul0WUGMl0On+z5vKA30GbQPq9aAasmU5VW7RaX5VYB22jh58igmZ7Tn&#10;tpMHge+kSh71Ypj4vnbNRhvE+ODocvV1dIqXilM7KOicepw6Xfv3rl+7yT5yMz5O2zjjJu1sKZM5&#10;nUxqIHx+EB1ygHlT/+Y76sWweUxOzKCvt5dyWo7c7GwR4zWkTsPILoFf7LC2NNtC/9ziEuJTZ2CD&#10;kYCRoX7se+1l9Hd1oH75KpRRKbqvA7FEEUgH8tCed1Ctl6466LBuo8PKnjQzOooTR45i644dSDVC&#10;gYvnzqC7rQ2f+dKXjE2neD0dnMapY0cxNjxMp7CCTt9WlNHZm5kNYFB7XBJPX38/ujo70d/fi8GB&#10;PvQPDGOgfwCjvT32wonyjtLBHB4aMEdTbxkP02kc7uun86j4XowMMoyM0DnswSjz9vX1oZN1Gujo&#10;QE9nB3p7ejBAgzsyNGwzInqMV1ZchPraGmRmZ7DsHrq6c3jz1Vdw8fw5rF+3Hu003FlpaeRfKVro&#10;8OcWFdvWQqdPncLY2CgK2UgSiD46rDEzMzROFCwa0uDUFF54+mk6Apmob2jA5mtvwLW334mbPvIJ&#10;bL7pdhRV1yI+Kc0aliqIeX4XXrr6dTqsfvk+ROEmuM6odXsj2PX2G/ZSgwxTZVUtPvbRzyAnQ7OB&#10;HPhQCTQd2Y1zJ/bg/IkDlM8TaDt/Eu0MrdqK6EIj2poaeX4KrU2n7V4rr9vOK64R7RfOMI+L66TB&#10;6+24gL6OZvS2X8BQz0XEBCYQPxe0NqfrgOTsElSu2ISGTTsRk5qrZ3Loo7P62JMPo+liI+bodMoI&#10;bVi7BTuvuckUou+wTk2P4tTZYxiiAzcTmrR1bsdPHsMA5V0jZq1r3LhlB9av2Y7YOc2qxCOrsITy&#10;Uo8EOsAykFqTHktDcJ50a0ZMxrGp5QKOHz+MLjra+kqX+Kg1UEvqV/A6nk6PtjaJo0OYQcf/EPuF&#10;6jJLnvbZOvQK6g7lScnJRV5BMaao3CZlAGdnSHaI6iGA8eFB9Pe0obu1CZ0Xzhqf9cJn+4XTxlvx&#10;s62JPD7XiBbyU0th2shv4zsdgbYmtgXPL55TO/B4/gQ6ms9glIPGeCq9dBqQGBr/3Pwi0hqPc2cb&#10;ec0xL/uZ1mgVF+lFUmfMzQBJOCLi4sElEb8EOPkWxikOiE6cOmpr46SgpVsFMjBq2AQ6MFq3WVZS&#10;weuIoyoQrSlJyein7mpuPm8z4dLLwq0lApJpfeNbeSYnp1Bf32AvqimfwNDEzOLV11/A8cZDxhuV&#10;6Wb7KGjUcfoowLat19HZXCes4XxGh13B9hnWi2OhOe3yIsfHzZg6p809Wiynw7p6xQbLHG0gBWPj&#10;wzjReMwcI4opwb/nB3etAVJFRZUts7F3FCT4rIzHDoKf3odoPO8fzDmkPEhGtO5O60hbKJt6OuNA&#10;+IRbQfWVTklEUUE5tmzcYfVbWMcY5j//rvuwOsddeeSo6sxdi5dGi4fH9szkte9c+rPazpmVk0I6&#10;rFwts5hHbe0S3H3HPaglv5zjS1ngn8DXgUoewenKtXiGkdEhHD12wNayunr6910aQSgUwsc+8ins&#10;2HYj1qxagzWr1zKs84Jbw+/ONzJoDbofv45yvc6eECxfvtrectfLPuHyvXosAEa990tXqkuMbS2l&#10;9w18hzXSFoLL4F0Auu8H/lpW4QBOnjpsg7NYOqyujaUv5BB6uHXO+P+Pvf8As+u4zkTRv9PpnHM3&#10;OgCNnHMiGMBMkRRJkVSOTrLG9tgj2/M84d3xveOZ746ubXmc5CDZsoItygqkKGYQRCAAIufQOeec&#10;u0+f7r7/v2rvPqdBACJASqLf0+qus/eusGrVqlWrVtWuXaWPvpYsW2Z7FSvc8c3x+Zrleg+gnzbM&#10;hQtnaLCOeqSTJomF8pRdQeNQk3D6WHj9ui00OLW8R+WzAtq9S6i48vfL6PPP89MfHxcUlWLVqlUo&#10;KiiyQdbA4BBGx0Ytrq/DFM+llbFqXlY/JIk30jPaGi7abKH2jg5UVCyamzxw6Vy+1wIP3fVBzJaK&#10;8KMKn78u9KEnn8KHf+3zWLd1OwMYTgbNqnFL55pSoTcdq9fSahbm9NHjVDwLkUGLnZqIcYM4cfQw&#10;lqxYCSSlYGhikgZyClprqjA+TCNxbAyNly7jEo3fNw69gc7hHlSsWYbVm9bTOFuN1RvZANavR1FJ&#10;OUc4GYgKTdnHW800etvqatmB1aG5qhKttTU0NKrQVE8Do7HKjIrm2lo0NTbbjG8T43a1tyBIAysm&#10;MIv84gKsXr0aazdswJp167COriAvlx3DJI3ebtTQKHj2mWds9jchPhaJMTN2Etiel1/BymXLcWDf&#10;fux75VVEsYFl5NAICcThtnt2o7WjDc1NjcYOqxzxTIJFvgUSU7Hj7gfx1Gd+HZ/6zT/A7k/8Mpbt&#10;vBdphYuoR2OpRNkZSAJ8ObsWWIW/n8DrWH7mZHmZ+hc6ybKgf7AfXV3tCM1OUQEGsHbdRhTlcBCh&#10;GZPgCKpP7UfDxYOYHmhCYGYMgVkOKuRmJhFHQzyG1xh9aMJr7MyE+Ue6mOkJiydnfpSZGBlqlHUz&#10;7EhMUCc65ZaiaOVWrNz9MEo234aZ5HSTg34OyLQP7LmLxzEenOTgbcbWi967+yEkUvG4+ndlyc0t&#10;xPbttyOVSlKvc7StyVRQr0/ZGbHzXbF8nW34TkHUdzwmawjxZlqMYSeqW94VL6jAnXfdT8MmCzoJ&#10;KxTUsZp6va7OVAvxF2Ld+q3umVm7k41gbfmB+z8ALamYYnvW1jwvvfQDnD53lHnR0I6JRVJxOVbe&#10;fj8qtt6DjAXLERVPha6PuSQbNNodf8RH8pRXd+/xk3zWNV51Jd5qNk91APIYLjzA9IHZCboxxIb6&#10;Mdh6CZUn9mKoo45VP8V40di8fgs78AqWJURjcdS+yvZnGn25mA/ij9x7C35W+shS+fudmU+DU/ri&#10;jIwJ85oXrouMDu35KUMgJYUyo61nmE7LotTpuC2CRLsGEC2orLrIklCLS9d4+Dq72/Dm4f1MJzrc&#10;8iIZTeqkZ0PTKMwvxs5tu5jO1bfSuNd/YYiP10yS8jGsjGeK3+7lK8N1bFRLOMhjK49fBj3NICEh&#10;0Z1MZGFK/3Z+C//ExLi9udK6Tkaa8/fxvVcgnOrG5tCKTvVRVkaXn2YB7UovGS4yBss44L0VUD6R&#10;r8+1c4fWk2upnXipD7/UgWo3GOMo83PGkmRE9z7PtY2VW8axYvlKPPnYR7F88Rqm0NpGV39yrq50&#10;tYs9+0aGAxcwpYNQglMW7tKIIbr6z66eF5ZUYMnClViyaJXnVtOtoVvnufV0az0X9ltasRaL6af1&#10;/XFxWtMv2XWG0i2DFdK76mK37v7dQnZObngHCNLprk4ejP+816C3s6vTtueTzLi8Fe7cu4dr4whx&#10;4KAjU9XwfZoiN/5XnYnEeLa1tPR01aDFczAfp1vu6T144KK6+hYeFSUlKRPr1+zA0099Ch97+jPY&#10;vHGHfXg4TT0keXM6w+OREBKHm+H3ZZd2DMOjAzFoaqrHiZPHMUUdbnHn3LXhJ86wNtOYS8vMRHZ+&#10;niOCmRpCEpFDa7t0ySrEkhmaeLZZH4JbTxrCiUP7UV5ehkZa0Ru27aRiDeHc2TNITU5ETk4OEJdo&#10;qPQlc8XyFbZP2IljR5CdmWozhwkJycjLp+G4YhUOv3UYyclJNDjrEcu8xgYHbc3cyMCAFb64tATp&#10;iUlIS0hA6fKlpGs5FpSXomTxYt7TLV6OsvJylC1eibKKCpRwFFq6hPeLGHfhEtvNIIdCqTwWlJfQ&#10;8A3al7h1DY02Om5sbMDF0yfZcc6g5vIV4ltMI7kEKSz7AuKrPXcWGZlZ6B0YRFJaGlXILOJYzm23&#10;346U9GwyJRrtTS12Sk8ClXROXgF629oQPU3FYB98TSOXPL7MPE+cPoOB8UnbcitWs2nqJ0yTStzI&#10;MCqnKCkpCuTblgRw5KpF2AauOvxLGN7mcfNgKLyfMDpf0ERjeFsr2yVA21r91GdYBX7KCLxz4BqR&#10;vsLVRvN6FZmZmY077rgH2em5Fnug8QKqT+9HPFxHG0jNti2mEjMLkJReSJeHpIxcXnORyHsdd6pr&#10;ol2vdjlIzGAY49uVfmk5JchZsARFi9ejbM025C9di0BaHu1HzdNrZWoMDdZuDHPQVVJQjALyrqyo&#10;ArvveBClNCptuyAaHiqHM7gCNC5IX1ISU8ciITYRKYkZKClciK2bduLeux9CXqY27mfptARmchAt&#10;l4+jtfIsEuP12l5fa+pr4miUUIYKCgrtgy69wtMWUHk5hVi2dDXxPIyykiUW1/QAxdHOjGYHWla6&#10;xAyneLbnwpx8lC9YhLS0DBQWFlFGNfsQi9hAMtLJxzzqjLScYqRnL2D7yEY8aU1OE59ykUIeia/v&#10;xImfCal5SE0vsjqITkm1j7hmaODHsU1NjtN4jY1FJvOLjkmwGce+gR6bNZPEpian2UxPrG21FqHE&#10;rxaZ9xQo38xHWfSTlpOnj9qX2K6TEV81I+E6RH3MtnLFWhSTfsmhDyJT/ZCM1tSUFNswXmv83ZYq&#10;HqhyGE/rWBV5grpk3foNNgPk0k/hzSP7UFt7iem03kx15HcybnZ3+47bsXLpZtaxUPlMceE+aB/c&#10;02dO2JIAAZMbXc6I0kzvLAo4oNKX2+qsfJBhanRQj+kr+N6+bpbf+RnhEfkZWGccjUU6ACNFm8yL&#10;Dsbyo81LI1C6q/3eGVhKJpsMjuHCxTO2bZAmFdySCk3deDjFb/7HRCXi3ns+gNzsfOdvEM5/bobV&#10;2xJsHkV68PrMcpatkH2CXpPLOJJc6lsKLXmb4kBU8qH16Nb2rdN36YwHNuusm2garGuwY9NdpEAz&#10;seK5i+fPrL4druaVvgzvsZnzsUkt1VB4ZH7CzOEGadq+bTfpdUfmKpbq35cPxRKYSrcb72oxFccF&#10;qN3Ntb3rAYNvvEuAw6llNJs3uV0HjBb6zpeRq0DJLIIzyObHcTImv+HRfly6dIGxIr8bUWJlQid5&#10;pqGmjwMLCgtsEK9ZY9dOHT9+YhlvCF5eBj4ePUehsVnydd727lUWft+gwaWMROlnLVfIzyvEbbft&#10;plxRB8zDIdCzEuvi8L4d5OcPKjQA1Xc3AVtioG0Oc3LyyP84DA0MY0JLBWgzOT0g3aK3LuKnaNOb&#10;YclztJqV6Qjtxbxs6XL7iFP5OPquRcM7MVhpsKWnXrWtlREtkRThrG4SoTdSeg3nsqGi5Gj41JHD&#10;NFjLUd/ahk3bdDRrFDuxAowMDeLQocPsZFORkZ2N/OJixAXiOFoIQtvQjA4Poa25Fbtuv4udZrp9&#10;oHDx8kVep9DT028zmNpbMZcjhlQaa3U1NYaj6tRJ7N+7B6vWb7Qtpi6ePoULp06geEEx9r7ysm1z&#10;U1C0AA3VVRjo7kV6Vg4G+gZx7sQxRA2P4vCePcy3GbVXLpH8IC6cP4uNmzYiKy/Xlhw0Mp+RIdfB&#10;bN61CxlZ2Th36ixKS8rQUFuH1Rs3Y72WOtAIWL6eo8kVy5GYko2RwSG8uW+flWvJkqVYQOM4OjaA&#10;rpYWN8MU0CL0STTX1WOaQi/juXRhGWktsHKo9bnK1ixJNI4d2U9DngYW79920tXPzWB1I0lfNn4+&#10;SwIicBmE750y1V0UKmsuWyPX5u25ufnYtHkHUhPTGTRLY3UfJvqabTY0MTXLXtMXr9qG3EWrkFuy&#10;gm4JcsuXIqdsKXIX0pUts+e5q3+v8LLl3jOvfM6z63LkFC9BauEixCax86WhqpkTzaHYkhryLpmD&#10;IO2/uZSDquXL1mIVXR4VjqKowasc+jDGGTca3cfR2CzDkorlWLNyLdau3IgN67Zi1co1tiuBFLLW&#10;dUpxtFWfQuVbL2Osu8m20SlcuIzKhZ0jyyt8+TkLiGepbb21dvV6rF/rtvPKo5E5o+UDcyx1naQm&#10;3aSctdZy2eKlNLLWsNNczedSk0/3+lKKk1etz4tNQlJ2EdKyiuwAjJzyxeQJeSq+kEc55J27Rt6/&#10;3U88zikVz1cih/WQV1phOiCGRvyI1puxLkfGxpFTshSBZH1cNmNLiXS6lAbI6RxErl+30S2vEGOt&#10;NN7tTw2cfCsLbe9y6uxxO1bRLUmgPzW4ZtMUISbqaoOV4dY+BDIKZ82o0Qk3NdTXmjXWB6R+XMmy&#10;9pkV27WWVd8JLCpfopS2xnnfvldpKHZYns7IkCwZm+y14f33PMxBCPlGf1Gs/JzRo3v+8tZOqqLB&#10;OjmlIysZ5MVTmJ61ZCk9LQtr162317UOLCJj6qVTgm2fpFOP3AdmPv0+uPJqT/D+viEUFZbY2kx1&#10;lv4rcAe6j3z24Vp+NwYfrY5UPvzWfgwN99LP4ddF5RO4Tjja3kg89OCjiJ+TI4HiuDTzlwQYJxXB&#10;QLzXPKoGEg8+8CDuvv1erGD7ldG5ZtU6GgJrsXr1WhoFBejq7rI9hq39e+n9/FxO4lsUBmkwZOdk&#10;caCg48bpQ6L9MrlyXA1hWh1QPgZ6cfbcSYwH9apXfg63wD1T14dmsWP73XMGq/J3csQSalmFovHH&#10;v4bBf9DVv/dpuA4w6B0tCYhOwLq17K+z8hiuciuWz+/r4Lc25QZYV8fxqZJsnjx5nEah9sGln2MC&#10;gTEsPfUadZwmkLR+fOWKVZTtJPMXXJvvtwLCE5E37+vqr+Dy5bPsP6Q31EZlEGoiwYvFwY2O/l2y&#10;eAU2rN1mcbzaUah39fGKDz4vBOGrWzqlq3BKtzh9IXzat7sovwQVHHRJVvt6dXz2gBmlyk180b3y&#10;8+kyUdFbAeLRgLqMNlRRAXUdwx19ft7zwXH0J4JjjhgvhlijIfE65SBkJFH5RJNhU+MY7evEJEf9&#10;osyypQZUkEAjvjRa4kvWbcCue+5FfdUVvPrcD9HeUI9xGpOBxCSs3rQDFVrbQgPs5RdeREtTIyZp&#10;zJVpm6cNW2wbnNzSclv78PqrL+P1F19ASnwcEmjonj1+BAO9fRgecIvFFy9bie6WDrzyve8zr0os&#10;W+E2sNYancH+XnEeUzQQWxrqSG4IqWlJKC8rQntzIxJIfFNVFY7t34dDr72CrNQUTNFgrmCnPDQy&#10;jqbGJiSnZ2CWo+EZUCBoKBbSwEjNpnFGozhAQ2S8dwinDx7Eq8+/iFIa/5t27kRB6QLabW6NaVQg&#10;1tYL6iQt8Uubm7fVc0RPXrRcPIvXnvlHvPj1L+O1b/8FXvrHP8WL//jn+N7f/SmO7H2Vne7Udar0&#10;F6C6dy4MGu25EZ975aWvVCXPOmIugZ2Na7raD3HSjMep6WgksDPKKlmM+NQcDgoyEEjJQlxaDuI4&#10;CNF9IIlXxgkkZXrXCD/fyc/unX9cYhrrXV9rsulR/qwtcRCocW+c2hefNaseS8Ucl5CERI46E5Kl&#10;/Ei7FBEJtdGqtT8NYFxJo2djkZmWi4K8cho5i5CZlWs7XXTXnkfdyTcwM9LFWNMIDo9AH5TFzIxh&#10;bLAX05OT9B5HJw3ZhrOH7VQqHYGpc80L8kuRnVVIYyfFFJXykpIyw0WdEg1sKUONVqVItJF/KgeY&#10;dgCIZhjYLnTilmTbXk/xyp7bxrN6uxKTmOx4J176PJ27j3y+htPsbGou60K8z0RiWh6SckuQVVBi&#10;iwC0dm98bNLqWhyajYlFDNtbLAdz/hq0MJC2ec8/fXCvv5St62TkYzRoFtw6DTmrWTqB4ktenOEo&#10;uREO7bm7qFxrFWUQicXSzw6v3jwJy+T0BA4dP2TLNYSztrYSrW3NrE+tJ9N2WJQrZqNtzTQTvXjR&#10;cg6QdEyo5NHQejRK9sIfWChPtSHl5fNTz3Kqb/+qmScflNY3fIWzpKzclgW45QDKw3deJgSVQue4&#10;15Du4bF+o9Pk6acGmvUZR0dHu60f9Unxyya6VVy1w8KCYiTpu4JbAPFdoO2QgpOzSE3ORW5mCUqL&#10;lmNR2WqsXr4Fm9buxD27P8DB53odkkh3dbnFK8+II209vV14Y/9e9nHdjs/6p7+v+24ewvVwPVBV&#10;eNUv1pksWb56jkxucUTH1U7vI91M/62A8vbrY2xMO4nQk/nOb+M3guvFcxRlU5fqYCPpZrcN17VB&#10;hm0nZUZyo63K1Jb9QeY7p+VmYJYD3yGMTYxZO1V79WVUE46O+bMIBAIcCK20FIpzfRCNcp7BJvC8&#10;rMnqyhvXfnXvcnC/0dT/GTZR8tlP/ypWLV/H/icAnaqoPsLJiPpg9bscps0EbcKILZntIIjm5ibi&#10;8PXI9WmUaN0QpBhmyAAhs7USujd8VIx0cTT0guzkumsv48jLz+HvvvwlGoeXGUfn61KhWf5hAvT1&#10;6QyVYnZePu68+25s3LgZre0dOHfuHE4dPWZrSeOoAHY//Bg++blP08hchtSsbCxevgJLl6+y5QmT&#10;I6O29vBTv/LLKFtageTMDOw7cADjbPgxiQl4c/9B5hSFeHb2mzdvQUdzC5588il2/G62KYaMS1Q/&#10;So4npSSyo09knxtEZ18X+mjIJujVIoVfFb12zSqsWrHCZr3yCoqwccdO3PfwIxgcZMfPOA8++ggy&#10;CvKweNUajAZD6GxuxtnTZ/DWsWMcEV5BOo3ax594CotXrESAeLWG0I1EqaiosEKkJUqvg2disfOu&#10;+ygqsXh93wG8+vKreJUG+2svv2R7he557UW8sedVHHjtVQz29NygSn9e4BrK+xXUyfj0aUbaNvKm&#10;bE5NTWMyKBPVhWkQohnP6Jh4+0Cv4expjLbWYqy7GWNtdRhrr8VoRw1GOnR1zyPt9RiVfzuffT/v&#10;qjguzKUb62La9kq6agy1XcFI6xWMdVZjvJ1hbQyjG+6opF8N41digmkmhzowGxxgIbRtk4xDdkAa&#10;8crwskZupNuScGc8uOfuxhqcO7QHV469jnOHX6PATSJV67EyChEKZCCvpILGXgp6Gqpw9vAruHjk&#10;dTRfOgNaGJbe4bIczDiWwpEC1hfookGD0SiNRqMnEBrvwsRAK8vNMrCMQyoryzDWUW3XiU7ypK2K&#10;fKDrqsN4xxU6lptuhLwZY/lHyL8wr+Tn+OiedXX38htmulHxzHiqXRjq0Vl5AbWV+rAqCpMz00jP&#10;yUZCktvKRa9XR4fHaRholsrVtbs6Bak0P0vQ2yLNmDke+0sBNHN4PZVMOhku/aU0Il1GXlJiun1U&#10;pd0f9JGTrbm0MgmcMalyDvT34cLF05icGsCpM8co89o6TEaTDGAZ8Fp3JzpisX37Tput0qyKVL5b&#10;u+rydeCuMubC2yPNb//+/Tg709ERLa9xfj4OyZRg2dKl4eNL54HSixc0ZWipxXOw0dBYb9vQWajh&#10;Ej/eOxANjo4ZDAz02DZF4RKJD5J/Vz9amqO60jIFvUFw9N4cCJfeTuiqwZWPx0hg3Rrb2R8kBdLt&#10;tDGdA68iuzpW2ZmntybQOW01Fou2tiYcP3WUg27VsZOJyLp5p+CS6Ie4lU/EUgSBf2eGi/SCL3vz&#10;qtLJrDkbjHkwD5fubx1Ep5zqTqfcvWfAOlBRtG1YcbH7iNR93Cjg1coTLqx2yujr78H58+dc+Rjk&#10;DDUX5+0y/k5hfjqHJ8pOP+vu7uKdjEg3YPXbhNlqTKd61/IsvXIP12ck6DnSb34d+7dqrzR3iN/l&#10;f3VZ9Ch7UDopJzsPH//Yp21XgbDcMNyfKKCc2D7GNhikaR8Kore3V1jehvdq+IlLAhpr65Celo4c&#10;GmumTFUAIh0fGUR7XSWq3noTrz/7PTz3z9/E2SNH2CdOYcvtdyCTBumZw0ds24Kmzi5bwyripJjV&#10;N9g5x7zRuf4SBh0nmZ2ehubGBtRVV2O4t48NbgrjShNItIXPsfEB5OXm0oDVMa4JKFm1Egmpaaip&#10;rLI1a3d/8DEUL6rAsTcPYtvO20hoFGJoxGo2bcm6NYiO08xmDLqaGjHQ2Y5Y4tCJPU3VV5Cfm22j&#10;6vS8AvtQoLB0IXqHhtHS1YXahgaULFyIkpJyJJMXadnZKMjPwyjz7GNH0N3WbvusVl2qRH/vAIpK&#10;FqCchnTponJkFRYDtpmxSa6xz+ScfNB+l9GsvFjNUnEkUlixBKvWrEURlfjSteuwfP0mrNm8Eys3&#10;bKHbjuXrNmH5qvWYmghiLQ1xrV/UVkLv7zWsP8slAT8JhH8WA8N9qKJhMzbGgQ9HzKuWrbF1T3pF&#10;kZQ4iw4aepgKcmAzbVuLdTReQXvVOXTWnEd77Vm01Z9CR915tNkzHe87eG0zd45+FyzcD5O/ws2f&#10;6dsZp7P+It0FtNaeQVcdr9Vn0VFzgcYj/evOEfdptPK5vfYKuppp2A13sbOasfWF9gqfHZ3jlpSV&#10;rpStaKkVjlo1KKLyaLpyGkMtlYiPCWKSHWzZ0lVIzi5AfFoOErIWYPnGHYiirLTWXUR/y2UkMv3U&#10;xAwKlq1FlL3idIaRnZrDq9q/fX2qP9UV287IYDt6Gs+j/uJbqDv3Fmlm+VmWrmqWq/ocy3YerZWn&#10;yAf6s2wtNeIf+VB/nvdn0GZ8YjnFS/p16t7nnfgWwcdIvzbysbPhAtqYR1vVaXQxfV9THaZGaNhH&#10;0RgkneVsK7klK0l4vO2TeO78SdTWXbFOf1F5hZ2YpTbECFYmg7lO6Kcjga7GgJ7eDpxge52eca95&#10;HYjf1jVAayNXrlhv20IZOX6Y1YWMGtFMbLxPSUnG5aoLtszA6t56Jld3upcRqi291G/09nfjzLkz&#10;tpe0GarEohkT4Z0JzWIb9c22rdKdlDH9EYd0tsOnvF0a/enY0vP6QnlC+096YaTVsmcs3WurI51a&#10;pkMsBEY7WewGCLPsW9Jw8fJ59Pb1Gh0O5vNfyzukt8fHQ8SXjMVLF5sRIT453iluOH4YruV3bfA7&#10;SvFYxuhbxw6hqbmOnapm/8QHv2zh2V0tK9m1617kZuVflZNP/42XBOhWZ8DHsn60A0dF+SJ6qV7p&#10;mNxI0jVqGplp2dYOG9kXaZ9u1YUG1n4+Tne6dqoPpkaHR82YTk/Vml+tZ/T5dDWEaXXglgRoDetE&#10;UFslyS+c1to985HhtnnjLjtVyuqUxGq2zEVjHP86B/Qww0UBDpdDPt95IfOBnu9kSYA+NtQyCi2j&#10;Uc7hZSO6RqaIAPOWoe3R5rPDAx/POI3D6ppKa0e+7DqeC6QXJY+a+JhBT8+A7Yago6YFnmgZn+Ru&#10;Hvx8lFY43H0rByb79u9BkPKgt90GKoZ0BP9cvjG21ZeWibn9k53emA++jxL7zgcioay5wSxvLR9H&#10;R2Q8KxvjWgjbZHxcAoqKiuxDtK6ODjPm1VStzdq6aMZlnQmHJv60t/T2bXeYDtCfwx8JLk0kZRFA&#10;tBbfvSLS9mMzE0PobalFzYmD2Pf9b+F7f/2n+Ks/+j/wl3/2Jzh74iRyaFBu370bi1etZWoaaNFx&#10;mJJJLstfV2F1F4KYTqRsqEYG84qLT0ByVhY27roL9z7+JPGsRv/4JNrbu9HQ0IjK6ipbd9jW6b6y&#10;T01PR2tDM3EEsHTFSmzcshWJHKnnF+qr6W2YHtIWOiEkZqaibEkZYpO0hsoJe1FBgTGmqfICQlpX&#10;unQZEpLTEWDjbmhowkKORlJz87Hltl3YsmMHHnr0MXbgARPr2vo6GjtXcJlGcn1NLVpIm7bySWP5&#10;737oQdz18IMorVhsH6FEkTY1ZL2as6+zWanaRoi9pNEhhmhNsE4Ao3XOjrwWp8+dRsXyJdj+wEPY&#10;+dAT2H7fI9h5/xN0j+G2Bx/HnY89hYee/DDiAklM7leqqtG7DzP5fQI3Q49fnp8OOH5xBJiRjdTk&#10;VHu1ODY8gvoGHVVKMaVMpuSVciC0FbPJWRin/g1NjWF6fAgz44MITQxgZnIAs2O80unc/9mJQUQx&#10;TB8zRdHNjDNsvN9dGRaaGGYaxVP8fj4P0pYfw8wI/cfoPzXMwRbj61AB5hUc6Sd+Op3jPcV8J7ow&#10;1t9gBuGpPd9H5eEX0dd4gWm1tk4dp5vVkDLSsZWadZUCEGRqCxMqgqEgjZocDpzipUC1b2Qaiorz&#10;KJ+SmzgkZ+ZhOi4F49NxSMstpKyznZBVwi8VpI+mZvX6kh2f42AQo73NaDizHxde/wHO7n8R3TRC&#10;tewgerKPfOhHDHkSyzJjrAcBliPa/PoQCA4ieqLP+BEdHGbcIefoB4ZPM940w6bIc+Pd+LDxeNbn&#10;J+NOkzcxEyOYHemjH0fmxAnimp4ctderE6EY5JetQl7ZGjb5FCvLGNNdqdFxplYwW7ustYP6wt4U&#10;pNqNCmc/dvMewNWyH4GXg6NpDshVX67D92dZFcfTD047RtAlQ0ZhzqDx8csYXLVstXUSLgcZDqxb&#10;OuGWUSzDq6mxAYcPH8LkxJizHejsOOIZ1is9NGi74657qO8T2Da0XMCQkSaXj9cd8cblIh2uAZ8Z&#10;Kl7OPhg7mXeIHby9pjU/xWOASDOUMjLcaVpxHIC54sjoojxLro0vws4aIjEzs1M4c/YkGhvrLNze&#10;MHht2sDolJOsKq8bQ+Rsjk+vcI2MDqGltYl5Km+dla58WHoGR85E5+cXoZDtxdF9bVBJwjA/ovJT&#10;J28DQrtz9SVilJ+6TsvXyjhrxxGXly1h0fhs0Rw/XRLhJhbe6wM2nWC2/8AejExon18nX/YKhvEt&#10;agS4tL6nW2pilWROOP1w6QMtAuQ9eT86yjYotHxUPfhfgDv8fno6+XsyM58fPxmupvVa4PJ29xpQ&#10;G/DiDm9QvmKQ53lNkF3g6LOLRVONSPfJQx+kliM9OZN3qhSXnz5A97+In40O0YN1QTkdHB7Aiy89&#10;b0auGGSDSDnJtVdnvpv/fG0Qz1wd+aB6mEZza4MtAXH168JlOEtHqG1KbycnJGPF0lUM0TrbsLHq&#10;stWTS+u7MC2RjqlN7/jlpjOhc1e7Jyi97q0+GEtHe+/ccQdS0zLopwzVfzARaVR3oqWQiq+3NIaU&#10;YUaHbq8JjDs3w+rHYsKmukroK68CjlQ0c5iemQbtG/nC9/8FL/7wu7h47E30tzZi8ZIK3PPAB5go&#10;Bo88/TR2PPJBlC5eijR2gAkJ8ThF5biwrBSNbe3YsN3tU6dsJAjuV9dI8jx/XhJS2KkuKENJ2UI3&#10;uxqIRXyCztOPJ/fcl2/TE0H7ilKvVSZD0+jr7cNgXz/Tx1DhaA/VNo7cO9HT14Oa6lrU0tBsqK5G&#10;O5WR1lWNjUuRMn8alr39IwgkJGGBvvCj8Tw8OmpfXsfExNuIdUonS1EYNcublJKCJBrHeYVFWLxs&#10;BUoXLkZmTg5tdDcK12hHf1pXSEmlU5lUhXp0FS/o0Rqp0BTiKHASwqGRQRxRhzIyggsnT2BibBgF&#10;Bflkr2ZoFUXIZ2gcMy9WcvjggATkFRe/T/dhHUOqv0uAzWZ5wEQunX59DHOecz63DqLFp4fY7Fb1&#10;oNNiotDW0sTBUKstUJ+cnOSgZTmSElPN6MtgJ5SalsnmRbVAHsfGJrHeUxCVmISouHhbUB8TSMFM&#10;dDxC0zOUDcaMiqMYJSGQlEpZVXgCn5MpS3R8jmO62EAin1Ptw6NAfAbvExFFeYpmnCjii4pOQryO&#10;bqUhNUlxm7DlM06WApTp+KhpjA50obO9iUbACDIoB7HaFohCp7WiMlpNJbGDkNGanEo5pQxnsWNd&#10;uGITAin5GOhqwoU3X0Bb7UXb+DmzeDESSLNeG2VkF6B4xVrGy2SOxGSK2fFQ3ZgZyDQauhqv4MqJ&#10;veiuO0dLcMCddMegEONPyXFQpk5enT3NCnf2FjvZ6ZA652hMMk5I4XShmRiN1SyeZo2jyZNo1kMM&#10;+S1+xpDXAfItlvyMiSf/yato8iqePIyOJY8Tyd8EGqWx5C3j67CC8uXs2FduR2JWGXOWMpzBnoMv&#10;4PzFE3xm+9HZ79vvtN0VpLRNgiVw1m6tpHxwEL67FYiQvwjQU0d3HY6fPMp2rE6dfuKhD6RJX+Dq&#10;A7YizbB66V3HIOencf6qoyLqosuXL2KERrxABpXw2OtgneTHuCHqTJ0apQ3QlZS1QUzqNPg7FYMN&#10;67dhI53ydrhV584pX9fSldbRqn1Uz3CArXWlim6TEJbG0aXOXn+LK1aguKjc4li48OhevOdV9FRe&#10;uUQ9q5kiyrxolrUs+hWb+WnQL79J6u2uzi6vvbLeGUegSU9nrMj4I1hmvns7+J2rP1vq7qdtaVhr&#10;RyPeOnLI9gKX/jaDkTS4Ttd1ssHxadx9x/1YuljGgGgMtxXL2kBfcVe7GVY7OMD+58CVjT5Eu3zp&#10;CiwqW0pP5qc/zwgxvErEvDW7HIiPt50VQlr/R9pUh5JvobFnI4FSzOeOrg4kJyWjpLSMAxDpB8Y1&#10;nC6eo9mltVT0VDotizt//iwNLs2cuzIZ4VbvwsH009G2l2phQYmjl0isLIZXdDkw3M7b7i2O5xcJ&#10;V3tZ2fUnQknUjWZYHZ9kSsZi5crVlLUyhksWhcEDo913AoZYoH7oPDkyUFxVterA5EOnRAXQzv5a&#10;e7Rrxlv5qS1Ifuy4YP0pHfmsfa27e7qRkZ6BomLyh3EVW3iMRSZHAle/YYi894B63JXCORd9FhOT&#10;g9h/8HXbH1YqTsE24KWeNTIYUS+xy0oW4/bb7radJ4THSq9w/95okJMcSMblqzz162TRkBt/9OQ/&#10;+3Gcj8ruysYHC3c6Jisz2/bybm6pI30z1C2SDckfI1qTEA+jUV5aQd2ziWH0I78MqyPQA+VCXyZ0&#10;3n4gMz786vMsYDzWbNmFw3v32WlO5SuWoJsV1lVfixOHD7Of6se2nTuwYdMmfP9738ejTz+B5AVU&#10;rmSSHZBPYr76J/8Pdu/ahQMnTuFzv/P7JgPKxonStcEnx0orEGP8ewM1GMbRIJoXG4nzOjWtU2zc&#10;6SPaP9KKxx8JVEh7lbHzn5qgcUjBUwM3u5GgM7QlTlJz6vC1FY5Oe+Eg1T7Q0KsnUx6Gj54SVBNW&#10;jyYS4cL04PycD+lmpc1Fs2fSToH2QdtkRVEpJHBwMEGjOD0/n0oihKzcfOx7+UVMDg2wo59EPo3W&#10;1WvWoqCQwk+jmlrLyqzZi+MHD9n+aqu2bMU3/vbLePqTv2If6hgJzNu7ONCDYM7j5mEOhZhv+J3A&#10;OvAaomYhpoex59t/g+ixLuQvXo/Vu58mQ93HCVbHTORx1Tm7VXqn7MI4bxWEJQI/QbrHZpSocE6d&#10;OoIf/PA79jpT1bJly+148vGPctCSaBF17OUUlUJQs3+qRxpXs/oKWwreK6Zka2ZaRyRKgekDOsqN&#10;CZbiKYZkyl1dWX1HfNoHNZp8itHInGmEk8pGr2ntQAEZd/wL0hgYZMfT1VxPeehEVEiHV8RihsZw&#10;9oJFWLV1N+LT84lVHZLwqrOXsUg9FkVTcYwGjPZlTclifkmoPb0PVcdepJHJciTn4c4nPk9bjx2/&#10;Zjg5eEJyOuspjYY4aSGpUWwIHsXEPYquurO4dHw/Zog3hp27ZqWjkrKRVbgIOYVlSMpkPjQ8o0i/&#10;62xYYhZVStR1jpq14lUGib4iEV95bx9n0itKayJlbCmhyiMa2KYdgxSdfgyLJlLJ0SyJFIutafFP&#10;A7mEJJYhJoH5aoNq4MKVU/jWM1/DyOiAKfS1K9fjo099GulpuYZWeFROZeYMVuFy4F9vDUSzMISx&#10;+LjPXNiPv/n7v+agItl0lhlllCfRK7YFYlLw1BMfx5ZNuxhbfCCNhkYYxIMw+Hzds/c5vPTqsyy7&#10;ZmDUKfCqWTU7+IF81QDarwzpTdWDEJAniQkZePrJT2D9mi1MQ06anlI8pY3MU1c9gx1RI/7pm19F&#10;e48+WiVaLW0yYA1bRysZjMUTj30cu7Y/4NGpcNGmq35maXxN4Lvf+zaOnzjAAaHq1ZXHSFUCyolo&#10;siUMIcoPjSXN3Dz68BNIsmNjlcbF9fsPS+fhvxq8KBY3nEZl5jVqCs+/+EO8/sbrlAknk2rfRhNl&#10;TctigsFZLCgsxS996vPIzSlhuNOBPj7HM0EU9h18Cd979huITXCTDsZ6DyydZJzN4JEPPEED+BH6&#10;KEPi0EV0GX2aTVbCaBtA//MzX8Wp88fp73b2UDwznKzdCEyorXnl5hThU5/4ZZRSVzh0rFfPmFA6&#10;ObdcgM9eSapqL+Db//yPGBjpsibojDPlL6f+loPPYBQ+8+lfty/P3eybQskjy0TPDqfA54uV5yeA&#10;45+Xhn8GvOzZ9yP84LlvIS7RDabm8ZF1o7LHIIAPPfZRbN9yF/kheREGH0e4LfpJvZD5oEDF5VWT&#10;FwKRJIPuSvU5/O3f/xVmoiehr95NxkULwx0v1abkRznlQDw3uwgf+fAnsbhsOcOEw+PzVXzwyxyG&#10;+RRq+YVpJpXHCj6LmvpL+Oa3/gFDY71ktatvTdxN81ZLWlTumNkAHnv0aTNYJVei1z4as4ZlqD1a&#10;nP6xZUZz7V71pRheVP6EyZ67cbT7j16l2BsAD1Tkl/d8F6/ueZ7ZBhlVYZpQUxuX3Mo4jcND9z2C&#10;++9+mHH0TF1l8TwIZxcxw6pwjxnNWsNKIyq/uByN9U1Iy8xALkf6qRwxFJQtwuotO7FyzUaMBqdR&#10;Xdtgs5njHPnO0IA68uYhM/Qy8/Nw5s03UW4zrB3YsH1nuFyeuxaIAU5Y3b0PjjQ+G7PJBXVyamjW&#10;wUVbnppZ1DU5JY1Gm76wTkYS71NS021qfHhkGAsWLURqRiZS0uQyvK+wU3lNQRLjJyQm2ihWMzrq&#10;/CwPM1olbHIEI0sV7BSro9OjO5JmRQw/KgZ/PBwEDQC0jRflkDprhoOCVbZWWLQMtrdgaXEulpUW&#10;4sLxI3jxBz/A+TOn0dmh7U1C9tGaaHj/zLCKH375Wc73zRpWh1+NzarQEM8iOzsLrW1t6O6mERgd&#10;Qm9PJ32n7VS1QJwMa73upCwkpVFJpiNOV3aOsbwP0CCKowskZyA+JRsJKTm8ZiE+KZNxM5xLci7A&#10;+4DS+/6JisNnplV4bEIK6y+TceiUJjGNV+IivgTiTs4sRFZRKQrKFyPZk9X0nAIkp2VBbwI0A6l7&#10;iVWURv6UJMmqOpHRvnacf2svKs+dRCzbTXp+Mca6W+3ULbFBeS1ctRnjg/04te8lVF05h7TUVCSl&#10;5Vh6w6dhupQIld1Qbxcus05jmYfaWTyN27yypVi6eTeKl29GekEF6c6z3RASU/UVPx3L4Hjk8Sk1&#10;h9dclkNX7aWqqxdmuypkezwjLxLEN/FbvCL/xU/yKo7GVRT9YxTG+1g67eequDFs5zJWRfNMVAiN&#10;zVVUmM+ht7PDZEDHSeq40YWlSzxh8NujL7vzVOW8+5sHX57nY9FTV1czTpw+bm+yXLtxYT74M6xu&#10;WysXGI5zVWTlww5Vs0CXr1zE6Kg79cZeQyrY+zFjyAL0LNqYLzuX0NQslixZjtt33kkcScxHb29E&#10;k99g/HII/Ks+qBrBuQtnMTSi5SkMYXyVRR2rAT2nJoMo0wbzFZqJdHh8HWlXtnnNugQSYnHm7Fka&#10;Cexx6a/OLGTrbC2F4XRGmStTV1cnAoE44l7IKnRlEz4ZKmH8dokAeTinME1wCJ8ZPDRAlGfvQAd+&#10;9PwPbXbV8jQjhG3AMwL1kVo8B4sPPfAollasZHdEPnl/Ape3yumgpu4KrlRdgE5JErhYPni0EvWy&#10;pSuxkG3JpafT/1wBnHzoYBAZSiWlC4jzsnsl7xtJ/HVfsMsIoB/piuXzGGUhODVjW9zZ5IsnA5Yt&#10;83XbDYVBfZSOaT577pR93+Hq0ndOZtRmZjmg3bh+KwqoU/wwM6Y8+tXWRH9kn6jrT3I+RN4LvWap&#10;q+suW3txXhHhzFv5aHCk7QC1bMK9go8om2izNBF5eNd5YIatwJdD4VA/T92RmoiRsUE0NlF/0kOD&#10;KC0rUr04cHJq7YB/Y6yf3r5+25s1I02nKDqe+zy9uszzwdErPjqcLg0NBoaEcOToIVRVX+Kz4mlg&#10;KtmUnJImGq5qRmob9937EJKp58P5EJfw+k9CSRxNzY124JLeYuuDZItl9CmS6FYZ3XMk3VYe717x&#10;HHjxPPbXNVxGXX019bFoV3vXR+aOZzJO4+OTceeuu5CTXUAPJ6NzqK6CuRr1C3A1qDFrc1ehZlYc&#10;nMWxM0lCBjv2tbvuxB33P45f+vUvYtHiNTh57AxOHTmB0IRGYVR6zFUWs2xMgS7K8HrE+KARnxji&#10;C7sxx4xVLwLBHulUbO1ioKuarc3OWDzmpJkxY4zGfiE28GEFOD/FIQIJndZSTNFZTAsTYkYwjguP&#10;U4R2tXshEY1qPK7yLUvReSO4ZrhGPXqZMYue5lo0Xjlj6wGbzh/Fd7/+t/iHP/9TXDxxwpYJ9HX3&#10;oaGxmSPfYTtK8xfwTsBqxlivxi+Zkpde0T/66IfsVeosggjOjuD1/S/iG//y92hqrcTkxLgTVpMK&#10;1yk4TJEgH5Maz0WCnpXOd36MaY6Y9UWwe2JXzVvJmJ61PkxfjutEHz6anEkM4xBHg65gzW1YsvNR&#10;LN75Qay48yms5DW3dBnYMzF+EJP97RjubMDUSA9TTaO9/jK6a2kEDLSg6fIJoh9HTvkS5C5ai+iM&#10;UqzezpF3bBz6Wmow0FbJeM1oungMM6FRdkgjGO2ux0hHPTA5REJDSM7IxuZ7HsfGhz6FzY/+EjY9&#10;9Fks3fEYkvKWcCziTlzyiuWBhgCuu5dTs7JiXhfUPnx+uicHPjMcL50mYmdL57VQRlGY3qyonoIY&#10;HO7C0VN78c1//is01J1n+JRtX3bXHfdgzSqdbe9SW62ykzL5EB4PlLdr2WF6bh5EWbgUYZjF+CSN&#10;AeoXN6sqPXSreQio95iXjIeKhcuowzTYIm7rSBmmmRMx3y9H5D35EAgk0aBZi/Q07V/JEAb5s24O&#10;Iu/9lOQgZUdf77u44XLK2BXIR+Xzv9z2DVp3bxd7DrHuFi9agt133WOzp/Zak3FlcPldl+MTr4w7&#10;Gz1NY3YCL7/yIzz/8r8iaOeoWzR2hvxRFpaNPOXhOz07Z8aGZ+Dp4BYnP9N49bUXMWjLKtyzORkx&#10;5qj7KePLF6/CyqVr+CjekiYavirW/HrU2uFpW3rm03Yz4HfoAt8AUp2K7qz0fNx/94MI6E2G8Yrl&#10;ppHhtslyz6JFywb0BuLM+VPYd+AN68f19bjCZdNqratgjmTjzSy0faNtOeQZQ875wDimryS7zIvy&#10;4/pB8dI5zZoJxAsfhwxrZ1z7+MJ+kf5vaweiVTaI3hx5XtcG9vCke9yW+Tl82l3CNNCcEToflNNV&#10;uXlAOpiZq0/RRC/+JAT0YdBO5OUWkB7JmuO54vkz3aofB0zEstfUXsAPf/SMHVbjwJXR6oD1EVHN&#10;ESAcjoe6nRZeu3fU6qAN+2CTBuC0JhSIU/FUG6JFW58lxiXhgfsfNlkRKB/NQrsBiwOVTW/zlPLU&#10;6WP4yt/9Bf72q3+BvfteIr1VGB7tJX6dQOX2/PabuWTImYTMz4xv5y8wXnkgqvU3ODhkS3lMbkw2&#10;SAUHF27NcxT1VpFtD2f4yD8PVRjk4bl5uwT4UbVLgNYV5ReXoKWxDunpqcjO09eAFPapIMaHhm2D&#10;7qh4NhgaWzHJicjMyUJxbhaGunpsbWdOUQFOHzrI0U4ZGtrbsZEV7bF9Lp9rgatM1/D9qwtgOj4r&#10;6QwrjqGqeguyKuCtu/JGaXWvCmaFTgz2YEwfs8wE0dPRirGhEcbVx2RxHFkLpxMgKUf9sR5Vu8Lg&#10;5eDydqM253yw8LlI9j8HwhXp4W7DHjbDamtYWRJ9nMARztf+6i/x+vPPoaGm1pRQanYelqxej023&#10;34PHPvwx7P7Qh1C2qMLolaJ8/8ywii92QxDf30+7BFBeiDpcb66mtb4rPSMdLR0tGBgasgFWV283&#10;zp05g97uboyODaC9txltHU1oa29Ea2cj2jq19rWZroGO/h3NaGVYexvDFa+T8enfznvF6VAYr63M&#10;o5VhrW316Oxts486+vv7kZqSzo5ZW9uQSgqeOid7pSRWmNbUQEoDLjdrOqtOIU7bo8UxjI0+Wp0F&#10;w8eHcfbAa7h07CA7cBqmCxbbDGs/849ih6D1oGVL1yI2NZPKoQDlNGyS84qZTwzjNKG3tcY6xNTM&#10;fOQvWo7h/m689dK/2hHGOiAjKT0LUXGJzDIRMdpDlfiieZ3V1+TqsEivmzhQW1L7c62dJbK6DNfs&#10;NPnVhBribWklD8nTFvGN/DG+tpFvbeJ5C5o7yTOfj7xq7a7WHWsdWd9wN3p729HZ1oIWdgZtxuMm&#10;DjaacKXyMl7Z82McPLQXwWl1YGzLswH7qnn3XfcjKT6VxMhPcuFmBE3PmHw4Kt2vwCqCzumDdwvC&#10;q4+HLl0+g8qqy7Y233XqIsfpIcHNzLBKrm2WkDpL+/fqwyR11DpUwORoDvSgtHReJz4bisbiiuW4&#10;lwZQfMDth+pvkePAz8tL5z2rVoPBCdsloH9QW9I42RUNc7MnpGsmNI2y0gqs0M4TRmcEQTJUiE7r&#10;K6Oj4pCXl2c7sgwOuDWxjl6BG1yonuQ0g2gGOXE1t7TY9lO57J+SE5OIj/XkSPRweA8R4HoP+nt8&#10;UzzRXlUruXkBIQ4oVSdzhpSHZ3oqys6Jv//eR2zWWAabymMfjSiGy9DwWXwaA1cqL6C+sfodzLCu&#10;mDfD6hsCYqXD57cklS8Kqalp9nZI7UHhVibeuLhOrsUj4dEbua6uLjvgRnuKMtBD6tIIvAtzmKXu&#10;asH5i2c9PijAd578UEZE14b1W20deDhf+7F7S+f+CdJpzjkf53y/SH+l82XEyqt/+lVWX0Bt/RXy&#10;UQayhcyBspL8yAivqFiGJRUrDaf00tV5CiKfnE8k+HH8dMRNmRZNckmUsYnJSTQ2Nln/qxlPZeHW&#10;gCo26Zch7+ll1Vtvbxf1nNYTJyFT3wOxX7c2wvhKY7y6Dli+3oy5loUEp8bwg+f+FU1NDSRMedIp&#10;f/3RIJURrAHr9q27sGXTTugIZ7VpxwdXBkem/FT/GjwP4c3D+9BKfTw03INLVy7YgSA6NlUHaOh7&#10;Cb1xkN4KUL/4/ZXwGOmGkOUx57VZ4SYPW9vrbK3t8HA/7RIa+KTP8VZEUz9xgHrvPfdh6aIVllph&#10;N+LHnMEaGcVtaxVtWyW1NNQgLTMZ2bkZaD5/BgdefA6nDuxF7cUzSEiIRWZhvs0MHnnlx3jlR8/a&#10;iU+btu9AVn4+zpjBWoqGNhqs22+zJqec5sp4DbiaWBNOOTVg8kJ9uDGeDNFVDUzduK2dsavSKKEc&#10;GXb5PA69+gImxwdw8tghvLn3DfSQnplQCHk0qvURlUbt+mJcaYXG9p31kXj38pePQF5W8bzx8zPH&#10;+8iCWUnnPYd/Bb7BKl2mGdapqUm8uW8/Vi5biZ00UHc+8Ci23fcIttzzABau34JEGg6scYeC7v1l&#10;sArEAO/6vjJYBaRT9aWK4r2rv2jk5OahoKiEnV4QHZ3dFhaanmLjbcR5GhWXqs7bRw4XqcAvXpY7&#10;gwuX5E7jwmW6K+dx8co5Pp/CeTpdL1w6y7RnXTzGEZ7z9Ltk8U/i3MXTdOdRWVmNjLQMFLOdqaFq&#10;DfWsjD81Wv7ZP2kUxfI1GbM1mxzxsjOZYkcdF9Ca7BgM0GBuYn7RwUFMUkayWKbs/EJMjI5iZGwS&#10;CypWILt8FXTgREt9FTo5cEtPTedgM4NKYwp93e223GHZxh1IyMpHR0MVeuvPcSDFTism3tbLRukj&#10;p5lJTNM4jrXZGVEto4jKVHU+R58DUz568sRCTbi3vx3PvfBdvHloD3lw3D6kuCBe0V0ijy5eOodz&#10;xmf5neKzHHkontJdYLjiXKqiU5zzp3D2/EmHh8bBGeoohQ9xgKo9YqeC00hLzcHdux/B3Xc9iIzU&#10;LOohR5BeZclgEVCjkL/O8BD4ZXBKWE9Ssu8NaMZCnW9VNQ3WOL0ekwHm+Ch9pvxubkmAwCn6lLQU&#10;dHa2c6CkgwH8eLoKr8NtTgMhdh4JcanYvft+LF64wnjhOjZX1vn5+U6/7l7bHmn7o/5Bzej7aZmL&#10;5IGdvOjRqWIllJ2VK9cxhTM6fd1paEiS8KlOAvGJNAgS0FBfh4mxUdPxwqO3dVL8Ko9Po72qF37y&#10;rqW1GS3NzWy3QeTmZiGOgyp15EaLn4ldHbi8XYhrX9Fo4YDnhReeRVdPOz21VEBh6uBlELBuZnRo&#10;cgB33X4vtm+5nfWlNam+ge7onCuX5ef0c1XN5RsarPbLsi1dsjxssNKFcQlEq8NpAwrSHB9IREZG&#10;GmrrquzNoS0tsTieUeLhkJOcT05OIDgRpEFXYR/gmGgwLAzKV/+z1IOt1ramaaD4+TqZ8PDzT2Xe&#10;tHELcrJzKAeTLGvIviPRLKfKHQzxnjpK9TM0PIi+gV7SOWgf6g2PjNhODL4bHhmkDA3SEJxAiu2V&#10;Lhb4ZWeOrAcZrHUNlRwsuzYaDhWQ96wf1ZP4uHjhcjtW1vY5J13S5293ok9O934cfQczadepKZaH&#10;NoImCWw7PzrVQhx1oHZE6mhvRy8HDFovzk6cYVo36s82i1duYGUfGsUC/b29qKurMQMwWXu/p2dY&#10;GV0xfS5HlsrzMVl0dTg9M8FB+Bs4eHg/h6OaGZWx7OrYpY1GcJIDxJJFeOjBx5CTqW8b5E9nMiF8&#10;+qGXfO05Bp1dLXZM9Ng4dWaMy0/bjnZ2ddhWXtXVV3i9ghre68CR7t4O1pnTr8m2z7WvN53cmSHM&#10;+4mpEbz22gvekhgGWznER9cvTE6EsIH2yt1332PLbIRH/pF1fzXMGaxWZPuJQktNFSsmlkZQKTu3&#10;BqSnpyOROP7hr/8Kp08cQ29XJ6qvXEZrdSXGWIDXn/0Bjh46gL6+fixZvgKbb7sdiWnJOHnE7RLQ&#10;ZGtYbyMpjlfXJycMruBXxfQSO4a4RydGvDNL1rSMC2GLbG9pxl4a2I2XzqOrsQE15y8gVcdeLlmK&#10;4sWLkFNcCG03JSUqpWXgNJWhMeewhZ/1YM/+jVOMBubl+ROMrvCjdxv26Opoo6yH2PkncORE5nP0&#10;Ulhaig9+6pNYplcP5Uto7GUjOk6vjZmPlDQrfaCrG4GEeBPUtxms77t9WEeQml34czdY/c7UB/cs&#10;5R+D7Iw8KjmdU56BAcqwZijttTyjaBZHisu2JuOoWK9DtF2KlJHmPZ2yCxIVn3ivGX2dkW6ve1hn&#10;2ktYoilFqBfjUowaXOt1iM5dzs8tsNkV65gpU/oLhiYZ7kbuszN6HcPOiGFq6AxgVlNoPH0QtSf3&#10;EfEE0vJLEBwfQktjFaZpRCSxHIUVK5GYnoOsrFxrx0WLVwCBJNv/9fyRl9DdUk1jKRrZxYuQkJiC&#10;vMJCFC1aiZS8YpY7HoNd7ehrqpVKRDr9cqkEZ0NjuLD3+2ivu8A8Ug2/DgGxNUyST9kVZlDolVHQ&#10;+GHbrLDk9iKDrrOzBQfefI0Kr4+ebt2VeKlZYPFSr7/UyU1L1oljdsZ1MOokp9gBSULUIWrf5YkJ&#10;dohMIx5rr+WpaQ5emYkW2MSyTeu4zJXL1+CDH/gQtm2+CwnsqIne6j2sW0Sv/8yrDCN5+8GWox4k&#10;L+8NqGPXwKehoc5mjBywdj2jR4yKiZpvsM7XhZH38yEuNoDExDicvXDS+Oinkzw5Y9HQs5wsNzml&#10;r/fvvPNeJCe6ddtyjh+W7IYwPjmGs2dP0BjRqUrK4yo6ea+2kptTyLKsR6wdM+3lP+f04/JVW5QB&#10;pMMGWlo0g6W10hrKqw7U5qRrZ+yjWLWvcNlmoX1c6xqqUddEYzc4QpkO2BpXO56WcfTr/nRP84ID&#10;r2Bw3PbDPXRkH/a8/goN30bKrWcEKE/PqFddYDoaWzftwMMPPWHbh1mvw/wdP929T48VUrkwsKrm&#10;0g0MVi8mf65ewzqHixfn5crrv82Qv45F1bcmtTSEpu3DNFffNrPIupXOsOie4dnX04/UtFQ7dVFt&#10;VnjdLJvLy9DyVgbrRQ6oxSMXJNp1oxhqL5JV7SXca3vonjl1AmfOHcOZs0dx+qyuvjtO/+M4ffot&#10;nD5zDOcvclB/4RTOnTvB60m7P8s+whz9NElmxwd79Bh4t2aw1lfOtZdwDNJkZdAJbDr5adA+SDp5&#10;8pjJ5mnRYC6Srgj65l3D/qdOH0dtbQ0KC/Khb2D0oS5FibnNIikh1fYYbWqux/BQvz5xocxYIHlN&#10;Q1V6SLPuoktvT9nWVLYJ6qwW2ktVVZXo7ulkO01AYlKAuCVjel0vqXJlY+3wiQY162BwuJcDiPN4&#10;be9LtrOI/GRQqg7UuegNBWiwT9OGyMrIxSMPP4Eli1YZH/UnMBvH46uTEd2rPUWhubUex48fwZTw&#10;0ltBMv719llv2ienJjDMwUZ3TxcaWeaa2iuopFxfqb5okwy1NGS1G9PwqJuNlRE/QMP8jX17cOzU&#10;YervSeKS7Dj+SJ70QWBhXhGe+OCTyM8pIBVhY98j85pw1ZIA/cyitYadGUeQecXlaKprQEZ2BoZ6&#10;enD5/EV85KMfwe5778XKVavQXV+PUwf2Y4wjpg0bN+LhD30Idzz0MNKodNR5nThyGBU0wJpa27Fe&#10;Bqtkay6jdwOuYp2d7u6MCVJiUvr0kiKJZnc72tuDmbExTA0Noae9EwsXLcZy0jpJJZmRl0eFGCBd&#10;TM8E7utqCYrDKMyR7trgKsLB/JhGW0RCdxv2MINVp3PFBBCk7ITIoKa2FvtSvZMjuI6mVnS0tKCn&#10;tZkGdw1GOfqvv3wR+954AyvXrrU1NO7ggPezwTqGZH9bq5/zDOvbQNnRyRhNTEhmh7GQDX0JFiwo&#10;5iAthcokmXWRjKz0XGSm5bBzSEAgLtGOYkwI8D4Qj5SkVPI/CfEx8Uikf3xcEhVaMuIYnsSwhHiG&#10;0z8pnnGYVvgSqPDioxJRUliKnRzc5eX6I2GRM4MTxw/jjf2v0HAepWIsNLmUsSrZNONwuA9nD7yM&#10;qZ56k/esBRU0Ht1MKbUlShYtRXY5Oz92+N1tTejnSFmKIikjGz0Nl9HdfB6Jsep0AihctJrG3wQ6&#10;6mswMjKMlLR0xLBDjo+Ls10qErRN1NotxJ+FwZYa1B1/CWM0UAKpmTR2F2KGilYDKfsokW1K5A30&#10;9+DAwdfZCZ21hfQpqdouTIZ7FPkSYzMq2kpMs4jijY7mjCdv9WGk1onJsEwi7+NtjWS8bV8USGB9&#10;MDyRRndCXDzjkofkZ0JSCnJy8pCVmct6yra6WliqQwHW4Z7d92PXzt0oKiin7aFZMpJI+sRpXylK&#10;cYvndm9K025dJANfJqUR3huYYL0eP/EmuthpaZsef32mM1gdkVcbrKaf5miau5kDpbP0/NMsVHNL&#10;g3Uw+nBUhpM6czeY0D31HA18yeqmTTuxYtka0/c22+hlIv0Zzu/tIK4E2ZHpzUNff5fhFV1Kr85x&#10;DqiTc9ghrVy+1pYcCPw8HOjepVM71LrScvYZ4xw0aqY4pNPAjGa1EDp9Ec2rM1g1w8mOxssvxIGl&#10;jsWspSxruUVdba1t+9PZ3UbjqhOdPW1opEFbVcVB24UzlNE3cPjIAVy6cs5OtrJdAGhYqCTWmfMm&#10;mnyZoSGwfOlqPPLQ425nCaOH1FhEn37d++B4oXq9ocHKB5txooGzaOESVCzUaUQO33yQjnU4zXnB&#10;Kr9mWbu7u9He0Ur95GacnayGy6HZLaHVrKFmBvPyczmIyLO8nOyJfhdf8To62+wtRWiWBqufpznF&#10;oKMhr/ro7+9DV3c7emn09/S2oqdPrt0GAXOOfdbAYLcZM0PUW3IjvNcMnQ66cH4DHKQMY/kyLYvQ&#10;McPKywPeioaqmotzSwI87zBo0kjyx+swcWkWsJf1PY8Oc5ID0efR6NNKGuf5sV1qdlG8WbNaa7uz&#10;mJ/TEUYN7YXU1Axk5WSgsbHRlqS4waH0B9suZUgE2v7GvEpGZauIRuHUvsTNzY22dKmGtpbo1SBB&#10;s/tqSzIga1jWC2xbx2igHji0jwb/cbbpJkyFxq2cfp3ZMjEtTZmJZl+Ujg889Cg2rdtKWWZ7Vp5G&#10;sf/jwOevq/sYtpVzxH/SLSFSOOlVHDd41rPandoCn9n+pMsnJkbQzzbTzjaq7b6qa6psW71zbFcn&#10;SLPevFyuvIDg9Dj5IaTSP9INsWC3hNSUDDz0wCNYSd0j5G5nAUfXvPq/CqJIlGgkoSTeEkThrZdf&#10;ZCcSj1Vbb8ehfXuh8/X1JXFXeytue+B+sF1ghh3aoWe/i0vHj+K+DzyC4hUrEZ2WibNnziMrOx8V&#10;yxfjb770P3HfbdrW6jQ+99v/0cm74Pr03BCMme52PjDASkGmutKo0C7uWY6eJ7q6cPi119gBxiKb&#10;I6YN996Dxes2sLLZkmloSPlpNixaa0uUlk5NPiyk7xSUUqpFRLCSZQh7BMvPKR1hdnCBI9NoKuaY&#10;+ABHTdMI8f7o4cPYtm0bZthZz1JZSh/HhiYxzNH/m3v2UCF3IZMj5N//n/+LApaMY29eta3Vp36V&#10;hpb2J2QGzNu7OPB4E/a4eZhD4QmzShVG5/GLBszPf1ur64MvI8rIBjd0pgZd9jZjOj07gQnyfSrE&#10;dsE+QF/YjtkHFFQS9jGLe7HMLsKu+hjPvs40pJqZcR3HLBuoOmJtw6gZkGmmE8eSaaxJWaSkptGO&#10;T/SO6CVuxvjR88/g5VefQzo7o899+texfMk6a9BSJMIdGu7E3h/+E6JHOpFevBRr7/uIfbGvwwam&#10;gyNub9Z4dmT1F3DlrdcwMTyE1MwibH/0E+hpa8S5Iy9jnCPhFVRsizbsRsvF07h07FVTTMvWb0Xp&#10;hrtYMNI9NkBqqPj09T3bSWfNKVx8/Z/Z8U0z3R1Yuu1eq1PJgPZZFe+mybPXXvsR9h58mQZmEj77&#10;yc/baN8+ftCsD3/HxwYxyvy1h63S2NZZNKDIKDO6ZJRrZlX3apfiofZZDrB9ygiXhOgr5eiADvOg&#10;EUyjL5o8tmU9DI3TfrmkV+njpGlN3lTRrm7sorgM5x3/tEJYEuc7H0StJ9NOQt4TGB3rx3e+/zVb&#10;JxZDPWrrMa1zI03MXvroZra1csBymAzFsC4msHf/i3jp1R+TejfzJCe5lozqwyZt25bIQcBvfuE/&#10;0qDXfrUq59Xlfzsod4FijVHe/vk7X8eFSg5M2UjctjgK8WKRZi29Wr50PT724V9BRnqO8T5cDjmX&#10;p76+10dAzrim4THSZ5uvHz91GFNsi3pNaa9YGcfkQuLEdDary7oRz9Q8lL9tb0jZ0tfIvsEeGxug&#10;cx/JiE+amdcuBJJLmw0T7/QaQDNVTButV70ij3JdUb4cH37608jPLbIwf/mG6sF17H6ZPCAueQj/&#10;8y/9K+viBep4Jz+shjmQ3pG8zgRncNcd9+PxRz5KXxoL6je8KvajS8/o18mCkxHN6ilfbUP1L898&#10;Db00tmLj9e5V5fFojKJ1EBMiSSxndCImx0L2yvyTn/ise2XMKM6QoFzwQeskz5w/ju9895+o/4aI&#10;XxQoX9EvGSEdpqcJ2ibNwgS+P59FvxVATn7CIeeD+CaZd2XQbJvsjacf/zg2b7iTYR5OP2vCj178&#10;Dl59/dlrbg/2dhCPlNBL7NM7R4fvfHB14/wUl7RNgnbPMnz8Y59lvS+wUOkn6Q2B+KKZ6+r6S/j2&#10;t/4JI+MD1r60taEGbDIGJaeiwewLya7Vl0uvtuI+LnROhidvTJdp2ZbqQmBySuc+kHM6wGbSVUYr&#10;ls7qj2d4APff9wDuuvM+5qOPFSPrZj64NubTOI0XXvk+Xnr5ecQlqK9ydEs32hsyltMGMx49keD7&#10;2Yd/yos81xtrvQmzGXy2WcmFo3mGZUugsT6BpEAK7tn9IO655yH7jkg6S2ldPobS0ngF9EAeVmoH&#10;kUVTXWsdp7+Jsxp1XFwUzp8+hX/80z/G1//iz/F1Xo8dPYoxVsSho0fw7a99FV/6gz/AD//pm2yA&#10;+iqUyN9exvcOhNvDL3rVRlQ86j1mTSZTmDimxLrt21FQVoYPfebTSM7NQXnFYuSnZ6Ll0mWM9PZj&#10;dkrxpNBUwR5biCOSHz9doJIQhymkhQuK8aFPfALr7rgLG7bvwMbN67G0tAgTA53Y9+pLaKyrM2NU&#10;G3HHxCZaud8/oAb806zwnw5oUBI9PYrZ8X7QstP7WsSy8QdoiKUmpCE7MQWZbMjpSXEoys1DYU4B&#10;8vMKrfMqyM5DHmWpIDMbRfnFyMsuRgGVW0FeMePmozCb/llZWMC4+TkLUJhXhgV0xcSRkZiA9ORE&#10;KhoSMUuNTXCNkfTQxdHC1auU/Rwwyk8KRo1eg4HYlFTkV6xEQv4iZJcupbGaSsGfQHdLPSo5Eu/j&#10;iF1pejqbMdzXQZNzgoOhEVriQeQsXIrV2+9D2artKFu+kfiYz9QY28EIYmbG0dFch2k+z3Ak31pf&#10;ics6d35IH9VMI7NgATKKlyOjaCldOY1VthnWeYiNTnahijI0NITaulp77T2jjkIWbmg9AAD/9ElE&#10;QVRWhBoq41k/zrhJgTjkpKagKDuXPCJvsorIm1IaTuRddg5y01Pol4XcbPI6t9R4V5pP/mXlID8j&#10;HbmZGbY3cS75qNm7rPQsZBJfKo2C1KR4JNCQjSNjpURt4BBieVi/s6FBkqGjFUkWf1zzkfLwG9K1&#10;5Fdhc2ryPQGt7xvoHzCd4zoO31h1nYhH2E2DyQchJjreXi9nZuTQaJKB7oxZm/mxMspFY+2aTSgo&#10;KLIwLXdRx3ozoJkj95pfBPsdznwcKlMwOMUyS89eH9QhK3+XfhapKZn40Ieexm06KScpzQZJ7itn&#10;GacuPxlampEV/c44oNSrEyauOBpu0bEcIM5ouY6Wm4xjjEbFOI3syeAo+7UJxAVkJDM/hsfEKW+t&#10;QyROzQJN8W42zmaGP/GxX6IcFhO3yqz8XBlVtncLrm4oE/4Z+Hr4CWhdecVvtkrKztKKVbht551I&#10;iE+RTWU4TY6MRy6NIMTBZHx8nH2wc+DAfoRoKdog2dpoGKxYc2UTAjknWw4sgru1tuE/896MVeFz&#10;9XE9mJMT1qXuZSD5s9A3D17ec45gFq2Xh9F0PRCtflkiykgv0WSDBwFR2eCI/uK/GdtRcRyMr8Zn&#10;Pv2rpqei2e4UR4Mi8VSDGzegijVjLVwXTpdz7MhbDaC0BIo6mjI6Sd0bpL6aCunZvUrXzLnE24xH&#10;GlWSQcmoDciiArZV3xOPP20flLrZ3Pn1GQlOLhzYwI9/OrZa5TVDlXk4feBk4+1t+u28NvHR0gft&#10;K+7ZivZBmNGqOOJbnK1ZTU/JwoMPPIIH73uUqdV/MLEZ7i4f8XdO9K4BLkeBWXx+TBKokVk0R2Yx&#10;KgyVPBX9EDu/ke5O9Le3sFNsNZlQhXS0tmK0pxcJVEzJrCTtLSocwsbgcH9wA0JuCiL5R7BGalfN&#10;ZJFJVFIDbU04tfdlHH7uWQyQ5il2ZnklhfZK8vT+A/jr//5HNK7/gYm0FoTMIhIZ2GasGp1XN1C/&#10;gm7kbq2AmteNoeLJKy1DTpFGcwGMDw3i7J7X8J2/+N/4xl/+JXq7urHl9jvx1C9/Hk//ym/YyUs3&#10;boi/gOuDpEUVzd+pcXRWnkLNsddQf+oNBIe7PWFiMBVPV/1lXD66F9XH9lHGWxmmjkWzCdNor7uM&#10;yiN7UXP8AAbbGs3PFIKMvYsnUXX4NVw+vBe9bdq3j/7aZoYKqb36AmpO7EftsdfZnpoYpr142W4o&#10;v7NUHlOTk7ynImF76umWsaghjdqTiCJxMzQ2ttyBNdvuxaLVmxgewtRAK6qPv4bmC4dx8cSbmBwe&#10;QHZuIRKS0zDBNhmfmobZOH1FHY80GtUli1cjJjUb7NkRr2OEAwl2slZaZqZtmdbbXI0rb+1B2/mD&#10;6L5yjEUesXjrb38Qq3few7a0iLyQspHKd8afXChIpTsxSmUtvUH5VByG6E+l0PGzLZdOkqevo/bU&#10;fkwMdbNIrtOaYdrOqnOoOrIHdScOYLy3k2ld6tmpCXRUnkbVW6+j6ugbGGZdzNIQF/ZZKvfGy6cY&#10;xro4+QYGu7QzwhRH/mzboVF01F1EFf2rTx3CYHcbEWq2ik4K0jKIaLf0s/o3kP+tt+vrgWREXxq7&#10;GV5l7/CLB6bg5/J/5+DSypjSUxRKihdyAFBiek062vop8VnKkqDXh+rgzACUl2Y5LGNF/MngsrkR&#10;X4TH4dK2VtoqyYHL3/F0Pm+FzhntdCxIXHQiHnv0KdtUv7RoESYnOTgKqQwurXilGSiJmTrHuc7Y&#10;OlwZC3Jqk2x3MkbZdlznL145w8LoYTyltQ6aj6HgNPmTgTt33YsPPfZxZNlMpNKIR4xuHZrrM8Q7&#10;v0S3BCyvaBF+4fRl4kag8optSmI8YNnuuvNerF+3hX2Yll25WT7x36qIxdQMnpyMKJXzrbeO4vDh&#10;I6wXbaMnXOFSGB+tjejq8dTqyXPqd6xd083dy/iQY/5em78eqI7nZN171p/Wod8aiHbRKefR7dPu&#10;u7eB6LsWrx0uyYoOhdHWWAaMbrwk3brIGZtY7kXlbiZWX+UHqF8lnyEbYJHnVkY3o29v4EzXaYAW&#10;Y3GUj8RKuG3tPwf6okHJ5GzAzfSufhiJ/Nb8BkWa6YGy0kX48JMfw9bNOxim2XlaE1ZcUXgViHYr&#10;RDgsGJzEyCgH9KRDW5kpL1ctQqK8pT+8vI1fdFbnnuOzvjeQ4avZZfVTiqvBh92pbqNimY9OGMzE&#10;vXd/ALtuu0clNIPbllEwQ8viWjRfBcrREEsHWDtUShXMrozgHpGekY2Pf+aX8Pk/+K/4/H/8L7z+&#10;H/jlL/4BfvX3/7/49d/7L/jl3/wdfOH3/iPufOBBKgUKrbVkEmsVZNlYPu8JSKsIm131rB+Olq3U&#10;0xgb6MWz3/gnfOPP/wzf/Ye/wbf+9i/wnT//UzRdOod9Lz6H1378PXbovThz9E20Vl5wtS8MxGNG&#10;gUbleuZT2Dn6f5K7FdBozU5IEgGTY6g69Ra++5U/xzN//xVcOncaCxctwcd/5d/hE7/xu1h/90MY&#10;0hnq0xNK6RC8L0CCaRXxc4SfVAsu3Eaq5igtNHbaay+i4cpxXLp4GGPjNBAZpgalrca6G2vQePEE&#10;6i6cxHBvl6sjllWJWxqvoP4ywy6dQHtrrcOpOqFRVn/5JOXtKNMdRkdTFdOw8UtxzkyiqfYSGhhe&#10;efYoBno7GKbG7dYNSWmbGMdS2XFwNTYxRoUyaKQLuwGbUzNx1Jw/ik7DDYwM6hz+USpMqo7gBEaH&#10;hpFXvhyL1u1C8fJtWLr1HjvWdKSvDRfefJ6Doe+i/Yo7qjSrZCkqNtyJslW30QDeScWTgJHhEZIb&#10;Ir5p4u5lE5mkrT6K+kvH6U5hsE87KhA000Ml4beQyYkRO2JTikNrDzWzZqqERoEM61ka8x0NlWi5&#10;cga1545j2NY/svx0IdLdrLqgQVtLg7+/v5vphJd8GR9BW9V5C6u/fBZ92mFDyxXIjOmRMTRfvoiW&#10;yjOoO38M7Y3VVhf2ipnGc3PVBTSwDmtYh3094jeBeA21B+4VHB3TRcL8p/cGQqEQhgb7TYzMEVRO&#10;/clYcHf88/zeCUiWVQR/llRrg1evWYeUlFTDo85TnaWtgWacNWs2ICsjjzFp3NBPsucbEK7UN87X&#10;yFaGch7oztHh/PyrZg9lGDkIx78aFF10WDJ2vmqD0TQAtm2+Ax/78C9j1zZ9OJfMcBm14pXr8M0w&#10;ZfuSIap2ZnyTvDGe+5rf0aLy+VfjE/sldzqXdC87ehrDMujKSsvxxGNP4tFHnkZOtrZ+Uzx/GYCj&#10;0ehUezdGOD3sh79jYHwzlH0h8EF45qHSg+K4eH75LG+W0U7ZiwrYbg95+YVmCNmbUfsQSan1elcG&#10;DnUDUWlgk56e6Q6YYJjKItzu6upLMhpuC5H505m/F6Z76ggNDIwPMnTl5wU7iEhL5/PJpNvuXX26&#10;QdNVYFH9eNcDhXnOjFPGJw16Q+yudF4MBx4ddu/LvAcWl3wSHp9kH3RPOlzfQX6R90KirQEXFC6k&#10;zHwYjz/2UeTn6ThWt/xERqA+2BJv7FW+pRUyGYauDiXHKp9wOiNX9emMODnJnvwVrjGW5F+HyOy6&#10;7S4aq5/AqpXraT/EmwFoatZApXMldLdC5PI2+TFvtpppOZaXV9+Y9g1ei+fLmcm4UunqyqOy2JUs&#10;FM+cow/TSS8Lh+jVx2BlC8rx5Ic+ijtvvxfxcckMUbtzvFfduzwcmTcCS+GTIf6rUnRR27cvZsUg&#10;Ik9Oy8QYdU5VYxuGEUBacTkyShYjrWghYtJzUNXWieMXzmOSFZ2cnuaQ6Ic4TI+4J+/n5mF+OYw4&#10;dyXzJHpq9DaoJIOH+/tx+eQJxHD0kJmciOhQEEPtbag/dxat3jZd5cvKMTs9ifqqK4ZHQqUKlKHu&#10;XgMIme9+uuC+AI9Cc3UNvvMPX8c//tkf4829r2FkfBili5dixz0PILO4AtUNrTiy93U8//1nqFSG&#10;PYH5BYTBl4nrgV+X4XrVqDYamuHUcXtB9pMaLbI+zBCjSUS5SKSL0wcIak1SCtbJsRuICiI2OogY&#10;prVFT2rIEp1Z4iPOQPQk09F4m9VeoGxhzFIzjzEMU5r4OOWkxi9w9MQGAohNCNjSFvtinnkPjw55&#10;o1DSRe0wPT6KypOH0FN3kgOuU5hmB5OSU4yE9EJMzsYjhYZIKjskrc9esGgVypeuR3qh1ilG0QC/&#10;gr6mM5gZbkDN6QO0rYcQn5KJksVrsHDZegQyCxgvwDach5m4FLbneGTmLUB0TABDna1sQ2+imYau&#10;jEItuaGqE9lzbNfsqr3KIh+09kofckkZ2Ve0klcq6WgOtgIIkj96PS8lp8TkN0flsSxvLHkTiGZn&#10;q4GjaSiW26YUxmiikm8MMwZ5MzmajU5gZxA3M4H4KM2s+gczkL+si1jiiWfnHdBbI9Js4NFEXa1b&#10;0mi/FuRfBBG3Nw1Xd7L+szqIsTHK0wwNMkqDnBR49IwMJxZ4muU1vXt17hE0vg3k714VKxu5das3&#10;oaS4zPCbcUajTLM/KclpWL5spRlzhlH6x2hTB+U6Kd3fCFyduVhuUkJ6XlrYvbZ3u0MwX83q6Zhh&#10;m80UXBuv8vVnGmVQmkFgnbbqOMByVNAgeBpPPfFRrGYHnRifQrxMx/IYR8zwI8fY2ehFp5XJ8Ope&#10;M44yOFVW4pRQkRdat+lkiMbqdAxy84pw//0P4eMf+yS2btpFfJoRE3IHjibHfx+Xdc5XVwn54N0Y&#10;bxzvxRPlq7pw9/LTTJGrZwm615aE8GqcEaB8I8FoYfqC3CLcu/sBJCel8on4KV/ikXY4mJ2JRW5W&#10;ATat34oPPvohfPKTn8Y999wHHaDiMnMFVb3qg0jNMkeTRyYzRqfLR2UTz01EzOiXn/3Ysz/RZWBl&#10;F39Fb9gZvRoAUCTstbuVJ8qW8swDw+sgzEfG9fioe31sZDxUVNEoR91gBpj/bI7pFVf0eDj0IabS&#10;2hpM89ezj58cpT5yRzbTW1YcM3EkMVw8U5AFMz+GJwbScNv23fjkRz+Hu3c/iGK94VA7Ji2SG8PB&#10;uL6cq5r95UAO3KBSeZhcs59xMqoBB9NzQKWPTdev24gnn/wIB1SPo7CglPGFV2lIjsm66LsWOIJ9&#10;HaH7QHwCVq9ai43rtyAjPZfpAxysiADWvfo68cIVkuAxmTra3sCbPtUbDMqKlhsxrmaOra5UJ5S7&#10;QGw8Nm7YjA8/9XFsXLeV/WW88cPH6fNB9PhscLRdG6xk+pFYufjMiB2L8jQC+a9XCW0t7Xj+uR9R&#10;3weRHGBBNGLWaz91PonxqFhaQUKm8Mbre+xLPVJtysNZvh5xdFJbut48KJWrcBMoRzqBAsCaUg5k&#10;m2Uw3NKKkaEhbNy+C1/4T/8NH/+N30Nq7gIEKYzxSSnY/ehTeOKzv47k7CwMjZJWMZsIjC4b5enV&#10;hlOEN+tuBSg/7Nwp8KnpWLtlFz75a/8eX/zvX8K/+8M/wlO/+nks3biFxkgGR8UZzCMGvf0jFF6/&#10;xq7i5o1q++cClAPv7ieC1et7AZ6cXAsk2L7TI92MNXAqP7VD8xfNCtFHUho3hlhHaqAydlwjVR5u&#10;vCAFxCAblWnwJC+N0NmGpBg0y6fZcwN1K1K6SjNDu4Sjb33cQVzsWohJy1OomJSGWUSHFHsWQyOD&#10;FseoZdoQ257W5sUy7UyIncsEDeO0Aqy944PY9tAnsGbXA4hLybJjWM8ffg3n3nwZ9acOMj1pl3KR&#10;UqMy1GxubCAeQz1NOLn/eZzY/2P024ztDLIXVGDLfU9j+wMfQ8HSTTQmkzHJEat0gcqlL8RlRJJa&#10;OpXauYHRUUxygBgjg4Aja83SCkwKmFZx9dGmDEkdnaqCitdKLRZKgaou5BdDD2fQkze8n9YrJ+oS&#10;dapWTXJ2HyLP6DSjwrTWfn2NxsfZGMVxPI4x5S4CWA7eWd05H+9X6QUKFb/d062AOh93dU4dk14N&#10;jg6Pkrok0sKyTgeo/xNYdu1WEqAxnob8rFIsKChHWnIGq0KJXacm5e5TejU4xa9OzvMg4QmBZKxc&#10;voH8TmLVswOajsP0ZCxKihairISGbAQq12mS75QNZ0D4fJgPiqU6kQvEaT/QeBracYiZSTD80bNy&#10;NDxC9JtNpEtiuWQ4SQ5EvwwWXeeD32m7MjjnnplKxgbTJsanY8v6nfjYU5/DZz7+a9i55U7Ex6RQ&#10;xmhUsXOU4aGBjPGa8W3rLi0FUJ2rQWl0os5SpFhcdrCkdUHBQnzogx/GL3/613H/PR9EUf4iRqCs&#10;Gh2OhkiY8+e9zU57vFK+5rz49vpdeGZoFIZUz+JVwPgTTb9Z+mWmFKA4vwKZ2n3A443+fBAq5eDq&#10;w0MsH6sj1Tklnt4uNBob127FQ/c+wjwTDH8sElG2YCk++tRn8Muf+S08+dgnsGvn3fRbTGNCe2g6&#10;nFYm5UteRdNQtzqcZniI9ar6RTx5RcdrSnwGaS6zU5QCMaxf1rtkOSbKl4FY3nMw5BmAJh+Wnjzg&#10;vZ5lLCqOXm+Dhlg8B8TpadqbVNSo/NSPppDdzKQOBphlO4maSSR1ySZfID9TErJQkFPGOlyMorxF&#10;KClYgjUrt2LzutuwqGQFinPLsYD1qfaUm1loRmUMcYg/MawDnTQYxTqhcuFVcpzEATXLNBXPuCmI&#10;N4Oe8k79Q4rMwPYr39Hq8Y71YW9HSLr4/eA9j+Izn/wCHvvAJ5j/EhbJFqwyXDpARp7iSlZVVufc&#10;8hXnT+Y5b50eyL4+MS6Zg6jbWYe/jqc/9EmsX7PVdlQRn+yjJYJEwsTCQMT5BMpFPBMkM3qKJV/X&#10;rtyEj3/kc8T9BXz6Y7+C23fcg6y0fNp6rKdp6lJrW8zDqWLeMz3LYQNU1S/bd5QGRSxXNK+O5miU&#10;cZD5kSc/xbb1USwsWc5ySb6Znjw0FpoT7+SMrDl/ByqM75wn+07jmGOOF/HIK88jIT6AVVtvw+G9&#10;2iWgBOP9/Whra8OdDz2EyksX0dbaiv6eLiTRWM3Oy6PBugwpGZn43je+ic27bsPKLRvxtf/1f+Ou&#10;2+/AgWPn8Lnf+aLpXukJryu5SXANWc3KNIIQWOllRAijW4sVPRvE2RefxVe/+vf49Bd+E1seeIyZ&#10;htB0+gT+4n/9d44w1+Ij/+F3EZWYga/8X//Ztvh48vP/ntVOJmp2QLjFi7mKv3lwCkcKk0i8gjra&#10;5yN2uwSMkdexGA+GsHLrTsbxuEODxkmIyFeH5SpOM2xt9Q0oXFBoOI8ffBNp6WlYtWUbvvG3f4an&#10;P/krSNRHOMrKK4pHgnsQzHncPMyhMN7r2WrEA9FMYMOL3CWgYPF6rLrracDO6Gewl9bxQ6kNkQPv&#10;NozzZsDL38DDezX4+QgYPDXejfN7n8FAaw0HDdHY9tgvIb1oFQPJ3WAfLh16Ce1XTtp+dCvveAL5&#10;y7YySPUawqnXvou+mnM2K1q0ZjuWbr2fYWzgxHn4x9/G1GAHxqmMi9btxNqdj1res+MDOLP3OQy3&#10;V2KMDXzV7odRsmwnA6g0Rc/MJL73/Hdx5MBexDFPnXb2wUeexq4dDzA5lZPe7WECx15/DhOdNShe&#10;shEVWz/A9DRkOfiamhxBdGwC4jMK0HB2L6qO7WGbCCGQXoA7nvgchvq7cJlG7MToONZu3YXMxevQ&#10;cOEtXD76IpUOkEvFsv6Bp2nIBTA91Gd4Y1MyqdmSEGTaE3v/FZMcmC7bdjuKylca3bPspExnkv7X&#10;9j1rX0ZLjnWi1OOPfhjbttwubro2NtaLy699B70dtexvErH6rieQW651uNE0vHtx5eAL6Ko7Z+Ve&#10;uesDyF22hWEBTAw24/y+5zDU3sDyxWPh5vtRvl5f0McgONCMU6//ABM92iw/nnVxO5ZsZ12QitmR&#10;Dpza9zzT1VqZFm65G6Vr7yA1gTlpiVE7M6Fj+1IhdGu/vjzzKaxFbxpM3L3kWhM3PjGKrs4ue12o&#10;r4LT0lORlKBTw/jHuJpV0VV7qvqvAtXR6Xp98Evj9Ites6lvbe9oxosv/ci23lF67V175513YcO6&#10;LdCXxX78mwMNrmS0wrazGRjoR3JKEhK1OwPz0Mdd2dnZNEjcmlqVQce42q4skoEbluPa4PNQusOl&#10;18buQQxRRnWyV1X1FQwO9mFyctzWB2vvXq9SzSmNPhDT9l0JCW4rtaLCBTZbVb5wETt/GvWKR/r8&#10;gcbN0OnT5+4djarf+rpa9JM/OTlZCrH1ihnpGdT53glE9vqXPLN6drsd2Ids7whUPjkHrk6ibZuo&#10;V199hXU9ji1bNqGsbCHLy/JpVtKzaDTZJ3rlfCPJfYmuraGG0N3TbXSprrVbSXJiCvEzHv9Ur1py&#10;IGNducsAsyVtejbEomUWY5TzkZFRDow5sGWYbeHFfMQrzQqOjI5YuEDp16zeyHzS7VkYbOaOQqxr&#10;X3+vHXOblkYj0mZilYNknjrSy9sQ86J8BG6LL3mpHA7kJxqMFqYfY7sYHh6xgaTkVoOMifEJ9PcP&#10;ISMjA0sWL7XDWaTPflIb9Os9PJOqNLMITk6grukSTp49iuaWVptwGB0TX7RMRvGd/pEhp48IY2N0&#10;XLK2FuSAJi0ba9duwLJly2zfXW0F6PJRWxL3Rc/1aXon4NMtfJqcET16EzgwOICGxlq0trSgrb0F&#10;k8ExliWI4JT2v6ZxTWd7ZFt52b5IeyLlRFtWrVu7EZs2bUFychp5rcNRxA9X/4Ib8fFGEDZYI+Do&#10;yzRYWUkrtu3Cm6+/irLF5ZgeHUVPextWbN4oCUXdufN48dkfcAS/HLfdcz8SMnMwOj6F1195CZtv&#10;34WVG9fgH/7X/8Cdu+7CgePOYFVOMlglTrdErk+pf9UohIZDeI2RRtMTOPrCs3hlz358/ov/Gfls&#10;rIKZqRH84x//CXKyU/HYr30BEyMj+Ne//Yp9df/UF35b7dQIm7FGfYv0eaCmpN93bLDSMJlgo16+&#10;7TYGa6ZFRfMKGTENoi+cBVJKss6lCP4tGKzvq22thFwgJhNCNC4vvv4d9LdWswHGYtNjv4z04tUW&#10;hskeVB56AW1XTpkBteyOJ5G/nAaUXhtFT+HMq89EGKw7sXjbfcRPZTrehaPPfxOh/jZMUOALONpf&#10;dZsGTgweH8RZGaxtlRhnQ19Jg3XBchpeM1RApGk8OILv/egZHD2yH4FY8padyPbbduOpRz5N0inn&#10;mjWizE+N9CE00IvE7EIgPh0zk/04u/95dDRfsSUAy3c9jtoz+1Bz+g1awVNITMvDnTRYeYPJgUE7&#10;ASoli50o82w4ux8Xjr1sCid3wVJsuO9J28bu3J4fsa5msGL7ncgsX0e7jUbeQKud152Uy3zZ+ZsR&#10;YrMH6gyC+Ofv/QMOH93DDjLRZsQef+gj2EbjVl2H1fQYBwGvkW9ttZhNCGDlnU8iZ5EMVtbFaC8u&#10;7fsB+qjctT/ysl2POoOVCm+yvxmXaQwPdtSTJzI8H0SJDFa2+xDDTpvB2mgGa8GaO7GYBr7lONxp&#10;Buso+Q2mK9t6T4TB6qTs+gYrYU5evOstQLhDEHhtxEDInbPs7Vc0iAp11EpLM986PobIAr0uMJXl&#10;4+KEO01ho17krysEO0jFs9fdzOWGOK8HwiUjRx24j1dXOf6ajKpz0r3odh2348HNM1Jp5XxaHS7d&#10;+bzUkZUTGBwaRF9vFw2QYRoEY+xgtcE6CWDkAOUpJTXFDK/U9HTk5eTZWjrN4umtwRxdiu/BzXSq&#10;4fJFgi/1otCXNnevX9PjdqdYqm/hkN+NDaO3gzDIqU5EN5u8ZyRqw3rJgu2taW8eKAmM5OpeacOg&#10;enNGr6PD0az4V9PkKHb0Kr+30yo8AqXXbxiUVqBcPPwePsePcFzHU4X5aRwIt8JsPfZVaQSGj/+R&#10;9M6vn7C/fx+uHz9M8qt6euf14ecReXVpFaqlZlMYGxtHb28PjcF+29pP64hthw7Glf5NSEiikZds&#10;s806fjeXAz/hcDLjJtUcXtk8wvvegNFs+diTo9/q0PlruysNesdpaOu7Cg0eghwYqt1NsZ3JTtEg&#10;QEa1BoLJyf7Aw+kBB45g5aU3ibcCV4usd+Wdh8/2FZM/O6O9r/4Yf/OlP8Lf/fH/wIFXn0dwZAC1&#10;Vy7iW1/9G3zty1/C337pf5gRFm+b+7KQYq7wzKMt3HBvGeYhcKNGVacakAIDicnIyc9HZnYGBtvq&#10;UXlsPzpqa5DFkWKAo5fB+ho8+9d/gebqasRpjYisaBLqGqY1e7v+zEBKik4cC+cummbR39SA0/v3&#10;YaCzjeUUP53yl4BE1tfPH5xSeH+B6LmGM8NY9/w1LzYg8+KDJwMulE2Vfo7TkjGGcUCje4UpRPHC&#10;2BTuZMmdM05ZZ4foYtDfEHGARcUlI8JXrH5qpdOhDzqQQH4SC81l9fX02EyAcnUfNwD93d1oaqjF&#10;YH+fycJIV5O92o8OjtphASN9HcgrqUBKdhmN1BwUV9AIZ2c9MzmKvq5GtDdVYmqsX1MbyCosQXJW&#10;icUrWrQa0TEJ6O9ox3AvjdPBTrTVX8b01Dhmp0bR2VKHjoYaTAwPMlsZPTHWfFS29s5WjsbrqXhd&#10;WadVfrY3gUqoaDaYoZPRHW1X83WSz0ha92qcNYXJML1WZMnVb4mXMtjn+BbhxHZXDw6fy011pvry&#10;6knxjIth8GM7UCyHZx7Mj3RTYB2BV0bdm4hZNvKTU3tmGU2uPMOJ4W5GQrOVbiblnRiWvrEq/Irv&#10;jEbXyRkv6O/O8nY8vfX2KrqV3pfzsJO/trBRvjN6XRjtvlr2jZ5bA/HQXcP89PMW3hgapCns3Iux&#10;bOkGbN50B+68/X7cd88jeODex/DAPR/E7jsexJYNu2yJRElhmRmr4oRbays8jm8C4ffr7J1CZB37&#10;4Pjh8Nq6T9Iq5z4WlOFBP945vtx8nmFQOscH3Ss/bc2n2WTl4c/YO+foixQnz8vAGe9yAuHyno12&#10;Pbu8bI2l5Rn2j3RuxwDJneTbldvFdfjm4uiecuJmMPkYAeKHw+fnIV/i4b1v3PpJwvF8eXf8dWWR&#10;07Py8Olx8V0ZHS1ON4Tps/5W+Py6NTm222uCo9dFCMupe54xunTQTAbKShZj3eqt2Ll1N+7d/QHc&#10;e/fDlNNHef8wdu24GxvWbrOdB3I1GSG6rcySU9EmukTn9Qi5AYE3AKPdSyvuuivzE1/IC+n65KR0&#10;5OQUoXTBEixdvAarV23GxvW7sI3l0IeRW9julixeS2M109Ko/Ysdwu14Y2gpew7/rYBKbiBiHT7a&#10;8qo/4dRVPlJ8GgVMsaOdmrTtZ6Ynx2kQZmGGHZLWrs6wMwtEBZGaFCChWpgiBjCdFd6j1EZLtwhG&#10;iGjxnMmauzHhozDN6IvQ6ESULlmNO3buQnv1JXz3L7+Mb9GQ/s6ffxlt1ZXorKvDs3/1FRx97TX0&#10;tjQjYHVPPGzB2ntWaw/dyPhnB2Gl5Tim+rTaiJ7Fv37tK/jql/47Dr78EsMVSn6zE7CyW5r3Czih&#10;fP+AJzBXO9avlIlTLM6J6zJGzVDxjFmF2NVkIhrTdG5vYvp6xdSz5iMUNu2X3S7yYzpe1ZYcGHYG&#10;0VCNZnuhhezWXConhnnx9HpLr4k14mYMaAP07q4eOn2VL9nguHd0CGff2oeqswdRc+ZNTAeHERev&#10;jb+JJCaRV3ZQzD8trxRrdz2E9bsfxeLNmo2MRW97Pc4feg5Vx17AxbdeZtYhpBYuxIbdj2DT7seQ&#10;X7He2pCdYEXDOUicMkD0cZq29bpw5FVUndqP7vpKNhOtYWXZSavmD+ppQHd2ddryCR1P68rleOwM&#10;f7UrxZSxznDx2vitGAQaulFx4mWYtz6vxSfjFJ/dEIBPClN96pkR1Sm4lisfCySfPaf6sDqS0lfn&#10;4cfwwPAYFe8ZhDut8L0zIuUjf1Ni5mfOOkrd+9vhKJ2c0pA6l/A64PKxWS9epQ9d3s7JUNVsuPZv&#10;9Dts2zD/FsE6dP45w9gvlyuTyNSzXrH6ZfXYcEugWTZ/pk15OV4wJy9v1zmq7BbFc46ffvl9sFkz&#10;xneDSeGQn9O5co5nNw9+/Si9m90WLtWhaHR16p4dPTKcbO3hHJ3huD6umwfhdnnpanVEfDb4sfz1&#10;7Nx8cHm5vO2WwHiGQ/50ThwdyI/PkWgsjuciwcfn++vZ4QzLhOrRZoHp4ccPp/PpdfyhD10Ev0yW&#10;vfu5uC4/x297mgsLOx+fnPObsyU8GuWsGYoWOmF22K8Nfv0brohngf0aTofFvUaXn4xBGaOOjsh6&#10;d1Hob7IiIzxcPz7et4NH7C2Ao103dEar/OREm8APdGF+Nrr368DdO/46wzRcp+Kl8Lk4nudNgk8J&#10;K94nhpnZs2GFfRMyNWtrS57+yGfwa//hv+JXvviH+OwX/xs+9Tv/Cb/0u/8Jn/vd/4zP/Pv/D37t&#10;v/5fuOvhxxCbkGhpdfoJySUCH/w8bgGUzKgVPodTpKlzE+lklYmxDI/s0lJkZqTjhW/8Ey6fPo7g&#10;6DDa6yptC6v6CxdQVV2FjJw8Ku9oDPT2YmZiZA6ryyaS5p8+zMmDT4QKZpISjYyCYsSkpCIhXa/T&#10;pxE9Q56q1w5bQr+Adwzi2dudBmT68Mo+jlKHRmMqWgaVM4vEdbJbSkUmqGYGtT5O95I9SYvdWUxz&#10;apj6cEqvQq3zENBfRhyjysCdYlhIaec0BPOd65SJgmFa06SvL/sH+1Bfr90sGEAtpi2ewEFjAhXC&#10;dHACUxMTSMxZiKJlO5CSvxgLV29AalaO4ZwZG8J4VwumBrSfaxQGe7qYdgTpSVFoa6yz9Do9KtjX&#10;gal+GsX6Gp9tN7e0AoVLNyGteCWKlm5AdGwShkaGjNJY0jU5PMyCBIlSr1SBUdJUVXPFzp12ylRl&#10;YbBuDWSkTrO8/GX6qeg4PrmZDIG4qA/R7DQiJpLmkO4Iz1CzE1cdGXP4JEPXjGKFM4z+qkMZp46n&#10;8me4ZnR5p0HHjF6Dm5aQ8/QcHRP4d2+H63i/G5hvjNptBJB+0uP8Xeb+jMT1OykHzlBiHP77uF0a&#10;4VOecq4z+Qmo3hlYPq4AMgBVLPcaVQYXZU9TugSXl/zs8RbAyYnfx/t8UN5moPNRTmxiLkbX28F5&#10;muFrt4opGXHyIxlzby9ujcjIutF9mC/OhcHVraK7q9K5tEojJ79IfDcLwuvyF89cfbs8VEaXRyT4&#10;9PppFN8f1IRlVeGuboXKnvknMq8m1T0rLOwil6j4z8Ln8gzTo7TmRfCvgvl56IE0qw80WRbNih9O&#10;4Oj1y+Qg8l7gp3F0yGAWbe7qiu2ld9mZmpiPYT74fLwafD/hdTiZB/Hb2tU5jB5v55yjzwehuAbq&#10;a4BH7E2Dy1cTCe4Y7ZDxYq7O5xx/SYjRNpeNL2OOZp/u+bxw5XZlFo+d782Cy+UqMNIsY97ZVYv1&#10;g2hu60Z8UiZyS5Ygp2IVchevQt6S1cjRddla5C1cjp33P4SShYuoBzT7IuLmA8XLu7sFsPLbvJM9&#10;CuQljCJVr3VVoPGhAby+9zVUVVXZBvsxySmIT4hn5GmMj41hzcZt+O0//CMsWrkKvQN9tnmuGKi0&#10;UTZD4RsZPxuwEtlsk5hNKlQglkey8vinP4f/9hd/hTseup9eQUZhZUsQPAH5BdwsmLSEHUeu04hH&#10;MDqRLsEZrSZVMq6iaFjFY5L+wah41pLC/AbMGDRGZXhNaW2nGaZepcXE0ChTukRMRiUynvtC1OqX&#10;RtM0kliTdAzTWsq5GQOG27yq16i1qF1tb4pG5flLp9A30M6osQikpSMtOxdRcUm8FtiG/ohNxJK1&#10;27F594MoXbWO4hHAQHsdLh7RBv0HceH4AaMtKTkTMYE0jE3FoHTRMsTEJaCnqR7nDu3Bpbf2oqPy&#10;LPOeQiJxrtx6F7bc+ygyChcan7JyC9iWshCVlIXkvELmqXJRHula25rQpOUAsTI9BSyPxNSUFhUa&#10;H/SrWYypqATyRVtmpZBv7gMKGwyQvlni1FZaQW1/4vOUbob1Ir9Juil9eKB6Mn6ST+xdQqwHF5bg&#10;8VvJhFdmSQxxsg4ZbjPH1tI9MGKFx3fzQt8VqO58uLozsybMYD9KuFOzC68yGFw6H+Z3AG8HxXVG&#10;I8sg1hGcYeDWx+nqBgiug383oPRhHOE24fxc5+T2RXVOtN1qnm72TTM2kTXj8nNeCpf+FB0qL9uP&#10;GQdXg/NzxoloFUFh49093yKRHojHkXXmyu7dEnQvF65KGZWiW2VxxpfgJ9X19cDP38fjeKZ79+zy&#10;d/eR4KeRc4MA3Sut6BC//HI4/eSeXZgz9N3Vv/eNM9+5epKhqjhucOPj88P9Msvfdz4bIvnh02Zf&#10;7BN8/snfB78skRD5PD8vxXV+vr+TEd07+uTv4lrwTwQ/Lye7YfyONwpRmYUwnIeci+d46aGYd/Xv&#10;rw8/McJ1QZpSqS0f/zmiHkVXmP4w+GX1eSfw+aV+VG3T8cHpBGcIh+PeDMT8IcHuiFwolEdjfRX7&#10;xRjkl5Sjob4eGZkZ0Fnd1VWV6OrtQktjLXo72HlKOGOioHOAfQTurGfeUzBPHT6MstJSNLZ1YcP2&#10;ncrFwMpxs+B4Ju54dLpJdOlE6xTNWp3B9OQwXnrmn3Hs8BGs2Xob7nr8Q1i9bQcy2Mm3drQiq7gA&#10;D3/215C3Yp2dKHSpsgqr1m9ESqYWCZOhDustEjkfRGMkHncb9uhqb4NOBYuNY2dM4yRvQSlC7KRl&#10;KNkyQF0D8TQy0hDtGwdKbh/9ULEwbVtTkxnjecULcPbkW1i1diPibA0kwcsqnKMHb/O4eTAU3k8Y&#10;nWrGu84GUXf+BKKmRpCaXcjBzCrSLOPEAyZy6fTrYbDGEfa9dXAKzIEwuc7fNSKXn65qfzpjW314&#10;Ag20zMJy5BQt4iBHXzszDRW39lzVOf2ZBSXILV6I+MQ0kxLDw/SJrJsMhmUzLEVb02gmK8a9Jk9K&#10;y0Zafinyy5YwLIv4mIaGZQyN1oSkNGTll7HeFiMhMZUkOZnTxxJnL5xGS3Mt65F4KBfqdAb6+xkv&#10;ARULK/gcQEFhMTJyi1GyfB1maHRqa7fuuivorDkPnZaVnF2ElqpT6K4/b/uQ6nX5gkUrkUqjM5CU&#10;gaSsUixbu5NVkoiu+kvoa7rIUk1jimXOX7RUG6qiv/4KJgd6GT8J0fHJlMUk5LKs+SWLkVNMOuJY&#10;n6R7ZnoSr7/xCiprL7H9U0b5pxmapLgUOws/JyfP8Vu8Ic/E28SUPGTnL0E2jeFAkltPSG6b7Mcn&#10;pSMjr4z5LEFsQgrjk2MxzkhNSMlAel4xB83LkMhyaMZU58WLjsTULNZTOfJLl/Jee0GLp+oYmI6G&#10;dgbrIo/1lJCSaksIjJY5GaGA2EPYRyCa5vvcOjjZcxC+dTLvOgYvJy9wfnwns9cHvyNRPPOwq0vn&#10;PzscN8Zzc+Bw+e3KQWQeZli8y/yulV78mu+tNu/8XHzfRYLzc4aY7v1rpLt1mF/uq6/6FY26UV29&#10;Pa4PkWE3C5E4I+8d+DJ2Y9zz8/bjO3yuPufzzX++VtjV7uo48+91nQ++l8v77eEC562yvd1dLyzs&#10;f+083n7Vr4vPJ+/6doikMRKfOhlZLM5qkZ9zVn7pRT3qKr+5ePZImN++fjqgfP1rmA7XRrzneXUb&#10;CeG2p2v4njG9G3cNu/DzzUHYYPUzpWuuq7YRed6CEhqvDUjNSEdRcTGNoVVYvm4N8gvz7ASb82dP&#10;o/7yRfTT8NK8Spxe6XlbTshCOPnWWyinwdrU1mkG662ReBUQgViiKrUbjao1wjI+hXD+rcN27v4j&#10;Dz2M2+++jx3rAixctRJLly83AzGQmoQ7Hn0cOs2nMD8bZ0+cpMG6Cak0yqUE2b2xjyPud02oUMzH&#10;427DHr7BqrLQLkH+ggX2KthePo8PY7i3F+ODAwiO9HMAMWtfTrPKWHgtxObfdOjfgME6huSsAuSV&#10;/ywMVj9/H3wsfgNx9w4Yl34xHCykZ+eSf2XILVqIOBmkQkMZ0PZJyamZbAflyCsspeGaxlRKrzJH&#10;Iy0tA3lFNGRLy5GSms0wbVETa6gzc/Jp4MroWkTDNZfxVav62CKG7SmbOItsQJiQmO5mCyVzwkx5&#10;rqm5goamGsqCaGQaEcT2pG1gSkpoqGbk0VhMQFImDWQacvoCODjYjtMHX0RPY5Xt81lYWoGpCX1g&#10;1Y7JqRmrg5JVGxHFgWhSciJSaKDHp2pmNh6jQz1oa2lAaDbGeJBHg7SvtRln9/8YHU210AbzGfnF&#10;jJtAwy8FienZzF8zoK7uK6vP48VXfkQN4pYHaCSg9ZKxUfHYvGEbsrJy2EQpr2ynMXFxSMvNM8M3&#10;u6gcAX0IxiT64leyn5qluign78oRF5/GsomfVJSkIS2TfCtlPS3gwCEp08mT1VMAGVkMUzqGJWob&#10;LpZFdOgwgjTj90LkFpbRWNXehSSS+dkAwomB+9HV/Xi/Jgi8twjm896Bw+1AHBDo+Vbz8nFdC3yc&#10;Pt5bwX8jiMTrO79z+2lBZHn9/Hzn53ut/OXnu58V+HXtu0i4VTquxvNOwM/rZ1n2W4GbKZtfl0qj&#10;utfV95O7lp+cQGGCSP9r+ckJImXr3cLVuK+DV/aN0X8tnrxXtPgQSVOkux5ci6arwcfh8y7S3Tz4&#10;tcO8ZTY5JLE0nmJ9PinG7DSSsjMQn8WOIJCMpPQM5BTkY+3yJUgKjuKZv/rf+Mv/8vv4l//9xzi/&#10;fy8mBrXROTto6zTCWbj1QnLvpKBXQUQZDeMcCt7Y1Ho0jbsRnD1zDh/84GPISEvBP3/lL/FPf/q/&#10;cOjZ72NgYBCB+EQ7sjI0OsQijWOovw/pSYlISki29ALXedntzwZIvo5Ui2UHH6U94Aa7cezAS/jB&#10;N/4O3/zT/4Fv/t9/iG99+Uv4/t//HY6+8gr62tpIu16r3AIP/38exBM51aVcuDL1SsLNsLrRnwxY&#10;q2sbACRS4NPoaMzQQNRed3bCCMO0p2lUTBLDJCPxTBPHMBpRel0dR/+AZkcVxnjyE06ltTQMi06i&#10;ePJZYSKJF8QxvTbtVr76aJF/pI4BclFISkx0VDNNgAbpksXL+ByN7u52HDn6JiZDo5bH7Gws06nd&#10;zmCorxUzoQEk6PSsiQmM9w2hgIOEouXbkV2xAUs338m8AmwjPbh0ZA9O7H0Wva01zERHsy5B6Zod&#10;yF28EeWrtzHbZIwP9CMqNEI9MIaRwU4OqNxJXxI7d4a6tEUM2kjTD5/9HqZs7Wo0SmjcZ6ZnYTo4&#10;hQAHA25JAMll2e01tTGf/Ignz8QHscU1PeePBHqwHqIZTnqtXXpVGWU8Yz3RRceoLkiDJSYS1V2c&#10;wsh38d8y9PDFsB5YJsdzPpOv4plmg40mlcmR+TMEP0NdI92tgkkM4Wp8cgqLdAI/7L2Ca+Xx0wTV&#10;u++uztt3NwHvJSvmQSSf/ftIv1uFq3G9E3cLfPmZw7Xo/klOIDnwr1fLwLVkxI9/tb/gaj85P/4t&#10;wrVQ/kTnly3yGul+3uDTId5cz/mFeW+A/YlT1eo0NbsqeOvlF+zggJVbb8ehfXtRWlqErKQEdDQ1&#10;YmhshNcmtDY0oqOtBf19fex3ElGxZBlKly5F2fIVWLpmLRKSE/G1P/1j3HnbbThw6jR+6bd/j5hp&#10;rOo9rDpvK8zNgCh0V6XVr2MF8dkERTQ71n50Ntajv74SP/z2P2JieNj6u7iEJKxYu5GdrDabHsWv&#10;/NZ/wKGjp3Du4AFob8mP/dbvIauslEaNPoqhAWAd2q2Do5T89Kf6PT/H33C5bR/WiTHbCFlnbS9a&#10;tQI//PpXcfjgPvT3dCMnKweJWpPHuP1jGgREY92GTXj6lz+P3IVLEJocxfGDh94n+7DKmHGvujTA&#10;+fnsw6qUgren9o1VhQ0O9eLSpfO2ebP2l1MJdHqTQDSpHPqwaFpGrskCTTMGz+gjI4J9aGXlpGxR&#10;lGemQ/YBlerbTv2InsEUZSkQG2efboVo4MUpPKSBRhRi9ap/ZhJBGnWrV21A6YLFRMWcGU+vr1/f&#10;9yP88LnvcIAVQ+M1FZ/77K/im9/+Jvr6uxFIiMfuux7E/Xc9ajOYolUfKwVH2nHotR9iqKMNxQuW&#10;YuPuxxGdmoSZ4R5MjAwhqbCElATQePYQDdaXaOJFIb9sJdbdz3qhSIZGOhGaCCEhq5BMiGcbuoRT&#10;bzyLcdK8dsduM2hDbCs63URtRJwcGR/CD3/0HZw9ecT2syxdtAS7dmzHG3tesS2ustJy8dlP/QbK&#10;Fy6ztqe22j/Yi7MXTmFyigYwqXB7KbLcrHo3yewOABH+GBtcaN0b64T1YLVn9Uhe0V916o4DlU5R&#10;ehnSal8qnWJPMz7zZV3O6pQdxZnRBwUgTRVYUr7caJjVl5usf6UXNiNDyfmjj7s0WLAM3lNQBpZJ&#10;xFXwbvKKxBMJ18JnSpMQ1kf/5uHq4rM+bwzii+K813V7NSgP30XCT6OurwV+3Fut65vJ60bg8/ta&#10;EMmHmy2b0r5HdXitrN8T1LfCw8g01yLiPSrzPPD56V8jIZIe3ftx3qFcRSa/RdLnDFbN8OhGpuSR&#10;V36MRBpRq7buwuE9e9gRsbMbHsI3/+4rGNTMC5V+Qmw8chcUY93W7ShfvQlZeYVIy811syahKSKc&#10;xD/+yR/j9l27aLCepcH6u8TMHPRl77syWAWuO1KZrbNiDyQ7WJ3OaFcH/vd/+iIG2huts9Pm61NB&#10;dlo0quNohBcX56F88VIcPPQWRvt6kJyZjw9/4YtYd9duxwOPkZq3ukWeepSy83snBqsODgjQsAlO&#10;YmSgD898/WvYvnkzVtHQT8jOQyz0sQ8NoNAYGk6ewP7XXsfCNevxid/8LbIxDsd+cXDATwRnrOpu&#10;BoPDvXj2R9/H+fOnzYiycIbpG3ZFssl6xlP5RIe2HAlNz9J4IrWMH0NjTUuIZbTJoI1VWZloikhi&#10;o+MQraMhWQ7hlpS7bZViGI9GFI0/rUmNokzORk0jODGNj3/ks9i1/T7mKE4q72gcP3EA3/3+txBk&#10;nackZ+J3/sPv461jx/Ay22VU9DQN2SR86NGPYuemuxibxNBPvBvua0NvezNyChcgJasEwaFOnDny&#10;mu2SsXTdVuRVrEbdiYOoPrEX2lA8q2AxNnzgo5gY7cflY69jcHAY67feiYziCtvCrr+twY5vzS5Z&#10;ZG9W3LnW4hNI2zheePmHbEd7zS5IiE/G0099HMlJ8fiXf/lHGqY9KMhbgE9+9NdQUrLYyqfv9Gvr&#10;L+Pr//xVDNCQFi/NiBSfxXWh1t6M9FR86QqSSX9nyE9TPDSLKwNWi9dtYEG+apbUBpsaZFgkncFN&#10;OdJyG6srhoe0zRJxaO0N/TIzsvDoQ09g09odlruK5QxWUUIQUfzxjVhD8p6DZUIQbif7Pzvw2urP&#10;NM+fEYit4Ur0rpH15/v7EBn206hngfKUE7//rdW10osvV/NRcD2/WwHhuRn++/ncTJp3CNcq1rsC&#10;IbwRvVdnGPn8UyjfNcGnUflF0urnHykHV4f7cQQ+jvce5iTYzVS4jNWBm4tmxxvDzNUhi4jEJKzc&#10;sQMf+NRn8YX/87/j1/6PP8RdTz7FTmSWxlY3GqsuobetCVPTE5ZGM1HzQEgty1tpOI4+rS+VXeM+&#10;tqK3daDsVJiftsA5sv9V9Ha1Ij0nC7ufeAq3P/IEkvMKaJCEMDk+gvbmVuzbu592dTxycgpYBTQ4&#10;ZjRzJqNGa0nZVQrvzxBsH0vme+H0aazbtg2Pfv7XsXTn3Shdth5Fy1ZgwbJVWLhqE3Z/4nP48K9+&#10;AZVXLmKAfBbNv4AbANkTrkvdROH8hbM4ceItGqETNIAmEJoZ4XUUsVHagSFIw0fHOgYxZTIRoqEz&#10;RmmdpOgyzKRoinWls/x1io47039W9wzR/RQHc1OhCabR1leTlNVJ4hhHcGqMeXHgpHPthYP3k5NK&#10;67UJXrWBtmhMT89Cij4M4lMwFMRA/yDu2HE3Nq/bTKN4BpMTw3jt9Rdw+twRjjD11kLGdDQHX4Uo&#10;X7WNxuoCw9PeWIWhlkqMddah+hTj0sDL0praPBqgKYy7ejOjxaCrsRZt1Wcw1dOApovHWT6a7zRQ&#10;sxeu4GBjNWITMkghDUNSFB0Vwth4D1584RkcPUxj1WYso7BqzUasWbUefb39CE7qlB2OXTkQS0hK&#10;Ii3kpL1codE+GyAvyAdWTBT5F5oep/yTR7NT5D0d60UuWvynwToTRb9Z1tP0KP3lNDOrrbeCpIcD&#10;AMYLkbfT5Pks+Sz6wHqdkT/Dp4h3immiwXDimY4OIsg8e/o6WIbnMTLWZ0asvRl4G8jvWv7vFFSD&#10;vrtWW43Efys68ecJKo+cyibwn30n8MvtP78XEMnT6zjrGAQ+f127mv8c6Xwa3w2dkTRcC/x8Bf71&#10;aojEcSNcNwt+Oa8FkXldr/xKey0+3sjvVpzS3gz4+Ql8XvnliKzPq/3k/PiRfhFws6T8RIjki093&#10;pLvaP/KZcBV5Px3wM9E1kgYf/Gdd5TQlI1B88dN3eicc+ey7dw/KdQ4iSbMN9OWh2Y6ZaWQVFeFT&#10;/+7f4ZO/8e9x99MfQ/Hq9UjMKdLn1UjLzkFNQx2+/c2v43//yZfQ0tQAxMaqD2ZnxkLZa7p3C2IK&#10;nS4C/0rQq1R5aD/V5oZ6xKUk4YGPfAwPfe7X8MBnPo9HPv4ZRCck2MyWjuxLy8zDZ3/9d/DF//OP&#10;kJZfiImpUZaTnRaZqlkYzaZF8uKnDfbKknlm5eSjYEE5YtPy2ElHI8RiaQ5wilebcYqJR9mSxUjP&#10;SEe8fTziC4EvSP9/Dr5MOHG4iiWap57AZGgSKekZZhRmZeUhO7MAORn5yErPRUYS/ch7PWen0S81&#10;F5n0z+ZzZmoOwxSvwK6Zuk/jfbq7z80oZBymY3h+VhHSUojLwpgHw7OzGJ6Ri7Rk5SEcBcjLXYCA&#10;1lWSWNlLvtGUmZWD1LR0ks8BFI249vY2pKdk4+677kNxQRmN1lj093fhRy/8K46dOGgl08yjPvqi&#10;mUjZ0ZVm9uQ420YQseRFaHIS0+MTyMgrxG33fwC7H/ogMssrZMMiODHplizQQJzQnsTaOYHp7fhS&#10;bdnF9O4LUZrgwVHsef0lvHX0AI3HcbJ1GsXFZbj/vgcRFx2P7u4ujI6OWTtKT0tDUpK27qLoakBJ&#10;FPqAKycjDxlpOeRNAXlbRL7lIZ0uhzzMyRKPs+lHPpHvaUmsg7Qi42VuFuOnsx5YLxnkh+oqm/5Z&#10;DM8lz7PSiTc12+ogk3HEd+G054wC8j4bOYyTS72VznCtRZ4cC5ImltV0iMo4X7G++1bFwcScmg3j&#10;1p1yvB4o7OpwDb7mpfNvIiNH3Ed6zz3MhYkmn67rQ2R+2uZGq63DiHyn9xPOX/PRWkQRWVaXPpwy&#10;4ueaMJdSUa4TzQ1ElY9fQ9KQfsobJBR4QTeIcUNQunDpdOc7hVwtMfSTt5dZJJUOvAADVx73LsK5&#10;a0FkbjeC8GDdNyDeOVyTRl08p0uYDi88AvwwP8Z88JDMu3s7yP9tqSMerp1WPPND5BwV4Zga3IvP&#10;jDeXeO6G4Md3MP9pPtwozIWqtq+u7zBE5vpvD3w5v5EOUQl9J3A8ce7WSj+3JMDSuylLHH71x4iP&#10;D2DNll148403ULKgGEvWbWCYBF8zQepK1aGpo2QaoYiOQe3ZE/iXb30DT3/iE1i2fgO+9qUv4Y7b&#10;7sDBE+fwS7/9W4zH9JaHCnmjgl4LmFblVMfMjt0n1+5obAomO7vwl3/2J1iwsAQf+bXP08f7Wn5q&#10;HM999S9x4IXnEDM9g3uf/izu/eSv2KvEo+x8h4b7cd+TH2EOsaRK7xctm1sG14A1g0QkXr06Ve6X&#10;3YFbEjBuX/9rz83UhEQcOvAGHvrwU0jNL8Y00+t0Hs1GxUwHMTrSjyOvvoy21lZ87POfJ/2JOH7w&#10;MNLS07Fqy1Z842+/jKc/9atITKIxawyauzjQg2DO4+ZhDoXq3PBHGveqIMK8JQGdKFi8AaveyZIA&#10;gXcbxvkOwU9PMH1E8HG4JQHsVGeDGCG/R8cn7fW9Tnly1Du1ovWU2nBCB0pMc7Qg+VCZrOY0s8/B&#10;l+0nR19b1yhZpEEYrcGZ6kppVV+UR83wCY9OtDGDz+4ZQXVp+J2fvthPsG3hJBd6RR6FENN+89tf&#10;w5kzhxEVmLWtoT72oV+119unzh7F9597BsOjfUQwizQadh985ClsWbeDNOlDLJaFtCpuf/tlXD6+&#10;B6GBERSUr8TSOz6A0PggBtqrERwfQ3bJUg58CjDQWo8LB1/A1MwYlm3ehsKl20hLEvGLdvGOlEXN&#10;YHxyCPsO7sFrr7/IckyZkVdcvBCf+cxv0GAnntFuPPOdb+LipbO2H+u2rbvwkSc/TVzOgFa16+zp&#10;iclRXvURl3igtxo0tWPj7Fn8VNuzI0SjA/bmQYcnaEZVRi85bPG1m4I+VgyFxG9JktIJgWorwGem&#10;sQphEhriKovxn5loiYbqJZZ5ZLHtuI/lWCfEo1lb5aK9W0WPUHoVfgvgZEdSps/j7BCEKB1e4MBH&#10;GX5W3UmnOqNPaVkKF4+RxBNVhvgjfx/EVwW5uIrj4rmSkAV8tEys/LxKOK4J0qNzOc4BUzGtdoAQ&#10;EoGXk/irgb4pS4XpIzd3Z3SY8/IikeKDbddn9SFPhXnhHsgolqGmdqmtFNWY1Z5ZHA9EDWWJf4pj&#10;wHJpkGW7/ZHTJkeSA8qL+Oin1d6WJkLezJCZE/TTWzu3EIQJGUFUz2VHmHtWGydeOzWNj7HMKHp6&#10;KoLBupAHxg+lCJkIWp9iuN2hzKLRUSAQz5mnCskoolmTFFbVvMa5jPXDi6PNXsoQHA7Flq+eInhJ&#10;L9d2JXeqJ/HR7cVrA2NdlYNeV/oJhIMXf1iiVePCqOVNbjmQ4iuuoulkfOFgDPLAlvcwhegXOKxM&#10;x/asJTpUZEJt+auNCabZBu1bAP7rQJzwnrFhEJ45H6srXq2OZNA7kJz4g/0wKKKLoSVEGpy6/PXM&#10;uvNZZclYGpWNEJZx9zzNP+XmPiCnL71Fs1uWpBILXBpnFxFMaShvOcdFh03P4ToSCoHHMoKHZ+7X&#10;T/dvDUS7KPcKaPDelCRiWysiN5xRaK6tQlxMDPKKS9FUW4f0rEwkxOmVIFkfl+iEQ/92ZQV4DTQr&#10;PRmDHV1Iz9HWNEU4dehNlJeWo6mtAxu2qxO0aIS3C+Y7B8vYWKGG60hxuIZ6ulF5+RI+/MmPY2Jw&#10;mB1zO1Iysymd8SgrK8PZkycRNRXCroefQO6iCksTy3I21FRh+dr1FEQZMcSmBhCWolsGpxC8B4K7&#10;DXv421pphifExli2agWmaMkMjYwgOy/PGplwaIni7PAgWq9cQWNtDXILF2DR4uWsvVi0NTUjPiGB&#10;/C5221qt22Tn0Rt4WUWQ4OBtHjcPhsL7CaPzBZRXGhj+tlYp/rZW+urbByZy6fTrY5AMhn1vHpQv&#10;U3qJXbfi7pyBHU3eJCIpMQ0pCSn2QVNiQrI9JyWmePfyS0JSUjoS5cdnFy6XjOQkhtM/iYMCPSfp&#10;mekSeZ+SpPRJXrj8vLiGQ88p89MzTpztr6tOn+SZUSWDNhZdPW2ob6imUg/SoE3CMtZ3ImnIL8hn&#10;fSehqbHRZjuDHIy1trXYEoLCgmLiopKj7KqTSkxNRmZmDvIWLEZxxUryPx5dDZdx6uCLaK+vxMTo&#10;CAoXrrR9YHPyWUdlS5BTUsH+JUkTp0aP4aISH5sYwMuv/Rh79+0hN9nxBkMoKVmEJx57CsUFC+kX&#10;jbqmahw6fADBIAdhLNeObbehhAatO2VJlSLDNMYM9GTxJEk8TTWeqIziYaLxTbxxdZLs81lh4nOC&#10;0omfKUjgAM/xUfVFHGwHOu/a8Vx+ip9gcVQXyeZPvKx71XEycZr0msxIj+lfnbC6Y9dZyIVvbhJY&#10;l9YhM7G6Vxvc825qfBQDXXUIDnZipE8f0qWQ586QldrxzABLd3XWGjiEBtvQ3XiR+q6JY64pDjoy&#10;mI90FuOanFPy6YTP0psXf7TOl2bGcH8nRntbERzuxuRgByaHuzA+3IPgUDfGBzpsG71x8+/E2PAA&#10;ZVQm1jSGe9oxMdCOkf4ukYKAdrOg3hrsoCwNtGJ8pBdTI93E08XnTkwQ//go8RJfLAsmmZjk/Vhn&#10;A3F3YGKE8QZ7MNFPOpRmtBfxbA4xsdQT1puLZ7yEOMjsb8dYXxPGh0jXaBd510fau4inB7OTw4hL&#10;SSBvZFSosJ5ByzxdbQqdDI8plq8NvY2XMdLbTs8Z25PXBqPiuCI6xvPZ57xz+nWz8LxjHNVnTBSN&#10;Vbop0tHXfBn9LQ3o72jBoMo31o0EGrIxlFk7htVRZOWZHh9g31SDGfJ3qLcD8cmptoWe+lPloDLI&#10;cIqZHuOgs5q86WC5+xETF29uemKYeTSS152sw3bytxsTQz2MQ56M9GCMvJkJTVJP6END8sT0isqg&#10;/K0k5manJzHU3cw6oBz2trE+BpGQnGT9oHinvZ1t+KAk1DPD3W0YG+iybfD04WistrYjXm1Hp0GD&#10;9mDHFPvdtlr0NV3GcEctRjrqMEZ503Kd+FTtqUxcZsXTiLV2R6e0kl9MMk09+tuqMULZHutvYbaU&#10;HQ6Otf2gDF9nIjo+qqpsaSD/xDPlMdjbzDbVilHWSVwchwriKweoGrjwh30qeUt8o6z/8X6Wh/G0&#10;DCye+kJtRIetTAyxffR1sp20QXMJMZpQktFrfHSDUBV1pK+D8SST3eR30HYhUvgo/UXDGNvKFNtE&#10;kPySfE+yPSi/yfFhYpix7SfVLB0PvKuVxl0F7vffGvhU++V470phBqs1EjLLZ1RLTTUCNORyabC2&#10;1NcjMzeTCqMXb7z0EhVQP7qa6tHe1ICO5ia0N9aigw1VHWDl2TOovVKJpStWIruwAKcPH7R9WBtp&#10;OG7YtmNOebt8bhbYmD0a/foVmCqgMGmU39JQxxHpDGbGR/Cjb3wDx/e+gd7uHmTlZtPozkVPYxNa&#10;a2uxevtO5JaXIzQxznJqO6xhFJct4gA6zhqnb5C/W7ByRuBxt2GPuYMD9GEYR7GF5FXOghIkp6ez&#10;oSSa4aK1xbNjozj6+us4fOANGrTT2Lh1J7KKFli53z8GKxUGlcacQpwzWEfdPqw/7YMDDI2X3hKT&#10;FifYvFogadNIX4qYj/ow0KQnytYQu3DFU8di6s2UlBS+fcdDZC7UGcF61hfnzgixjNgpKo7yUxwl&#10;cldhdDEcBn+fX2Vre6zqkfJrE1akQWSEQhOorLpIQ3GM8aOxaCGNyewCw1G8oNTqvLGh0ZYMjI0N&#10;or6uHmmpGSjiYEYINL+mjmB4YMg+psqg/KuT6G64hP7mS0iMDmFkZBwli1dzHJGIoYEBjE6EbD9Z&#10;Nyglbzxa9MHfq3uex6FD++xNgOjOZp0+9sGnaUivZV6iPYQTp4/g7LnTiA/E2RrxDzz0KI14zWCq&#10;ayEiA5WXjmUSlT53FKq8FM/4wgd1hmKVqw+X3s1iyF8n6QlknOiOmHRRh2L8J4j/9LP4Fsh7XWmN&#10;y9AK+7swzbC7O+VJ+vjAGM7DEXfTYNgtqZMpFW6InfLZfc9hoOkKde0V5C9aYodTWGyjgVfS5fIX&#10;LfIml5g2OmoStUdfRd2pN9BZVymikVdS7hln/GMiK6LycpjoJHO6oW/MNBoun0DtqX3oa7hA460S&#10;Pc1VHMhcQQ8HHF31l9HTUoXOxgvobqpCE/VlVl4BktgfXDy0F61M29lUh6TMTKRlL8DM1AROvfwd&#10;DNAI7GioRC/L1FN/ibhq0d1ch1b6dXW0IjMjAwlpaWipPIeqE3sYfpl4qmh416KngfnrubkafW3N&#10;CHHAk8r42utXBZiaGELdmUNoOH/Y0nUpn/pqdDReQVdLNXpa6+kaEAjEIolGkbYzc/Jj7KaoOd7E&#10;0iBqPn0Q1cdeJ22XMTQ4gqKFS2kHOcNLPBSjfP5b5lYfngzwTofi2PHMUWwHwRE0VZ1Dzck30XHl&#10;LPlVh972RhqZVeRpNQZ7etgfxSCZZZnV2wKi0bTPQEslLh9U/V9CS10N8suXIcB2YqA6ZtuNRhDT&#10;NERP7fkB+uovorulESk5hewbcjDW3Yhzh15GT8059NexvsiPTg5uO5srWQfVxFlFAZiyk+n0sbEG&#10;X5ITp6okhywjyxWiMXjuzVfQduUU66EKbayLguI8ymIGI6p9si9l21W7mKahevEt1n/1afb79UjP&#10;y0NKGnWFlUhxZjDUVYvqUwfReO4t1tElDmQoAy2sX8rVQHsTBgb6kcoBQhwHlyLF6CBppi+Dg6g5&#10;dQhNFw6jveo0jX/J5EVeiaO1EbHsD1OyCjW055/VjIO5qmENT/Th/JE9aK08iWbyJSOfNGbkM4qM&#10;Y0ax6qRenBxg33QE9ecPoYMyGJ0Qi8y8YobN4Mze59FddcraQRdlOTkxBqnku+2HTWJNpbgOBNWn&#10;30LT+TepUyutvenDc/G17sybaLjwFnrZrtQW+iin3WoftJHE447WJg7Mk5AmnSyiVD+6+GUhzJXR&#10;fn4BPqgnCcMcw/xpbP6RYVGhEELDQzj6xh589yt/hWf+6i/wzF9+mdc/xTNf+TK++9dfxnf+5s/w&#10;3Le+RgO3CjF6RaKPH9SodbXXFnw0/LdWAxII1zH5oIYnX2GUfxSGh4Y5kp/Fv379a6g9TwVC4Tjw&#10;7Hfxrf/nf+IsO9yZsX4qkGmMtNTgta//Pf7uf/4hWmsuY9mqFTYrpE5eY0qP0J8ZSFHKKNJrSO37&#10;maaN2UUCjdjxjma8+cIP0Fp/BRmZFHK6o4f3c2Q9aKX+BVwF1ChOKiKAvNQrH3VeM1Os3+AoPfXh&#10;jpNLt2Y5CuOT42gjvzVzqdoQg50RCQyPjKCbI2czBJmHPrzSVR9otbU3Y5ydqhSePh5S56BEweAE&#10;+ge6GUd7lConvXoiEWx1Vr3yipZhFOvlo25V1Echl8ovKzMPsVSUw0NDqKmtpr8+7JKUxGLn1jvx&#10;wL2PIimQwtizGB7uwYsv/QAnzx62eMqwp7kGlw6/gpq3XsKFI68BNADi07IQHZ/G7jABgZQsxLAj&#10;6Gurw7n9P2Qn+jxaLp0iWzRzJKyzGBTel5/DwYP7bOs1laOwoAiPPfYUVizdQD5oxiOa/JHRXG2v&#10;2lQu7R2bSwNbxXUfMoZrxX1oRvAu2jFBHcnwcD/51ct7GcDM39qhPmIbRWdvO0Y4cLPXcWaFzCI0&#10;M2m7Pmi7LxssSWeJ9bat2Bg6u1swOjZMejQL5LSEWwbCchDnzOQIPVSfDFFWcgYeYT5c9fjOgWVQ&#10;vc5JpIdoahyzQ22YGWxBFDtZjpwtRGTM0RGRp7ul2UGloBnZNnZ4etbs3kBvB4b7JZf8k9GlgQB5&#10;IQ2ueSXNBJrepEy6o27jMB2awcToGCaoQ8aG6CijweFOBIfaERzrxehQP0aGRzigoRsdQVAzs6xY&#10;zchNc3AUmhiUCBOIdzaOBuUkJpgmODKAMaYZGp3E6Ij27x3EKAdLwYkgZmNoNEjPsawT44M2mzfB&#10;AdN0cBrBqSmMjw8TRwcN6AuofOtV1NCw1DcJykNLD0ZHhzA52sc0/cx/jH4hTAUn2Tb6MNDVhM7q&#10;M7h48CV0111kCp3sZoxnliw972NZ9rEBxu3uZINX25/ESG8rJtmmjd8skLSB+j0ySoXzL2GwZ8nq&#10;jPHr8vH9uHLiMLo7yTfKq9qSdHmUBnWkfZjt78rhl9DAwcH0RC9ipNSJQzpokrKu2bYgeeH3j6pT&#10;0y8iyOJNIjQ2YLNzs+y7osh/izPLuhvsYJ/cy2s/3ZDNwI5p9pp4J1lHM1NjHr28uMqyMpqn2o/k&#10;R+1kmPppmLI4qjzacOmt1zFNv2jVuekmtUXRRQOX+nF8sJPi24tZyrBhEyrWQ1/deZyl/miuOYWR&#10;8T5Ma6vGmCQ7uVHl1tuENg44Lhx5Hf0dbgcfkaKPNqcHmO/+F9B45i0Mdne7vlAfcFDXTVJOBjpb&#10;7RAUVYiy88tlfLJy6J48J7+mx4ZYlj7MMN1sUB9uWgrXtpSnvTqaprE+jPH+LpZd+00Th5DwMkUZ&#10;nhrsMX5jtJ/G7wU77U9G+ew042jZgnDMckDBdhAcYD2M9VCOyW8hoGzMBinzLG9whG2J+IbUzpjP&#10;xHAfZVhtYsCWRDnmWbGU0t4Ym2o03jg6fwHzYW5JgBhmyp7X1poqxMax01xQgpYGjqayOdqlUpmg&#10;clu6aBHKykpRumABFjBcsz1FC4pQXFKKskWLORBJQMWKVcgqzMepQwdRXlaCpvYObNi2S9lYBsrj&#10;ZkFVK2f1SaFQJ+AraR9pWkIAl08eReXpk4iPiUJcYgLlh51uTxdqL3DU1tVGJCF0tLXi4vkzaG+s&#10;w/DoKLbeeQ/iUtJt9KyOzWsB7xpEn/59cLdhD3+GVc1QijK/uJz5u4FCT0cbnvv2N/HSs9/D2VPH&#10;EBMbhUzWw/D4OAYHR7Bx+057VdH6vplh5XUOL2sqYobVlgT8LI5mlSwQhzpoJx/yY13KWxe6vu52&#10;nKLSnGbnmJ6VDW0NppkPrZNsbmnCD3/4DM6dP4X8glxkpOdYIsnEoSMHaBA+Z8ZpWXkZEgI6KCAK&#10;/f39+Oa3/gmnzpxEQnwsjbkSo0EUVFdX4l/+5duooyGXlZ1FfFnmL+NKREUu2bLRu9FuD7aGvL2j&#10;FY2UUfFTHz4uWboUKYkZpi+13qu8pBwpaSloaKhDiApwgoZ2Y2MjklNTUFy4EE3Vx9FdewZJUeMY&#10;nZxC0aI1SMvOQ0pSgs3oLV+3GXFp2WiruYihlvOIDmmHBCB/ySryI4DJqRHs3fcS9h/YYzTI8MxI&#10;z8AD9z+Kjeu0HRQHWKRV9V5VfQlHjx5wa1NpUD/11EdocOcy3M1M2HHNBMUV3+TMSGenOTzShx//&#10;+Id4fS+N6hmWq3yhlU+dUGt7Pb7zzLdx7NhRFOTnIy9XRrBWlk3g2PG38K/f+y7GxsaoZxYioBk5&#10;0ikj9kfP/wCvvPIS8vKLkK+ZD7Vp8n02OoT+pks4fWQv+jjALaTesplLt2CZYARatZgTwXZ3a2Ap&#10;qa8cqEzsFGnsdNdQR5lhRZlZvZ31keXqnr+W+7wsFUIcMxNoq7uA3pZa9ayIjY21Ny5pmTl2/LHW&#10;7FtfJ/kzGXRypjJIxjUI0PrpEI2NxNg45JAvmeRnLHXlxEgP4qhjZlinZcs2IjOvFGlZeXYMrpaG&#10;xcfHoaOxmp1uD43XAHJLFzNPzebPoq/hvL36FBQtWWO7TxSXLCZvy1G4cAnyFixCam4h6Q1gkMaH&#10;Xruq8gsKy7F6610oW72BcRcQFQ2UwV4alxq8DNpuF8kZOZT3IHqbmTcNcxkOFSvWYtn6HShdtY60&#10;lWCcRoEGHzMcNE4Ep1BAXWMHfqi+iVOiJHb2t9WjpeYMpvWRLY0ovV+Ji09BBss4Sz0g9SED39W+&#10;A6t+v2Y83s5MDqL6zBE0XDlvhsqyFWuwavNtKFu1FmUVS6l/4zHUP4hY9jV6Td3X046ktDSkZlGf&#10;MIfJwW50N1xEnPg+G4PSNVvZV6W6fJmh1ZrqjEZaS+UpxGjAG4hHXsUqJKazTYUG0Fh9VivWkZKa&#10;iSUr12PB0lXIWbCQfKxAcfli5Baxzti21UbdmltPpq08Lh8ZtV2X2beE9JGkcp2m0TvM6k0iT4oY&#10;h/ra9B8v0yF0N1XbcoyYQCzyFy1Hcno+mcKBfn8rLhx6hQOdVuqeVKzauhPLN9yB0qVrkFdQjDH2&#10;sSOsz8S4aA5iejkIGrWjpWPidYjHNOppqLZVnaEcTqO0YjnWbbuD9kOp2RKDoxNISs5AccUKJGbm&#10;WzmMHt+gmysP65r6r7O2kgYrB1UMKmT+KVnFTKO2r1hsE5QHrb/vrKsxY12QWbQImYUVLGosWi8c&#10;QfT4ALQHtN58joyNYGwyhJzihexvE9heiUdr9Cg/PY2VGOtpIi3RSMkvc8upODjqbbiE8YF229Kw&#10;oGwJlq3dioIFZSgqr0D+AjpeM/MXIEAdrPJE7qZkNJoEyPlghfwFEIxTjj2sBHPqRfTKTDVDX/JK&#10;275kFxRi17332cc9q3fehrs++jF88Dd/F0/85n/Eh77w+3jyN/4AH/qt/4z7P/I5JGYUEA2FncrY&#10;Z7/AbMtbBBEq5xqcq0LDLOSen9bcNNfWmyIqWbYEn/69/4CP//ZvYfGa1ZjkqHxUIx0a3m19fUhK&#10;T0dqSjJ6OzrR3tlDIRS9MRy5R1O5+x3MTxlEN+mPj4lFrEbdvX0Y7uXIjq0tNzcf9z/4AXzwqQ/j&#10;dl5TCwrQS0M1jkp/1513U9h1/vovYB6YHEhKJMcedzzZkCloH3RoPVxfE66cP4gLb71EOR2kcebq&#10;WwcA9LMzuVJ9Dj947rsYnRigPDg8UuhdVE5Hjx/Ei689bx9GadY2MyvLdp6or6/G92XsXjrKLDka&#10;V70mJGJsfBQnTx/FS688T9xdlF8ZqqJxxgw2G6x74qY0MgD12j2Ght6qleuQmJhkxl59Qy2OHjvM&#10;PLW3KCMyjdY4b9m4A/fd/TCSqfw0O9vLkf1zz38fp85pf95UxCbEaT4RiexIAonx0JGuOSVLaFRs&#10;QHJ+MTv2WCSmpCDE/PQRRVJ6MjsO2Izx3v0v0lh9lZRNY4ryWVxUTkP0E8zzNmJUy3agU65ksI6M&#10;DdnzwnIaKgULyAWtz/VjvR1cyDReevXHOHT0DbbDZkxqGzHPuO3sacHX/uGvcanqrM2mJlHmVZMK&#10;v3T5Ip778Q/QyTTj7Ni92rZZ4FffeAUHj+xDR2+7PcvI0SyR9Fpn7VmcPvACBjqrWTfssKIYbvUv&#10;mfGAyK5P9U2CEHnE6XWmDMJZDgamWHezNGxCtkxFyxoIM3rVbFHnwCV1njNjgxhua8DseB+SAzGI&#10;oyzIb6ijiUaUBgoEKVkJkqV0zkqmQCKfZnhh2Qos3/UIFt72QbqHOZhcjRAHGaJtOjoJZVvvwZLb&#10;HsXyOx7H2jseQFqOmymfio3GBGVvik5bHtrM4CzrK5byGhDuKSSzY85bfjsyV25B1oqtyFuxmQOg&#10;dTTIZaxpB5ZYxHg0xiQkIV4dd85CpJRvRsXWh5CZU45gkIOvkX66AaZhl862phm/aOrnmagEpBcs&#10;RFzJCsTlLkNmxRaULN+IWK1BZP5aujbY08/iauAvWWFbY91Ps933ttaZUZsUH09jkfo+NIGh7kb6&#10;DRO33lzIfLgKXAUYuMHLDA2VanTUXaGhN47i0oVYvPMeJBUvRyCbg6aCJSjb8QGsJn9D8TRI2IdG&#10;zY6i9tJJ2+/Y+tRQUJRhiuXJyi+x5TPOnNQbGsoJeTTFwYXeBUxTNmS4zegtjHWglKKUdNZTAsZZ&#10;rtnkNCQvXY/0VbuQv+JO5K++i9edSCmusIEFszFOaM1luHC6kQ5yboqZahO/KM2Cs400Xz6FwdZq&#10;iSXJVT1rwKzt4SgljKM3HHoXKTyzkxOoZdvVemINNhev3Y6C5TsQT17IZSzehNV3P4G8JRtYnhgk&#10;ccA43HwFlaePUM8RBwdPbS2N3hsrhufkI7BgCbKWbsHy3U/jzo/+FlZuf5gDqHLm5yh2oDcH7s/e&#10;ivKqUPFVH4hFR2vwKv3jdLGqzqpPZYwhP9X+6G9v3gwrHT308Z4mh2Yo60F6TXOw2VZ/Aa1XjvBh&#10;lHilsBmdI0C1F1tyQdvBLXck8KI61Ied+mg6noO6jBW3IXPFHbzeidzVd6BwxQ4kZ7uDXNQmvNx5&#10;J0qEXOD7yv0CfDBuuCoTo+ScgFrboK81YVbuVCiE06dPY/++g3hjz1689uyP0FpZSS6zd6Pi1esm&#10;rflbQuOwuKyUykDdZCTzrS7N3Sqwrc9hNPBIdn5s7FR0Q4ODtmbooY99wvYyXXPvw/jEb34Ra7bv&#10;QpCj6HHRuHYDPv3vv4j7Hn7MRmLTk2quwuNmI/TF488MJODkrUbbdZcu4Ntf/QounDiMussX7HVc&#10;cmYO1m7cgsc++ASe+MAjWL1oMY4d2m8GuN9GfgFhkCzMqz29opHgWO1qg/toJCdR0YQG0dZ0CUOd&#10;jfR3LwMzM1ORmERZpunWTWOnmqN1GUdSipmZaTbinpgcRmtrI3r6+9j/U+lRVvLycu17sgEq7cus&#10;N7cEIAbx8UlISEywdNU1F9Hd3Wb5CCRnwqw6lJPyFOjVuWb7RO2ihYtRWrKQyjxE6Z7E5Uoqzo4W&#10;l5aFlA0WExWPHdvuxH33PIyUpEymisLQyCCNwBfQOTCIRWt2IGfhBg7adpAxAYz3deHi0YM4se8V&#10;9LDTlcWsc/vLV7GjWbIRFWu3smOaxCt7foQ9e180/oWYf35eMWXwKayhAaKPqGZsz1jRPouGpmqc&#10;O3dS1FPZx2L1mnXks4xLllDqRCEsn+vw5UeO6pm8be9uQWX1ReIL0sCPRQ4HAKpBdQcXLpyhETzI&#10;+ymkZyQjO0tr69jOWV8Xzp/H5CSNJbablJQkxMWpc4K9xj529AhxxdEvFtmZmfTVIEEzVsPobKhi&#10;H9mHeBqqBTkZlo/qV3/CHQYnL1613BI4Haof8Upms5sd0oc4oZh4TNAomWYH6nd2ZqhrmYo3I6u8&#10;xScnG7P2IclQVzNiKB+ZeUVIy6TcURC07tMZQ4xlsu7w6ao7vz049pP/1OfS6e5o4BQENQuuPXLV&#10;78uAptE6S4NoNkpbriXQUccrLY06Ld+wZRlzOlLyKqOAPQUJ1WSBRab8m8FE3Oa0jpC49dGdTWOw&#10;iLZ2nHj09bpmh7XridZyaqZLB1vIgKR1R9zsnygzUTQS7HWxvlin/Olo4lkkIjYpjffOQJXRbw1D&#10;bKBzWbCFa+mIDHsaRunZhUjLKrblNSMcoI5ykCfj21g3Z/wwnf24e3FR8jtNvdvfRjzjQ7b8RTOq&#10;UTSibQu4WQ4OZViSr9mLV2HhyvWYIh+0P8JwbwfGe/Wxmr64ZznUMFhGTQaZpCkbeikP0awdMJS/&#10;dsYIsX+QlOrNotUmy66BruoyOo79lYk+/SlTphjEU5t/Zd66J0LhUmrNts4JBP313YbqJSElExl5&#10;HGTSmAuO96PyzCGMdTVQXjV5NU3VQXpYdzLojBeGhLqmswk97XUWJ7tgETJLltNbkykaAKleYxGX&#10;WoCytTsQk6gP3KYRYNsb6aHMDnWYnaCyqWGoXXewffY20K7g4ENrkeMS0pBZvozi4dcx0TO6s1hY&#10;H3x2BaKsi07qA52iF632T2eMVSKW1QatxmcxmGVhnlGMb2uXxR1etB2f9suOpj7RFoABDg40U950&#10;6TgGW6gv9aGd8qMujU9MsfyVJtE+cCMC5qH2wGolLbH2pkxvnBCrI6fVHmRIqz3JoFWdujYqx8qi&#10;U1ki3S8gEowjYhnF3pwxkyM/BUkxSTDEzN7eXjvdau3KVagoLsGVM2fxzb/8Ml5/5hu4fPo4hYWj&#10;Rgq3G+1oDZyND004JCMGuvHduwA3DrYqduBqmwrI5V6yYhXKN22n+Af4HEBK6WI89eu/g8KKlQix&#10;bOt23oGy9btw5+NP22svW7PH9GrQUhamFd8lje8ILA/+UHGpIcfFzIByz5F3ECHycoJ02axMcBpn&#10;Dr2Fr//VX+Of/uYrGGhvQbStv4wk0ru3AryfQI2Sl4jq+mlBZMkj1ADz90PYvSUlICnADpEKMZ6j&#10;/Z6uFnqrvqeRnCKjVAo8CuPBcbR3ysB0WNLTMswoimEvNTw8jOEhrT1Ti4nDwoWLKDuUSuqlnp52&#10;e50pSE9Lp6FLA4x1GQwOo0UzPLM6cMAkzZSVVVcE4W5pgLx0SlsCHrjvIVugr/6/hR3l+QuniMOt&#10;JVXjVWcUH0jFnbsexAP3P4G0VM1kAZ3d7Xjulb0YiErF2rseR9bCdUQejQ4al+3VJzHZUYPLJw9R&#10;tsYRSMvDku0PYd3dTyIhpwQH3jqIN9/ayzym2VlOoSB/AR595HEsXbKaGVJPkBjRqXKNjPbghRd+&#10;YOtPNWAtKCjC4opl7Mz1ZS2J1L8YqBKxnE48nb/g8uVLTDtknUl8IB75+Xn01frUKfT09VKpu100&#10;0sj/1GQZs67zbetoJQ69tothmVPZdmS8AP1DWh82ziZMIzctlR2GWyYgmAqOITg6wA6T/GfHq/px&#10;M3HiuUeQwOTF1dG7gTmx8wrr56D1nGrX07Q0YtnpaZbbgWLQUT7Up4pX1pdSNnVyYE9zHYJjQzR2&#10;k/5f9t4CzM4jOxN+u++9zczcakndYmaWLDOzPePhDCWbTLI72Sxkd/99kt3shuHfyQ5nMh4yM8i2&#10;ZMtiZm5mZrrU/b/vqXu7ZY89GU8Sx/mtkr6+31df1alTp06dequ+ApQuWIOMkjm0Z16M9nejt6WG&#10;4ccsUYFJt9BEdoU0eCkFQScNQShv0eOF3bxWjxthZLikBIEeBwT4SCct48Wy9LKM4shbLGVnjbD8&#10;1fDyV6NJ2od3kOC5vfow2i8chxbztPAa7BYgpGODrKkFqisaxY9nR04LjOwgCP6G2QHpG+gznxiC&#10;3WQdOsH8T5cP6xjLzg7lYN3VVnUxk+MY62OcIPNFoKtpYOnsiFidtrypjrEDWn8BA33tBtAKq1Yg&#10;q2y+LeQZG+pFZ0u1pW9TdayXQfnoVgIgHf1IanKBsWGCzzZ42MHSDhQ+6SSBveYOu8KS7HhP8Jhb&#10;NgsJqW4xnaBTd1MDAZoOEqHttq8kGjVWHniv+sR4pt0iY+XB8mJYabaCGz9ykjX59LE8AsO9BHnn&#10;0HrlMFovH6C896Or4bzN81W5ahTQAKySoI9adLU15mSw2NNWCh7qlDqtqTnlxk9/Vz0untht8zBd&#10;RJY4gZmm2HmUV5OTH61Nl5ntcfiJ0FLyZiA+WaPx2lqMpaZ0TAe9SOO7zMIKYm2f5VJzmEdYFylE&#10;m5olf21pN9BZh/MHXsWlAzvQ136ZaWjklTwzOcu/5KD5LcqX0iHv0g85ddYmqRMeH+XFtjTSokfZ&#10;NyApWsIm6kTYCwFwA+FyiqOEeEfeC4gbcsvmGfAMD3bj/JE3MNLD9kLx5NTpk2N8lY9FZEIx6mwx&#10;jJflO0rdb6s+hpZLR9B85SiaeT+kaQRMXxA9Essuo6sr6mGe19zVzkr6nbLhHQvVypXylBHTCsqs&#10;7FwMjo3h3OUrqGlqRl5pOUqr5rBxkOFgxWDhaYK1jI2tvKWiutOzXEU0ykZUlz1+cCey/JFSyfRa&#10;JZ/KgRsnm0hMxOKNm/jIHs0EldombzMfGamYNa8KE+NjNhfXDFRyOnIJvp3a8C8bYKfkvyqDv5rT&#10;jDw/jV3B7Dl4+PO/gWXrtqNq8SrMXboY+Sk+NJ87geO7d6Gxvh6ZBYVYuW4re48pTs5TLnJvhv2j&#10;5KQP/NH1z+yiqjUlAbtxPgJY0hlfYhoSCBJsX73QBPzDQwpEHmMR50uk/ZRc2SQG2Mh1dts7xdfW&#10;S6kpGaRDgDAyioFBF0/vqubMEQEDVn39vXznAKt2eijMLzS915zwM+dPYHxcn6/V8DpzZcXFy2RE&#10;p0bTVixHyrZiRiWWL1vLPk2cLTI5dnQ/amrP8Y1GuqSzzJfQDQ33+jWbsX3brbZllGBYPxv/V19/&#10;DZfr6hlOjRc7dARyagy1bZ1/3I8gO2cTGgHTyArB6Zu7X8euN3ewLfVDi3NmlFfi/vsexuIFK0mT&#10;kIdJ6RLfonXg0F40ssGfjA2zQYvHyqVrUJw/QwMNFkZXNG+WVzmbEsF8ssa2tLZhdHSMcTVikYy8&#10;PLcTwsjwCAGrFlN5KNd45GTn01+QK8Z2Tugd7OE7Ah+CvfS0TNIWOJlkmbUxumNSNiuB9kD09Bz2&#10;axHLGO0anynPJAPAcXylxlI8yabwh3Smr3+sIw3yI7KyWkZegI8CkkYmsvNkx/7KWzyYnuqTqy75&#10;UVco25HuFoIuyplyTWbjn1i6ECm8PAnsSJFo86VTCA11UA6KLd3iRboGhiKXLcqyty6bxgsd1dZG&#10;/dSQpyTH896suF3GP/XLRk/JkJey82nky4b19J6hWJ4TlH+Mz4POmvO4/PZLuLCX176XcG7fK+hp&#10;vcJgAhPUGepdkPmX7o4OEmyxTvRePob+uoOoObkTo8OdBuiTswuRmJHNeIJrPmoKNTqOHURvEI3V&#10;Z9F27iD6ao6i5+IBm0sYCgTIRyLyZsxGLDspJj/ll/IMD/ahjvKJYbp5RbOQVjwbOWVzyLM+yVJn&#10;mmowzI6mdCiaa/FrbQKvKT+6YGCcPA4aNvWQT29cssyI6bSzx9IjeRBK0c6YzdAUH4Lswf4uA6vj&#10;Y1pkR4phgiuBOqsPjKv/Bgh1O8m2lXlSRaLsvbHsVBhAEngXJGbngXkL0H5dOXYAF/a8iot7XsKl&#10;fS+g9sQ+6vk44zEsablRd9I0uixbxhePqjK2xzHT0vh/fEYR5q7YisSsfKPf13ze5nROaBsmduQ1&#10;r11bO4lHmyowyQ6gFljRDmiwij160iKAjNQlBbE2mve6CgngQ7EJNs1BXxMmKEvV6aoFS9kOlyOo&#10;ekidDQx1o+Hsfpx761lcPPAShtqukG99tSLPpscuL7Jx0ekllpj9uLFdzbl1o8EurHLuHH/pr22o&#10;7KsA8yNeXAnzL58lXSuWhEzMXLQRyRkE8THx8Hd3ovbgboz3tzOoeFG52u102fsSaMtYpzVlhh2l&#10;tppLuPD2G7i47zXWiVdxZu8OdLWygzTpt86KeFDKuiQuxyr/Sp5WTtfc1U6a5ISkgpyqcHJOMfQp&#10;RguBhoaGMTI+jlUbNuDBr3wFn/yN38QDX/gSbnrwIczVoQJSZNFQfFvAwF+BAlaaSALmrGfzT+Co&#10;LuLQCtcpGw0iG680Nnhzl67gM5WZGiCldt1TezDjMTbAnt0EFYZ8zpg7DwHjT3TYiKhVlTVSVj4M&#10;x3RUSbVpeUpuERLSNDrAfmVfL958/Cf4zp/+EZ772aPo7urE5utvwJf/7e9h890PkEWNhERofCQc&#10;5S/D8S/ppuQR0QfziF50sgixSbQpbEQm46kL7OSMsQdvnS4aUTaOWZn5BJrJ0AKjAa3A9cuowvb2&#10;TE/TaIoXg0ND6O3rM3+llEcwlZ6ebXZzdHQYXV3tBBoEcDTyBYXafowGkCw0Ntejo7vd1EurmKVq&#10;jlOyJd0kD+7ie9Y7B/o8WLd6PQFbsX1u72Wj99zzT6CnT1MDxIELq03lPbHxWL9uM+668z4k2f6P&#10;YfT0duKFl59Fey+BHOVQUF6O9LwyjEwk2pZWvkQ38T/Menni9GG8+dYODI/0WXXJIWi4/dZ7UTVz&#10;sQEn+7RofLp0L1+5SMC6n8BAU2omsXD+Yqxdt4nVXwutXCCnE7rcvfxDlI1shXjr7u4wf807q2CD&#10;lsiykRsiKOjvHUAoOIGE+BTkamsZOpVqTc0VBFguipecnGoLwdxLl1+5EFFEUX4RUtkptfTZqIZH&#10;R/gTsHKOi0uDN0mLUuIjco5k6h3O8f0rO+tQXE3D3Rv4k9TZqLKbb9KXE47mW/5zOsAb+fK/Rldr&#10;MNjn5kDPX7yEuCCJtq4QRSVuRGystx1DLXUEQeqQXMW50RH9qA8LUJdAhdjjk5dAU2/VcQ7ZbEYt&#10;BL06jhpyAWnZc4+tuLe9Ny02idCZ9aSSh1kGOhxCvxqlmqTt1UcLC8HgIekRZSKc1N/bgcvUuXP7&#10;38B5gq2OutPMC4GJLwkVi9fZgkBTOAI1geJA2E8aIfsEffnIHtsB49KRXbaXqDqLqQTyZXOXmxwn&#10;VKHEIvPR2VSL0YEuxHs9yC+fBW9KCpKyslBQVGbyHOnvRlejRlkpO/JmzaCclV/0IeLEP+uaLoG3&#10;EIEPMTgdZcWgAn5qCSUXLeiMzk/VKK8vMiCnuAphHQUX1DmrH/QTKdIeZ4dScteYS1xiEuLjdMyx&#10;ykQBePG/6n4oSFsRFk8sMymz0ScXCmaEXQ1XCbr4KlvVZ5bRhEAz3/MKk04qwXzlovW29RQ5QMM5&#10;diZqTrNqyQ6SLhmOZRpaL0K0Sv5IlxmxttPsAGlL7pYXCiaaN/KUrNFmjaTSX4Ok1imXf04RFm66&#10;CQtXb2OZs8PKjkSypl/1NaH5/EGcO7QT3c3VpCf6xA8aviT9aHYMd0hwVlasWbQZPt67cpDFUF51&#10;uWgsNGJJ0WJM8q4RVN3LqS0WDel3eMLH9rgES9ffjPjUAobwGB9tF48A/l52IjSyqgyKqJwyTsAu&#10;AEwykq92s5gk5tB83TDbmXCQ4J7P7isb5e6SvcqJVpRm9P6aizqr0vpztdzU33IX37HiS0HVI8nM&#10;SEdtdTWe+9GPUHPiOMYHBhAcYcNBBYmlHqm/Kqe4qo0hxnVG2BWobt9hvz+QcwUoGlYfeLmilELK&#10;WGoftCJsv+0OxCelGeCQrdOliizDaQ0jPWxbHVUWKuqcJUuRVVBEOtrz1CyPVaYPzVm2+McuNhdj&#10;o7i872387X//Pbz86HfQ2lRnoPoz/+73cPdvfR0FcxdheHCIBvndTEaerUZec3KShOmIbnRJGag9&#10;CSlZbAOT2R5Rb2hANC9NvW65WbMq2QDFWWdmbHwMfQNulFUbzWdn63O1Gp8JtLY0EcwOmz564+JR&#10;oWNO2TkbYSPTSfCgz9JyxcUlyGVHRJ/FtFXLufNnqKusTywnqw/6QyfddEXnPGw+I5mWkSwunoX1&#10;q7faJ9cwwUtLez1eePFpjCp9BjOjy/Caa6ppO6uXr7OV/AJzhA9o6mjC40//FMOjXVCnaNXND2HL&#10;/V9G5ZobKBJ9UptAQ2s93t7/JgaHu5hsDIFeJmnchcqZC61RdPmWjNzV1tlgR7T29nYxLx5kZhVi&#10;/YZtSIrXqCWbR9Y/8a98TTuXN61U17uW1gYCzC6CxziC+3isXLma/q5Wd7S3YnRsmFE0up1mixDl&#10;BAjOnT9H+q7jm5GRiUwdDkIXZuPQ1alRRkXzoCCvGHE+t1BLSYfGh1jFNCUjBolJ7LR4NfdQrxxf&#10;7+Xe/80HdLI36rybm4CXOmD4RQCDqeiN+HYqwFLnjY2n0WAGBvvQ19rEMJNISvQh2N+O7kuH0Fdz&#10;yuYDap6jj2WjEVgExi2cc8p35F4ZMfq6ifJBx+RD1EtBVC0UsaLme+mdC8dLI3uUZ3QkVaIPa/K/&#10;6KtjxnuNgwbZSZi1eC023Pk5rL3tEay5+RNYd+ND7CQtpM11wUUxjh0vfQ+TLmvLozDLJMg6GEs6&#10;mpO9cPVm5JVVIewRQCPsiI5mMX2NkuoQAlUW/9g4s8s6wHexsXFYsHojfOmFzItGWJUW/473o6Op&#10;mvKZQLKPJT3YhYELBGHVJ223DM0V1SKonnbW56Eu8hWR1/s4TVWIZX1Xl0sj/cHRQaavRVRMy6JK&#10;m5RL5pF2RJ/krVvCOpKalUlR+myaiplv5UGjqJEy0r7OKhC1aDYKaO2W5E6QRz32xGk+ses8KKRm&#10;fyZnFmD51jux7rZPY+WNn8Lamz+DhQRYcWla8EWapG1TOFTsjOs8I2Ur4BRiyVM2At6a3yv/7MrF&#10;KKtayXaQ9SM0iAsn3sRoyyX2e0bJE8OTmM0HZf0RqNNXJ+nzxAA7n2ODLg2lpXxJ7+2eZUg+VHTy&#10;0d/YONbN2GRMeFMRl1qG4sVbseqGh1E6bx1iknLg8yTAxziDnXWoPXMIY0M9DE85s9MiAZrcJGpL&#10;RzaVPSPmLSaGZRogTA1ISu615OpSZt4Nr0RAI3sbcQmSqxzjaIpGrLADa5Hes4wSCsoxa9UWTCRq&#10;j98wGs4fQQ/rXmxgyPCR6pR15gTQVXpqV3jFsNzKquZhwy33Yx3rwoZbPovNt34apbNWUBZMM0x9&#10;JtgQ6HVXtPNqDNMpc7quuaibkoYr1KudKwb1wDSfbMacKtz94IO4/ZMP48FHPoWk9DRcvnQRB3a+&#10;hjfZGNYeP4C+5gbEjo+Y4FXQUcFPNwh8tkL9VR15It0oNef4ZJWCiupLwILFy+FjA+gaRcVgeLuX&#10;AjFHrGj+sSCV2VHJLshDfjEBhSogFcjArCqDvf0wXAy8rPCxNPY6sOHxH34fP/zBt9HGBkonoMxd&#10;vAyrtmxDLAHThVOnsfv11/D973wL48M6LeOdkviXdeTGWcV/WRdRO/3IRP18OU4iNS2DRirJerp+&#10;giKNCLmhDmD2rFnUHRk9fZYeRG+PRiZpVPi+uFAdG4IDnxcNjdVo72ixOPoEVFRUxjD6tDyJxoZ6&#10;1hsZ/wn7xL1gwSJ16hUS1TXVBGJDpp8GWpmsGmQHBmXoZPAUVv5s1qkXMQS7q1asw4pla9hYa1HY&#10;BM5eOIXXdr5IkECAQhqqbvpE6T5NebBy+XosWbLKGjeNgNbWnsfhw3vYRsXCk5qLxOwSNhjaSscD&#10;v38I+w+9jea2JlZPL8FqBrZfdzOWMb5o6VOkdQDJjxrm3v42AuYnmZcL9uzzJWHJ0tWYXTHX+KBY&#10;yQvBj4ExxXP5jDpRCU2Mo7m50Uak1TDk5edjxowyyoQNCePU1l22UVbNm8vKyrJLTnvkttDO6JN6&#10;iI1OZlqOG/lmLO3V2T/Ya3U5Pi7RRr3NWSMdtvfhIDt7tGnJtF+CZXJTvE3x+N6a80GdOu7vtlYi&#10;OwUGKaxRgq6QBOZ86MQrdUN6IJ3g41BXh5s3yY7JsN+PIwfexoE3d+DA7jdQfUWbljMlzwR6ulvt&#10;5CdtbG6AiE76SA/eRWEs/6qQplyYgC1EPYl8cp76IqZujJOEnMsFeWKDHY6h/Zx0YMDsrn4Yx0bN&#10;WB6JhXORUlSJtMjlTUhzPFDQst9KL8j6kFtUiiXrt2DBSgLNeIYRyGPZBUe0zyoBjcAxnwWSxIlH&#10;cgt7MHf+Sqzedpud3hYSv2RAn7mD2nfTqHhtyZH2Y9V8wcGeVqsbI6MBnDlzGnvffg17Kb+zZ04Z&#10;/QQC6JH+LjuZyEZZoyVhcjPyU07z2BPYgdJKp3DAj542TbeJfqEhz9Rlq7/M58T4uI2qKe8hgj9b&#10;6c54OiEsuuBmZGQEQfuKw2eBU8leCbJSjw32U17MF+npy5tOY1J5aQ6CZGOOoDgpr4zynoP0snlI&#10;KqpCcn45Ox+SgHIiu8xyVR0wH/1qfF/lrI6R07OgfgnUBNjgSUbpgrUomb3M6I+P9OLssT22Dy5D&#10;YcI6yASHDJeWmc+yDLNjGGNTK/rZOXZzGhjOGFD6SpYAn3UzlvZKp7Mlp6bxymbZikONZtIqxCQg&#10;MasUVetvwdJtd6KInWWNtmogrIftobYHE36YYHrORTWUCQnwsYxDzJPKQroQGvfztTozLoj4kMyD&#10;BOeamy+/eNouTQMTv6LlpjpQR8m8wKhGrsVjzsy5KF+4AiHWkcnQiB0aMNjVbJ0tgV4rOMVlevrS&#10;YLsEKG3a0oSSSqSUzEZq8UzWh5m2/7UtdmMnnQkbH5E/kR8JLFpfr7mrnauRcqZU7lbziyY0B8Ma&#10;Gitl6mYyvGmp7B7Hw5Oejgwam5TUBAx1VOO1x3+Ab/3Rf8W3//D3sfuZxzDap/3NZK41ZC6xS6mc&#10;j1WUf6wjSVFRw2ePVC4ZQrlYGTApP9NWHmzrjBCfhaEZQ59V+/t6MTIwrNBWWQnJFVr11xl7Pkdp&#10;fxhOk8i1aCQYGENFZQVu+8Qn8MCvfw33fuVr2HDbA0jKLrKGynrANI5JCWxc9FnkHTxGCk/l9XF1&#10;71NkhuFMP3RNIDEliWqcwLJW52UQI0P9lBuNIA2OPi9nZGbRzgpMDKGrp4OxXONcof1BSUuy76F/&#10;W3sDfUMGcPPzi5CSnG4NY119HXr6NDKrck3ErJlzkKZP00xeUzvqG+uipUW2rAkwvYsaVLWTYlf3&#10;mqMp4JeSnIYbbriNgHoBDaK2vRnHvoO7sHP3SwRxY1cVu8y/F8kJqbj15nsxt2qJYADVZgyHDuxD&#10;Q4MOIGDDGImgLbROHDuCE4e0bQsNbciHysqFWLtmiwPHFJ54EUhXQzA+PoaXX3kRFy+d0dc9ktIp&#10;XHOxddP1BJfam5byoZDc1wzlRTVJoEM2gHlVXSWHmut7pZpgSzpNuS+YP4/+7LixQersakQDGz+B&#10;TNEoLi62Y1QVv7m1AQODPYJZ0LGtpTrlSQ0yXf+A5g/3mbnJSMskkI1MFSBPaqCGBlkmlJuCJ2dm&#10;WN9Z8NgtylM5yDk+/7FOFBwlyZlX5EfXlB1k4zce0CdDhdQr6oFiMozAqfKuzeO72hpthwPJOjWn&#10;CCUztMdpKYq0z2l5uYEZUsGYfxgtLbVMQNMeRIvUmFml5VIQVwJQ1Ge+VzqyJ5pvZyfqsQqMDo9H&#10;yshxPu0UPhI3Nshy5b2c6LOMBZp1uYafziqdrDQBrRp5eVt5ykfzhuPgic9CcvEc5M5fg+zSueRM&#10;I2RB1J4/jt6masTaCCxJRmhOEqxqV4CktHwkzliI8hVbkJ4/k8CAL4OjuHDyAEIDPfAQKHhM3ybQ&#10;Xn+BALiHTYIPaQR2ueWVKCibSfmVo3DGLKSks7PDsMHRfvSyPtuIoxMML8e/nO7k4uKTkJadS15Z&#10;PnzVePks+qSr9LHP7pRRrMnGj/BwN4apq/qSk8lyS9BWRjFsP2kLYjzqeDINgvH+jkZmjsBHyEqX&#10;ksY4QXQbZRC0tiEpM1fzAujPWATNalc9fOeljuirgyLZDgAmMP2oo0gZmBgEfuQvfVB+XH1RfdZ+&#10;ozaa6BWI1ZQLdibZhnqT81C+eBMyC2dTTeNtdxE/Qb3mWzOXNBWq/AnIL55tOiaQGhjvRVvNGYSG&#10;ei0tGTL7JC4mqJNtdRepOmPknfUvPRdxybKzpEVg6ZENI2XlT9NdBLwrVm2BJ0k7eVB/7TM+35G3&#10;SXWG6Ws4hTpl9NXZimNnICle4062hWxbcw1pq53ns+iaY1mz0+v3j5Aq5ZqYgWQCyGgJS8Nkd/XV&#10;YWyYvFo7y9i042WLV6GAwJVG2Xbl6O1ottF+G0Sz9oMX86vtv9TBV1GqGmgOtsrk6tFhPbuiYSAr&#10;80i52K94cUD+mnunm5aIyjNapvI23dCqewl4Ap211Ti26w2cfPVVvPDdb+MHf/JH+H//8A/w8ouv&#10;IDU7G7MWLcL8lauRmJNPhXckzGSyYKZ6++5nOplf4BTmnZdTHFcRqMJqEPWGGmGTpuXPZ5v8bezz&#10;Ld/ZGcR88rFXm6AXrJSxvDxeqYsoykiSBhXF0hF5e+NSlaG1K+qjXlTE6S7q79z03S/vaHhokKjn&#10;mLlgMTZcfxvWbb8NK6+7Hcs3bkNeUSHmL16IlVuux1I+b7nlbtx27wORc5wjJD7S7gMwKeH/Y5yi&#10;Ry5VdjU8ZhvEgvSCBk632irFDKHCscc/MqAOlnrG0igvykrK7UjFkEZQ+rvh1wgs6WVn5aO0qNyM&#10;sBYaNDTWI8D4SqswLx852TlUigk7Ne3EqaOM4/JexM5daQkbKzakw8MDOHvuNHXHmDLmJu1TEH1Y&#10;oPYJ3V5NoI0GUcBXo5UyytmZ+bjxhjtRlF9GWjE2MvrW7tfw9r7XELQN+5W8GiqZ57DN37zhupuR&#10;qZFGvtTn9yMnDpM/bYmm0AzPhqSrq83mhKphLSueheu23oIEmy/HaORPVkCub7ALO15/ESfPnNAL&#10;5prgduY8fOLBTyCDjU//cA8aW9xxseLAipN/VGfsMxvjWEPDf9pXtrG51uhns4OgqRhWcRnz3MVz&#10;6Ohos4Y6zhOHyooqB3LIR2NTvZWHRqczs/IIrucpEXvX3UuAMDRiECMrIwOp6mDLMY0wy2SY700r&#10;vImIZyMloGt8qtEjPdMTCcr4cM6V4Ad3RoWRrSNNQyE6U5ZDNkTp8VY7FoSH2hEYbECgvwahvmr4&#10;e6qh88y1ajo03GXHR2q0JimjEIs23ILF192FldvvxYptd2IRr/IFq2jPaN0I/rua2CEZ1/6lyhOT&#10;EWhwiTI9t5hK92rszVaSCfnZZ3WW1Tg7xgrpysnlQzqtJ6sv8iVhN5JPp0dKXLKLF4Do60Swh0Ch&#10;vxmh3ibeN8BPv0nWE4HR8dExkmN8gWKN2qu04tJQumgDUUwBgVAcwuxENp45hNCg5iO7LxU2ssZ0&#10;NQgyNjbK7E0gIaMA5YvWYIL1WXNmR7ua0XrpJIMzLQLrsV4dUlBPvQ4QgKVhwdqtWHLdnVix9S5e&#10;d2Lp9rtRuXIzYpI0PShAkFyP0NiIyUKX9NaKTzpsmWWZJiQjp2gm4pMzoUWJntAIzu5+2Q6CCI9o&#10;hFa2Ygyh/hZ0N53D2AjBm8dHcDwH8UnppOWxnQPScwo1UAof60VbzSk7LnlyhHaI4HpyoB0jjRcw&#10;3tNmstJRqZk6ltkWiRHUsJOptRhqs2I0nYL5DA40I6Cz97sb4ecVIqDS+pOoMz03OfKvMuU87RL8&#10;E/jVqLbKUnVE5ZuQWYAZC9bAk5BJP+2fK82gbpiddMBKx4sWVSxgXjS9Ig6d1NWaU29htFsdjkEW&#10;WwAxgUHm5xK62SEQvExgnNK5CykWjTCG0XLlNC4ffBltJ3eit/EM47LTNdgG7+Q4sSHBI3nRdD+3&#10;44psifhTflhPBXjJS5ideI2wygZrnrSH4bqYpo559ffW25zTydEu/tShr+UKQuMjCNO2JGTnwZOS&#10;SVpy1F/WCdWLMPVBNlX+urRI1xuXijnLNyE1t5Lh4thZYKMt2232lryoB0P56Iu05Cw5asFaqJ/1&#10;oK+J5dNo83KHe1lW4wOM5wbGov8UR/El5Wi619w73dRJV5RRpGRABaqhosTaSVeNdTU0/ml2rN3j&#10;f/9DnNq3D5dPnbRe7IaNm3DdLXdi3U23YuX1N2Hx6vUorVrAiplCPQzh+IEDqCgrR4OddLXeykPt&#10;pJL6Zdy7w6kgzYJISdgamNFUAx3plUrRrFIqJCuVXXwfGh3Gq08/idOH9qK7qx2x8QmYNWc+Mgp0&#10;uooaXvcJWDT0Y6CBvqLP+uBo03hpdECZUIyIqMxFfyMWfcqpcr/zefqvXPSkK1HTKEg25W155CU+&#10;jryxE0/96Lvo6+7EjKq5rDAJBmwzcnJYN9jrZBm0fmROupKTVCK/+gxtJ12NIlUnXc1YQG2LznKm&#10;YyQXT3+jFKY8p3w+iIumruZWfw2cOC8+qrHWP/qyULs7WuyEFu0D6I1PIX9zMUH+FGKcDeb5sycR&#10;YtkkJKegsmoeEuNT2THy2vSBM+dP2qfBiXAMgdYcpNHgab+9zs5W1NZdIniIRU9XDxYvXsEefLKd&#10;iqXjQ5tb2CBSd/v7h1BSNAO52bnUqxD1SiMFMnz6vEqjR6ZHRgfxwovP4NyF06icMxvxVqbUkcxc&#10;FBTmEfAR1IzTGJL/tpZ2ql6MnfbkVhKLntPX9PQM0hpCfUMtwUAYXb09yC8sRGFuKQ2rVvYzPfb8&#10;L1++iDhfEu699yHMJgi1ukVdd3ofg97+Tjz/8tM4cmw/gpRLIDiB8tJKPHDPJ5HPTmogNIadu3fi&#10;7d1vMW/FyMh022tppFp0rHAod42o9LET8OwLT6CXgESjQ1VMb92azcxjMgZGB7B77y60tDbbu4K8&#10;Etx6853WGI2OD2Lfgd1obW8lrRjMmTUPG9dtJ3mB4TD2HHobTU11BhSrZs/H4iWrGM/H90EE+ztQ&#10;c/Igpcv6lpiN4qoVSEjPZTyVuOJHKroqnn4dw7ykRb+aEymLS/50ozISgA1Qli2XjxMCyF9HSvej&#10;rakanfUX7FxynSg16g8gMzcb1Sf32wicgEt+2VzkzV1B3JKFSU8KYny0s94UAgWPbYof1nGTY0H4&#10;qLNaWCd9kj2ZzoXqhZxxZU53/Tr/vvkKdScWwdhEVCxZi1ivOiziV38ZLzyO1rrLts3RRGwCcsvn&#10;s14XkWQQbbVnERzuRRzD+odH0NvebPvddjRcQkcj88XOR1JKKhLTUshnvR3NqXjpmdnIKZ+DSeZB&#10;+6+qDrU317FrErJDXmIIaLJKim2hSlcD9X2ox8o6hfEySqsozzh2PNLcsaQDPVTjEHWrH162P2k5&#10;mWg4dQg9BvYnkJhXgRnLNpKmPufzimX+CEAmfTHobCHAZn0LDo+zU5CL1By3U4XpBi93UhR9pBK8&#10;i0+h7ANB9Hd1UZ+0kn+U7QrBcU8789ZKWdailSCsi2nLhuSXzUb5kg3sJGebvL3aHo/2sbu9hWYp&#10;QFA7iAHGHejsQJcWZtKGNF85Sf9+pu1BSeUSFFUtpn3S3rhSpzE0nD5KwMS2jfT7etipIdjurL+C&#10;Xsq8lb/j45RvTpGNxpJ941ugyOk786I8seOq/UV18pdOt8opW8A6ocVFCqcaMInEDNo22sUu1keE&#10;CGppLzS3uKBijp1CpnUgmkc+MjCIIVvMHMBgXzsGuymPzib0MV5X7UU0XDxj85QnfAmYs3Ijsghy&#10;NfKoDuuVE/vQflmf2GvZJjaiv7UW/c016KS+6SRBxZm7dDWySmez3LTfLZmjXMy+897Kh5f2xU3w&#10;TqKnmYCddjqWnYH+ng62n+ShtZH16gI6qs/bAsYgdSo2PQ/z122Bj7onweq0tPpzR6jrwza9Jb14&#10;NrKLqyQspiUREhprJ5mkNPR2tiDkHzDbGCBYzmBHP7NghoXpZDrjQx0E7BMIjOkLSQvzwrrdcBkt&#10;DTW86k0HMrKpD7Q7KhEroinnnt7pd83JWTk41WQJRZ6k3NGRKc21U09OmzWHvPGYu2YtvvIf/zO+&#10;9r//GLd9+Tew7NY7UbpgOQ0EjZcWOGgwRl1H9khsWyveUm+mnVX693Dyv+qywor8RgvOjCcfdAX1&#10;6Ub3Ypr+MugCfVosYw2YjfKEMczG8anHfmxG/TO/+1/xH/76+yhfsBKP/ehRPPf9b2C0vQ4xWryi&#10;EQbS08R3M0zkXc+2hYeG97XSgAroeqFyagqYjhoju8SgvfiAjumwpoUlJIFvZopww4yDTuFqqbmC&#10;hsvn7ZOgcsii4CvyMl1YH3ln8vplZCNl+Sdxks27E1Tv15UarbMdLiHjo5GrscFe21hcbzUooc/7&#10;ySkZJONBeweNLztrzoh7UEkglJGWzY7DhJ17387GWKN7+vQvkJSkifnUpeGRAZxio6J30smFC5ch&#10;NTXDAODwcB92v/26gTzVLY2axGj0hDoXVaOm5gZU11zCmXPHcYBAzO2u4TRvNo39ffd8guC1kHrt&#10;xcjYAN544yW8tvN5Glqdty890mdYfWL3YuOGrcgQOGNYbbl16uQxDI70wR2QEYOZM+Zg/rzFmMPO&#10;5qwKGmg6AVb12zS6OjLWj6ee+wnzc4TPaqAnsWjeUnziwU+jsLCMfpOoZqN0+OgeNBIw1tfXUZUj&#10;o1MsUn3qd2VCaRCYnzh5mMCylp1i2gjyt2b1RiQnulGOhsY6tLc1wxen7aw8WLduAzsHiaQRi342&#10;Xu2dbdCCK21BNqN8Fv0pLVZYnYRV31jD35CFLywstflpmuwjeQx0NEHnn2smpI6l1YbgqkzWN/25&#10;uqQSkN+7/X95J7J2iZRY5D+TAG1JWPPr+MK+cDKPPd3ddsZ9f2c3eqlPPW1N1MkeAttutBB82Ag8&#10;7W9qXiFtRaKVjRpoY52d8gTtIMFOk5/3gXAYjXV1dua/dexZALLlFniC5RC5NC9al239x/IJhGNt&#10;W0IqFJ818sN4sn0qQEXmj7p8/gnNx1RnXoZe8wApYco/QLmGqV/9I8No62pFG8FKdy8BWHcrwVwj&#10;QRH5YafCdhKgrgv0BAXZaU9l8ySnovKZqKjUri0+phXHTlkTRrq1fVmYaU4iSL5DMUlkRQMi7Fzy&#10;2UcAWjlvJZLSChHg83gwgBbqQS87dD3t7dQVtgmeZBSWzWFxa+cMfcpWehqx1b6wycjNJSgOM+/k&#10;/+L5c7aQygyBFicxjMmCMglN6pM5u5Tx6Shdsg5Vq7YgnJgFP/1CrO/9jRfRef4AWk/vw0BLNQHa&#10;OO1ItrU38TqWOUS5KqPMW3b5UuSVLyFg1uilByOUVWf9GbTXn0R7y3l23AYxRruRPnM+ylZsYNuq&#10;rer0j/Ep/3F2xMYov3EC1p6+DvR0NmCgiwCRV2dbLYZ1GIJN/VDpqUVR+8bYlKPKVFwwM+x80AZS&#10;puNBQu9x8ke7ZmaYdtGVSxwK5q9AYeVCBAlc3ZdLhrNGUmAtFr6sEluUlFlCQEn9jGEnWu1q16Wj&#10;aDy7F806Tlhzyym3qpXbkDdrGfVX6YoL6Q9rpaZose5Oku/h9lp0sQPW2t7GMktE5aI1yJ+9hLqZ&#10;zFxoD2N17PlPeSEvWvCnUiVRxOeWo2LdjQgn51EnE+AfG0FfWx06a0+iu/E8gWaD1ZGkrAKs3LAd&#10;yWn5pEF6LO/YAKlrqkOYdUNHfNqn4qusAMGytv/LLJmFYtrgMDs+fqYRjtVIMZ3mdWtKiEd121pr&#10;DNHW97LD2d/ZbJc6c/3dHWzD/SIYqUcqIw1b6VLOrNiuufdwNsIq0eqS2CSulupL8GmEtbgMjTW1&#10;SE1LR05+IRauWIlNN9+OgtmzrefFVsUZAEN6TtDmbChyAicP7MOM0lI0trVj6dr1LAUqQETRP6hT&#10;jOiedBpR1Rnl8tU/NQICfaHAGOprq1F/8QLqL1ejuaYGJ48fRiF76Vuuvxnp+cV2hu+iZcswqzAP&#10;rzz1U+zbtcN6xj5a9YycbNJRr8/1esLsZhlgNeSq5GTc+cOK5nKgvETyY5Xvnc5CXeXtbqc9oiOs&#10;GpEb0xnYpRUubQFu1pKs9CQU5+di2ZrVyJ9FIKFOA+O5BS0C0JNobWz8iIywajSOsjI5UCZTI6wj&#10;SNEIKyu4VfioYzAXT3/d3dW6EfH5lZxryq+iK0faBsJ0KwNJo9pef8mMZJAdgISMHKTnalRK8gcB&#10;2GX7hD5OkFNeVoGy4nLGJMDyetHe3ohW9poFnPTpfK4+b7GxS05JRkdnK981Mh01+jGoqpprpz6l&#10;pKait68XTa31jBdEQCNomVkoKiglaCafahwVg7eSYX1DNc6dP0XDN2rba5UXVyAzI8/aUQXKzMpG&#10;enoqGln+OppUi2BaCXTU459ROpP8TC+6SIhPhC8xDucvnLGe/cDAoO1qkJetTb7dPNncnALMmjWb&#10;wFZn2osfxqXeN5Pfp576GS7XnkMoPGZlvHj+Mtxz10MoyCu1PGoh1IsvP4UWbavE59KymZhZUWmj&#10;twK3AuzyF3DsZeP64kvPYJQgWzJYs3ITNq7fzjrgI4D34+SpI+TzFMOGkZOVh7vvvh9xbASVk+On&#10;DuPY8UO8n0R2eh62bt4emaeqnQNO4NDRvTbHNiMtFxvWb7YpHDadITyOSwffRNg/YHU6V+d5z5rP&#10;6hxPAK3cSm/VLEn4/DFngrZryusDOllUOYvPcjFKJKvRnxDzmkNQrfP40ylHHX+qKQ4paVlISM5A&#10;dpEaf31mJbyJIwBnmRbN1r6rqUZLjSFZNyfWtVJdK+Xjmfek9HxbDBOn8+n1MhpQ6TOuXY4rc/o8&#10;qu2+MmkfU3JLkFs6h41utK4yLsttkro+NjpmWyslZxSQvwokpbr5n8MDvXYmf2ZemX21Ss3NRUJa&#10;JhJTM5HMMKnZuZbXeHYS/CPj1HfZ2gL7tJ6aX2agyICcz4sE2jLtNpCeV4SKuYuQpp05qD/aEcDH&#10;tCWrLMZLYv6YYWNP21TF+QiYWY9KtDiGoFedS40yJiQm0f4UYdbS9YjxJhtItWaIOZM5j6GOyr4H&#10;xifIc7adV5+VV2zbOkl3nR6wfWEk1S3VF30FifXFU8bZyMjLscVQwh1BAR52llJS0lhX1FWdhJ8g&#10;1cP8ZeUWIYb1UO2kyHp4n5lbgNT0dBZzIss4yeppPMssOTMP2azvMxevxCwCY49Hi4JYn5W20CRB&#10;2uDwMDKysoxGJgG3Tj1LSKadSc9ESkYu5VRiMtZCZFfklJW2MnM5lwd5DmOItiWVti+7sMKOvNX0&#10;A5dnhpV8ZUEoqOTEBIz6/UhkuWoUOrd4Jm1KCmWn9l+dwBTkFBQw7+msU4TgyqN0iLobn56N0llz&#10;sWjNFmSVVNmIuoFO8qTZ1XHxHtv+y8d6rjnCsYwTimVZ55ejcvl6FFdpGzeCVXZupffKj1kU02vz&#10;4T/x636Tk9OQR33zxsfb1LkEgmEtsk1KzUFmQRlKKhehavFaJOZXkIj0XHEFVKnL/T0EsRnIKihH&#10;RnElktl2qVNlGEn0re6AMs/C+Jif5Zhm7Vt20QzKPYeii8XIcL/Z3zzSyGR9Ss3OJ4bKQiI7lYm0&#10;W6m0uznkQ18KqPQmh6udS+Gaey/HMlcTpKolw+3+HXr1JRayD/PWbMD+XW+hpKQEs5csNiVXhdeZ&#10;43I+KRzrj9pb9RPcx0jR0XyoEL73Z3+Cbes34O1jJ/C53/5de6d/UtOo+7nCcaSnf6NOo5jqjU3Q&#10;WNgoAJWIXpG2EN0dbdj10vPo7e5EyYwKFNFosgVkhy8B85Ythy8lAyH/OLrYAPfU1eDCiaM4cWgf&#10;27IRNmJ+Kl0uVm+7GetuvguZNBbOkVtmztSVVmaq4sviiUE+R+4i+RA8sFj2V1MSIi/MT3SsckTc&#10;2eNHEesftU9h44EJzF+5lmH0PshK72cd0hw75VuVSv1IR0dVVKeITAQCOLJHZ8anY8Gq1fjht/4S&#10;D3z6S0jUlIwIU9O80elBbsrjg7spEjIWRl/ykSNnAtoSEnmbDA/hjR9/E7GjnewdL8XCbQ+Y0bGQ&#10;kbhOHopthPijvKqX6Xw/qFM8OSezCN0p57ploq/REoz3Yd9zP0RwsANhdhZKl6xH5fqbaYBTCCZC&#10;ePGVJ7Fr96sIxfixYsFKPPTAZ2kIc1kuYezb9ypefuVZ+GnAU1Oz8dtf+w/Iyiywkjt2ag+efuZR&#10;DI/2IykhA/fd8ymsXLbZ0h4a7sHffucv0NJaS4Puxby5i/HQg59HJkGGiURiIH3pWEPTFfz9o99G&#10;V79AqAfrV24nrc+wEVBHTfmQPk7gUvUpPPn0T9Hd607l0mf1TRu244bt97AR1x6jbGzZ8PQx7W9/&#10;7/+guaWGfMbgphvuwI3b72BjGu/IMW2NmqhTaHWZFau9sxFPkfbl6nOUC2XG96WsG594+IsoytNi&#10;FzE9gaPH9uCxJ77PtnicIDUF9971GaxetZlU1LGkTVA9ZYdQ5fL8S4/hrbdfYz5D1rB89tO/jsqZ&#10;i8S6HYf7f7/3V+jtbTNwe8PW23Hz9XeQZhL6h7rwk59+HxeuEHSzc7Bk3ip88lNfIAjxwUub9MMf&#10;fwsnzh4iUAijonQefv1LX7PpGMrcWE8j9j39d4jTqUjM3KKNt6JIcyZZp6wuSQCSgUpwSmWcDk3r&#10;9wdzIicKcrY5vGRr/7TKOEBTNgoPwYT6neoEaZ9OO/FJwqJfmI26FrN4J0fop4VppKhtgFj+oiu+&#10;xK9kGquRHe0rqdXTGlmnfGLYadXG+cIcZq7kVBh0V/Om+Yye4ChiNU9bHV0BIy0IojLadA6GdBYn&#10;xuynx0bXSNQbx3Soi4wfEyKPSkiASLywrG2OKtNXQvrRghgBnwkCX3USdW9I25vE9kPTm8gHw8XQ&#10;7k3QJsZQJipbyUBmQYvPNM80hjbR8eg+DStLosfeCGXJdifO5UFFqaO63Y41LMf4VIqV8lJ+ma+o&#10;/RLxsBYCmVCpCeRLIEysWcLiUy76y2jSe9VVJx/KfGIck+P6jEzQzOR0gldX02WcOfQGO+zD5NOD&#10;8rkrUL58c+RkLC/DUk7kR7sKaFpAmOXnUUMqp7SUD0tSrWp0agdLQvaB8tU0N18cwysfKge+EwDV&#10;l0XR1dG6MQR+Ghu2eEZhuuVV22n1PThoeREZNpKWto2q01MAjdF4qzyG2NGinCQ0lnUMAaZacsnM&#10;gTgJkDo8wbDkY5IdDBtUoSxskZgWjEk/NErLOGaLFZ1h1BHQLjk6BUxfvDTtSm18nMA2Aaw1/dbQ&#10;ixkrGKfT9oKUxKvpgggyfRGe8JMPyoKyVWdLwWO0KJQ2UXVI9LQNnhaRST+oOUZec5L1JUB0Nfo8&#10;yXyKW4VQapYknU46k84ZPqDMJkSTeqevWAixY8901eGP8iu+pPtWNwXkmb7CSu9ln02E19w/6GyE&#10;NSorVQn9bam+Aq2mzy0pR2NtLXtv7PEXFFljoAotwKGPDDppQ5XalMEkroqsAqQPC+i4RljLStDQ&#10;1mFzWJ1TKtOl84HLiQWtz2FqZGQjQeWuu3AWr7/4HPLyi/DQ538NVYsWY4K9nNeefgLHjx5EUVER&#10;ctkDaq+twXf/5I/w5gvPoqOh3vRSpiCevIbGRnHp3DnUVVezjk0iPZW9MvZYlR8ZRpeYOGfejGn+&#10;sTy7HLi/+o3eRe6nHyO30x7REVYfadsqSDZkJw7tR3dLE4ZGxpCSls5eZxw6WB41J06j9tJ5DAx0&#10;IyM9lfaMYIRxPzpzWPk7RVfl/9EaYTWDbMYj8p6t40hPBwa629gk0NCzgchkr9yXkM6i1ir8EE6f&#10;O8n7CfT29GNO1UJkZuUzjzQu1Jfamssso0EE2dAo/JwqrXKPtZOVGhpq0DfQY/NLtTq9qnKejcQm&#10;yGjHhlFfX0tjGcDg0DBSCdrKSmaQhj5RRqwh5ZCUlIyBoT60tNeZwR3oH0JuXg4K8otp5NQxoM4w&#10;G7nsvaelp6GxoQEjI0OW5cbmRn3dRKnRVSOsrbh8GCUQqK6+xARCBNvjWLJ4KXlKNiNsklKD6dFI&#10;0oTt9frcC0/YqKzO+FeDUJQ/A/fc9SDKS6rY4Lr619XVQmD9XT4H2ND4MXfOQly39WYbiZvSDP4I&#10;XJ89fwwvv/oc7Yhk5sGypauxasUGG13RQi0B2ZOam0dDr7m612+7hR2BPCvNkyeP2PxV+9rBBm87&#10;O5dlJRVMwYMO8vD27l0YGh2ADmtYvHg1lixYYTZIeW2vOYvBlmrWsaDNWy3VJ1p2NAQexaMBKyUi&#10;2lPOFMauq30/iBMFOSNrCig5uIZKK681siiwoYVRMWzwrLET2PIRxOmeOqq9T2NVnzXKLDAqYbLA&#10;rHEWZ6Kr+9h4vmYYAQLKVkK306sURvVKPOgyF+Elcml027bYERBUGtRjI2/vGZZp2IljbOzV6E9a&#10;p8nxZskb74ovPgUIEuyK0TxYr0CC9rmUxWYQA7oRsMt7AwHkVWDVznD3MN/Kr0CjgICUXOWkeKRt&#10;e5tauhbT/olZB9IpN+qG5i3LZkfBwST50Ndd6Y4D+ATMEaV35BMRFs9Mw+Y8S7EJnKQW0U/f0csW&#10;fpFZPakdFI9agBQTz84EO+Sx8Sm8kpCcm4tE1rn+/gHr2LZ0dLJOpyAzh51egjF3KqTqpsqZ6fpY&#10;dpr6ol/phvKsd0xJHNgf1iHbpJ+dXQ/tv8rcbCo7GNFffUKnEbO8KK77p7tIgZKQnvVHJKVbE5S5&#10;AKh1RPTKVVgLY+rGgKYTKluFM4BMivS3sJK10Xe6bfvGUh4xGoFVJ4vlMgmdte/iMYaFtk33WSba&#10;yUcj1pN2JTIbyVQb2iWCbpWttvsSgLSysAJzubK6wMs6O5GvOVH6ZJT/pUuUqXghD2HKR8AyzPJV&#10;0AgVypMP5MMAutUfxmPa0nPNZdXODwKsou6mVZB7lp/JXdMgVX9MR+kvunyWzk9olxXSi7Gykb6r&#10;3kd1W/WB6ZN/sw/vckpL7j1efayd01Apoz5JqiCsCN2vxGa23KQ2AZvPypLWOcaJLFTNs+pvZ+M4&#10;qRWgzgiYEpstUHEoPqGtPOjUMDAl/jrq71kY0RdRFqZ++ccUib8koLo12tdpn/XPHN2PTVu34Ya7&#10;7jeFC7PhPrZ/N6o16b7pElprL5K/IMb7+xEeGEQq+aKaGS9qiHWnKpHmi0HruWN49lt/jSe++Vc4&#10;+MrTGB3opOGXYjEAs6G+lh6ssvBe/yxP9vSrOAqDcvMRyPR11OGNV5/GCEFpUkISfLSyB59/Hj/9&#10;67/ET//mz/Hm4z/D2889h51PPWWrns2WXnM/76xMpX0mXXfJKNmv/qgMPSirXGAGXio10teD0d52&#10;vgtZuJLiUlvEpA3StW3U2bNn2Og5PbZV/2UzjKY+/R87dgDt2n+QLiMtBwsXstPARlBvL148h0NH&#10;9vGNM3hLFq3ArBlzaGTZ12Jna+euV3D24gm+oU5Lr6nYamw1R3P9uk1IIYBWw6Xtmg4d3MPfDmec&#10;rS5Ja71YvGAV7rn7YRTklamdhfZmfWvPG7xeJBDURvKqNh4DsGmpGdbotbe3oK7+SkQgkR+lTz66&#10;+trw3EtP4OyFE0hI8sE/HiAwLsUdtz+A2RVLyR/tAPU/FBrDoUN72CCPmJwy0vKweuUmpEe2iYmQ&#10;ZthJNLXU4uVXnsP4+KgLm5GDtWs2Uc9TGGISV6ovGCBNiHNz6ebNWYziwnLy47WR6fOXTlu+tAVc&#10;UVE55s9fKMpW52rrajA8Mmz1MyUlg3TX0ZcPqiDkraetkTYpaDLLYlx9klNhCHyo4dIG5KYydGLZ&#10;2DaPiOev4FxsJ0/x6Xhlo8Y7LZZU2jIh0ZFnjbIZMzJs5MfMnR75a6uy1UBaYxm1oYxn76Uv6uzI&#10;JjGsois56ZsBdl0KqHT4E7nUXOqS7ZFcaLlpOwW+6M9Oi6PPJ0tDwMk5Pip1u1cybr9rxpdNJJAT&#10;HVF2K8klRpei8m4cyJN2XKDaBgLoIehmI23MtOWD+TEalIeNUpGq+JIMNIqplKV/qi+ShXg04Kd0&#10;RFdgk3kXawYmFYN03JcdcmGCV9IWkWEifPHH9IG3WkxkYNT89YdyVFwVCj0dWFVYlp0l5ICHRiPV&#10;8VQeCuYsx8INt2Hmkk2YwY5cSmYawbNsiFoR8sWCUhzZAuXP2NAl3nhpUMishuTCNtTsDS9RUCGb&#10;rCVLk1nkkp8ImPqLmPgVab5RPmTDSEsdSHXGTd7kRTIQDzblIHKZj6UpnSNdAUvlm/I1kMf/YtSl&#10;S6dfCtBR0oik2n6VB/mhsGx3ArFkOXC07ShareGg3TV/8Sf5WadcRCl5jRwrOYWnnw0i8VeWWvNg&#10;Na1DtB07Sl3vFdDxZvPp+chgli+l7S7pJXmjHCy9qTQYz72xwSvbmpP/tVOCbqV3Ls8iKDKiwSDS&#10;O+ZBnSn9U5qqfdpeU/IQ6BUhLQK1QxRENEL73Y5R7brm3ulUJj/nZGQ051i/EroK0pyErAJkrMDw&#10;MF569FF88w/+AHVnT5GQKnRk4FwFKI1S4Ub+TTnpi9y7CkmP7nKKZ38dCVMiFbmbyGx9GQz3duHF&#10;Z56En4Zpy+33YtbiZdJsizDuD6CjrZWGV4sz2Kx76RkbQmHVTNz7mU9j/sqVmFRHB354pUys4Oq1&#10;B6nMcXHk3T+Eswf344UffA/f+YP/hsM7nkGQ4Fybc6txs3ZFfPFGDagxZfmdzqfLxbSz8FLOq5wZ&#10;Tr6ZJF1V2IaaRixfsRab7rgDZXNm4uyp/XjxZ99D3aUzmDlvDj77u/8edz34CZw6cgS99bWOyEfe&#10;OSNjAvjQ3HsnJmW3chBDLPPkrHxk6Ox6Pgf9wxhsb8UkAY5cemoWVixbZbovgHfhynn0dncYjThf&#10;iu0AoBOWtLp/PDCI4yf22SijeuBLFq1EnubDTnqhVbyad1nfXGNppyVl2bZRaXaOfQwGh3ux681X&#10;0NpZz2dnTEVDOpafU4Lrt99OP5+B1IamegI7dr706U3EeLFKMrwPi+atwF13PohszUulLo6MDeL1&#10;nS/jzd0vIhB2ecrNzkNubgGBJvWNfF0gmJ7UwgylacIJo3+wG08++WNcZn51ZGcgEMAS5vVTn/y8&#10;7ekqvuSUvHY+uHjprBlqLeRZuGANFs1fzTB6S77YuMteDI30Ye/+N9De2WR8ayrApg3X2S4DMuQj&#10;470Eq7swRp41L7igoAgrV6yjnJPtfUNjDRobq42eSnHblhuQnJTJe23DNIza+mqM6tQZNo6zKypR&#10;nFdidU31MzDUi5HeTqOjuYIZfKdPpbJRsktm3yw3ksLVzvn96o55Z5qCFUaZ6akRtP0Z7Z6NrN7I&#10;JigpjVpFQKmCK0R0L1VnJxSYl4EJxXH1Sl6WB0bTM5tn/vKdntl4W1xLz6WvyxCRIvHSJ1HXUeIz&#10;ndt3Umno4i39FcfeR1jVXxsNNmQlH/06Z8nxV0DMbkjbTiTiC2175LYS0z+BNdrmqWeP3dvnYfMX&#10;oBPYpB+V0wCq6BpJ3rNuxU76puI5GkqGv5aWwkl+xoKBf9GQHCYEbjXax0tfRzTf0sdABpMZT6Zc&#10;QEhh3aggZWfPDGgU+VcBVV7myzaB7/UqyieYxoQ3BZml81C56nos3nArckvnk5cEpueBj+UuyqKg&#10;1f5uKy1NlXCXvsRMmOxUoqJHXgjGBaaUgKCPfi0tpq+W1+kL6TCeLmVcstDIodk8vjW+JUXTAeVP&#10;/AqO8j7iZ+9FWXLme/dpm78a/dY7kx/BG5+jumfisEs6zDLhrxZ1SrZehjHtY57cVmrMkXRTOmRl&#10;p8sgMeMJSNPb6oJLVzyrg6Nwlojll2GZPz05CTHfEiaj2MwUXRbX5cHF0cxZnTDHS/mJhJF9lY5J&#10;9WWv5GU8MI6shN7r64E0xDoxSoj8OLlabbE0nKykIw6cephXla2lTYLqWIp/0VEISztCQ7Gi17uf&#10;rrlpp/KediobOlcxXYFJ7x3QYoHoR40TBa2TlrSoqe7iRXS1tvOdQrOApVBWAixcq2muyH95Rzpq&#10;bJQunzSnxZRbhUsGtCH0+GAfXn3xWRSVFOPWu+9Hek6e49GMreb3jGJkoN8UNzE9C8UztGApFomp&#10;KaionIPKefOQlJJsi0XCGtkgfSmgdcGcFiPV48PkwACaTx3Hs9/+Br77Z/8DLZdPU9VoTCZCjKfe&#10;lBRRfPGSlWN+1VOzuZyRXFs+lJH3cwrGJIPBMPp6RpGbVYRJnw8N54/j1Wcfw9BAN/JLCnHjAw+g&#10;ZMESxCcmsCH32eKEfx1O5cmfXySDfw73y6Tni0dWfglCMhqhAPo7tFWJO1JV5nNG2QwUFhSwjCfR&#10;P9SNurorBvQ0j2xe1SLMnjXPDJ1G/i4QuLV3NltcjbLesP02W4EsoNlB/xMnD2I8OGSUZ1ZU4cYb&#10;9D7RDFxTczXe2PmCrfaXOrjPoLrzELhtwqyKuaae2upKOweME1TbYZoMInV1K/JjMX/uEtx+6z3I&#10;ysxn7Bhb3LP77Z3Ys2enqCIlOYWANc90VRvT19ReopzYQLIhUT2TMd7x2qu4dOk86YV4xWDWTPJ6&#10;420oK5ltNK0szRAA586dsqkP2rEjKysXy5assc/7Yky8qXsZCI7aAQcnTx01MKqpAEuWrMSG9dtE&#10;iP/Ad4ft1Czl0euNw/p1W1DO9LQdkU6lOXHyEAaH+ix0RcUsVM6eY3HlOjvbUFd/iZ0FLbBJwGLW&#10;ETk17Go8u7TFzUg/BRUDX0oaUtlJkVwtB8wH20dzrlH7p3RMQYlEKr9+XHm5dOxvpGI42yZQZM26&#10;CxiJ9w6+TO7O35xo8id62bPdyBDpVzZZTbR+dUXCyUVbSfvDEFMv5OQn66Z/7s69F0xyPvYjx1+V&#10;i6y8grhULBd2r4Y7EmjK6Vbt+lR21FZYuyE/0pEfnfm50PZrcezO/Z2+HL1oMtPxon/de1sIZLQk&#10;53eH4UuBxsgbe6tMW8apmHZF4tBPvnZF0lIsDao4WSrfLoSNAgoUx6fykR0lAlYaeMunK+2orOTE&#10;g2i4S+lHy3/6nvH4M839VXF1GT905ik/dxt9nEoxQkuyjsrOHP2nuZKLvFSeLAr/CHzxV1XHqo/I&#10;RV5N3/BH0RRXeeLlvOU5zcN0nsS3qKkM9MrRkE/0XuGdc4BQEo/K0EaPRZvO5BMNSmey0410KxJ+&#10;6guFCzGVhvuRzuqKOnoK3Bt50eCzCx5J0TnrJBh93tttJC3jkjru0RQY3jOvsWwXHK66msLV7he9&#10;+/i6iHbTEV068+TuTVX4KENkCq0Hr+tdCKyl5uTg7s9/Fl/5b7+PBevWszxdb9dqqEVXAZM8L434&#10;TLmrbt+rPDQSIgIqfI1e6ZxsGRJNWPZRm8JsAH/y7b9FdlYmNmzZZqMwtAhkmWmx0R1tb8JbT/wY&#10;7XW1rLuJWLHpJsxYvJY049BWXYdHv/ENvPzkkxgdHLLV28IGOs9aJ5xMBJh2WAf7sdENAvEErckJ&#10;PnjGh1BzdC++/8d/gPoTB5mFoDX4rpfNLIeZYXU+mX0zYFMVy93qUlanKt5VTj46/k3nRK9evwFv&#10;vfIy/ua3fxs/+KP/ie6aOiSkEvw8+AiKCbIbTx3C4z/4FuYsnofknGyWxc/Tu+am3dXSkexlIKKG&#10;zDBhbBxyCsvgSUoxYNnf2Y7RgV6Wvd8i52TmYc5s7Uk6idHxYZw+fSQCONgb9yRg1co1tqpeQKyj&#10;swknCazscxBpL1qwDMuXUe+sVz2Jo0cPEJRpdFQmy4vly9fx/SryJcM1gRMnjuLJJx+zBQfSeYFW&#10;0dEK+aVL19izivsCwaRAoo3SqV6wjpga8p0M45JFq/Dwg59BToaOG461TdZfe/1V7HjjBdtP0R0v&#10;SzVnHR4eGkJvv07kYo5IQwceNDY1WH7VT5wzez7uv+cRlBXNjHyyo/wYTjZhaKQXZ86fJpAcQlxc&#10;HMrKZqK01C1WlIRkqHWk5sEje7Fjx0s2/UFgtaysHNu33kRTEmfhmjsasHvfWwTjA7bYbUbpDCxd&#10;vNLkIllfrD6Pk2fdEZpxBPhLFixHsp1+ozIM4dLF8+ju1vY3E8jPzbepGlYRBeKZZpf2vg2MsoH1&#10;Ik2rsnVikKXsnGtknJu++ydwsn0yZWYDlY5kThlq4ZA1tpKja9DoySfXCEs/LIKMbqQBVCjHsZPs&#10;9OWCCErZ09Qf6Zx8NSrlfHQpTXM2wqVRPBo5jXg5g22vXMgpinRKPfJeiSmu/dIrGsT4FJ2r+Den&#10;AIp/tYuEtZE2XVF60Svib7SidCLO0lT4aLx3X1eHj8jAVQy79Llep/Br5Nt4ivi7SwHkKXiv92rI&#10;9PWBdOneEdT8xJ9+rYU0iTn5yl9xdUCNtlzSRmrii5ehZt66wqcTNfHNXxu1dKO+GtHTaKLAteK6&#10;2a4GfSOXm1NpuqPLmIrml4QN/OlXdKN8unAWlJd75rt3X/SfCmN/lIbSjqbvYLmuqJuWh3vv3kbT&#10;5639iieNpLq8RTXaOYVXXDmFde+UP+Xf5TXqdKcrmo7uJdToKPs0/7qcEy8R2eheb0xfmObP6c3V&#10;sSMUrnp0PuqeON6il8tPtHAFBlSeelYdnAb3pi1MUxgilulHt99UiGgyouZSEK1r7mrHjoZgvit8&#10;J/ZY7H/tBSTG+bBg9Qbs37kLxWVlqFyylKHcSI4+IymaGVgKX6tRVWwaZmcbYlQ0Cvn9P/9f2LJ5&#10;A3YfPY4v/PbvMo4rkHe4iMe0ypAXGnDRt4UobHhMCXkfHBvB7mefscZr+3332RYipiSM0nDxLBun&#10;Ghx8Ywfqzp6DL86LRes24Y4vfBlp+cWWwKmdr+Gxv/ljeLQ9D/+NMy+2jcrIAOKZX5tgLcU3ceiB&#10;PPBBqx1jfbEYDYXhSc7EfZ/7IpZuuRFe3hvwkcIrvG6VIf7X6FKs9jikzikt/bO5MKbEzp07cQwx&#10;4yNsiL02r2/OktW4cuwIjr29C/6RISSlpmLxxg2Ys34LOuprcOroIcSJJ18S1hCse+KTcGTPvmu7&#10;BETcVDzdyEXJ6l43li5TtTJlWRJ9hUa7cHbPc+ipv8LkY5FbQV633oYYGxGZwMlT+/Dkc49jaHQQ&#10;CewAfepTX8Ki+auM3OjYIJ557ic4ceoAOy1+5GYX4YH7Pkugt0Q1Ba1t9fjJz75nI6haPFdYUI5P&#10;PvxrtnepRnDbO+vxxNM/spFOgTMP6a9bswk33XQnO0ppNuqpEdxWgrqfPvZd2+NUowT33vkQ69UN&#10;zI4zhg50CcAqe5JfGGfPnSRvP0N/fyc9Ndk/AbfdfjtSUpPw7DNPYmSoj0AzAb/5la+jVPsnsiHR&#10;SPE3v/U3qGu8iNlVVXjwnk8xT8WWVwnQ5l0qJaZx4MibeObZxxjHj8TEJNx71yNYuWyj5VsVUvsZ&#10;Hzl+EM+/8JR9ttfIdG5uIR68/5Oosl0BYm2qwI9+9n2cu3CSwFyrgpNJ5yGsXrmVVGJsZ4BvfPMv&#10;bAcE7XtbXjILjzz8BRTopC+6Btb3v/+7v0XfUAcCoQBuvfEe3HbTfZQDG0WWXcflk7hy8CVM+AcR&#10;Ju2qVdtQPJ+da6uDUg7JTr8mOJkRy9+UvuiHD/b8QV00PmnbIQ4sRyWlDndfR5vt8KGvNfb5l3qn&#10;zqfSsr692ImkGu3r257WfCEbIj+HZ/WSfPNH9mbKKSE61wS6PMi5mqV4CisQxLgC1KIcCeOcq5lR&#10;f6mXFsi45lOfdV3z+o4okdTMjzQnNOdKYQWKJ/XpmHZV6eqTN4lqdExcqyyifIqq8mX+/KdOhtkX&#10;41Hpu4ZdzubMKp/Gm9PLCAV6EUKw/I1L7SojGhHQNRnLNov86MOwk4ji6lJ4Sy0iH/EqmyY44jNe&#10;5DRnXZ/rzf4xbOyEaJE/pjepsmQc29Nbb1kw+ienMnLlRPjJPNuUBgPE4kuycdKNOscJnWiKF+Zd&#10;TnqgtOQsn3xWWBf4ahouTxbe4rrxSMcH9Yg+euOxBoyhGU5jPgou6iYziSAC6szEkEeNDtquDhY7&#10;kgbz4OZ5Otk7yrpcKIsb0RlRNpamnKOhOqjYetadYL7iSywma5OPZKIwouRkEM3zO0hOUeIVkZU5&#10;JWzMKLxko3tRVHj+Gimne3LSUhsI46O9MlrSCXvpwpkfebX9jBVQz3qptGQNNe9VAxzUZy025Tt9&#10;ldUYlxYtaptNn+1mohREw6hMuXfm65qLAFaJSHBURTQNWBdGAWtpCWYvXUG1n0CICq75Kbb5MBGe&#10;RlzoQQPlDKADZKTHhuw7f/6nuG7TJrx19Bh+7Wtft/hONaQECisWos4plmOHtO2d/vCZFSToH8OO&#10;px6Df2AEt33i00hIS7dKZg0OyT36l/8Le59/Aqk+L8FqqoHtO774FaQXEazKscE79OKTePybf4YE&#10;No5BKtFags7sgkKcO7oPtZevIN6rXq3rzYX0R0aRQNJrPU/jxFabJmTkYvmm7ViyZTvK5s+nL40W&#10;kbozMepZuWZ7GrDKMU/K27sBq5+A1UMwzlfzCDqV5lBjPbrb2uHRatnEBIJZKjrz5dExdeEwLp64&#10;gOtuuxOxcZ5rgPUqNxVPN3JRsro3P/5hGqZpupX+YBxNZ/bj3P43kBQTRNCXhlUEPWmFBHGeOIyw&#10;M/PDH38b5y+eIej0omzGLHzxc7+FpKQMFS2u1JzH937wDfgDbv7l4oUrCcq+gFTrzARx6OhbePqZ&#10;nxlg0xTrJYuX46EHP4OkxHTGj0EDwexTT/8EDY1uTrIOHlixYjW2b7sJmen6fE1gHBjAY08+iqME&#10;gNpsPyezAL/DDmBqgk6TUu5chm0UVvPC6MITfpwnEHzh+afQ2UPQ6olBWloaSkqL0Uj9GhkcYH4S&#10;DAAuWrCS9VjzC2NsP1XtP7v9+htRUlBhnUP5R8tD4DgQGMFjTz+KQ4f3EWR6kJCchq//zn9Cdprq&#10;2iTGxodwgO/27H0TvQNdpheaMnD3HfdjKdMiRQLQAF7f9RJ27X7djlqV3Vm/djPB+MPUc23HFcar&#10;bzxrW4tpWoA3Ngn33PEwNq0XmNUm8gG8+OrTeHPnK6Yx2Tl5+Ddf/V07TEENRHi8F+f3vIieulME&#10;2Ky3yYXYdMcnEJdWwNAuN5q+IyAZaamsMdcbe+tE+vNm6gM46Zl4VbfCsBrvx/rbcfLIHgSHBmgp&#10;dK66RlhUZpHGivKdhhOUE/VVIM51dgVLmTe+kp/HgJXjMWo/5aaPY3XO5W7a6Z01tkrT6oBoy8Zp&#10;3qReih8HxlwdYWgDLoqjUVmBM0dHzoGiq5zkaYBVgCMCWDUPULZVo0rMi9FU0Cj4kY4xP7bNk/zt&#10;nZvn6+hLKtN2WKBpGrBKKgopqoIizBd5tCcCjmntnQasDlhJMrL3oiuq0XCOps29NcAqwK2w4ll5&#10;Uh4UOjK4QTpKVWya/CJOC5SjINstPhYF8S2gGeHRZKH2lBH4J9ohMTBqYa228BJwlYzIhwUWv+JP&#10;uVQ4V8p6mnbuyVbjmyNNKo7lge/03sNXKmOFm9A7Zsw9MS2TnYtr2VI48TalX0qZ72nv3Xv5O/vj&#10;QigdhVIchuDl0nV+clEf1/mS4y9lMCVvRbPAFsrdmw5RVuKVzwLglpLSMIpOFs45WTn64p/vpohK&#10;prp1dc+SZnjRU+hYA6uipcuVoULERuyFqxPSJ9Uj6Tf5tQVWKg/xo3eqR+w0CR+pXWQoHRqinTK0&#10;Td2SDduQokOXrFxV5tNOPFxz73QOsJqUpByuau/f8ZIDrGvWY/8bb6C4rJSAdRnCUnwBLoa3Iuav&#10;erpT80fYuF+8dAFZeXnIKy7Ed/70z3Ddhi3YfeQ4vvA7/44hpNgKG1UCxlKFNUVzFcNZdmkOw+mX&#10;jcrY0DB2vPQ8WtjQfuKRzyKrtCzSaWQYGnwZ0Td+8gO8+tjPMBGYQHbJTHzp9/4T8uYsZLgg/MND&#10;aDh9Ai/+7Ador79gZ5SPB2Jwz0OfxMZ77kFfWyMe//4PcOX0OSRYDealVo55DYdCbCyd0RMgUVw/&#10;QWyQoD23bAaWrtuItdtuQHohG+vI9i2CRBod89nnHZczk1FUfhEXHWHV9if+YBhVy5fgwFtv4PCb&#10;r2Ootw8T9DPRmqPp4EOA/Ggz49/9g//J5OJx+CMDWOWUU7p/QcAqNyWzKFndayQhomem8DK6Vsxh&#10;jPU04+xbz2C0sw6T8QnIrFjIzsidNODJfO+zOZaPP/kjjIz3I44diFtvvhtb199MWtKLSbz0yjN4&#10;463nSD5EsOXDfXd/DiuWbaKueFiuw3h5x9PYs2eX8aJR3U3s7Nxx68NkjoaMLNU0XCBo/ZEdOGBz&#10;YlnuWvB1y013Ij0jE/sP7MP+w3vR09MCLfyboO5+6Ytfw7yq5ZQzGztl2GWS9zJ6kqMrGW2o/8Ir&#10;T6G9q9mMqICgV4snGMQb68MdtzyAzZtutuom19Pbgbj4OKSlZLC+05OXA3XuvUTY2t6AH/3kO26h&#10;GGnGxiZi88Yt2LBqE5JT0rDzTc2bfROB4AibhCDS07Nx+y33Y/XyDcyvGrQwTp0+ZHu8DmkrLoLs&#10;2TNn4/Of+bLtXas8VNeexU8e+y56BjsxEfZi1fKNuP+uRyJ7qwZR13oFj/70++juaKcZ8BIMP4RN&#10;G6+38pI8eprO4NzeZwHGn4yJR9niG1GxejvTio7oRcGC7p0tMiDI34go7cbaNj1/QCdx6XQmla9S&#10;FIiWrkyGR1m3CeJZj2NtwZvKjHbCGk0myjqgjrilyv+io8bZgSo1dKImCExeJ9Tgym7bG/fe3kSf&#10;7LWrq1EnmgY4ojmVBESHl9I2P5aRxeM7yUFO8WRvrRF2XtYo07nRQYbloxpscxPx/KPwAf7qvdIU&#10;dV6qeOaUnyjPCqMyido8+lPZ9M6e+UfvpvwN0Igp/Y3IZwpI6H0kLYEO11oxoMKIhuoI/ZSs2iRN&#10;dxG9q2yzS4uONB24laN8JJCIUKJT3qIjwLzhe5e++SuQ8UdakXiWtSmaLo6dOMZQ4sMi2F/yaHlU&#10;WtIR/pqOyI+OeXE8urJ05ak8K7ycniUB/Y36yYkO+aAeOR7FvzilbYjwGJWz6QF/o/kwI6HC0P8o&#10;G1E/hTLPyAtr6/TOPauExEdUBxTDOUffSFg+yJeNKtNDfrokz6iz+4hOGFUHAuUvys7p13zdr+XJ&#10;8WFykhwpPwOcdLE65SwSxQAn7y0VGQTdqb6o7IwOHy0+w0petEVGO6LvUcDqAoYixa405c/45NM1&#10;RewEEbQmZ2RF5jdP829/GcZoRPyuOeemAWtUNrz273iFgNWLBWvW4tAujbCWYubixSZQU26CSLPE&#10;VPoAwWBvWxMaq6+g+uxJ1DY24IFf+wLmLF2B7/3xH2Pbhq14m4D1c//235G4FESFzAKXcjLpd5QJ&#10;f8cH+zE0qHOJBzEwMICx0VH0dnfbJOXVmzcgJ7+EARmJBr/2/CmcPXUAowPdqLt0Cf4hP0rLq7Du&#10;xlswf8NmBqMpDgUIul/Gmz/7MQbb6tkYKxlt3OyFLzERs+fNwYKVq5CekIS3d7yByxfO8b1GVRnO&#10;lI4KRpZV/7Q37dRRhfQI8tK+hHnlMwnoV2LeitWomDvH5kS6bTlodKjMyqK2EHHg3PWilOVzxzXC&#10;OooE0tV52f6JcXzvW99AXmoSMlPT4FFFYBw18jo9REA4SMAxTlD0W7//3+EjuLoGWKed4smZTtlN&#10;hKzuzU9/ZDh4x3LVqJ5ZDwTQdPwN1B57XSoDdnmx8sb7kZytk1C0320YPyY4Onp6L416CFWV8/Hw&#10;vZ9FXlaJRdfq9r/70Tdw5cpp6ukkCnJn49OPfMVOsVKavf2teOKpn+HSpXMsxwASE1Jw3bbbsW3z&#10;zdApU5LD5ZpTeO7Fx9HcXGd6pk9Ms2ZVQseMXqmuJvgLwuMLsiOkzdt9BJk34e7bPkFZsi6RB2aH&#10;fyQ/6SsbM9ZPGVJ1Eq/UnbGpB109HXyWPqnHz3cTMbjztoewdfNNdu/aFsnDlYyVE8vSLSxxDbDk&#10;c/LUQTz17KMYHuuzhGMoo0mC7FkzZyIpORmXL9cgEBin/yRSMtJw0013YPUSAfgE8h/ChUsn8fQz&#10;P0UvwbFOVNIisYce/AQqZ85nAh70D/biyWcexenzB/k+hu9L8fADn0NVxXzLW2xsCI8//yPs3f8m&#10;5T+BWaVz8emHv4ScHI2uUnTBUVQf34GW82/DExpHcnoplt/0a4hNzbc2dQrMMD/mNKRFeTntizgJ&#10;QD98NRXuAzqbYmRpsT6QkOq+mxcpirqPJDKd6vs4cRblLjqWGOVLT1H3fnSi6fyinLjG29GIhlO8&#10;KH3x63x+EZWfd++X9i+i9MFT+fk475fueznlfTp/cr84VrQ8FMrFm3b/EO+/zHu5X4bvX8WJvnh/&#10;N99Xuyhg/Yf0Se6D8qm47xf/6vuo3l3tp3j/UF252im84kd/3+3ez//93HuF/2VkdXUcPUd/IxjI&#10;wOq0s9AWTTL4IPn9/7+zgwPeIU/eN9dU2567ecVFaKqtRQoBkQ4OsJHQIGFTOID+xmoc2rEDrz7+&#10;Exzc+RJO7HsLzfUNbFBisHLjNmTlF+HE2/tQUaKDA9qxVAuzIhXdII4KxBpJJR6DgdYWPPuTH+Pk&#10;4UMErAN2FF9KWipycvMwo3I2Fi5basfOCbTpE0pnfS3+7v/+H5w9sA+NtfVYtnIt7nvki1h9w20o&#10;1DGmbGQFJtQWZTNeZqwXV86eMZxt26DwhZ8Nmzbvv3z+HLraOrB2w0YsXb8FsQnp6CQ/+jyj1dI2&#10;OmqfS9Q7onKRtvKgRWDa+H+grwNNdVdw8cxRXDl3CqmJPhtljvEwHY1OkZHoalLbLox3otDd1sZO&#10;WAheT6ydLXz8yD42unn4/G9+HSs2X48lazZjyYYtWLyev5u2YenajVi+eTN6RkYxa/58eEi/teGj&#10;cjSrnHIW+Z06OGAYqVmFv9zBAdOeUz4fxE1Rmrp5Nx09UfIqiyirKkPqhtc3ib6uFtv9IiY8AW9c&#10;IrKKdfSottXxIikxARcunyVwHGNnagAZqemomFFldUInSiUlJaGanbaxgB/DI0N2TOriRYts7qoA&#10;anZWHmpr6mzeqxYgtbY226r94uIS0vAgJysfZRWz0Nffh67uDmp5EH0Ebl1d3baoz0Nd1MioPi8J&#10;CMWxszJ/7kLo2E5Vy2mUrvzJALp+qLbZyc7MQ15eAWpZT/xjY8yTQLsbac3PL8bcqkUmDzObpBOF&#10;cm6LHqfrRp5iE2A+d/EEzl88zTiUjsCqKhqBY29/Dzq726nuIYaNRRbL/a7bH8LyxWvh02biCKG+&#10;6ZLNre3qElhl/ZiMwx233kVZrbC0AmE/XnvjRRw+ts/Si41NwPo1W7F2+SYrK/F04dIZ7Hj9BZaF&#10;n7KPw/q1W7Bg7lLjWSNRoz2NqDm2BxOUtTqUhXOWIGsmO9wa3WVGXL5MaNOX+z/tpr1/RWcf7yPx&#10;la7qv+hJkPrLZ9kFk7nE78Y5o820kDfZpNMfyZe/sml8UhPpqDhKkr2j76hPheePdbqNqBFjkrJj&#10;enLPFlRpWSDFJx8mHz5ZPP1hnIitNi869043vCL3+gJkafKf7JzUwrqfspkKGEnSUXFhIxHsvR5d&#10;EN0pjMWWKOxXLxVK6xqsI2V+GghgiiYs+tuAghx5ZqSpfEadEbraWQr8J+LTPEQ4NBqu5OiMEYaR&#10;LFRPGFClLPFr8FmyDdJfU98U23WILYrVH/0aR4pAp62zonDHUtbIppUlWzn2rKbyRL8p/hjMIkz/&#10;/IruH4qt9y7MVUm6h+g74+8XOwsecS60/kZ9I3SmrqtdJIx6mNF39vPucL/IRcO+dxyTKZ39fUcm&#10;r3JX+V8d/r3zNe2mo/HvO2jrJnrxb0SG7/Sls5upp2su4qbq4jtl4yqcapmNRrAihf1jaLx8GQde&#10;eQnf+R//Hf/jP/47vPj4o2itvYyRvm7MnDULd3/yU1h/3Y2MTrKaVUya+tohkCnnPnXRjEfeacAh&#10;GBjFyf1v44ff/y4Kiwvwqd/4ddxw551Yv3075i9fjvKqOXZGsVdH1ZFOTChoi6RiCTYTWN3jvT7c&#10;fsc9uPuzX0XBguVIyMgmItVEeDVuvGXj2UEed7+xwwCorKhGP1XzE6gs8TQOMaOjqL94Abvf3IWi&#10;efPx8K99CTOq5sMfDkf2fjWzxDwF2YDaeAmZl/GgUaIxSfZ44CMIGetqw+UjB/DNP/pD/PV/+T2c&#10;3b0TYz3ttD9siiYYS6OukX9ymvdrX3l8bCTIZxIBTGHpDKQWliIhpwgJBcVIIKBIIPhPyMnlcyES&#10;cwtx/U03I9HOpVZN+Kg7l1ertP+STmxELhs5nHIsX5VhRj5ydIa6LwGTwQDaa85jvLOF4dXwhVFe&#10;UUFQtBBeFpiOUdy3fw/q6t2qf9GYPWsOli5dTfIaQQ+inh26V157HoGQtsmKIbidjVtvvgOpqVns&#10;aPgwOjpswEzn5ostaUZpfgWu23YDcvNyGUWNVhgh6k0cQe/cqnlYvGAZgar2Jo3BEIF1/3C/pf3z&#10;ThrG5pI6GtKka97PmbUAmzdeB69OX7F66OjrpC6LEZWNNaHv7zSftKenG+ME5srrooXLMG/ufFt4&#10;JdCk1ARYNSVm48bNWLxwOTuIrqPS29+Fx5/4CdraJFfGJi9333kf1qzeyIRlisI4c/aogdXJGHYU&#10;CfSKi2Zg2+btJO2ai6GhPrxCGzQ+Osb6NImigjIsWbSc9VJTARggMITO6lMIDfcyr3HwJOcgb8Y8&#10;ikDzFt/HKd4/hxNKkXufhK0zy7KwfWxZFjbmdXVYAzYOnuqfbbzO/zSpFtZAjqmfCs7ZIwsnG8dX&#10;wrAG7pSM/tFT9kv/HOgz0pSb3lnhmyh06ZUJ1HSFspcxjYRXSUUDTuFDvtDiG/EU9TOwbDwzvsJP&#10;uQitqHz44ECswKfzcQEi+eCdsRJ5tjzYJ20+KJr44I/O7zejr7jk2w0S6FHxGCJKjE4j9dYOkLDy&#10;bvPvGU8sWRCz2ZonyXu7GFaoVGH4bBybbIwE9Z0+EdkqL5YfIXa5SJUSfcXkTeTZXcZb1J/XJNF+&#10;JIjpuDyjPkorEuxXdIoZkcv7Or2fTuEdaUUTf4fn+7v3Di7670zj510kzBQB/ZHfP52LkjY3dfMu&#10;d5X/1eGj97Kz78XXVdHe9XDN/WNcRNLqwfGKGBDNzYhO31Cd1JFjQ709OPD2Lrz2wjO4dPooEmND&#10;WLl+JT79W7+BOUv4++u/hc0PfQrX3/cAimfNZGSBPTaGmmtjtV7kNLncy4bKNWDjY4PYs+sVXDh7&#10;Avc98hC23HG7be9kG3trlJDA1+qyRmc05yMUwpndb+KZb/4VQe4ulJUVEFhWYfHm6+BLz1E2zLmR&#10;Cja9IT+OvfIMnvjGn6C/rRo+j7YaUeNA46I9W2m0NHKllfeau9pSV026ezAR70F+WTFikpOQU1aK&#10;uKTI9ldqkMNuxJUQnnzJaHoJwCnGyTjEhr1InPQhniCg48Jp/Oiv/jce/dM/wvGdO2zRmDagt0ZJ&#10;DZScpM/GPQQ/kOTFuutuwdhogOFfxYUju3H+5D6cP7EfF04cwIVj/D15AOcOvo1dL7yEABvsfy01&#10;wbTql2FVjcK/gLNK4E1AVtEseJPTEOObpHz7cfnkYTtRTMZSn+43rtuIrNQcPnrQ3tWB3Xt22kp3&#10;aVsC9Xb7lhuwcM5Cm/ukTt6JE4dw6MhevlftmiCgXYVbb7kTKckZ1E2CvyDrSEjdHxtvI81GHKD+&#10;9bIDqFHfYGDC9nS98fqb8cgjn8bWrdvsyFbtKKGR2MEhAdb3d2qftUhLwtecqQULFmLGjJk2L1uF&#10;YgBHgeT+gfKJtM3UzxG0d7QSdGvlqxfz5i3A5z77a7jj9nuRn1dK1VZAgmXWqWPHD+LiRQfIleDw&#10;sM7F9xAHxMLnTcKmTduwYsVak6fao7rGK3j9DYLRsSGCMg/ysvLwyIOfRHKiprhMEryPYe/+3Whr&#10;b7JTx1KSMrB57VbkZxdD224pjYH2ZjRVn2WaQYwRrBeVz0VSZpnF1+hrdETjn99pNFSLdSh/JqlU&#10;3XianITPHwFLgiLLP/8JD/mYL63c1rg2lcDeC9AKAGnOq817pW45QKR7ETKr4hwfBdQsl3YvMOZ+&#10;9U/21AFXBRA/0k2G1txYvnSnYxlrzgn0aWRaCsB4ttW1MS+95UWm9U91QMBLnSAaVXs2O6f8m/0X&#10;mI063slffEfLg/HE0nQYx4CByOhFL6Os6SwMHSZf2uNUlHUUvU48kr9b2e8omY4rDcnBPMiT0tK2&#10;hLzMj/ypc2e8Swb6osEo2pheTm2JyUh50qIts1PqEJIGQbLeaOqK5GydianyM2G7LGpeJttD24pO&#10;wmU67sQoDYYwgCJbcuSd9cruGU664eYcSw+iubrmrrmPpzOz5X6mq4ImFdsTDYN91uCvTgR68NOf&#10;x2/9x/+Muz//FWy85W6CuZkYYcgAK57OJtdcwPHAqH2qk/P4WNFoDEIyBHSqk9GWT14n9u3H6PAw&#10;7njgPhTNnM36KTNMI2+jLbxoRGVUop/wms6ewUs/exT7X3serz71Uxx+ezdCo0EkxWtuJKs0DYxF&#10;pdMc1HP738YLP/kRRru7CJJpTGn8PbaXLG2BKr9GYkk7IIir5Bh/z66dGCf/s6rm0nDEY82GrViw&#10;bDUCJKxPZZqj6AkHtdEJ+QzZbhZhGSvmU5eMlE9haJy8YT8uErT87Ht/i/0vPcv2xclF+ZpyTNOj&#10;eQvBWBRWLrCDEHTWcU1tHS5fvISLly7i8qULqOZVc+kKzp2/hJqaK2wLNMIlw/lRcZS9FfBH370b&#10;tNgIR0wcMgpnUqdnUf4exLKzM0Bg1N1wmUUUZO5iUVpSgRtuvJVgKxHeOC/OXzqHI+xI6PO9cp6R&#10;nosbb7qD4Waafo2MDGPnrh04e/EIYwuyspO3Yh1uuvFO5OQW44btt9qorcqxtb0Ojz32Ixw/fhRh&#10;AlnNZakoq8QnHnwE1227keAsEykpaUhPyyDYYGNN0Nrb3esy8J5OeSRlNY52P4nsjHxUVlYRgwgg&#10;RnXwnbJ4p7MKa3dRkQUCfvT39zNWrE11SEtLZ4cvEetWb8bD938Wi+YvZz3SIqIY1NfV4rnnn7L8&#10;q7Evp/zuvOs+lBTPwoYN22wnBO2KoDSaWqrxzLM/Q1tHk5WHDl24jh24wjy3hZXKrLruAg4f32fT&#10;BrTl3dLFy7FqxQYDMDaqOD6C+vMnMTk6YDSTsnJRMHsJOyCprrH/RVn9J3aSmmqnwI570iXQJE24&#10;qv4TcMn4uBFO6SHDsR65uPTje7fzg+qXXvEPAYze2bGXlIOsq3kzgwzlwtCeORpuYgJ97BJ9ycHp&#10;Benwx9HlK513TnqSv2yhQmjQUtsWihUBP+1SogdBJ4vDJ+VRYUnALtEUf1rYY7ZWYVhGVgaMpLC6&#10;REn0jQfe21/9tx+DaJYnS4GekVSnytHFcTywmTD6ljZ5tzT5QnjbAUddfEmebIcBUYqmpVcMprnd&#10;8rA46ijwhaXOTEyFV1gyEOVbo732Qmnp4r0BUMa3Rk7lKacfC8A0JBemoUeBYv0yNC+VKR90T7p2&#10;8VHkGdrC/WuxsdfcNffP4VQ1IxXfgUK7YwUViNLqNo2GTAiVaaNvzeubVYXN9zyE6x/+HErZOI2P&#10;BJBdUEBgdQ57XngOT/7wB2hvbjYLInra8N8Mhpxqe8Sd2L8PzTX12LxpG1Ky8t0CJvaYrWdLrhz2&#10;C6K7uQEdly/izK7X8OwPvs/nWiQTCOszu/ZmnD17HlJz8s2omJFkhWa/G8MdjTj4xqsY6u1220Np&#10;VJd5sM84bPBt1FfGS3H0qzR5aY/E/oYG5JWWom/Ujyu1rVi0cj0yi8sxyp63Pv1oVDbWDFoYYSLj&#10;Uf76mUcd7RqOCSNIQCtifIIv3mtTGHY+9yROv/U6LbS2sXFO4tBZyjHhWILbWLQSkDY1NtqRnwuX&#10;LcctBK/3PvwF3PXQQ9i27Tr7xHrHXXfjtjtvI10avUjJfTScDGo0Zx99J17tMr5Z8GpBCLxmLV2H&#10;hPQ8aQUm/QNorzmD4Gi/VZQYgtoVy9fa1lQqu/HQGPYceAtX6i9YeI3QlBXPxpbNBGIJGYpBcNeN&#10;5557inp0zhoyrcxftXIdPvPIr2Ht2g2Ij0tGc2stnn72p6iuOQ8PK4CH3aH5VUvw4P2fwoI5y1gX&#10;9Dlb+5QmID1dq+hVJwlY+7Tpv3RA13TdijoVx5SuUe9jyf/MilnIJpBz+xuTo2iZkYQDBVeXIT3V&#10;4EbrL50/MMY89VK9tYdxIlJTspiyAJcHM8ur8MC9n8S6VZvYYYyzvVVbWusJWp/EuYvHKJ8Q5lUt&#10;xCOf+BxuuuE2N3LKNLr62vDSq8+gsanGRoQ9lNG6tZuxnGWh2iyOOnoa8cabO9DV20YMF4PC/BJs&#10;WLuVvGknDsqVRqO76SL6WkmDsbQCt3TeIiRll/I1cyXQJxDxobpI2UiGsjuUk8YRBSDdQDT/GAKi&#10;j1bX2yicAzkCKn5G0xY4zrG89E6kGFSlF5Ye8LU7356etLWyn7YhOUO4z94qU5FV3hVOaURGZpWk&#10;bBkvfTky+ci+sQuv7ba0K4z4FHAM2bNOV6PdZQ6kj9IpjTDa4S7mZH/daKV0XXXG0hO35NVUzYCc&#10;s1ziSABt+h3zF2HTaPGfRn0tA3phvGvldYCPIeoYNY/21MN7D2Uji6tYFp88uZSZf8XRinBebgSZ&#10;0jFdUHjxJtAo3vWr+Dr9UOnyIm3txhAr3oxp/mFc7c+t9ETD6PC9G0GPpC+ejab8FIbOylIvlTO+&#10;Iw29N2BschCvTkMURrtMaEaPookti3rNXXMfY2eLrtQfjc5dU5VqqrlkW/LkFpehqa4eqelZBKX5&#10;to+kQJ1t7+D1Ije/CGUzZ6FizgKkZ+TZdjv1tY0orahAbmE+Tux5GxVlpWju6MSyNRtdhQ6M4M3n&#10;n8Olc2dww+13IqvY7ZOqhlJzoGpPHsPrTz+JkY4mXDp6EK8/+zOcensnzh7Yi47mRhrkGIyzgudX&#10;zsNtn/o01t58G+LSMmhHzASQP1X6AE7t2YkDr78Cr+wOa7y26DEz4XFGwowGM+Rlj9eMjYyL3lMA&#10;vrh4LCI4HAsQiAYmsY5gsWrhIuLdOLQ2t9BAygTRyBLAl82Zg9yycvT1DdDIh/kuCB8NsJtPFU+K&#10;QAIby8D4MGquXERRUQlyCoooeQ86W9tIKEjczEQp15hgAN//9rcMO+UVFSMtIwv9TQ144lvfxP6X&#10;nse+nTtw+tQJlM2YicJyjeLFoLWx6SO+6GqEHZKCX27RlVnlad8PzVGfqB6m3F6WfRzl39PaQPww&#10;jrHhISSlpSNFJyQRSHk8WmCViPqGOgyPDmJsfARtbW2omD0bKUnp5NuL/NxC237p0mUCWeZpdJRh&#10;2jvtAI6M1EwCDA+yMrIJsuLQRID13AuPo6buovpPjO/B2jVbcMft96Mgt5h6pkbV/VODWltXg6YW&#10;nUY1geyMXCxeqMVGUWldJUs619ZT9wlWBDDVaMcleAmML6Ozs5158aGkeAYWzIscZ2p/VI8EN+Qk&#10;lGiZCn6EUV17ASdOHbVweTkFWLN6AxLiUiyO/DTqWlExG8kpSZaONsweHOxDIzuxJcUlyM4sQFpq&#10;BoGpgOYk+ge7mP8nceHiOYuvSd0bNmzHjdffiUSCeXUCRv3aGuxZnDx1DL4EbTU3ibtvewBzCH7F&#10;l+xGaKgL5/e/iomRbgMjGSWzMWPReviSskiTsmN9tI6JKviH4FwqUUmyFJQ35tdAHu+sq8w6EoMR&#10;YKgVCA4A8U4m4tH+sbyJ+VmHRjE53Et9HCM+d6PjjopojNMm+ukneMYrRh1iFnxINk2HYxAAGRAW&#10;aONrpTnJ8AJkBGIxLB/5GciN5fMk05gcNhoxrK8OTMbaFyNPrDY+J32BPdo0SV5WU6c6CURaHD5p&#10;/FK2MCYwxLx1MijDSbnFl3iwf87W6slNsxLveq/0xAftokFO52xbJ/ErcC5eBbolG+qk+BcIt7wo&#10;bRKWnMWNO+RGdJWe3ksOTC9MfmMZx8qApFUuph4Cw+O8UWzpo+TAi376FmdzqZl/TTmRnxsBJ32M&#10;Max406iyukxqV5Sm8qWpcZG8Kw/iOVLGVt5K296Rvn/QDrrQ9neacmMLfgWSla4T2NTvNXfNfdyc&#10;2yWAVZtVwqqPKlEzGxqNdOSVlKGhvh7p6anIzs+nwfQjODyAkf4uTIwNExj5aEATrJFPZAM93ttr&#10;n7FnzplrC6VO7d1HwErQ29SGRStXor32Cna89BziPLG4+f77kVlU5Cq2/jHxicAY9r74LN584WnU&#10;nz2B2nOnMNTdjpHeThvZSUhJQ+XCJbj/c1/C9oc+jYqFyxCbmG6fZ9TJ98iQhUZx6fBBPPmDv0No&#10;QJtzu5EAD41mmEaKyRmo1abOHhqXUDAMn0ZYBWhpsDRPtb2jAzlZOdh8441YtGwFElPTkJmVjlkz&#10;ZiA4NobqS5dsEVjlgoW494tfwJpbbsOiyirUX76Msf4+40WjcRqFMOMiYEwZj40M2whqKemkE+x3&#10;tbbYiKsnzmsnBo2zYRe4uZdAvICyH2xvxTf/7H+j9tQptjcBbNm2hZ2Bcrzw4qtYtXYjG+8EtJDe&#10;NcD6j3QsIy2AcftmepGcnIL+zjaMDfVST/zo7ulDTn4x4lM1mghkpmuEMojq+moWbRAjI0MYGuzH&#10;rFlzCN6SqF8eFLNjopGouro6SmMCA4ODBHA19kk+LVlHizqw9gJ1/dz5U1Ngdemy1bj9lnsJbNkB&#10;pI/+SX/VqGk6S11DDRpbapluGLk6v3/pKmXAsuF+pyVneshf+5rA//oMLP5qCDp1apaHja0DrAS9&#10;FlCxVAasCOai5RG9JnC5+oIdoqCyKiuZiaWLVhF4x5v8bFEQZRnnTUBJaQn10Et+dSCCA+31dY2o&#10;YAc3jaBdfsO0JY898WOcPnPc6r9mAM6ft9jtP5uqQxEkpRD2HXoLe/fuJn2NDMZg29brsXXjjayr&#10;rGMCIQRYFw/uwkBLtQMiCWkom78GmaULoM+/cgZWlQdL58N1lqTKkHf6ayNz44NouXQCx3fvQMPF&#10;k6ilTBtra/g+Fqm0N7EE9LFhP3qaanDq0G5cOHkUjZfPo5cdqcz0ZALxBOZpEq1XzuAi5dPCjkwt&#10;QX/LpTOYHBtBWhY7Rr5YnD64F2eP7kVxbjaG+/pw/ugetFUzreqLaKi5wjgXUFSYh7bWOpw/+Da6&#10;6i+i7swJtNfXIjg+htT0TJavx3g98fYOdNZdtkWBXnZMBM50nPHJ3S9joKMFmTn5Ng0sPNRjc+7P&#10;HN6DusunyPcFgPY7NY35itN0EdfiiH8NGvhHBnD2wJvMyzk0X7qMRnbs+zuabUuypCS1MXGMPoLL&#10;7ChdpBw62I7UM8yFE8cQZj2MJ2g/uutVdLW1I7+wiLKLsw6agJ7pFcte802H+zpx4cg+NFxQ/q6g&#10;kbKqPncO8ZRlWkY689CEo3veoKyPoPr8aYRHRjDU0YUTB/egmR3KzrpLaK/mVVeLy6ePoqejlXZ3&#10;BiaCYzj25vOov3AOWbkFiE9MY7qEt+zMXqS86y8cNFnXV1ejt6UeE+zoap9zD+uHAVeC2eHOFqZ7&#10;GKeO7Ef1hdMsz0uW//SMVE1Ed1iYebgGVq+5j7Mza66G0jPptsxxhjV63BwfbZI5gV54FEdeewHf&#10;/d//Hd/4/X+Pb/+3/4xjrz3PDnQj6g7vxlP/90/wzT/9f9BUfQ4JNlLAyGwQvQS0HbV1ePHb38Wx&#10;gwewatNGXH/vfUjOyKTJYn+dFVCftvz9gxijQU0leItlz3XCP8qOtHrAbO5psDLKZuC+r/46Pvt7&#10;/xWV629Acmoh38eTb1V411hO+sex/7kX8OO/+HMEerqtd60eqle9coERGl712SfCNJc0ZjrtSou8&#10;NOXBLfxg75jZDRJcPP/od/DsN/4Cbz32Qzz9t3+NH/35n+PRv/ornD50gPmaJHhJQmF5KYa7ezFU&#10;X4cQG0oZPfdZiTypZ86euPgzWdDFkZfexhq88uO/w0hrPWVDUjKm5CMmMImzx09iyZLlSM4uRJBg&#10;+5Wf/QjddReQlOzBjQ8+hC2f/yqWX3er7dMZIEAyK/aRd9FGwz195Jz4cuphXadwiDqTkMXO0BqA&#10;wEcjKhMjPag7fRDh4U6WlT4HxmL9um3YvOEGgr4Ei3yBDdyePa9HdgUgLRbu5k3bsW7dJlL1GViM&#10;YyMV0uoQ1i5/cAi7Gf7i5TNuYdQkwerSNbj95nuRlpIjlkyXzJFHAUKBGR0lLI9QMIQhdoCmHQOp&#10;x/Vup7jux2i4Kq9OHJ+lp3rxvu6dL0PhEHr6eqS0fIpBfDx5UR3jc5RXQTLdeWMSsGHdVoLLmykj&#10;Alqm2dHZiudffAI9/a18Fp6YIKjVyBvrLuuJtte6/db7bBRW8311HT95ELvffJ3logUrsVg4fylu&#10;3HqLkzsdLQfryHl0NxIUUfZahJNZPBMFMxeRKsGOhVJm+aMrItJ/bqdkVNJ2pxFJyocqYP4hfz9B&#10;5g5cOnEAqSmZ7LhXIi41n6C+D5fPHsGgZEx7Un/6OA4QCMV5AiifxU5uegoBax32v/4EehvOsjMY&#10;tJ1JBpov024CWRkpCI504eLp/WitOWtp97OzP6pFfOzIg8BugPZ6sJ3AmPZVHenkxAQCJw+GB3vR&#10;2ljNDo0P2QUlCIwO4zJ5bD5zkOHGaZvbEOxtwWBbnQPFRo/2GWPob7+CMXa+BBJDgx04ufc5Au2L&#10;BMLZyCkqpZ0ex6Xjb+HcgddZRIMmBAcoJwiGWfbjA+xsXMYgOxxxpJfknUQf7ePxt1/B8bdewmh3&#10;K3wxzGtPG/qYvnaCEM2EeNYHAuRx8j7a20GeNLdZ2aYRp67qqHBtX6iaY+0aQfNgWzXzX4fgaA/b&#10;gQCSaMcTE7wYbr+Is3teAAa6kUc77iOI7CPA9fgmCZrjrfMw0F5PwFmD0YFOxNE/Id6GQyjfHvSQ&#10;94HmSxhiWbDxMtlPhMdItwbDjefh8w+wjDwYZ14u7H8dp954CkPseKrjN9p2Gcf3vmwgvaioCMUE&#10;3R7amiuHXkbNkV0mHzePWY6dtohmXXPX3MfNuRFWWdHoxXrdWn2FDW4M8kpK0dhQh8zMNEwSxP3o&#10;776Hcfa6NY9uaHgYp0+fwnn2cnfteBU17D1m5OZgw/U3Y97ylTbKd3TfXlRWVmLnrl1Ysno1brzn&#10;bmTkaz9XAkMBzVgCZYQRJvja+cyT2PfyczR8rPxtzfCxEdToZ5ANec6MWXjw81/E/I3XsYee5Oqs&#10;LJPsEG/1V/NeLxzYi+f+/juYGOpjU8U31kCpck8SFMdggsBAp0PZ1zDatLTCEqxYu5aG2n1iVaOr&#10;dz7S9vuH0NrShBr2+FsbGtDdSmPd04WgX5/fYvg+gCs11Th59DgO7dmPowcOoLe9nUaStElLAFor&#10;qXWvHQnErozb5EQIvV1daG5rRHpaGpKTmR8yqkY/Lj4ep06cgG8yhH0vPIsT+94m67FYu3U7tt59&#10;P/oHR/DGqy9Dx1qu3bwFsZRxy0d+SsConcyVN+MjPMLK1DQKqjTdAr9YxCcns0wm0Uld1C4SI0MD&#10;SEhKRmpeMfPmsU/ahdSf7u52dHRom6YJGz2Xf0lJuX3Oi/P5MKOiwhaqaEHH/fc+iNLiGUxlAqfP&#10;HMErrz7LOzdqKLB23z2fsONYbbohOTLJiB91aOTF+6aWelTXXrTtqDIzcrBOW0K5t+43ekt31a09&#10;REHquQsn0NhUS7AgXiMjrFNOZaBWX+5qCqyPBCjnLpyxuCSDylnzMG/OIsur8iDaFl/lKDDqjUM+&#10;67vSrWWnVZ9Oh4YHWSdCmEu7kBCfgoqZpbaIKzurEA89+GnkUFcc5A3h7PljeOqZn2GYslcHs6i4&#10;Anff+aCFVb3QCJ1/oAWXD+7CeH+7Ki7iM/KxYOOt8KXk8r06oaz3BEYGZMSX8fjhOJcPXUpW9k46&#10;FkLblTO4fPIAZlbNx4J121FQMQ9ls+agoDAPqek5yCksxTjB/enDbyM1KwNrrrsROaUVKKQ99o+N&#10;oL+rhaB3HPkElsMErCM9rViwZgOKFi5CfGAYHW3tyMwtREZeHnram+Af7MPMmbOoabFoqbmIwuxU&#10;LN28HWVzFqK4fBZik1LQ1VyPnuYmrLjuehSyTLMSvWg8fwTxianIps4OdtWjv7uZ/MdiYGCQfKbb&#10;ojZ9vm6/fAzJrBvKR92lk2iuvYDVW7ajeO5SFMyej/SUJPSxjnR1dyItKZV1SAvpqDMy4dST0FAP&#10;OutOw0d7uWzjdhTNX4jSomICww50tbVQdrHIyc0ij7UE0kPYcMMNKGOYGRWVbHMK7Atcd0sjEtOz&#10;UEg5CqRagauHoPKW7HmFRnvRWXueID0Oq7Zdz/wvYP5n2lHbzRp1ZbmUl5Zg/roNJq8syje7sAyl&#10;s2ahrDgfQwS6ZBcLV21E5cp1yCsqpzyA80f2Ymy4l22Zmw6WVVxO25zIPgfbkLpziJsIYOGabShb&#10;sAqlpTMQGxxDE/nQ/s7ZhYW4cmwvhtmpWL7lRpTNW4T8slJkJnjQ1dqEgb5eJKVkICVXh5TQJogB&#10;psE/Uqtr7pr7WDnXMkn3r6oDmvithUXO3rKSEFi2d3ejeGYlvvwffx9f/X/+AJ/9T/8NM2fPRldd&#10;NRvhUtz58Kfw5f/yh9h6172kJWMkYzFhOwaUzq3Eyu1bgYRU9nzdaJJGe7ra6rH3uSfw9P/5Kxwm&#10;WL14/DBOHT1iDaA/NIGMnEIsX7cV937mS5hFI6HpA8YoGyabSMoGQHbJVlqy6T9xYA8CA71MV6u2&#10;NceIV0yYDS0vGqwcNp6bt95I4JGBQDgGpZVVWEngl5CUSAArUKHcE1Tql0ZBOxTExcXSkDIN5sfm&#10;oVEePvLgpVGMCxIID40g2NeP2NFxGiKCXsYzPvWN16QbYhQd/UdIFBmZ0hymKyeP4Zkf/R0G+7ts&#10;hE0zm1bfcD1yirLxwk++j+ozJ2m0y7H19odw26e/SsAdj+qzp2w6xuJlSw14R7chu+b+kY5ytC1q&#10;dButA3FpKKhagYziOQhTXz2hUdSePoyBxst8y/Kk+qUlpePWG+9ARdls26LKz4Zo565XsG//GwhN&#10;jEqTkBifjBuuvxWfeuRzKCYQ0deM2vpavPzKCzYaGwoEUUAQfGt0GoAtYhE/upy2yKk6ymlum211&#10;RAa0qMYpWfR6HxfJ0/QNf03J38vJP5LYlHrphpf+K+O8EQjUwQOabhDlzf2qLmpRjvuKkZqchS0b&#10;b8SyJavor2Nnx3D48H4cOnqQYWOY53w8cN8jePD+R5AemSogQH/2wnG8+NJTGNWKf8oiOzsPt9x4&#10;O8qKZpKKFmKx7o30ov7UYQx2Ntmc+7A3GTOWrEFCVonVwyhjmqLhnOP9w3DiT5dSDIkX1dUJPyYI&#10;YjR6qNH2VHXek3MRjkvBRHwGUnNnomDGfMSw09PbWY+J4ADKCAKRmEebR9uZyo7fzAVI9CVjrLcX&#10;46P99gUszLLoaGtFy+VLaG/vZAc2GZmkDXYYZIM1lcIXzy68ypy8+P1BWxjb2kRARPDp+NUfvmOn&#10;OMBreGwUXpat1xtLc655mXyvzhiBnD5hXzm+HyMd9UiQmNl58rFTrilN3a1tSEvNRlLBTCAum5GS&#10;kFk6D/kz5hnY6m5vtJHdSIK8pEeqFZQU7W04Lpnx0hCbXWxrI6RnQwSk0FZntKNaaqppUK21BNid&#10;vWxK4tweqKq4Vs6UukYvRJp86qNDdOGY1+dFEu3m+HgALS0dzH8bursoQ7KTnJpLm5qGBtbNWurm&#10;wMCwTQGKSUyn7FPIU6LVR83HJTLmM3U1Ph1jXU3obL6CYgLR3LwCdHU1Ymyw29KWvQ9QcBOxSYyj&#10;cs4AMkqQW7XE1kMM9ndgpK0OQ51ttl1dauEs8puISW880ioWIa2wEjoBcbCn0+q8sqQyuuauuY+r&#10;M+2XCTczricaVm3b4cAhzYPthRqL+BgvZrA3CPbwe5rZm50IYUZBAZYtmI9tG9djwZyZ6G9rwHM/&#10;exRtfK/apZFFPxuv5OxMJGfoMyf/yfKx0R0dHMKOn/4Uz3zvuzjIRn5soAcJbHTUGI2GYjGbDc+D&#10;X/ka7vvKb6Jq9WYS89lcVdsrT8aNvdami6dxaufLaDq23z4TedWIM40wjYoAathGclXH1YTGYOv1&#10;N2H2vAU0WH7znyQfx06cxPDwKGm6RlgyCDINNXLC3JOBAA23YgukBA1M2OcmGVpePgJin5d+IS1+&#10;cCO0OlI1liBHCz00cir/idAkQmEtI+A70o7R59XOdjuGVhmLpYy98Sm459NfwBf//e/jM7we+vp/&#10;xG2f+QJtY47NmV2wfBUe+uyXDMTH0Kh9tJzKlnL4V+nEO/+q0RMgY2MjF5+cg4oFa+FNzkaQjeLk&#10;2AAuHX0Lw73N1ClFCNvxq/fc9SAqZ7JBZn3RIqydb77K62VSkK7GIJkNYXZGnun2wNAgdu7chS4d&#10;N8w6pQVI26+7GUWFZU5XVfd4M7UwUH6iYq0VXdSDzvlFGjB6v9PJI3q9l4sSvNpZSryujid+ZA+i&#10;4Qk7jUcCJQIIhYvypgZ9+l4dN4UjsE/LxHXbbkJuTj6CgRBB6KjJoKa+miE9SCbwz0gjOOCTOp5H&#10;Tx3E088+gY7uTqvzGkm+7dY7sXj+cqXOui8wPIyGC4fQduWs9V/9oRiCogUoKNepXQ7m21cTAzO6&#10;fz85/HM5pmdpRteSGxNmt8aHexAXQ5AX/cqrAARxQ+0tOPLWDoLVZgJ72gV2kuxriVAXL9lkLW6N&#10;JxANBcYZTR3hCcpoAo21tbhw6hRaNS+eADU40EW6mp5CeyOZxWm+ZJi2bAJ9vT04fvgwDu3bh9rL&#10;OvxCi5bID39rju3DubdeRN25U8SNOcguqUSsAHVIBxt4kMsOQ9XiFRgZ7Ef1kX2Y6G01O6iyD/qH&#10;SWYMiRqw0PQyvrF2xJuEhORM5sXrtjxkXq2aKV8xcbS3AvXUFYJPv7ZrISfa3zo1M5/saxpNkAGC&#10;pnf+gB/njh3H/j17cfLseZpiSlajFiIomWtUlc9qBybYodIuBE7+dOYfwyZsBOfZaTr+9k7UXLiI&#10;gH8SOdSbeWtvsf28z184h5N7d+HSkf3w2wBIHIsunnxoHYRSsQIjTyNor7/AdiuM8lkzMWNOJUU5&#10;ir6WeiaoDR8j0xIYQ82e1WjeeBOTkJKaijDrwkBPL7M2xk6GmzbD1oTlRNuekIVJ7ddMP+mvGyzh&#10;jfJ4zV1zH1Mn62BuqlLrV7ZVNwJeNDr6JCPTc+CtXfjGn/4x/vZP/hj/54/+EG+9yUpdV4cXXn4J&#10;3/vG/4sf/sWf4OTbb9FyaVWk+xSnzZx1tCQ9+MwqK9sSDuLYrjdw/I2d8PrHkMLev+YiyegECOzm&#10;0iA+9Otfw6zN25BQUGSf791nUlZpAQVyuvvVl/HNP/kTPPF//y/+7i/+DD9j2l1tzfDSEMQkZSGW&#10;hmcyMQWTcUkEHql4+JOfxvyVa3Bozz6MEHR7EnyonDcf5y/VYJS0wwSAfgLJcRq1APM74YmHj3Hj&#10;CBT1GV+mRJ1bfc6cJBAPC9R4NA82BJ1Spe2tAuRf29C4JVZeNiT6jEpx0AiHPQlIyc7Hug2bkZlJ&#10;4035+AioffGJ0Kb0yps2GY+NT0NB5WIUL16J3Mo5CCUlmJ3yJSXaSvW4lCwkZ2bbYreriu8j4Nxn&#10;t3+NzgFEp/2m9xHAKv3PKp2LotlLKe9UNtpBjPS2oObUXvaPWqnbDMcI5aWzccuNd6Egr4Q6PmmH&#10;CWj/1dd3vYwgOzLqZLnjHL0EGgEbzRcIU7wHH3gEy5euYUfILayYcjaS4gCfuYhoQ/pqwF+b+6yG&#10;2prBq9wUDd3ona5Ift7Xvdf7dzAz9aMytk/srAOalqC8yNkccoui97znP9uZQF70Ly0pwyc/8Vms&#10;XL6eeSfoik8gcKCdMB2WddFIoR9nLhzDSy8/jR7Nu2R9iItLxuaN27F0kU4RIzUrpwB6Gs+h6dIJ&#10;TBIkhcMx9pl59pLNBFeZZIE0pYtCUYxjbMmoWVrG0YfglNZ0iiYbgi/jzeshz6MIDmmu6hg7tAJ8&#10;AQT622y0TqPKPl+8fWnqbmPnX/OiaQRteyaWlfQ1LiGBOqOJT9QDTyzmLl+O1TfchFXrN1HH/Kgh&#10;4AwMDDCsA+8TBGmx0h3Syc7Jxppt27Dl5lsIPheIO9IggwTT8V6Ww1g/ers6kZpTgNyKKjHuqgTr&#10;Q5BgqmDeEhTOmGVfyK6c1h7DzAaja269thcbHeoz4OrmuFI/+DtBmy8dSUxJIrlpvTDjpqlC1H+G&#10;oHwiukhbPDg0RJ9YxCWlsvdIwEjefXE+rNi2BdvuuAsr1m+whUva0sq2umIaYkZyMpDOy7UbunPl&#10;rnqekZaC5Vu3YMNtt2LhimWkmQhPYhoKqxZjxY13Y+mKVWR5GE2XT6GziZ0qraUgj3aojfEsoiEE&#10;hvtt0EF24fTx4zhz8jTl4EF7cx0mx4dcmVnbwfDUbZWWRqc1d9YfJK/seGghcQyBuqa9TFCXtXDY&#10;aQw7KNR/hfFocIIZMWBudkHXNXfNffycab7VQd1E/srEyzDK2NjnbBkC+mXn5WP2ggWYuXgRZi5d&#10;hrk0jhUr16F84XLMmLUAGQRTmQSHVqHtmkRyQiISSLaj7oo1yurld105j53PP4bYyXEaSBo6NoAy&#10;aDSVyCzKw5Zbb0bGDPZW2TsX4JOdj37lEWcyZolJGdiweSvKZpajt7sDx/ftQd/AIO761BfwO3/4&#10;p/js13+foPe3cNsnP4Pr77wPOXmFeOWxJ3Du+EmmG4OZc+dg8dr1TOsubLjjPiy78Q6sJOhYef0d&#10;uO2hz+GBT38Ra0g/wIZP2wKFgyEzGtpUPpu96ZLFi+FPTAa0lZE2dS+cgeyKSsTn5iMmI5NAk0Ym&#10;kWCToHcyJRPz1m3Gl373P6OgqAz+kVEaxKCNPKWl5bPnLmk7Y2RSl32TTWTetS1KgHLSXEfJSFLQ&#10;IIIrqWvun8K5OaIqAzo2CvYVIDLCqQZqxuI1KJy1hI0jQQT86Go6i6aLh9i+63Oq9NyD2TMX4JZb&#10;7rF5raLjD4/jzTffwK43X2P/LcByVAqTyMhMxWc/81n8h6//F3z1S7+NhfNXM0l9rhVokAq4EUHj&#10;h4QMk065kM0hV8PP1wQ1Wtz4fu6X1RDL9S90jnfWQTagKSk6GtaSt5GqMBtkOZv7a7yqU6nFThph&#10;i1RaXfwzo2wOHvnEF/Dvv/6f8etf/RrmzKmimZCMqfcEvjoZ6/kXnkJvL8EqO7pJBBE333A7Nmy4&#10;zmyH8UrQNdbbhssn92NitMfAXjztztzV25CYpiNtmSbBqegZbI7Iz43C6XLP/+zO0vEY/tLMbSfB&#10;OMR4U5FZUIHxwARaGmsx3FlPVRuhbRnh7xg7sZPwMg9pGQXUtxS0153HAPVtMsZPmmMYYPixkB+J&#10;WXkEO9kES+4LWBKBT1pmHjLLKpCamgn/eMDm22sesaZHaAGoPitPUFe9CanIyMlHVn4eklPSyZfK&#10;SadGJWLG2uuwaN12JKVl2fSjgWbt8uBG0tUhD8f4aI8zMHfNNuSUlKOjp4PiJpAlD4kpGUjPzsXg&#10;8IDNy5zw9zJftHXj/fAPdiFAXcll/bDVpqZEFA7jagvAMEFfnL5WMY+YGLY9kHua6ngfRmJ6tk0n&#10;m2Sn38P8pGfnsC3KQUaqDoyRbIPs8jB+LPNIcC8AOcE6F0tDqhoi+ZsaUCe03VZsXDzSCMY1zzcp&#10;I4P1Lozx4Q6M9zQggR2posUrMWPmLKoaO2RanIYxsjtmU34m9RVQByyQYltrMwYGh2zqWmpmMXIK&#10;q5CUW44u6u9QRyP5YiZpS6xTp6OMydtkaBj9bXUEqL22f3lWeSXj5mK8vxe1R3dSVt3MM2Uw2IJQ&#10;b6vxrXZXN64jqHp1zV1zH08X2dZK9UF9dVmRSbRUX4GPvXsZpJaGWhrPNKSm0UgtWoSN7JUvXrka&#10;S1etY+90DZYQsC5ZuwEF6Wm4cuY0G400zF+9BmnZmTiydw82bduOkD+Ms0eOsbFOx1BvO1558ieo&#10;u3SOSalCsyLyN0xDHWKDWDFvEZZt2ojBkQGMj44gMDZKw0EwGw6x4vsR9gcQGh9HflExZsybg7Ge&#10;TvZuj7DRC6OkfDZWEWTGZ+UggXzEx8fZfLn9+/fi0IGjqK+pIy0CQBqieQsWo3jOAhrtIttMfeac&#10;OZg1fx5mV823fVIvnj6JA/v32VGUPvZwk5j/OALROBrkLXfcgbsf+SzDlaKyagGuo0xWrlmLVevW&#10;Y8Wq1Zi/ZAkWLl2KZWtWY+XaTdiy/VZsvOUOHD10GC8/9RQb+mGijXjMWb4aG265E13qpfNfXmkZ&#10;rS8bOcrEDCzbuEka8SiAsb9sGGzeIMNrS5jWd2xrdQgLliz/iC26+tewDysvClnqqITdwBwlTIBj&#10;I1heL7IzMzDQ045RNsb61KejWTUClsWGT/vtajQwnwCgpKQQLW3N6OvrZwMTRm1dHXrYgJWWFtt5&#10;+1p8pW2C4lhGXpvWwfJkoy3Aap/9Ik6Nkz4RSrqGT/lOG7efO38Wjc31DDGJMnZ+li5Zy3syfLXA&#10;7F7xo84yFM0maZyMbNLvJb8VU/uwunDTPNjzNBHjobuvA+fOnlI7jMz0LCxcuBTxcYl8d1XASHpy&#10;Ll/RX+aGeVV4gW0bgeWzPzCCnW+9ild2vEgA0GcQWvNZb7n5Tmxct422KEFGgiQJLPrbcOitl1nv&#10;W+FlnffEJbMebWHDv5BAKNFG+tzCOSaqglS67snxYIX7ITmJUpcqs5LlpfUAiUkJ6Gad17SQVoKe&#10;UerHaGcLGmsvkf9YFM6oQnbJTJs2NdDfic7WFgSHhzHY3oSGyxcwTvxYtWyt7Saig1VES7OStBVb&#10;K21cW1sn8vKKUFw1D81Nbejv7cGcufPgZ++/rakBQ6ND6OvqRhN1s6u9HQV5ueju6EJrcxOqFi5D&#10;Ul45Ae8YmuovU2axtgist6MBPX19yGenI43pxsYlII2AsbOtFcPDQ0jO0KliC2xufX9PFzo62tHf&#10;QdA10m8LvZoaGuw0w4oFKymDRAnCykb1LDg2iHamFRgjUA36MdLVhsaLZ9BCXlMysjF3xQbSTUJT&#10;bQ16+3qoA30M34g6tlMiE0c9aGfY4bEgZdGB5voaDPQOIJ2g26edLFQG1Krg2ADaKeO+gSEMsn62&#10;Nbajob4BSczHYHczTuzbhbrLlzDQ1Y7enj7GTUL5/GVISM8kX+Oke4UdjRBlMJOdhVScOnqQbdQo&#10;NtK+51cuRW5phdliAdl+lmlRSRnaa6rhZxsWCoTp14XmmguouXIeaaw7MxetQ0JWsY0Qd3d3UJaN&#10;tDEdCLJ8mq6cY3l2Ib98Fkq1KJK67XqvTpevuWvu4+gMsKqdNIPOHq+atZaaWjbGcayA5WisryNY&#10;TUHZ/EVIzc3HpMAQG1rNoYyJTbA98kI0NK8+/TiOHdyLFRs2YsV120lwAo0NjfD4krFs3UZbGX/g&#10;rZ04c/wQhgf6UFCQjxz2lLWSNS2PPc1c/vJZk9vrq2tw7sghNFw8z4p7xTZv76Ixbqdx7mpuRHdL&#10;C3poKLVf7PmzZ0gnC0UFxewNT6LmwmUaxyu4dPYkDu/ZQ6PfY5+AMlPVK89netnIy89nYx1HI9eG&#10;K+fPo4F0amou4Ur1eTRfuojTB/ajo70ZWenptsF7Lhv1xRu22Ce35Zu2opAGa3A4gMSUbBvp7WDe&#10;zl04jYa6BjQ1tmJABjw9FR6+y8gtQpwnGUM9Pai+coF2M8z4MzBrxUpcd/cDlGku3n77DZSUlSBH&#10;K9DVupmB5R8ZdDawhLDun0aIbKRIn4c0AhdEK2XsAGsRTlG2Cxa/zy4BRjPi/gksnpGI/JkmF01E&#10;vEcB6zBSswp/OcA67Tnl86E4VgCBKgM6lgXxQfnyEjDTc2xioq2E7iHI8I+N2efVoYEeW1SVkpUX&#10;KRd96s9AFvW4t7cP/WxYERsmgGhCZ3cb9TSbjWgmSUdGRpWWpUdYzPgqbo2h2HMEyOrRoCb58AfG&#10;cfTYYTbkTcbn7Mo5BJuLLbTclMyUH4N98omMdNLZnqX85wBrNbw+jx2TOr1LgMIr/YiTUPjoZKC4&#10;2k91AIcOHrDBMa8vCcuXrEBSYqrDkwpvzsY27dddosx3lr6wZ9iAu/w6u1uw443n8faB3QiExi10&#10;bnYebtp+G9ayU+w+ezvawcEuXDryJgba62wBjhaoFFUuQ9HCtewzkAdRZ1bFhoFjMu5Asgjwrbvh&#10;9SG4aDJTSao8bGYl4hJSkJNfBr9/BJqnOtjVidGBAcQRXOUUzkBO6Syb+pOdW2hzVcPajqm7y4Bn&#10;AvVn9uJ1yJ/J+kShjw0NEFyyY89rbGSQnfEJZOYUYcYCAc8i9HX30k4AJTNmM/1JjAwzTeqV9g8O&#10;EYRp8WpBcRnGx8Ms2xGU8j4uowgp6RnsrA/CP8nOWn4hw/ttVDivYBZtmxZTxcKXnEl/lovt+5qP&#10;rKIKJLHstCe3FhOODfWjt7uVQDmI3LLZmL9yE3GXpmxIJ1W3VDaUiX8cg/29IPP2mb2/pxPBcMgA&#10;4ILVm5CYVYTJ0ASGWJ80JUb7Gwf9QQTH/cjIzEES7ezwaJBtUhwmpEOUq4cdomx26AR0nQKR/Pig&#10;gUatrZBMximrMHs4aofiyNJwXzvLw48x/yibuDTMXrQKOTPmQLMaNGrf29tPPfMhpyAXE8FRdLd3&#10;IDO7BAWVi5h2io0cx3k9GBkZMX4LCXT9Y+PW+RwaGUIv86j9xDPYya1cotMT55C1OMozA77EOJqP&#10;AEaG+tDDtk58FbDjMm/NNopa08K89tFSKjxdz665a+7j5WImNexgbQpNKY2HxnQO7XjF5m4uWLcO&#10;e3fttC1GKpeupH10DaFGk6YcK9lbP/17PPv4TzCzci4+8eWvIqOs3BYJ1V28hP1vvo358+ZjzpyZ&#10;tkG0X8ZAxooVWquM3TzPCSSSZDAcRsgTzwruFgdMaNX9pAdBGlg2T7wPsaHSIiYaXDNCk4j3TtoW&#10;WPpq5SUQYBQEvJpeQPqs2D59YtX8wRANgkdrTDWvKGhxbW4pc6ymcyJGExLCiBPwIB9aHatGOZYG&#10;OeTxQTvr6ZQd+6pIHgI03iOjfqbvQ6wWLHiNJN/p0yUNKtPQnpDMCtsE8axjOWMQ74s1oKDTuTr7&#10;B3H4wAH28FNx4+13IF5ztShba9ZN1syUDDoBUgzBASgv+7zHhGzRSyiAI7v3IIWN2KLVq/H33/xL&#10;PPjpryBRW2WRdzXeEVvtbqLuH2HvomS0P66xyT/T5JQoHXmbDA/hjR9/E7GjncifvRQLtz5AAbpP&#10;eFI5RTIgZrGNkN7wdtr3w3JuEQXz4ZCZc5SxdEwnpHmpEzqeERPj6Gu6iLMHdyE43AEP9TY2KQcV&#10;i9ahhI3bZAwBeYREa1sLdu7cgRNnj5F6iCoVQiE7VetWb8GGdZupN2yEmJ4aIYukcrX8myCcKIxY&#10;hCDLcpzg/8CBvTh77qRtBbVp41Zs3XQTg07z7e5EVK0sI131CVGj+ALCjz35A+zZ94p1dNauugEP&#10;3PupSAi5SBmacyDaEXUl3dJei+9895tIS01BeflsXL/9ZqQQuETPVHeNqctDNKorbr3nfwOOqr8B&#10;nKRs3t6/E7V1l/iWvLI+lhH03HrzbZg7ZxFBreb1Kjzz3t+KK4ffQk/jeVaJAEIx8SipXIxZywiC&#10;UvNM9jaJg+FVz6LpmbPbSBnr4cNyU+kr7Wm5atTSbEVoAKPa39RPu+aNZ0fTi/j0LNaTRIZhuVEk&#10;6vCND/QSbMkCxSIpM9MWATpDFECYYDE4NkT1CUFzWcNB2pbENOolbQlR2TjfC/SmpKdgMhiiDR4x&#10;+6HRas3H14mFCclZBH+TCBA4Sic0ZUA8h0a6bXpSfEqa7Z8aCIYRH58JT7xGSMkOCyY4NoxAbwsB&#10;dgp82j+YYFD2NTw6hpFB7XU6Bl9SEpLSc5iWeCLfpiu0a6RNVcBEwI8A6YeYDx3UIfvvS0m1qR4T&#10;tBkxk+zgsf4FRvuJJ0eYT+qEECftvRaq6sQ2dSInCapjKQfZnxhPInzSC3aSVY+1uH8yRFkNC8Dr&#10;dCvqtvbypY7FJyTymWB5pI82dRzBUBiJqVnMUy7zr6VmaiInmMYQQf4oEjXdizT9YwHa8kTEUf91&#10;UpbtR8z4AXbq9FUwkW2D6py+0ml+tg6IUbklZ7D84tKY/1iL5/FQcyfHEBrqxshAP0mznWAnMDE9&#10;P8IjeZVdZEWyRb9X1elr7pr7ODkHWOn0RwZfcOvQjpcJWGMwX4B15y7rdVcRsCqMTru6dPIYDr69&#10;G7EEX6U5Wdjz3NN858FD/+Z3GG459u9+CwuXrUZ6QQFqTx/HpWNHaA5CiE9mI03w5qUx1ny4IC2J&#10;tnyJ8dJPk+aZQEjblNCgarK6T6aCFXrCRq+UAv0ZxhZoy+Bp0Qvpalq7DE9siBVZhlYGgIZCn8kU&#10;VmkRdtAQMaSMJTMpYx0WL3ynjfud9aRZ4q/4MbGwZ+whXfEY4n1MjM6t1jwoNgyxpKkGlenJGMba&#10;UYge28pE27doTlYse/kC4xrZ8irRUAzjEWjSoMqKanpCAcH9otUbkZSczMZmjN40fHFJNGJkhzl7&#10;/cmf4vKFi1i1bpuN8Mr4CtgIamt16ZE9+5HCBmXRmrUErH+FBz/zZRpUAkOGY8Doj3N6kJvy+OBu&#10;ioRDIXyOQgCBaIELeb4HYN1GwOr9BwCrNew0zhHfD8u9A8xY4vojX/6jrgpKxrAT4xZZjaHzyilc&#10;PPwmMOI20Q+xIZ6zahuK5y5nHtlZEB3qwiAbx9fe2IG9B98iNYKsyaCNSup0quu33oTCnBKG1DxH&#10;l1vDenRKXX+jIykSl/FIvgKBMTsSdmR42E6MstX1TMsiReK7muxk+cEBq8u7c6oXkVs50tcIUWtb&#10;sx1gkKEpMtoXOdJYK3lnThwj0fxo9NX8rXEGega6TSYHj76N/oEumyJBmIXKivm4+/b7UVxUrtgu&#10;7XAQwaEOnD+8E531Z5FAOQrMZZQvwLz12+FLy2cCBAasi8YudY+YKRJf+Y/cRjIS1dYPw01LQiAq&#10;+iStj5aX6ovmpevLg/xVZvSzd5rPrn8KrS7+NN8mT/6TDbBf5d3uRMV1MjRt0ub9G8DRO+qvQLAQ&#10;YiSk0jJdYbmYUeSP4upJ6xbsOFTplgEm+Tt9sKzwVjbRBgtoS11ha3MqLTyV3VSZyikNx5s4NoAm&#10;oKxMKiOKb/wrvpx0V/cayLDk7F4+2uPavZev6CqFaH70K+fm+cuFJrVLwPRbOzrbXslHN2oXro7N&#10;O3YCnIxk81kmvDeTxldK36JH8uSelCd3pzBqqqL1TPZQtKbjiHfn1AToMAANkqieq7QdTTmXrwDD&#10;GAimtwaL4sQ8f6+NsF5zH1c3BVjl1GlVhTvy6svwEbDOaEPSJAAARX5JREFUW78ee3e9ibKSclQu&#10;XkYLEMLx11/GMz/7MXq6upGWlUabS8M2Oorrb7oVy7ZsxYG9e3Fw927ccPtdWLJhI9KyM+Cn8RvR&#10;ik/WbEE32SqzVzprn5VPZ0CDPVfte6qREseQjDkNmR7M+qoSC7CyshI0xnhomNhr1etJVnzbeiRs&#10;ZoKVW6tp9SJSwZmupi7IJDhjpPFaOmbWjDANU3R0zfY2HR/C+PgIErTAhP6TXvZyvQTEeqfTVMjO&#10;hNL0yCCySQmxp83GIEb+PuXNUrK4llFbgau0aCC9rpGJCcQgIT4yqpKchbaWFuzbyY4CgesNd95H&#10;ACvgE8If/rt/g5qLl3DznQ/j4a/+hgOsTFONVdg/jqP79iGZgHXh6rX44bf+xhaLJSalMHFGV/bd&#10;zz+ZEz25/38BVucszSk+5PTLRlj6wXK0RpagUyOtrWcPo+bkPgT9/VSpWPjiMzB3xXXImb2cHSkC&#10;EAE40hn3j+H4qWN4a/er6OxtYXPKkqOeaI/d9eyorFq2CimJGVRpyk51Q+opFxHJ1W6CnTiBEMnI&#10;XSRkXEcjRd3VMaclGW1IfzFgfZczebhb55TmdHoqfyv3CDicakujvxFWVK+C4XGcuXAC+w/uQV19&#10;LfzUX+GVVOrrujUbsXn9dUhPzyU9Rlc86tHEYDsuH3sTrfUXDOjIfuSWzkLlmu2IyyxgIIEdjcQq&#10;wUgZWbmRn3cA1qnbD8kJapp0eM8rYl/Egc2Npk551AGijlht1mgb2Y3V6KIEoGi0MZKbqDjbbHeR&#10;TDCeOs/qOE/lU6Ur+gqieCorF96ArMlENOiURuSd7gCfjaZax0PhqWtuk3pSIh/STtHUtn2REQP6&#10;mbVlGTId0Z2Mo8Vi+oyvchVhgTzxrjTEpn7ty4TSld6Iqjr6osu3sh/GuwIykECx2iTLoey+bLlW&#10;JzKu2WrZVL7U1l4aXNC8fk2X0j+VQESRFJu34lG/jEBZWQmJT4aV3OzW0qZtVTpeAXAxyvd6SR5d&#10;K+TCyWNSL8Sj2Xp6UTYaCLHpPHw2mdLb6kUEqFtKkfDaGk4jrbaNIv/JviuCXts9fy0+79WMGB1d&#10;19w19zF0U4uu5Kxu07VXX7HtSXLKKtBY14D0tHRk5+ZjvLcL3/7LP2W4IO5/5BP45Kc+hYLsbDTU&#10;N6KopBjPPPcszp06iphQEPXNLTh28iSOHDmEE0cPo7utDeHAJE4cOYa9b7yK00ePo7OzFwuXLSP4&#10;7cQrTz2OfQTH5y9cQH5hMWZWLUByapq70jMi9+lISkvDmZPH8cLjP8GxA3vR1NSMygXL4IlPxrOP&#10;/QSnDuyzSfgvPP40Lp08h4vHj+Psce05uAdtrS0or5qLgtIKJDNPopecmsr7DKOra6ynB0/99Cc4&#10;c/o0aqprCFxHUVhWRp7KbKK9Pr93tbRhZHQcpbMqkZKSjjG/H49/53s4d+IELl44h8O738SJfQco&#10;XR8WrVqJNub9R3/3AzsUYdnSpbaCteFync2p3U++xgeHUFFeTv9xdPV0Y8nKtWYOZdxmFOQjOzsH&#10;qzZtQXpOnpVPLBu5SW0Vw3y2NTQhITEJuUWFOHPsEOZrDmvce8xh/Sd2RjPyx9GXkbYbOnI/NYf1&#10;o7/o6ioO3I01JmyK2RDZ1myRVkKNqI3zs6OSlptrG6r3dFGvQwRe7Mx1NrchPj4RKbk57FCpaVM/&#10;Jw6F+UUoow51d3dhYGCIRCYxPNiP+oZq1NZeQXJSPLLYsdO2QFHEalXRmFJLbgmTD2u6TM5q7AX8&#10;p0dbor9yjt93+omEayyn5rBq0ZXNYV0cCfEe7h0klKZL254EDvje5qPydyooAymc8cb/Ak6NrdV4&#10;6tkfY8/eXehub7WV3D4C+8K8Etx5673YRLCamJhqUyesUdeXiL5WnNr7GrqbL7EzGCAQ8iGnfB6q&#10;1hGsZhQRDKgTSaDFlt3JISoTJ6d3MuXcux7/GZ1KUJfSJD/Gk0b0VH68rJgpJ+qX5Cdexa6mO1l4&#10;cWpIj2BILwTCKJewPmcbiBNNASqCRnvt5gTr4Aklq9durrBIKVU3uqlfN1dbeq1k9ceYYWfI9oWR&#10;Jy/SMN0jfcZTmbvDNejH9F0cyVqQVVyIHyVsRI2eHnWrkLoXTbvkr7h6IB29Mp508V5vda94AtDi&#10;Q6FsRwkCu6ny5Y+NHJO4OyhCdChLAkaLJ2ITQcqU8lJ6yr+NMkflbXBUt8aD+VnazKcEaPlXmThA&#10;auWg/8Y//zGIG4VWXuipeiG+FUb5snDOiZx008pNBSaZiq7C08++ktDbyo3hdbkBVeaP95repiR0&#10;b27q5pq75j4+TrXSnCqs6pGrCDIQvFXPz7qvIYacxKh/DOGYEG6+726sveduBOJ88CYkYHRsGM88&#10;+wzC/iDWbrwOK7dej6rly/HwF76AL/+b30ICqb9FQDrU3Y1t22+wc6zb6i5h/rwqpGRmYPacKlSW&#10;lKL1yiXkJSdj0dy5xoMqvC6BBlVcfa6Xx5ot25CRlIqac5eQkZyJ/KKZBHX5WLZkCWbOKLFtSgIT&#10;Y7jp7ltx/8P3kv9xgvDzqCovRXF5BRtL9WpdPkVXCwTkxgcH8ei3/hbFGan4jd/6N8hOT8UZAu6x&#10;wT6+DbGHS1mEYtHb1Io9O3YwP50WLyczB+vXrcC8hVV4+OGHLX9Nl89g6fKFtDpxKC0rxZyZM7GI&#10;oPSJb/wf/I+v/VvUXbqM9IJi9HW1Y9fzTyLoJ2hdOB9pBM3aDcFc2IPyRatxx2e/iLJKLZpw+Xen&#10;ntCMhyYwHtDRDJaZSCHqD52zb+bM291ec+/p3iUdqwMa9YiFJzqyTz81Yq7p82LCk4rShWsxc/EG&#10;xCXlQPvvxoSHcenIG2g8sRvh0R5HiKR1BGpF+Vx8+de+jus33ITCjHx2qmIQHB9GXd05PPrTb+On&#10;T3wfdQ3nMTzMeGpIxUO0AvC/Nea8hGE04hvlz17aFdGBqJPXr+qiJKfoaqSONsDqixpVNbCUjded&#10;nuQ+0ujSSBvDs8XWKFcgOIqWzlq8vudZfOcHf4Xz54/BPzZowCgrNRNrFq/Gr33mN9iJW8/w7MyQ&#10;hOYjanRvlAD32O4XMNRVx2fCKE88MkurMHv1FvjSi5kS04712mdjHYGsyAZyTCaSj65p53zE44fl&#10;xIcb/SWHZE/PdOQxKi2NjGoLMANYAmPqAFCWlLIrTXaItEDIABF/JGftTKFtlTRXPjThAKvoC0Mq&#10;kiCl5svbCC5lOjmpLcbi+UrgXuWm8hJNgWfxxTT4LK3WiLYAlIpTuxWENCebYURTYeSvuBohVn40&#10;MhhDPibZcTDASGdskBkNHtvndwJow3G8VU2KSMOe3Z8oGHXAzOamMiGBQvfVQZLge/5zesdQ5iWe&#10;9Gyck6arHyKiH3OWL6Xm+HUIU1fktTJETbLOP3+jUxBcPiP6xDfagUag2F4obcWP0uA/phzxcPRd&#10;WQiMki9LzsnAo5HhSBgxaVLnr7FhifKXVUgyimM7q7UR8bQFPgPWSueau+Y+3o41xznVR+fYZ43V&#10;fnuqsDQ8+gylekaXnpWHuXMWYri7H6dffQU//Ju/xLcI8JAQj8233IFHvvo7ePCLv44Fa9bgnk9+&#10;EsUVM80g+2gsCjLTMX/xIuQVFiAlLQnJyXHIytEegKzJ5CIjIwk+z6TtQyhD7WwDKzprqTNU/OUf&#10;HUMoY7B69Sok0HB31Teir74e/R3tGO7twQKCYH0i33rTTahctRa5M2cjPScX3rgEFOqkLtKMpdGP&#10;mGjS1SIomQigofaKbdRdXkRAkZOP2x94ECtXrhEDfCsjwxgE70neGFw4cQgHd71KGx80+eSXFNuZ&#10;0xm5eZhZWorEmDBOH9yDgfYGdNU2Ii8rBxu3b8fixYtpiCYQHB0hKyHKJoi68ydxYd+biPPF2khy&#10;b482TVd6SleyYKNGHjTfyeyucRtLkBvAwOAAgUOkgMzoKVfX3AdzkpmTm/6qTdJlZS5NUctDH2s0&#10;TPi6U1NGILpwPeasuA5xqdls4NnahPtRd+4wqo++jbGeFqcz0ttwDOJik3D7rffi4fsfof5uRJJW&#10;tvO1PziOo8eP4Ic//R6ee/ExnDi1H0PD0gGLapdr1NToGXygnxo60Y1yq0vAUgH/qVwkUbuUccpC&#10;QEdgRRVTPtRR8WIn0MmL/PnZ+bpw8QRefe0Z/P3ffxMvvvg0gfgA6+4kdTwJVbPn447b78U99zyI&#10;3DzWSbKuaq2MTgZG0FV9Bmf2v46xvhaECXrDrK/Z5XMwf931SMwocIDApMDkTDbOVskZgOYbkXM+&#10;USefD8+9I+2phwiP5NWAjni2fLvLwLbeWcacn8JpHrxsoQNr8mQkyltgyAAgyViu+Rzdo1ckKAxn&#10;uvSO90pdshN9AUx3rzR5maeWoIq2k6uiRvVOvFnSKm8mLG9bbU9+NeopzVMMO1RCEXU8tqbPyDQp&#10;n/pvxCLloDSjmeQl+vbeMWxxtIjMviQwHFNxvCr81VEFWk0KViuMX6sv9LGUbPoAA5vhJB2+Uz5M&#10;7JHRWl1uhJfBdDGo5VcJyNN0XhF4H0nXlaBLW7xpDrWmibnFV0yTYYwJRnSjqLplR4R+5k0/7UIi&#10;AbnRVd3T6UeB1ImRvwscSf+q65q75j6GTtUvUilUD9xNkBUiTGPkjWNFpjXUfqgK6klMxvbb7sPx&#10;vYfx+De+jfpz57FixXJ85rd+Bw999WuYvXY9QompKJs7D4lp6bhw+gxGu3sw0NWN1Ix0xCXGq0Nv&#10;FVirST3aS8QSpvmIGiw9W4+WtwonPxq+kF/7sY7QSDuDp42dtX9g65WL2PGT7+O1x3+E6ovnkVFY&#10;iiH/BCoXLGcoJRYHb1IagqTvjxg8a/BIJsYfwsS4TmRxNP06nURnne/fi566GsQnp6O8aj7BdQoG&#10;B7RPHgGIVwaa/AVGcWT36+is19nyJCHQm5AAJKagZGYlG2YvDu98DXuefAJvP/cyAuQpqagYVZRX&#10;fFIiOrWXZm8rJkgnwHTfev0VBAb6kZautNz53sq64RHJwYCr2NZHO+XDi6GhYbS1tiGXgJyhyReF&#10;JnHpUrR3XfLT9eE6phhl4KPookKJ6l70kZfTCse8a0/YGKsh5Uubh2ctWyoK5qzC3DVbEZeZbYsL&#10;ERhE04VjuHDgDXZY3Mbriq92W+U2q3Ix7r37k7jn7kcwY8YC1rFkNpKx6BvoxdFjB/DEUz/Cj3/2&#10;Pew78Dq6ulsQCo8zPiNH5Cg1NoDHB2sc+at64j7Vh+xXiwGj+fmgzqCN5dfFF0CdmFD9dHMNLR8R&#10;0hZMv7zpG+rG0VN78djTj+LHBN9vvrkDXV2tIsB4HuTnleOmm+7GAw9+DstXbLQTjPSZV0SUiwnW&#10;g6bzR3DxyE6MdLF+aBN4jwd5sxdgztrrEZ9ezPA62Ujyd3EMVkzlVeU0DVanJcC/7mb695/ZReWi&#10;vEdu6Mly0ZxFW9ijU7705SrqJ5unclRMQSUBvoABGzsBT3kTCXUM+C6G8Ww0kvKTddCBLBNGlzSV&#10;pmSisFpjwGfTW7FB8uJIMFBgTjISyJL9NQDHODYqqDi0NeLDQiuSLssYNcTmrYoX2SPdu9caPXc8&#10;EmSTh7DlUZcWcUkPGE5lZIWj/EqvLAekrbzyR3bM0om0A+TE7B899X7q4rMBzql/DGnh9Y4c8N6B&#10;TmqKQCfvDXTzndE1IhqbFX15uHfRS/6qr5KEG0Cgb+SK8mg0yZulpWflgbEsgavCy1Pla9EsXDTu&#10;dJ4sOTljjjzb9AXrkljcqXDX3DX3MXWuiqgSWEVQVZtAfGICxkNsZD3xSCFYG+jrdfvb0QDlVlZg&#10;xsrlyKmsxKd+87fx0G9+HVUrNxOsJdHwTBDkepGUno1YbzwunzqNhlNn0NHSjLj0TALHZARZCSd1&#10;/kg4UiEtYbcK34ym1Wbe06LpM5nAQcPFS/jb//U/8fR3/xbD+gzPMIm5+Sgo/f/a+842uY7rzHd6&#10;ZnpyzjkjJwIkCDCDJCiKCpQlrWhpJduP17v+4g/7O3Y/r+z186xs2ZK8K5GURFFijiBIAETGIA0G&#10;YXLOoaenu2f2fU/d290DgBREURBB9pm5fetWOHUqnXqrblXdZiwuzqGishRVtdWob+tAblk1Nu3a&#10;g7LqGvKh4iQw1nqtTLLV2Y0iRbE4PY5n/+mH+Jf/8T9x9exp2i6jvKoU+QX56Oo8g+d++I+4/OEx&#10;NDS1oaSsBkfeed++1y3ls5IZRHYwiLGrV3Hi7TexEponz6B7hUbFWNOxzsBLaHkZ6zasR11LMwF8&#10;sa2zzS8sRUV1FUJzUxjs6kJFVT02bt2F/sFR/O75XyCXvcXCzIzJqdJJ6Em93NKJBsw6ai1l0ejA&#10;ELNpBaVK6xJliDK9TJzSFyf680nWyU63hxijZEiS484kPxHqxB1QsKkYy9EMVLRux5Z7n0BJVRvb&#10;CUFVWgQTg5fQ+d5vMXLxEAJh1Vt9NUdQQYPBPANt333mb/H1rz2DDeu2sb4HWXYZ9gWpc6yTv/nN&#10;c/jXf/tnvPDiz3H0xDvoH+piO5lneMrAiqDOy8SgHO6oOcmTQbOX539EabtlOAKqqmsunVavaNQM&#10;oeqlNlFNzAzh9NlDeOHlX+DH//Ej/OKXP8ORDzVDPG18MtKy0Vy/EV998jv4wff/Gx55+EsoKarC&#10;MoWP6pWygFWMg7bJHlw4/CounzpAnDrBZsSuPLsQrZrB3vkosgtrCFblXxtrjDXJ4BYvSyzJAws3&#10;0M1t/9Rk7dYrAwdknH7Tmkh9MS1NXzSKLtJO5Uk/TIp8y93WV+q1MJ+1u912r+uKMYx2fVKXCQAa&#10;kGHANB3ppFNM9C6eINUqh5Wbp2P5LHmkP2QraRSXLuWOATtVpphOQSFotU+dsr6uanmSjoFy4fR2&#10;KC1Nm+X0rfxl24SlpVL6OpeOGwtE5hiWAyz6DlDP05Z/lCewxMgYToM3KS9Fp3h5V/zi71/ORn6c&#10;S7KbkztxmT8fTetulcPNFK/xIzNvybwc0UT53V8yfy+93uV4ON7uYjqS/Pk8dSXIj1sFy8t/5I8g&#10;cgImOzKnZGYilaNndtbmK0Up+kJSYtOVNQrXsOanZjEyMob2jRuQlZlpx1TZp/BKdZYelVNujh3H&#10;tPOxLyODnYrW75l+1MjflAzZUHm88JOf4NKJU5hbmEHThnXYct8DyCBoO33gAOam5rDr/odRYLOD&#10;aRi4fB5n6Le2vglb7t4NMF4p47TYKq5dOIfn/uMnWFmYw4btd6GIYFXfMl+cnsS5E0excfMmjM3M&#10;YvOue1FeR3BIkG27Z9nparNG55FDGO3rxT179qC4vtFknB0fwQs/+3f0Xb2CutY2NK3vsM1XiwTn&#10;VwiQxwcH0H35MmqaWlFRU43nf/xj5BHMdmzcSNmnsURQuTAxgb6BAezedbd1wKHoKioqKsknD4fe&#10;P2gba9ra2xGKpaFt6w4U6gxFyn3t4lmm9yLqmYcF5TVoXbcefX196GN8ORwsFJdV2levLP1SULzb&#10;TTmlItLu1WgERz/4wNb/NrS2Y7K/F92XLmHzXbsJhjggsFz1KG749MhYej+OvWb4qIAlq4Rl53rH&#10;fOnquvj16/cbIneXrdKlJ16WTtflGGhg55xTVI7Ssgr7kpm+iBUg4IgszWFqpB/LfC4sL7MzLJVj&#10;6qwVPj+3APWs8+s6NqKtpR3hxSVMT7sBy3IsghmG6x/sQ1dXJy52ncMllvEsBzvFJcXIzcpm3N7s&#10;i9qgARRHNiN0HWnmVHH/vk1Xrgzd3V0yu/Jlg8Li0izOnj+JN976HQ6+/yaOnfgAXd0XMDIxhshy&#10;GEHyzQhkoLa6CV/a/zXse/gJbFy/lUC1nIMtAW3t6NbwS+B/CeNXT+P8kbcwMdBNrDVn8WXklWDD&#10;rn2o27SH+qbKwCo9WxG4b6p7D6azTFpeSennpSc/p+Mlan5vA0k0/66odZfMaiNsG1P9l3Hug/cw&#10;dKnLBq/F1A2BjBymfwm9547h0qkjmBkeQHFREXVsJsIz4+g+fQRXOk9gqPcacnNykWOfVVX5rGBu&#10;vB/nOFBYmguhRMssVE85+NV6U1eeLuHSy06nCNTRRMToVxXng+XDNjtytQtdRw+h99IZyhSyz75q&#10;KVV0yS15uXT6MObGxuzDKjpWa7j3Ks4few+DlzspywhKKuqpgzkAI8Du7e7E2ZMHqaP6UF5YiECW&#10;vvDmzuBWpDbraPmjsjIDf73yMimdSZdzv56ci3NT2txdXCytZkc/nr1Lrh+GRDmMv7xYGJ88k8np&#10;8THy77RXWN4cQJaN4+UoOYzIy2izE/B3vhP+XV218nLM3OWTgrmMsscUpeiLRnHAaqN01yI46F/C&#10;tau92LB5I3IKSjDYcxVjBHytHS1Iz0xHeUUNaupbTeHE1Oio9LTQ3171r0Q5yI1gdSlMYHbRzpw8&#10;ffYM1m/swJbd99o6ttMHD2CGnfLOhx5GITt4NdTBK104c+okGptbCTzvMcBq4mSk2SHlBQV52LF3&#10;L9Zt30WpCWYJ/LI4vD/y5muYGBtBbmERdtz3MLILCt0eMWpBe21DYHfh9DH0MQ2773sQxQS0mknI&#10;yc9FQVEhagj2dt73CNNZRHAVRcuWrcikQh3o68LExAiyJQcBtz57Oj46hF3btmNhbgENDQ3W8Z5l&#10;BzIzM0XQuQFak1Rqu8czMD89haudBOtTM+x8i7Dn8f3MWuZx5irG+nvQxQ6pSOdY5pegedsOBINZ&#10;OHv4A/viTSHTUN/SYue4KowDClTcphyVLuDy5S5c6e7Ck19+igA2iGOHD9psR/uWHUy8QAyDKP9E&#10;fwL9Ziy9nwR7KntFrIK7UwBrPCIa7N/v6BISOJMnmx5UANbLuzXVqosSXaAqM78YFawbIQK3hZkJ&#10;ZkPYzuidnRzHxHA/crKzrI7qiCIGIAuFTUcOgWwVBy/bOSBra+9AOBxBlO1Iqxd1NFYsGiZQXMDo&#10;yIiV/dGjRzBIQJObm21Ho2VmZtnrWE2Sqd5r44tEduXh6FYBK4PZZWm1UFEsLc9jaKQPBz94C79+&#10;4ec4fOQ9Dmr7CJ7HKd+C+Vcd1idVG+zw/2/gySe+hubmNuQzTwIEsBpA6lB/AdUAgUxscRKXj7+J&#10;S8ffRmRxmu561Z2O7JI6bNnzJMpbdrFuF0gIV58lEPNac9TSNW70Zq7elQA3ktvpM5HKizfncPto&#10;JWZRa0ZausHylXYTg9fw/uu/RSCyaMsghgc4UM3NYDspw+XOI+g5fxiB5VlMDvZgvP8aKotz0Hnq&#10;EIavXUbGCuvVxCimJydRXduMdNan6MIkjh94BSMDV239fmUDdVwg0+YAhfMT6VaekPjjSUN/2vQk&#10;oKTJBjpQf/d3n8FJgl87Fzo8gcHeCwTI+cjnQLzrw9fQQxCro/wmOZCKLBJsV1XiUudxhCaHsDI/&#10;zsF+j16Qoby6FF3H38W5M8dY3hHMjw1gtO8a6urqECDgdpuQXEuLDyysvrqnRI/kLlea/pPCJczx&#10;SzcDhi7hCT8i8fMGme7RkXcXLnUP/uVIIrmcE0+R6pkXR9ybzzURLmH2/Cc7+7pOU8wyqW/wUsza&#10;YncjJ1QS8fl6qxSl6AtCccCqNuC3jQxk4cyJE+w4m5GZk4nG+gYqzBNUlisob2ihRzVAgiKO4BXE&#10;vizDBqgmtry4iNH+XoTm5u3zq2F2tp2dp9kR70Db1u3Ujys4dfBdLM7PYzuBaW5xkc2WDl46j84P&#10;j9n3l3Wm6GLYfaYxkJ6OYFYQHQSKtU3tjDMTy1T66gDV6Q91XcLZs2dx/6P7sWHXXrb/dFuD5TV3&#10;6oUITqtz7+nFPXvvR0l1o0so46xra0EHZdJxVVqSFV1atu9Qb9t9NxoaG3GlqxtBpnBqbNS+m11Y&#10;kIvJyQlUVNZimXK1rOtAFwHrVYLt7GAuqmrqUVJZxVhXUVlSjHdfexkLzI+9+59iXB2uAxPwpPL+&#10;4K1XTVnl5peicd0mNNP90pkTGO7twdz0JJo61qG4uoH+1T2ziycAcRsD0hCancSB117Clk1bUNXc&#10;Yq9vX/7V89i6bRuqG9uYaUyf+0/Qmoc/noyd9+NYSzYzkJj7d9QMq0cWqddZ2MyUs3J1yevsvY5K&#10;HbJJK7BKkwYVGiRpplMzUZWNzcjPzsfSfAihUAg6Q1RrlUeH2MlzAJQbzORghfUuTTXM+7PyTUcZ&#10;gcvmrVvR0bEeZRXVyCFYEP6MhGMEsVFWoxjCBBODQ704feYUenquGKjNJnjJzcmhHK5zNFCXRLcM&#10;WJmWaNSd+To7P4UzZ0/gnXdexxtvvoRz508gFJ6nu75ItIpM1vvS4mq0NHZg51178Ogjj2PfQ4+h&#10;ob7FvpanNXiSXaSc0+vUGAHWJEHQ+SNvYrTnAnUC23qMtTyrAA0d27Fxz37kV7VTWp3TbIGsLBzw&#10;sycvbeLoMVeCvRhErsP3QJDsk73dDlI8itNElEHtl3WKCVphGWYwLdt23o1aDm7GCPxX0qIoYLmf&#10;+uB9NLc02eA8wMH2OEGhyrWoqg7VdU3YSD0amhrF1NQUypnH2blZ6CHInRi4wkHNsn32s5J6Unom&#10;xks5IHVgg2Xd9Mu8U00QePOriPuKYYbp1wDNWTqtZdculBYEMTPSy2LMQSYHWJdOHELHxk3YvudR&#10;ROZn0Hut2zacNrY0c3BC/ZeThrHhQWQUFKOwMB/njryD2poG7Nr7KFXCIvXnGDLzClBUWcPyZB/C&#10;rIkPco0osyeTbu7VuWdxEzIX/fiXZ3CtVan1+eru2zly3k0A58t3ICUZ15By0XFI8HGknPbs/aiS&#10;4vTJTMluquB6TgQycia50d4eEm7JxhSl6ItECQ3PVhCzuQ/C1cICVFSU4723X6d1JrJKSnHvgw/h&#10;w6MnMHD5KnUhVQi1oNaYqucWYFJ4jSKXQ0voPHGSHVkO2rduxsQcR93pERv565vIAc1C0X/GagyL&#10;MxO4ePxDLPGeT0Wp0wSy2MGBYPB851n7/KS1Tj6vxnhptzzly5Qf2ucVVWDb/Q8ip7IaNQKEmUFb&#10;tqVDpG0nrsAe78sRdhAEETrmRb3wqi56jK2ma17BjjNRTsRWwzjw5psEjPNYd9+T+PK3vmevaOf1&#10;nW8CDAHW4eF+A9haaF+7aRu237uHfUEaThx4H7H5JfKhbCv0S5mqm5pRSNC+eddOKibllWYUgqhq&#10;bGcHVI/hkXHMjU0w6gByyirw9A/+GmkE59cuXcKhN9+wGTlpb62YssEBZQyFFvDCT/8dxSyDLQSo&#10;EryPgCWLnVpNc7OLh1mmElHanUkP7vbnp2RBkjXvn09A9RkOGEkG/2K+JYmkeSi38UN35jr9Gy60&#10;9YX0G9AX1yIECapzrGcreajo2IPNDz2N8tatWAnmYzUaw+riBHrPHsLJd1/CAAF9dH6S/aUGJfrT&#10;fCr9kJ++oV9f04YH9j6G733n7/Bf/ua/4xvf/D527tyLiupaBDK10UMzn7O41H0GL/z25/jFsz/F&#10;8Gg/+WjjjTbDeGXvkQ+5Hcmc/JwgAYhgZibmF+fw0isv4tlnf4Zjxz/A7NyYxSmQrhNDtmzbjS/t&#10;/yZ+8J//AX/z/X/Al/Y9jfamLchi24+t6EtyGqBZk3MAM7KEGQKrC++/hs53f4fQ0GVkErxF2V4y&#10;i2vQtOMhdOz+MvVPPaXQsVXMaeaNFl4qZ0T+GkwmRv+8HKRZkzY5eK7eQ1IZ3x5SrDFWEHvxzrRL&#10;ZnsdT7uCklpsvGcfglUc/OeXYYk6TR8RiUwOE3RGUFBNwFnUiBIOJjSAmZ5bon7bgeoNu0FLrAY5&#10;KM+IIZgTQGiiDxPXzmNTRysHQRysWOQaQLl8cutlnWa3eUvlAeXxd8friDb7nDR1qzbVSS/mVzSh&#10;bcte6v06G0Row1wuBx8TQwPIYb0oLK0FChtR1dRBvZiNawNDCHDwNTyzQPMIMnNysW7DBoRmJqFN&#10;rfmF5cgoa0Hbjj2IMD2Do1rPLRgqzUZBrZgkLeWhfBJRmtJm4s0P5aYfE927Po7Ezvfv+CYowUO+&#10;xNvj7zH13T8qPp+b78cy2qub8ThJLpzgrX+x7M2/70pOfmKNvPR7KXeXszNPjmGS/xSl6ItH1v6s&#10;HXkNwZucw5Yt29B94TKGe6+ZfUN7B7bu2InXX3oZZw8fYhvVjlR2rGxX6nD11RWROqnz5y/itVde&#10;xuEDB9B98RJiETZD+1pUJkZ6ejBAhTXJ0flgXw+Ovvc23nzhBVy9ehWhWIRuw3jrV8/h+KH3iQOW&#10;pVuNBNb89m52AgnpQRQ1tWH9rr0oJgA0ogJxO2J1BTA6NISR4RHMzS3iSvdlKtBFyq4ZWqoQU9hS&#10;3AxH/mkEtYP9A/jdc8/j0qnjGKKcNa1taN6wCXPhCGZCERSXV6D7Shcunj+NxYV53PfofuSWVmCE&#10;yvnsuTNYnJ0lI/LLCGLng4+hft1W5BaXM07Kq9zmPSsnHzvueQCD49OEOKvIydGarjQ0br4LX/3u&#10;3+LJZ/4K1W3r2HkpTBoBuju4ZWJoEG+8+AKzMROPff1pgJ1cNBzChTNnsHnbThSXVdG/P7cg4q8S&#10;l7D4o8mxYiloStojv1yUl+ZDccoLL4Fmt65ZIZkelpt9rcZHEHbJWUrfXd58x20jSabLFZB/0cZZ&#10;8pb851l7buaqeqSOUTNGDGs7vfW1KwLX3MombH/kK2i9ax+yK9YR8OUSiqVhYXII54+8hrMHfomh&#10;cwewOj9EW4IKgQ2GW+VAUbNeGeQXzEhHdXk17tv1EL7/3b/DX33vv+LprzyDXTv2orSk3AaMEX0y&#10;dbgHM3NTJprkcB2k8lSAz11GlFXLENI5eNRsmk/mPcmkj2YMjwxgMTxvWZKTW4gN63dg/6PfwPef&#10;+XvK8ffYz7Q1NzSzKnIwyoj1yltneGrgpiPtDCTFFjA3cAGXj7yKs+++iKErnfaJZw2GI8ESlLfv&#10;xtYHv4qWHQ8QpxLYM5xtUqJs1jYpi5t9TlxKpEun/gR+VGYeWRj9yE4dv+/39pKvU5XfdowU5fZn&#10;mxHIsg+FdJ8/hWWOL+pqmuwklAw2dB1dBlBf5pUwrQSbOh5K6eAgZLbvMkaGxlBaXslBvz6TfRhF&#10;hTmoqqlg/rNNasOV9KbamaJRXMw/HTG1PD+GyMwAVmb6EB6/iiWCXX3zXuWm8wK0kU/bUqN81luC&#10;WHgW/X19iBDQVjQ0IsT6IK4ZmXpTsoy83FymKwMRFuVKJED9NIbRqUUC9SzMzU5gNTyDAGXJzJIU&#10;UQQKClkITKCqpFfH3HpkyyK7S2Zdztlz0N2UiRwcxf3dhMxNP/JvnvTjRXADOTsDlGYi+eFMBlm4&#10;x+TLKP6gH6WD9+Sw8Ti9yzeSTFd69Thh5z8mWSZRkjgpStEXkuJLArQZQo1WXa46ubySYiqcMDpP&#10;n0b7unW2Vqq6tgZFudk4cfyoHSHV0NSAYLY2kbiwaoD6LnhVeRlK8vOoaGPI42i7uLgUmdnZqK6r&#10;w8TwMBVYBuqbG1FWXoriwkLq4Rjtgmhqb0dZVRXC0Siqa6rQ1rGO4QjmDOypo1LH5eLyO60g+ZZV&#10;VKKiptbWnuolmCkro4CtvU1n2ppbtNu/DOXkn5mT7b0CC8DW3ho/KvVoBDkEB7mZ6ejp7kIGlekD&#10;+59Ay+YtVOCZKK6oItDcg7GREcpMGWtrUdbYjNLCEjt/Na+4GOWVvBcVUeYYsnPyUF3fyM6ljLJK&#10;1bBDYaeyPD2FA2+9i9DiEvY99jgat2yiG+UIpHNgsN6WP7Rs3o485o2U1yrByME33sJbHAS0tDTj&#10;4S8/iUwpf+ZJf9dFdF/qxu699yOnqIR8HDBJbLpx6u/TJaZFQMcyei13FxvdVsK42nmE/VQIBSU1&#10;qGxmGpmHLqx8MtcpohkZxICNPaljNos/EynfvM4kiT4yF708UH77+4yVDlc/WRaxFTsxo6hCy0Vq&#10;kcVB2wzLX8AuIxDB/PQQZggKp3gtL4VQVFTKTlz5RJ5iJ7BiYN61Mp0VUVxQiubGDrSyTre2tiA/&#10;Px8jI6MKgbvv3o0yfbKUgZ3EDEtZ3DySA8AaWPUR+GRkBFBf14xNm7abT5cSXe53aWkOnWdPYmxi&#10;DFu27sATT3wVD+x5DJs23IXK0mrKLzlJ1Be24VIgScmW4BoUri5jYaQHl46/i/5zhzA1dInVYZrx&#10;pttpIflVDWjf9Qiat+6lvqm1Zq5Bo6sHHh9JQ6ZOpj+E5N8vj9tPLlZ/CGeZYk1Gg2kbwMUWMXDx&#10;GM6f/RDtrZtQu24LwoszuEy9U1lfi8KyGixw8DFy5QzKy0pR0tCBpZlRnPvwHVvfvP3e+zDU24Nu&#10;tv8M6o2ZyTHMzM9ifjECjXPLqpsNDGrwpPhiy4voOn0CXWeOYbinC/2Xz9vnoKsbWtks3cBCYFTz&#10;sBogry5P4cqxd0wPrr/rHjvPemJwiPWVYLmqGnnUd/Njgxjo7UdFXZttEi2tqkRlZRnGhgYwMnAN&#10;ZcUFNPchn3qztK6VGDeEyxxca2Bd3dRmspkesPJ1ZGrSJ1eZ3GV56KxvmeL+vfBrSM8qHb+OJLn7&#10;xuusb06+J8+j79/u17kl0Y02N7dLpptzSlGKvjiUtiqiYtXI38AqyT7pRyUYnp3G7375a9QR5O3e&#10;9zDRoWYrYvaK/PCbb+Ps6U50bNiIrTt2oLC4hGHYnRKwZqbruyoriFJBiXt4OYIII8jK1esl7xWV&#10;pmY5urdDp6M6NoWdMTtzyRGLEsDqTFNt1CDPqD43SFIQ64DpyQCnQAJFltTqDJQOU2564F03vWKT&#10;Iaew1IEHguWAzRBQRYeXsDQ3Z7Ma0luSIxCJWj4sLISQmZtrx1dpHW14acnizKRyX15etnRpDaCe&#10;Y0yHnqP6Uk0wk3ZBS6fiEyhTmtRJW8dOeWanpqnQ+1BFAF1UUIyYvhjkddR6dZqenoYI8yxKvhe7&#10;L6Gz8yyCBP4PPfo4gX6zJ38Aw1ev4De//iX2EKxu2b3bAIM6HeWpyxVHCZMDPsk2n4wIf5S5ymMB&#10;TI8SXGPEWTN442c/xGpoHNXtd2HrI99hJuTQzZWfZiOT16ql2dwOTQQyRn+siLeZmKIEKW9IAloa&#10;PmjW1Oql8iW2gJnBq+jq/JAg9RrSlueQI38xllt6LnKLatBEQFhW34a0PA5Ksji48jNDM3Xs5L1J&#10;KVnwWrZzWrsILF5+6WV85amvo6NjE+MUmBSAdHktn1HGn8ny+tlz/4ID779i62j33vM4vv3Nv3as&#10;bNac4EbrSVkfx8aH8Pwvn8XmLRuxc8c9yOUATFpCmy3tFT/DWHtmfXVEi+iSFrIjPDOGy2ePYbyv&#10;i+18HulaIsDGGknLRCC3FHXrNqN5004E88oZLsvaj2WRAExS/t25pLam5R3SbGrbIs2A0n5pFoMX&#10;j+LsqYMcQJdj892PIlhShfnZGRx48Vm0NFRj/T0PoP/qNXQdO4Ctu+5BsLIRp957A5GFadz94H4U&#10;l9ZhanQc3fQTFPulKUyMDmE1WID6jTuxfudDrFNeRWEd0Azr7NgQQgtzyGQ5aNmJmmFlYyv1BesK&#10;dUaE9cv06eI4rpx4F33njtq+gY5dDyJQUIL+i+dx7oPX0dLegfZ77kfvhfM4f/48Hnzymza41kz6&#10;KkH3iQ8OYmRiHPfv3YOTRz5AXmkVtu7dh7nJSRz98Ai2370X1W0cwAbcmwTVOl+LuLZCg8DsnVz8&#10;KUpRij51MsDqmalwaKQiiwWo4Ki5NBszQWD12q9etK9E3fvIA8guLaVHArbICubGJnHtUjd6BgYR&#10;IVjTZxW1m98dhB2hItXo2dQ2O0uO3tPIUTM/BKT6ZrbX49ksp3VY0lBxaehfzjSp85SCVYeqDSda&#10;jxrTnT23+jSZ/c5Nys9mZDyeYjc1OYWNG7dgyz27PCUYsI1UL7/wIsqKihDMYicspa7OnWA9gx08&#10;9LlBPoqPgKi+Gy+QHRHI9vmrs1Z8lEOvZQVsoyth+/qQPsep2GWnAUCU7hm2dpagVfIyD9R5RPU+&#10;kMgtPTPLlgdo7R9ZW95rNq6opAQ12tSwvoN4r8Bk18kHOnrr7bfeJJjYjN0PP2Jh9B1xbZqwvBSq&#10;8cjljEi5qaeEzScjH7AKCCXxsvzSXSdFELD+9J8IWCfYORGw7hNgJTARiLKwzIuksPEZ1s8BYLUs&#10;UBplVoaw/O2Z9cueWdLR8CwmerowcKkT8yN9WA0vsC4pjDvPN5udfClBa2ldEwrLKzmAy2N2a6Ci&#10;AR7rlUZZ5LnCvNbpAKLOs2eQQ1DZ2kywK+Dn5aGLU6Wvcz0zCFh/RMD6ErIJhu+/+0bAanWMHEZH&#10;h9HTew0bOCgtyC9meKZDddWv7waGeVGGGAdxS9OTdoTX+OAVTA1cZR1fQFYgyjbDOs1BVlpOEWpa&#10;1qN2/XbklNUxLAd23jR7vE0J4Hny3tmk+sxL2ak1ojIrf/k/29+FD956FmnUFTqXOSOnFCU1rWjZ&#10;tB2Xj72Ha+c/REFhCcJUDXnFRdi+8y6cPHkSowPXUJCXzYF/ObJzi7Flx05kFFeSL8t6sh9vvfxr&#10;1LZswIb7qA84CNCSC9fOeLP6qIzmJV1qoJX1UQCaYFUboDQwogbD8IVjOHXwFQSji8gpraYQZSip&#10;bUFrWxvOHnjFTmXJ5kA7HFlGbWMzOu7ag64zpzHR320Dk8WFRdS2U44dd+HK8cO4cLELBSXlOuIV&#10;2XkF2HnfA8gq0lsnDaoybDLDNu7yyeWZTLw+D9UgRSlK0adGCcBqutVBCPsSicAhFVsmFd48R8av&#10;/vo3BEpR7H7kYSqpuvhZeqZVCJQEJKN6F8VwriNTt8cujuBKu1XTMgky6cx/BAMZ3i5kKVMpTcVL&#10;8GfPZEc3gVLFb8KxU7M+jHxNydIoIKhNLJrV9QGrmRnGvUpUZy5AmYb+vmv41f/7GR5/Yj826wSC&#10;2Rm8+PwvUVFRi/seftxmk/VFlrR0SaMNLwKFjE4zvMZP4FmKXulys0uSw+KjrPa1IckloM8/uWtX&#10;v5H5VbrlLqn4txJDkPJrRpRCIkBwLP8rBMWrBnCZs0xzpmZdM5haJVg5t7KMqfFxdLPzOnXiOO7f&#10;/xQ2bttqsqjTsQiU14rTIndkwY2U+3pK2HwyWgtY49wkuD34gPV/I21xApXtd2HLvmfYbwdNLh1M&#10;bjN/BtH80J4pjrLc7U4lq6csB+/JLld3ZSYJKMgcWcRYbzeunjuKpZkRxJZmmY0RDmCC7MgZXh/v&#10;KK5AdX0rimsbaSZ41cAl4AGSBEcszM/ZbH8RB2EaTOkrUVo36VopfdnygiD+73P/incPvoqs7CAB&#10;66MErH/lREwSVx8nWFxcxGIoZGe+ZhAsx4vEypngNTSN+cVJhKZHMXTtEmZGhxANzWElugx9CcwG&#10;mRkEWPllKKtvR9vmncgsIFBJzyYTtQvWVRvEObbKLj/f1ubfnUpMmDU5pYdtRuvLOSCbH+vD5QuH&#10;bKYzEMjGMtt/cSUHpQR5Mebf1dNHMTkx6j7zvHWH6U4t/ZmaHLLZ7Fg0DUFtal2/AcGiSjYZtqvF&#10;aVw8c9IGN3XN7VSZOsea7Yt1SPmrjaK6K6ulJiiNFaNaoPJaa/qlNeUyP9qL/u5zCMSW+JSOMOtZ&#10;WXUTGlpa7YSLC6dPYnp6AlW1dWjfuMkmIjpPHsf8xLB9oKWGg6ymDTtY9pmsDwscXHdieGQIRQTh&#10;G7dtR1DnxzKM1r9qM6P0ZaKkmWFJgNXkNfsUpShFX3RygFVagZdAlSY87FkzKDITWEhhRBaW8P7b&#10;b6PvWg8a2po58i9ARWk5igoKkRnUAeZSMA6ACv7pURuxbGRPRrZeSSN58pIKEk9bemDKXKGoNO2X&#10;3sjHzreU2cKKl/joWUrYAS/F4T7tKJ80yyMv1wnyrpknes3NzcVwfy9e+d2LNiM5PDSM7JwcPP6l&#10;pxAOa9aWKReAImClNAwr/o6HKXFLl7JFYFT2Uqri72TTs9JhpyXQTtIINOuoHnfIP9NCRsIfyg+B&#10;YmWHzSXq2XgqkBdOvPmspYuSbSG0aB3E5MQUhvr7scznx554AhUtHexfIk6/W35wiKBwyg8vT0QJ&#10;k9Klp4TNrZMEFCms+IiUW0mdjRIhweMzrA6wVhlg/UvEPMAqMKONeo4caPW5s0939ElE/IyQ1cMk&#10;csBL9YoptQJKmkW22VfCh+VZDFw9h9mRXkzyCs/PMJvD1iYEPMIENTpvt7K6DuVVdcjOL0V2gc7x&#10;1RuCPE1dWRtRezFipXCzZqrJLCOJxHLRMpufP/uvOPDe63Zc3N7dj+Db33KA1dUjkeooB3CyW+GA&#10;TGuPo0tYYb1bXlpAeGEWodkJzE2NYGSwFzMz48hO5+CWsSm+JUaTnV9s4Lqwoh51LeuRV6EZVQFs&#10;B6LUICw6/ihf9BeXnWR5lVSHHSXn6/Vun0GyPOfFZCl9etOkdc5u57s2UpGUF5ZuepS1dJYrLDny&#10;TzPpGiQrZ/1L/nlnea6sauJA4FRtikaShaazyz+1T+lYGXV3cigevcGyuiERzCfzXPluo3Xx1wBH&#10;dVUDcjGlL2OpB8mhOu2cpP9cAnSnf72hEnfVbVsyQp6KJbLMG+uAt07bFCMZONktEv7L3izMxplS&#10;lKIUfdEpDlilV3TI9AqVkSmfmF7bO08CshqBS32M9g+iv6cX83MzCC/OMVzEjrHRrKy0pDod+3wf&#10;2QpsaROWA3IOrOoyFUSDdJXUnh4E4qRg/Y7KgULqOvJT+MSnDV34OAhgJy2zeyXvwJ7CmS8pZS1d&#10;mAth/1e+gumpCbz18guobWzCQ/setS94LU5PIy8/n/w1H6ygApdOPvG2dCtuiyfO2gwmp3mUknf+&#10;7LvctBOwDQg00N4dLu/zl3cCectPzS/oZTi5KN8lO0kuTBD9BBCNxhBeiiCvoAhZufkEK9VoW7fe&#10;PqygjV9OJsnGjo0PNsOsPzl4lDBJAj0lbG6d/JJioSk+Xmt42aOfQgHWObzxk39EYHGMgHUnNu/7&#10;LvswLQlgVbAy9v0Kkrm8ETkQz+uTiHg7STIm03XyWj1MIisPs2JpeU5Wb3nXwE4zYMqJWGgS89Mj&#10;mBvpw0TfZYLXfsSWQ3RPtzqk5SYamGRmZSM7twDB7AIDh5mFpcjKK0JeUSly82ifm0OAqzWnileA&#10;Q+XG2Finfv7sjwlYX0OWB1i/9a0fSBySn4gwQekUwqElAtNphNjWI3NTiMxPY2lR9rNYImh168hd&#10;TbABG+tqdkEpqps3IK+ygWC1ATmFZZTbLQVRwpX2gGb+1DYokrCPZY25qb1JTvecXIdp410+OX+f&#10;afLEteP1mLdqmTZe4ZPavaXX+eATFTDL1fJBeaClHkx/xMAiy1v2yg5DorxrMsBmTRXGtR/pKr2V&#10;cm8vqAPk13iLn4w0Sw9pkKQ8lx9rceLjvIi1u8hHlka8q/gkF2UyUMs4BE/l5tJAXUST03/S9ZSL&#10;Rj0ZQJc+s/RJfvGR2cnsylo8/PhETgpfphSlKEUpMsBqaiJJV5iC8LSEUzDO7G5STxz5Ly9jnp1W&#10;eClkdqanBPCoeaha+cDLFJGUJc12p7X8mRP9UgFKlRuZvfz5CowW5j9JoenZ86M/12HSzqwdPy81&#10;cdJs7MWTp3Dx3Hk8873vATpcPSMdR48cxpnOM3jya08jOyeXHhmPxUnOUqI+oPL5WZx6VPxmoSeT&#10;Q+TLbL71Q+s0dSYeoLb88ZzMjZeWBvhhrJOxKJP86yIPgZX8vDwCVsppMx7y6EejZy9Ckp+fLoeu&#10;J4XzGf+h5Mep8le6/ThpEogyoGFzN5Sf9+UZvPqzf0JGaATVrXcRsD4DBPMFZZGhcF5nah0Xn13n&#10;5wDrJ5HutpPL5gR9jNC+V93VNqyusowdaHFBzY/VOdYJ5fVKGMvzcwhxQDXZ242RoasILcwgGlli&#10;PRcAiNhsrbUv5qg+mKEZWJ2akaHPv2ZkIMarsXUj6lp3sdrku6bLyP7juf+DA++/amtY99y9D9/R&#10;GlZJEFs1oHri/d8gLTyLKNt4NBTGqjYV6hgqA0MRSigZ2XbTtWEmiKzsPBSVVqGmaR3yK2qRX1zG&#10;ARXBsl77Ko3krlK21Js+cYNXcjORdIn8NnRzcuET5If6rJMrU511qhapCVU/5S5flG7lq+ydTrNJ&#10;V6+OuPyjWQqBz+LmckihZeJdlUj+6O58y5fLK/lwuUyTH4TyaO7W6QhZsq7Qj0J5Po2MuxfG5FR9&#10;s2x3oVw9dvG49qxX/CQL6N3txnC+AuTN5+k9emQhPZJtwiVFKUpRikRxwGrKigZvcG4kxSn1p19Z&#10;ma4ykp0oWb19VonqO7yII2+/gb6eXjz19b9A94ULuHDhHPYTrJbWNXr+7gRSKbnycMWk/E+Uisgv&#10;GdGNJaPwsv0kZeY6lARgdb/GyUTSj2ZuaLOi13+LeOUnP0RgcQR1bdux+bG/xGp6jgujzkudXzrD&#10;0KwwCcDqOtLPfL1KzmjRx4jre9VdOaO8FDDX+mo3MiHxJhAhyC8gq1kszdJb/iwvILo4hdDkCCan&#10;hjE/NYbZqRGE5qcZKGJgJo2DH2Mj4MBLbEPk07BuBzbe+3Wk55SZnYrnp8//Mw4cfBU5Aqw7H8cz&#10;3/4bxqp8X0VotAcHf/sjBJYmyVeDJS3j0MwZfwPp2m6J7LxC5BUUI6+4AgUllSgpq0YmzRnBAluz&#10;aphUolMejheRblVUT25AozrrYrtZDf4oUkgX2tGthfrzktqMyoVy69QGKwDZKR2qASRTuPKjPHFp&#10;cgDPmZx/kp756IYKNMRJuej5idu7Z7nIzuVyMvlx6s4aqU1hHFw43gkuojXSmkyyoQ9VJFGyHS8l&#10;UeTLJBmsPctfchCPPCuS8+/I8UpRilKUomQywCpDXJ/42oQPH6tYzJG2Ulx+4DiTBCXz8Ok6L3Fa&#10;E/xmAT+K/LhvIFpq3R5VsTaFHXrjdRx6501UVdXhy9/4FkqbmujOrjrgjtOyJRA2U0A1azOZH0Fr&#10;BE2QrH0xrIvwH5LJD5fsdhM7KX5JktzVOG8Cq2tiMbqJOH8ScjG7rtB1RiRlnknLO0GN8lRLAl78&#10;t/+FtKVxNLRuxfbH/xNWA1kEMspXT24/GWSSDOQc19uVok+ZlKbrRPeT6eeSSDngzzr6JMCiJR0O&#10;qDIPifYyLKvEkP4ESvXBDl6R0BwWZicxNzWBiZEBzIyPILC8hMy0CKIEuPr8Z5ggpKZ9Gzbu/RrS&#10;g2XQKUcCjz999kd4992XkB3MweOPPo2vPfVNt6SG0YTHe3H4t/+GjMg0BxRBrGQEEQ0EkZVXjOLy&#10;GlTVNtsShKz8IqQxvGZ1HXjhxUprAxo+++mUdtG+QZdOB6qVcqXVr9+WxM8dMXWG3L3BpZ0UoIxQ&#10;quXm6RcBUgOlWjlq7x4cOHRWjuIgV3eZHK/EfCsv01se+eE8N4UU+ZOhRsbT5yt/ruU5kr0rFd/V&#10;Ee0NdMvs2cpDsie7+7xFXulauIQsIj9IilKUohTdCsUB6/X00YolySWuvGT27teRvIjiytKe3Uur&#10;tR3V2lg+ip+RvMo9+S5KthOps6Aij61E7Gis5dkZnD5yBI1tHahqaSOW1QYAdZzplJMdgIXV6zl1&#10;BmvnMYyMb1KEcQ/OTmnyXf3LKCnIWjKGpMR8hOjmHXhSx+Pd/WfRTdn/CSghg9cRy8RBgc3N0GKF&#10;YMskjc7i7d/8ArGladQ2rcemux8BCHA09bayQj8U2OW3MWH69adu08FVs7wTSc0pLrozKIk+ObM/&#10;77TWxZoi80c568+KaWZTAwKBWOFYAya6bHeazG5AhtgyVqYmMTM1jvk5rTNdxGI4hJKqBtR33ENw&#10;mU/f4pOGl179NQ4fOoCsrBx85am/wLatO8SYIHfVdoFfO3MQwUAUOXkFKC6rQHZpBYhQGSeBkha6&#10;c4BnmygZvRuAmPRWfuJvpEGMFbI/rElO6411+UZa6//OI8qvjQEmunSMK3Fr6aZy1V68fGFey+Ma&#10;wOolX1483yT5UynKh9qZBgDi41xvII/9DTpY5M/cGnd58CJK9iS+nrXI2KzhwSv5WRT35PP3ZJMV&#10;68P1wT+efN+/32eKUpSizz8lAGuSbrhBqdzETXrNV4Si36tS4kzZtTGw1JnC+OFcB+0zjXtOIs8n&#10;bzdzvZ58vrbhyduMYBuhfAYEsdpEoGN/9N7SbQShUX7pQcDJdTPJpKfrY3d26paNLe+ySe5C/FC6&#10;Evx8G5HiTPiKd1jmmT/mzQvpexN5Tp6LI98tmdZ4+ITkRZSIWmnWXczVCavz1PkQDowGVpYwOdRD&#10;DxFkZRcjr7Calip7drMrOtPWCeX3j25jivKNOefFdeeRBPcSZJSoBb6tqyW6kmqIOeqH+ajMsyap&#10;OkvfvGzS2vp/12ocKKQfWqr5WhD+WJbZj8ebZaAze5Ghs5G12IJDs/QAJicnMDU5Lk6oratn+eiY&#10;Ka0uZhsg0Ey3CigekoNlZoDImbVUwQSyZxePYWjGa5v/ZSuZDKzpSZburhA+GXCL85B7Mrm4EuSl&#10;504iE18/rO/x5Gle2dlZmmh0Tip3nZLrhmuW/V7+2KYrkvbUO36y98tDZpYrM99y+GbZ6FOym9l7&#10;jgwkLhbeLER0UzmLIXm7pWEJP3F/HguVvShuT/KcPsbOfxIl+0omSSa6A8s/RSlK0adOHznDegNd&#10;p4FuVEhJbGS8mfZUz2bWgoKO4gDSyAK6u1k7B2fr/uJefh+5oHH/UetoXXx2WLanqNXR21JKzWIZ&#10;WHVuIj+aj4vOj8YRfXoWN4ShheJLqF7Po93YmXsB9LhGPcsizswLcwMl4r0p3SDMJyBfDt4l6w2A&#10;Va+rA9p0IZBFYyyMtAylWB2uXmEyVdqdzGsFQeOhV9A2UWioVfzI7Wa932eQJLForZguHQnyXZN8&#10;GRC4WWiZBQ49W/7IbIBVQF9/qrceqFE0bsbVyzf68SG/jitSFdbWJp1AkK7lLbaTR2tIBXAV0Ktl&#10;CqKQq/rqnGARIZUX3icN9mzzn4rQ/Ltgzo9M9sR4VX4EvCpYzf6ZZ8ZNj14wSe7RWve15PP0yZP1&#10;TiMmQakQYBVQ1Yyo0zoa2DkgqpS5mVKVjEunqx70x3wRiBWpBRkzOVob4d0GeTK7/HUmLy+NByle&#10;15KsPD96ljQKbSeUmLWenLvvy4VzcTjALaLrmjCO7NF/EMmP6o1zSfKpmEWyT3AVOZ8i388dWv4p&#10;SlGKPlVaowmSlYY93EyLJNmtVSx+AF5JStKRb++bpTI1v0OLNV59jro7c4Kz70ZaE+YmdL07n3VE&#10;jFS/fe9cHao6SV4+Vzu+SjOtdNfB9omZkFu/7JfBdL8Zrc1s+rKOx/n2w92gmm9gJrmSr9tMN8jj&#10;kYdm/HTYq+IVzVprfbADQS51DvjE+VhdcelIlMbnhW5WPkxj/BWun3bnz44EYp3UIMpmzXhXtbSd&#10;9WwJhjOVXy4bPZI/+VELca1Ea0blLHhkgwgDq+aV5LZ22a8BUYXVrDjLy3sWP0cCsjormcG9+OTk&#10;Ozsoo0vyCRgTrEp+K2zyE88Es3g4F4wMlaCE8+ePmDYrUmdMSmoi53T5Ls6PbJSffFpNN52ly6zN&#10;m8/F+XYOKmkHel1YxzXRtpwf3963WUu0sXp2o4urV5odvpm7+Mr+oyjh30mu5xvjSFGKUpSi30e3&#10;PsP6qZCvrLze7xYoWThfVf9B5DO4SeAbnGQRX9t16zKuoWSBk+kTCX8n08fn48cUS4puSspP5dat&#10;59iNeSwbB5Y0XFxLf0yJ/JFt5nNOLr9FCWAXn021X5HcZOfKyCHdWykLz7/Rx+W/z38t+SEdUNb1&#10;B5ShvJu+/IgwPnPRDUmxwM6YohSlKEW3QLcZsKYoRSlKUYpSlKIUpShFfwgB/x9Qz4VnHA/lFwAA&#10;AABJRU5ErkJgglBLAwQUAAYACAAAACEAel0sqeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkblvatTAoTadpAk7TJDYkxM1rvLZak1RN1nZvjznBybb86ffnfDWZVgzU+8ZZ&#10;BfE8AkG2dLqxlYLPw9vsCYQPaDW2zpKCK3lYFbc3OWbajfaDhn2oBIdYn6GCOoQuk9KXNRn0c9eR&#10;5d3J9QYDj30ldY8jh5tWLqLoURpsLF+osaNNTeV5fzEK3kcc10n8OmzPp831+/Cw+9rGpNT93bR+&#10;ARFoCn8w/OqzOhTsdHQXq71oFcye04RRbtIkBcHEYsn1yGQcLUEWufz/QvEDAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF&#10;94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCO&#10;rYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqG&#10;luShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48&#10;NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAL0gUJMQCAADcBwAADgAAAAAAAAAAAAAA&#10;AAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAsUe6aJpFAgCaRQIAFAAAAAAAAAAA&#10;AAAAAAAqBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAel0sqeAAAAAKAQAA&#10;DwAAAAAAAAAAAAAAAAD2SgIAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAA&#10;IQEAABkAAAAAAAAAAAAAAAAAA0wCAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYA&#10;BgB8AQAA9kwCAAAA&#10;">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="Imagen 2" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;width:11001;height:11902;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANm3V+vEAAAA2wAAAA8AAABkcnMvZG93bnJldi54bWxEj0FLAzEQhe+C/yGM0IvYrEWkrE2LFKQV&#10;T229eBs3001wM1mTdHf9985B8DbDe/PeN6vNFDo1UMo+soH7eQWKuInWc2vg/fRytwSVC7LFLjIZ&#10;+KEMm/X11QprG0c+0HAsrZIQzjUacKX0tda5cRQwz2NPLNo5poBF1tRqm3CU8NDpRVU96oCepcFh&#10;T1tHzdfxEgyMr37pD+eh31r3sN+9fXyebr+TMbOb6fkJVKGp/Jv/rvdW8IVefpEB9PoXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAASrOV4AAQAA5gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEACMMYpNQAAACTAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L3BpY3R1cmV4bWwueG1sUEsBAi0AFAAGAAgAAAAhANm3V+vEAAAA2wAAAA8AAAAAAAAAAAAAAAAA&#10;nwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPcAAACQAwAAAAA=&#10;">
+              <v:shape id="Imagen 2" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;width:11001;height:11902;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjRnMdwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIVepGYrIrIapQilFk9qL729bp6b4OZlm6S723/fCILHYWa+YVabwTWioxCtZwUvkwIE&#10;ceW15VrB5+nteQEiJmSNjWdS8EcRNuuH0QpL7Xs+UHdMtcgQjiUqMCm1pZSxMuQwTnxLnL2zDw5T&#10;lqGWOmCf4a6R06KYS4eW84LBlraGqsvx1ynoP+zCHs5du9Vmtnvff32fxj9BqafH4XUJItGQ7uFb&#10;e6cVTOF6Jd8Auf4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY0ZzHcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:imagedata r:id="rId3" o:title="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" cropright="52666f"/>
               </v:shape>
-              <v:shape id="Imagen 3" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;left:347;top:11439;width:9260;height:1968;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANSD1pbCAAAA2wAAAA8AAABkcnMvZG93bnJldi54bWxET0uLwjAQvi/4H8IIXhZNFRWtRlkWFA8L&#10;4gP1ODRjW20mpYla99dvFgRv8/E9ZzqvTSHuVLncsoJuJwJBnFidc6pgv1u0RyCcR9ZYWCYFT3Iw&#10;nzU+phhr++AN3bc+FSGEXYwKMu/LWEqXZGTQdWxJHLizrQz6AKtU6gofIdwUshdFQ2kw59CQYUnf&#10;GSXX7c0o+N3TZfdT4Lj/OawPa5vYwfJ4UqrVrL8mIDzV/i1+uVc6zO/C/y/hADn7AwAA//8DAFBL&#10;AQItABQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAAAAAAAAAAAAAAAAMQEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABIAAAAAAAAAAAAAAAAALgIAAGRycy9w&#10;aWN0dXJleG1sLnhtbFBLAQItABQABgAIAAAAIQDUg9aWwgAAANsAAAAPAAAAAAAAAAAAAAAAAJ8C&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD3AAAAjgMAAAAA&#10;">
+              <v:shape id="Imagen 3" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;left:347;top:11439;width:9260;height:1968;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDafLBxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gQvUjdqG2p0E0pB6UGQqlSPj+wzSc2+DdlV0/76rlDocZiZb5hF1plaXKl1lWUF41EE&#10;gji3uuJCwX63fHwB4TyyxtoyKfgmB1n60Ftgou2NP+i69YUIEHYJKii9bxIpXV6SQTeyDXHwTrY1&#10;6INsC6lbvAW4qeUkimJpsOKwUGJDbyXl5+3FKPjZ09duXePsaRh3nxub2+fV4ajUoN+9zkF46vx/&#10;+K/9rhVM4X4l3ACZ/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDafLBxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                 <v:imagedata r:id="rId3" o:title="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" croptop="54342f" cropbottom="2459f" cropleft="32007f" cropright="24403f"/>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BA5C18" w:rsidRDefault="00BA5C18" w:rsidP="00BA5C18">
+  <w:p w14:paraId="7AECCCD8" w14:textId="2E261D89" w:rsidR="00297692" w:rsidRDefault="00297692" w:rsidP="00BA5C18">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="4419" w:right="-518" w:hanging="4419"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BA5C18" w:rsidRDefault="00A53961">
+  <w:p w14:paraId="697B8442" w14:textId="6B248BC1" w:rsidR="00297692" w:rsidRDefault="00FB517A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76E146ED" wp14:editId="74837E3C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-699135</wp:posOffset>
+                <wp:posOffset>-703580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>227330</wp:posOffset>
+                <wp:posOffset>156210</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7003415" cy="6762750"/>
-              <wp:effectExtent l="0" t="0" r="26035" b="19050"/>
+              <wp:extent cx="7003415" cy="6833235"/>
+              <wp:effectExtent l="0" t="0" r="26035" b="24765"/>
               <wp:wrapNone/>
-              <wp:docPr id="20" name="Rectángulo 20"/>
+              <wp:docPr id="20" name="Rectángulo 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7003415" cy="6762750"/>
+                        <a:ext cx="7003415" cy="6833235"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="55DAF15E" id="Rectángulo 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:-55.05pt;margin-top:17.9pt;width:551.45pt;height:532.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTkNVBKQIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfadLSnyVqulp1KUJa&#10;YMXCAVzHSSwcjxm7TcttOAsXY+x0Sxd4QvjB8njGn7/5ZmZ5fegM2yv0GmzJx6OcM2UlVNo2Jf/8&#10;afPiijMfhK2EAatKflSeX6+eP1v2rlATaMFUChmBWF/0ruRtCK7IMi9b1Qk/AqcsOWvATgQysckq&#10;FD2hdyab5Pk86wErhyCV93R7Ozj5KuHXtZLhQ117FZgpOXELace0b+OerZaiaFC4VssTDfEPLDqh&#10;LX16hroVQbAd6j+gOi0RPNRhJKHLoK61VCkHymac/5bNQyucSrmQON6dZfL/D1a+398j01XJJySP&#10;FR3V6COp9uO7bXYGGN2SRL3zBUU+uHuMSXp3B/KLZxbWrbCNukGEvlWiImLjGJ89eRANT0/Ztn8H&#10;FX0gdgGSWocauwhIOrBDKsrxXBR1CEzS5SLPX07HM84k+eaL+WQxS5wyUTw+d+jDGwUdi4eSI/FP&#10;8GJ/50OkI4rHkEQfjK422phkYLNdG2R7QR2ySStlQFlehhnLekpuQmwS9BOnv8TI0/obRqcD9brR&#10;XcmvzkGiiMK9tlXqxCC0Gc7E2diTklG8oQhbqI4kJMLQyDR4dGgBv3HWUxOX3H/dCVScmbeWivFq&#10;PJ3Grk/GdLaINcZLz/bSI6wkqJIHzobjOgyTsnOom5Z+GqfcLdxQAWudpI3FHVidyFKjJsVPQxUn&#10;4dJOUb9Gf/UTAAD//wMAUEsDBBQABgAIAAAAIQBzT/wy4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9RS8MwEMffBb9DOMEX2ZJMrG1tOlQQHxzCpjh8y5qYljWX0mRb/faeT/p2x/343+9fLSff&#10;s6MdYxdQgZwLYBabYDp0Ct7fnmY5sJg0Gt0HtAq+bYRlfX5W6dKEE67tcZMcoxCMpVbQpjSUnMem&#10;tV7HeRgs0u0rjF4nWkfHzahPFO57vhAi4153SB9aPdjH1jb7zcEreNh/rF9vXf4yDlmxer763GaT&#10;2yp1eTHd3wFLdkp/MPzqkzrU5LQLBzSR9QpmUgpJrILrG+pARFEsaNgRKoXIgdcV/1+i/gEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBTkNVBKQIAAEIEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzT/wy4wAAAAwBAAAPAAAAAAAAAAAAAAAAAIME&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" strokeweight="1pt"/>
+            <v:rect w14:anchorId="681C146F" id="Rectángulo 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:-55.4pt;margin-top:12.3pt;width:551.45pt;height:538.05pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTFX2xDAIAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C817vrS+KuvI4ip64q&#10;pWmlNB+AWXYXlWXogL12v74Ddhy36VNVHhDDwOHMmcPiZt8btlPoNdiKF6OcM2Ul1Nq2FX/6tn43&#10;58wHYWthwKqKH5TnN8u3bxaDK9UYOjC1QkYg1peDq3gXgiuzzMtO9cKPwClLyQawF4FCbLMaxUDo&#10;vcnGeX6VDYC1Q5DKe9q9Oyb5MuE3jZLhS9N4FZipOHELacY0b+KcLReibFG4TssTDfEPLHqhLT16&#10;hroTQbAt6ldQvZYIHpowktBn0DRaqlQDVVPkf1Tz2AmnUi0kjndnmfz/g5UPu0f3FSN17+5BfvfM&#10;wqoTtlW3iDB0StT0XBGFygbny/OFGHi6yjbDZ6iptWIbIGmwb7CPgFQd2yepD2ep1T4wSZvXeT6Z&#10;FjPOJOWu5pPJeDJLb4jy+bpDHz4q6FlcVByplwle7O59iHRE+Xwk0Qej67U2JgXYblYG2U5Q39dp&#10;nND95TFj2UDFjYlNgv4t6S8x8jT+htHrQA42uq/4/HxIlFG4D7ZO/gpCm+OaOBt7UjKKF33qyw3U&#10;BxIS4WhP+k606AB/cjaQNSvuf2wFKs7MJ0vNeF9Mp9HLKZjOrscU4GVmc5kRVhJUxQNnx+UqHP2/&#10;dajbjl4qUu0WbqmBjU7SvrA6kSX7JcVPXyX6+zJOp14+9PIXAAAA//8DAFBLAwQUAAYACAAAACEA&#10;BO2jRuMAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF3wX/Q7iCL7IlKdKttelQQXxQ&#10;Bpvi8C1rrmlZk5Qm2+q/9/qkj5fzcc53q9XkenbCMXbBK5BzAQx9E0znrYL3t6fZElhM2hvdB48K&#10;vjHCqr68qHRpwtlv8LRNllGJj6VW0KY0lJzHpkWn4zwM6Cn7CqPTic7RcjPqM5W7nmdC5NzpztNC&#10;qwd8bLE5bI9OwcPhY7Ne2OXLOOTF6/PN5y6f7E6p66vp/g5Ywin9wfCrT+pQk9M+HL2JrFcwk1KQ&#10;e1KQ3ebAiCiKTALbEyqFWACvK/7/ifoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkxV9&#10;sQwCAAAYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BO2jRuMAAAAMAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00C52874" w:rsidRDefault="00680B46" w:rsidP="00C52874">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="445E079B" w14:textId="225CE319" w:rsidR="00297692" w:rsidRDefault="009C0C40" w:rsidP="00C52874">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C224CD5" wp14:editId="4AEA84E2">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A17535B" wp14:editId="5A4165DE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>4302125</wp:posOffset>
+                <wp:posOffset>-699135</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>328930</wp:posOffset>
+                <wp:posOffset>-146050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7105015" cy="295275"/>
+              <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Text Box 47"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7105015" cy="295275"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="22EA913D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005E5CB7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>Ley de Contratos de Colaboración Público Privada para el Estado de Morelos</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="b" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A17535B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 47" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-55.05pt;margin-top:-11.5pt;width:559.45pt;height:23.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDySwCY5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUUDZqulp2tQhp&#10;YZEWPsBxnMQi8Zix26R8PWOn2y3whnixPDPOmXPOTLbX8ziwg0KnwVQ8W6WcKSOh0aar+Lev92/e&#10;cea8MI0YwKiKH5Xj17vXr7aTLVUOPQyNQkYgxpWTrXjvvS2TxMlejcKtwCpDxRZwFJ5C7JIGxUTo&#10;45Dkafo2mQAbiyCVc5S9W4p8F/HbVkn/2LZOeTZUnLj5eGI863Amu60oOxS21/JEQ/wDi1FoQ03P&#10;UHfCC7ZH/RfUqCWCg9avJIwJtK2WKmogNVn6h5qnXlgVtZA5zp5tcv8PVn4+PNkvyPz8HmYaYBTh&#10;7API744ZuO2F6dQNIky9Eg01zoJlyWRdefo0WO1KF0Dq6RM0NGSx9xCB5hbH4ArpZIROAzieTVez&#10;Z5KSmywt0qzgTFItvyryTRFbiPL5a4vOf1AwsnCpONJQI7o4PDgf2Ijy+UloZuBeD0Mc7GB+S9DD&#10;kInsA+GFup/rmemm4uvQN4ipoTmSHIRlXWi96dID/uRsolWpuPuxF6g4Gz4asuQqW6/DbsVgXWxy&#10;CvCyUl9WhJEEVfGas+V665d93FvUXU+dliEYuCEbWx0VvrA60ad1iMJPqxv27TKOr15+sN0vAAAA&#10;//8DAFBLAwQUAAYACAAAACEAFNcIId8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF&#10;90jcwRokdq2dtKAqxKlQocsKWjiAHU+TlNiOYqdJbs90BbsZzdOf9/PtZFt2xT403klIlgIYutKb&#10;xlUSvr/2iw2wEJUzqvUOJcwYYFvc3+UqM350R7yeYsUoxIVMSahj7DLOQ1mjVWHpO3R0O/veqkhr&#10;X3HTq5HCbctTIZ65VY2jD7XqcFdj+XMarIT3Tz3rdXLZr9/ErM3HeNiVw0HKx4fp9QVYxCn+wXDT&#10;J3UoyEn7wZnAWgmLJBEJsTSlK2p1Q4TYUB0tIV09AS9y/r9E8QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDySwCY5QEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAU1wgh3wAAAAwBAAAPAAAAAAAAAAAAAAAAAD8EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="22EA913D" w14:textId="77777777" w:rsidR="005E5CB7" w:rsidRPr="005E5CB7" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005E5CB7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>Ley de Contratos de Colaboración Público Privada para el Estado de Morelos</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31779B21" wp14:editId="414F445B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-720725</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>354330</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2917825" cy="514985"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="16" name="Text Box 44"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2917825" cy="514985"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0A433E4D" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00E33076">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AD67D8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>Consejería Jurídica del Poder Ejecutivo del Estado de Morelos.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="50B9B42A" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00E33076">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AD67D8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Dirección General de </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00BC0E6D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>Normatividad</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00AD67D8">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="7F417ED4" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00E33076" w:rsidRDefault="00297692" w:rsidP="00E33076">
+                          <w:pPr>
+                            <w:pStyle w:val="Style12"/>
+                            <w:widowControl/>
+                            <w:autoSpaceDE/>
+                            <w:autoSpaceDN/>
+                            <w:adjustRightInd/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E33076">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+                            </w:rPr>
+                            <w:t>Subdirección de Jurismática.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="31779B21" id="Text Box 44" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-56.75pt;margin-top:27.9pt;width:229.75pt;height:40.55pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKjS275QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkjUx4hRdiw4D&#10;ugvQ7QNkWbKF2aJGKbGzrx8lp2m2vhV7EURSPjznkN5ej33HDgq9AVvyfDbnTFkJtbFNyX98v3+3&#10;5swHYWvRgVUlPyrPr3dv32wHV6gFtNDVChmBWF8MruRtCK7IMi9b1Qs/A6csFTVgLwKF2GQ1ioHQ&#10;+y5bzOfvswGwdghSeU/Zu6nIdwlfayXDV629CqwrOXEL6cR0VvHMdltRNChca+SJhngFi14YS03P&#10;UHciCLZH8wKqNxLBgw4zCX0GWhupkgZSk8//UfPYCqeSFjLHu7NN/v/Byi+HR/cNWRg/wEgDTCK8&#10;ewD50zMLt62wjbpBhKFVoqbGebQsG5wvTp9Gq33hI0g1fIaahiz2ARLQqLGPrpBORug0gOPZdDUG&#10;Jim52ORX68WKM0m1Vb7crFephSievnbow0cFPYuXkiMNNaGLw4MPkY0onp7EZhbuTdelwXb2rwQ9&#10;jJnEPhKeqIexGpmpqXnsG8VUUB9JDsK0LrTedGkBf3M20KqU3P/aC1ScdZ8sWbLJl8u4WylYrq4W&#10;FOBlpbqsCCsJquSBs+l6G6Z93Ds0TUudpiFYuCEbtUkKn1md6NM6JOGn1Y37dhmnV88/2O4PAAAA&#10;//8DAFBLAwQUAAYACAAAACEAx1u7Id4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3Fo7pIloiFMhEFcQBSr15sbbJCJeR7HbhL9nOdHjap9m3pSb2fXijGPoPGlIlgoEUu1t&#10;R42Gz4+XxT2IEA1Z03tCDT8YYFNdX5WmsH6idzxvYyM4hEJhNLQxDoWUoW7RmbD0AxL/jn50JvI5&#10;NtKOZuJw18s7pXLpTEfc0JoBn1qsv7cnp+Hr9bjfrdRb8+yyYfKzkuTWUuvbm/nxAUTEOf7D8KfP&#10;6lCx08GfyAbRa1gkSZoxqyHLeAMT6SrndQdG03wNsirl5YbqFwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAMqNLbvlAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMdbuyHeAAAACwEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="0A433E4D" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00E33076">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AD67D8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>Consejería Jurídica del Poder Ejecutivo del Estado de Morelos.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="50B9B42A" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00E33076">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AD67D8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Dirección General de </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00BC0E6D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>Normatividad</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00AD67D8">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="7F417ED4" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00E33076" w:rsidRDefault="00297692" w:rsidP="00E33076">
+                    <w:pPr>
+                      <w:pStyle w:val="Style12"/>
+                      <w:widowControl/>
+                      <w:autoSpaceDE/>
+                      <w:autoSpaceDN/>
+                      <w:adjustRightInd/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E33076">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:lang w:val="es-MX" w:eastAsia="en-US"/>
+                      </w:rPr>
+                      <w:t>Subdirección de Jurismática.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-MX"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BE5944F" wp14:editId="74D5C7AC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4942840</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>338455</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1482725" cy="237490"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="19" name="Cuadro de texto 6"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1482725" cy="237490"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5BC091E1" w14:textId="4207ED8A" w:rsidR="005E5CB7" w:rsidRPr="00AD67D8" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Última Reforma: </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00215D09">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>07-10-2026</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="52EEEFA2" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00B02A56" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="336BEC11" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00AD67D8" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="4E4C241D" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00B02A56" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="5A124181" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00AD67D8" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="0967CAF5" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00B02A56" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7BE5944F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Cuadro de texto 6" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:389.2pt;margin-top:26.65pt;width:116.75pt;height:18.7pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhH+nI5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JVJU4Ey0GaIEWB&#10;9AGk/QCKIiWiEpdd0pbcr++Schy3vRW9ECSXmp2ZHW1upqFne4XegK34arHkTFkJjbFtxb99fXhz&#10;xZkPwjaiB6sqflCe32xfv9qMrlQ5dNA3ChmBWF+OruJdCK7MMi87NQi/AKcsFTXgIAIdsc0aFCOh&#10;D32WL5eX2QjYOASpvKfb+7nItwlfayXDZ629CqyvOHELacW01nHNthtRtihcZ+SRhvgHFoMwlpqe&#10;oO5FEGyH5i+owUgEDzosJAwZaG2kShpIzWr5h5qnTjiVtJA53p1s8v8PVn7aP7kvyML0DiYaYBLh&#10;3SPI755ZuOuEbdUtIoydEg01XkXLstH58vhptNqXPoLU40doaMhiFyABTRqH6ArpZIROAzicTFdT&#10;YDK2LK7ydX7BmaRa/nZdXKepZKJ8/tqhD+8VDCxuKo401IQu9o8+RDaifH4Sm1l4MH2fBtvb3y7o&#10;YbxJ7CPhmXqY6omZpuKXUVoUU0NzIDkIc1wo3rTpAH9yNlJUKu5/7AQqzvoPliy5XhVFzFY6FBfr&#10;nA54XqnPK8JKgqp44Gze3oU5jzuHpu2o0zwEC7dkozZJ4QurI32KQxJ+jG7M2/k5vXr5wba/AAAA&#10;//8DAFBLAwQUAAYACAAAACEA9EZMq94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3Kgd2pImZFMhEFdQC63EzY23SUS8jmK3CX+Pe4Ljap5m3hbryXbiTINvHSMkMwWCuHKm&#10;5Rrh8+P1bgXCB81Gd44J4Yc8rMvrq0Lnxo28ofM21CKWsM81QhNCn0vpq4as9jPXE8fs6AarQzyH&#10;WppBj7HcdvJeqQdpdctxodE9PTdUfW9PFmH3dvzaL9R7/WKX/egmJdlmEvH2Znp6BBFoCn8wXPSj&#10;OpTR6eBObLzoENJ0tYgownI+B3EBVJJkIA4ImUpBloX8/0L5CwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGEf6cjlAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPRGTKveAAAACgEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5BC091E1" w14:textId="4207ED8A" w:rsidR="005E5CB7" w:rsidRPr="00AD67D8" w:rsidRDefault="005E5CB7" w:rsidP="005E5CB7">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Última Reforma: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00215D09">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>07-10-2026</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="52EEEFA2" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00B02A56" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="336BEC11" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00AD67D8" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="4E4C241D" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00B02A56" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="5A124181" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00AD67D8" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="0967CAF5" w14:textId="77777777" w:rsidR="00C40481" w:rsidRPr="00B02A56" w:rsidRDefault="00C40481" w:rsidP="00C40481">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="es-MX"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5487015A" wp14:editId="45EC2F7B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-632460</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>176530</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6972300" cy="200660"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="60" name="Imagen 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 60"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6972300" cy="200660"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="66568FC9" w14:textId="607E1A07" w:rsidR="00297692" w:rsidRDefault="00BF7BAE">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A4BB4A8" wp14:editId="7DE761B6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-80010</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>1193165</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5876290" cy="1688465"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1" name="Grupo 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr>
+                      <a:grpSpLocks/>
+                    </wpg:cNvGrpSpPr>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5876290" cy="1688465"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="5628450" cy="1507549"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="6" name="Imagen 2"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="3939" t="3702" r="62301" b="88752"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="1196604" y="0"/>
+                          <a:ext cx="4431846" cy="1476376"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="7" name="Imagen 3" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId3">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="17508" r="73075"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="854074" y="31174"/>
+                          <a:ext cx="626217" cy="1476375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="8" name="Imagen 4" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId3">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect r="80362"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="70852"/>
+                          <a:ext cx="1100184" cy="1190257"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="9" name="Imagen 5" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza baja"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill rotWithShape="1">
+                        <a:blip r:embed="rId3">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect l="48839" t="82920" r="37236" b="3752"/>
+                        <a:stretch/>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="34725" y="1214810"/>
+                          <a:ext cx="925975" cy="196770"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="77DF5EBD" id="Grupo 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.3pt;margin-top:93.95pt;width:462.7pt;height:132.95pt;z-index:251658752" coordsize="56284,15075" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC/g9SrUAMAAMEMAAAOAAAAZHJzL2Uyb0RvYy54bWzkl92O1CAUx+9NfAdS&#10;E+/cln637qwxWd2YbHTjR7xmKJ2iLRBgdmZ9G5/BR/DFPNB23J0x0Uy80OzFEChwOOfPjwNz+mw7&#10;9OiaacOlWAT4JAoQE1Q2XKwWwYf3L5+UATKWiIb0UrBFcMNM8Ozs4YPTjapZLDvZN0wjMCJMvVGL&#10;oLNW1WFoaMcGYk6kYgI6W6kHYqGpV2GjyQasD30YR1EebqRulJaUGQNfz8fO4Mzbb1tG7Zu2Ncyi&#10;fhGAb9aX2pdLV4Znp6ReaaI6Tic3yBFeDIQLWHRn6pxYgtaaH5gaONXSyNaeUDmEsm05ZT4GiAZH&#10;e9FcaLlWPpZVvVmpnUwg7Z5OR5ulr68vtHqnrvToPVQvJf1sQJdwo1b17X7XXv0cvG314CZBEGjr&#10;Fb3ZKcq2FlH4mJVFHlcgPIU+nJdlmmej5rSDjTmYR7sX88w8LtNsnplFRZZWbmZI6nFh797OHcVp&#10;Db9JIqgdSPR7lGCWXWsWTEaGP7IxEP15rZ7Abipi+ZL33N54MmHfnFPi+opTp65rgJpXGvFmEeQB&#10;EmSAA/FqICsmUOxim4e4CS7Ug/nLnquXvO+RlvYjt927jiiwgWEtUrvOyXUAfA+QX0Q/wncu6Xpg&#10;wo6nSbMeopDCdFyZAOmaDUsG7upXDR73zWj6Fk6VO09JlVT+SCVFFMNgiCpOIhwgOFllWWQ+JlIb&#10;q5ml3RzQHMMYrpnI24MJ4yrPozRAh0ilaYIBowmptMiTIr8DBqmVNvaCyQG5CjgP/nqFyPWlsSND&#10;85BJ5dENLziIProGlf8Gp2IPpyRADTMUtuQ9HEX5+NH2+VNfnLuvXFH+/ZtAAB7TpCGIrK0cvn+1&#10;nAKTwjJEpXC/lhPxhaAl+UT+eT5n2n7yiYssgusHRCgSyB8Tv0fQWGZpVIwwJhhDDRgi9Zzj8jiP&#10;MWyAT3GeR7/ULlHdRx5B9jvpDcS75zwChWWU5DOlR1AIdyFkwyIq58Q6A4hxFEFKnAjEVRRnxb3P&#10;iHAz3SEwu/cEwo2dluV0ZZdxFQNQQGVSxAncpktXm8k65spO0iIGkd07L8Zpiae39QxpFWcV5OAx&#10;S1Z5Ufj+v5ok/YsQ3sn+kTi96d1D/HYb6rf/eZz9AAAA//8DAFBLAwQKAAAAAAAAACEAEAF6m9aq&#10;AQDWqgEAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAACfYAAAzkCAYA&#10;AAAX4Y2pAAAACXBIWXMAAC4jAAAuIwF4pT92AAAgAElEQVR4nOzdMXIa6do2YM6pk8vfCuyzAuvE&#10;BJZXMJoFUJYDYkRKMnKiFBETWCotYOQVjBQQH3kFY63gt1Ywf70+D55W620EooEGXVeVasaAuptu&#10;aKjqW/fzj7/++qsFAAAAAAAAAAAANMM/HQcAAAAAAAAAAABoDsE+AAAAAAAAAAAAaBDBPgAAAAAA&#10;AAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABo&#10;EME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAA&#10;AAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAA&#10;AABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDB&#10;PgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAA&#10;AAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAA&#10;aBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4A&#10;AAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAA&#10;AAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQ&#10;wT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAA&#10;AAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAA&#10;AGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+&#10;AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAA&#10;AAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABo&#10;EME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAA&#10;AAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAA&#10;AABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDB&#10;PgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAA&#10;AAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAA&#10;aBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4A&#10;AAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAA&#10;AAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQ&#10;wT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAA&#10;AAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAA&#10;AGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+&#10;AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAA&#10;AAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABo&#10;EME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAA&#10;AAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAA&#10;AABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDB&#10;PgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAA&#10;AAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAA&#10;aBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4A&#10;AAAAAAAAAABoEME+AAAAAAAAAAAAaBDBPgAAAAAAAAAAAGgQwT4AAAAAAAAAAABoEME+AAAAAAAA&#10;AAAAaJB/ORjsgsm4d9hqtfbjqZy3u6NvVU9rMu69SY9ptVrfW63WbavVum53R9er3g39QSdt36vM&#10;Xd+Gp5eV27st+oNO2q9vNvH8JuNe2q9HrVbrIPZxeg2cP/E7R9PtbXdHJ6vcPgAAAAAAAAAAWMQ/&#10;/vrrLzuMrTcZ91Iw713heYza3dFx1fOajHvlF/7Hp4Jgi4og32GEzd498ev3rVbrKv0MTy+vtuV4&#10;9Aedo8Jz3Jvx0PT8rgvP8Xtd2xChvrTst4WbP1WF9Sbj3n5sx+vpbe3u6B91bQ8AAAAAAAAAACxL&#10;sI+dMBn3zlqtVq/0XCrDeplgXwqevWl3R0sHzvqDTgq5ncwR5qtyl35/eHpZa9CwLv1BJwXpjuNn&#10;VpivStrX6Xid1RHwm4x7aV//Vro5G+yLEOBtMdSXtqfdHeWaFAEAAAAAAAAAYCP+abfTdKlhbTLu&#10;HcQI3Sq5ENys8apfS//ei+a5Z0ujaPuDTmqO+2OJUF8rQmef+4PObbT+NUY09H2LIN1zQn3TfZ1+&#10;/1t/0Flqn4dcM2PVaOWjUqhv1mMBAAAAAAAAAGAjNPbReKV2vZsUwMs1603Gve+ZsNl/2t3Rbeax&#10;KQw2LN38pd0dPStoFoG3syXCbrN83HR7X7T0pW34ZQWLv0jhvOe098VY3f+Wbq5s4JuMe7elkb2t&#10;qmbHFCaNkb3TY/q+3R0JAQIAAAAAAAAAsHIa+9gG94VtfDejYS13e1VQL/fYZ4XW+oNOCvR9niPU&#10;dxMhtk/xc5FpDsz5HMHBjYhQ3/Uc++cunuP0+Y3i33dP/N6HtPxYz6Jy++Uqt4wYw1sO9bVyr4XJ&#10;uHcUzYurCGoCAAAAAAAAAMBM/7J72AJXEf6aepuCV5mWtatM+OwwN5I3tfhNxr278ljWybiX2gCz&#10;wbCcCPX1ZjzkJprurqoa6SLQdhghtaoRvinc11p3c18h1JcLxLUidJm26Xx4evmoGbGwnP14fkcV&#10;Ybm3Ee47WLC5LxfcrDp+ubHGX9vd0bfM7WeZ2yqfH8A69Aedkzjf5s5bAAAAAAAAAOwQjX1sg1y7&#10;3nHmtlyg6200teXkHn8w7/6IFr2qUF9q4ns/PL1MQbXzWWG1dF88Jq371xkNdyncN/f21WRWqC81&#10;8r0Znl4ezwr1xXO8TY9Lj4/fy3kbIcG5xBje1+XHzghm5oJ9jx6bwp2Z8OHX3PhngHXpDzrp/Phb&#10;Om89s+EUAAAAAAAAgC0i2Mc2mCuwF8Gr3GjbqnG8uaBW1WMf6A86bypa3ZKL4enl/vD0smpkcKXh&#10;6eVVBNBuKh6ztkBHNEPlQn33EVo8XrBdbxpiTAG/96URy1O/9AedXGgzJxfUy+63eK3MGwbNvQYW&#10;PpYAdUjn/P6gc11orl0oBA0AAAAAAADAdvrHX3/95dDReJNx7zYTMvu13M42GfeuM+Ns7yPUVR5d&#10;eFQa8Tv1nzSqd9Y+iZBFbmzux7rG5UY7U277UnDwqI51zFh3Cs39N3NX2pcHTzX0LbCO60w7XlrH&#10;/lOjJifjXm708k1m9PI01PfoeLW7o39klvst0wT45GsCoG5xnjyvCFl/Gp5ePho1DwAAAAAAAMBu&#10;EOxjK0zGvRTMGpa29Uu7O/rRrhZjWQ9jTOGyLtrdUWVwLsbh/pG568nA3WTcK47S/b5EgPD9cxoB&#10;5zVjvf+ZFeqbjHtvYtzu1Ld2d1QZ0JsR7pu5L+N454KHi/oSoZnr1PgYx6d8bO/b3ZGxl8BaxWfN&#10;Veb8WLTSzwIAAAAAAAAANkewj60wI8h1EyNZZwUfnuNjuzvKNu/1B51cU9zXNH439/gIu51UtO/d&#10;x0jfsxglXF7Xq2gaLD+/L8PTy7nGBi9qRltff3h6mR0/PBn3jqIVL9cqdZee/4z9mQttJv/OtfbF&#10;/rxdwTGvei3NDHoC1C1Goc8TVE+fIW8WHYsOAAAAAAAAQPP90zFiG0Sz3V1mU9+tIOCVHORu7A86&#10;bzKhvlaE2h6JwNttRaivFduewhvfSm1+P0RYI7fsX2JbViG3vrtcqG8y7r2K8cefK0J9rRhr+zk9&#10;Lj0+8xzPIlRXlt2n0Qi4imNe9VrShgWsRQpzR3h83vbZvWgdBQAAAAAAAGDHCPaxTSpHuq5RriXv&#10;JjcKMUJ9n+cMoaXH/FER7juvCDWupLGvYrknFY+tGtmb825GSC63/KrnN3N88Qqse33ACxRtqbcV&#10;4fFZfonmUwAAAAAAAAB2iGAfWyHGr2ZH3Va4ixa4UavV+pT5+RL331f8/lXF7bkmv1yT3Zvc7XO4&#10;yrXaVSyr9mBfBEvKQcT7CBc+MBn3Tma09FV5G7/3QAQjy+HF17E9D8TI4i8Vy58e9y+ZYz6K+74u&#10;uM2rClAC/BDBvP9Gw+lznKywxRUAAAAAAACADfiXnc6WOHqi+e4+wngpIHYV4a+5RJBuvxDa+97u&#10;jhYJ9uVa6E4qtveuEBrMPae9GEFbDr/l1jFvU94ics/v0b6I4GLVqMib2N79qrHFk3HvLHOM0np6&#10;pdv2KxrzrmIk73XcfxvjmucW7YiH8TMrTPPbjMZCgGdLo3fjfLbs+Xw6kjc7Rh4AAAAAAACA7SPY&#10;x7aoCm3dRehqoTBfUfze9YwxsT9EAKMcxPs6PL3MrTfX8nbR7o6Opv+I5rrrTOvdUTlINjy9vO0P&#10;OrltejM8vaxzRHGuLTC3X6pa7D62u6Of7X6TcW8/fr+43/bi98stgNeZYF+2gSrW8ahFcBHt7mh6&#10;zI8j5HdSEa6pagcEeLb+oDM9D84zrn0e71Lz3/D08jltsQAAAAAAAAA0jFG8bIVo0Htf2NbU0Ndv&#10;d0dvUsjruaG+BeVGAT9ab7TZPRpnG018P8U25wJyr2MZZTeZ2+oevZhre8oFB3OPuyiG+lr/e463&#10;FWOE59qXFUHD2qWQX7s7OojXWHE/p+dkFC9QmxQS7w866bz4e42hvikjeQEAAAAAAAB2hMY+NibC&#10;BwcR8ioGvX6MVx2eXj4YARsNa/9o2BHLNQnmQhXXufBhuzv6Nhn3bjJNcW8qAnVNkQvcVTXoXWfG&#10;9uaCfbl9mXvcysRr7GAy7h3Fc3z0nOJ1e5gJZabtP0/tik05SECz9AedgzivzBr/vYzpOPfjhj11&#10;AAAAAAAAABYk2Mfa9Qed/Whxy409bU1v7w86aczu0fD0cuaI3FkihFX8aUUA63uEB5dt+pv392eF&#10;vb5l9sU6GgiX8WibIxSXM1dAMR2L3LjhRRWO+asIBn6f7v95X0vl5sHW36OY0+v2Q8Wvpf3R6w86&#10;Kah5sszrFtgtcf44yYwbr9OPZtjh6eVSY8oBAAAAAAAAaAbBPtaqP+ikJrTPc64zNRr90R90Pi4S&#10;VIhGpKNoA5zZitQfdL5Ge9LV8PRyUw1556Ww2NcYYVuWa8mbGQCcjHuptWkY/7xvd0d1jba9Km1z&#10;bkzwD9FKWNNq8+J1dRjHvHK0ZQQHb2L7z+cNdkYoJwX13s7x8HfPed0Cu2kNLX3JpxQ8riGsDgAA&#10;AAAAAEBD/NOBYF36g87hAqG+os8RjJgpPaY/6KRw3h8ROpsnRPE2gm9/9ged82h7W6touvs1ghmf&#10;IpxWta0PzDH2tTgudm8y7j21H3Mtc49+p90dXRW2uZ8ZS7sWKdAXxzy9rn6ZFeoreBfH/Ft/0DmJ&#10;0N5TruYM9RV9jsAh8EKlc0x8Jq0q1HfRarX+PTy9PBHqAwAAAAAAANgtGvtYiwhPLdNedt76e5Tu&#10;A4Vl/7Lkc0lhwA/9QedTCkmsZ8/8TwTlrqruj/HFZV9XsCm5YEhu3U9u8yrF/jh/RtiuKIUAf0vt&#10;jimAVzU6N8J5VWOjn5LCfd+M5YUX6zrOM3W7iJHfm2qaBQAAAAAAAGDFNPaxLocVbWr3rVZr1Gq1&#10;3rdarf+LFrjcWNfXuXBbYUTqsqG+ot9Se1/DXhm55ren2vqeI7fMOvft0uJ1MO9Y3HlMRz5Xtevl&#10;br+PtsL/pLasVqv1cUbQcq0hUaA5ItRbOap8QfeFhr4joT4AAAAAAACA3aaxj3U5zqwnhRQOSuNk&#10;f7TA9Qed60xL2mExeFYI9c0KeN3H79wW2uheRQvdrBa2D9G01pRQVm6Ebu1teSmE0h907sshzDTm&#10;uAmtc4VjPmvk7l0as1saK7wfP7PGYaZ2vbQPyqHO3OvksLQ/0u+cRyD0Q/n3UxhxjrHJwG5K4eA/&#10;l3hmd3GOOTNuFwAAAAAAAODlEOxj5SKMlQvfHc4IO53PMf70akao7yZCELPG276KsOBJReDruEFt&#10;a+XneV8KrtXpKhNO21/h+hZxNCPUdxHHvDJA1x903sQyjiuWM8/o3K9V96cWrVjHzFAq8HKkZr00&#10;4v0ZI3nT59h5JmwMAAAAAAAAwAsg2Mc6PBqhOyscFQ5nbVd/0DmuCP7dZ9rUsqL5aNq0dtZqtXql&#10;x81qhVu3m9LzXWVz00lmdHITQn2taFssSyNwj+ZpxIvRlSdxvM8rxgyfR8Ne1f59m0KhM+4/y7w2&#10;c42LwMtxFufVp0aIT9v5zo3aBQAAAAAAAHjZ/vnSdwBrkQv2zWrSO6oIXH1r/d20l2vSS6G+/eeM&#10;jB2eXqag4MfSzXfr2DlzSvvkSwT8RqscERxhkoNYV/r5tUFjZMthuovh6eXCY25TKG94enkYLX9l&#10;r0ujo+8zjzmP12Fu2bWPSAa2WwSBjyqexH2ci94PTy/fpPO7UB8AAAAAAAAAGvtYh2wAKidCfZ8r&#10;7p4G9qrGsR4sE4ZI4w77g06rsP7GjD+M5zWzxbDm9d02tGUuheaG8f93afTtMgubMTr3qBAevc4E&#10;TX+J23OhVYDc+ea2P+j04xx2H+ezK2FgAAAAAAAAAHIE+1iHXNiuKuxX1UR3Uwjt5cJcF7nWtsm4&#10;dxDtaweFMOBdhLJO2t3Rg22LcN/3aP5bWSvesibj3psI+u1Hi91tuzt6VhAxlnUU+ygt6+q5y1q1&#10;9BroDzq/loJ35edzFPcXw3pfI0Rz1u6Oyq1/6bF/lm573R90DiNwc1bRIPnUSE2AB4anl2f9Qee6&#10;QS2oAAAAAAAAADSUYB/rkAv2VTWd5QJ/99O2uv6gc1ARqHoQ8pqMe68iyFVuYmvFqNUP6Wcy7o3a&#10;3VFx7Op0lGpjG5QirPhH5vYUUDvMBNdmLSvXkHjQpLbCsqrjMxn39uP215lfexs/x5Nx77gYXIyw&#10;4EW8JooOo03ruuL+rP6gk3ttz31MgN0m1AcAAAAAAADAPP5pL7EGuRDDuxiBWnZW+vdNtOdNg1G5&#10;lrZim9801HddEeor603GvcaG2HLa3VF6bh8zd70rjCt+UkWor1URxGy0CPVdV4T6ilJr4+d47kW5&#10;IOeHaUgvRv5+KtyXwqYXFes4ztwmyAMAAAAAAAAAwNw09rFyKZTXH3S+ZMaZnpTH6qbxt/1B56rQ&#10;lvYzENUfdI4rwnrlYN7VgmNSU3NfGmVbDhWuXX/QeRWNedPWtxRofDS2MTXOTca9ViaY9zYFFdvd&#10;UW5c8U8RhMs934tcMG3e7dqEQpBzb4HVp3DftwhJ/mgB7A8695llpNHMB+k1HK/Ns9gHt4WwaXE/&#10;7Vc0+zW2ARIA6hTfGYrttd81VS4m/vil+Acw34p/xAIAAAAAAMDLINjHulxlgn2pES2Fwx4E8+Li&#10;74MLwP1BJwXVhpltvSv+fjSx5cJ/dxEAfBOhwXKA6yQCcRsbmdofdFLQ8beK+9L2H6WxsNPbZoT7&#10;UlDxOsbNPtoXhTHF5X1wUw4ExsX5s6oxtP1BJzUqHm/4gv1xRajvazzP/cxrrxXPa7/07/L+TwHR&#10;60K473tVK2JchM+1P94JNACwS+Izbz9+UvD/1aw/qugPOsV/3sQfCEy/792+xNBa+m4R++9N4b+V&#10;zcOFfXgX7crF/ed7BgAAAAAAwA4S7GMtUvgugmvlC5afo+XspKIB7U0ErnLBrFa58S9Ce2UXxcDa&#10;ZNx7k2n124vf3chY3v6gc/tEy2Dab3/0B52PxSDjjHDfWTzPsun+LB+Hr+V9F8flqSa8dxF8OyyG&#10;DtcsN/r2YwQbfyiM6i0+l9RuuN/ujn5cDI9GvsPMcUj//pYaI8sh1MK+Oor9mttXufHRL1YEGXL2&#10;IxhSth/tnbW9N2dsw1Tu/vNtCZ488fzKTVqtaN/cyPs300r1XNkWzW0R59vc6798vL7V+V5g9TLt&#10;dUXl92qjzzPxGXkY2/3U6PtZpn908PO7XbTmXsfP1S4G/eJ8N91/Vd9r5/E6ft4Vlj3df1ex/7b2&#10;fAgAAAAAAMDfBPtYpxTA+j2zvpRM68W43mLjSC5kVTTKhFHKF0rvyi107e7oWzT7/bf02INNBPti&#10;vOu8o4NTELKVCfcdlFr19ira/8oBwCRdDD4othVGEGHe8bbpMWmU7Zt1X0iOwF55Gy+Kob7W//bR&#10;7WTcO848/8PSa+6o4nnvxb4/i/unv/PmiYDD15cewkmtnBUtmot4dhNRTetvNXWcco3P71nBvv6g&#10;81cN665Foc2q2AZ23YTQXwT3zhccE59zs8zn1Kxm2DW6KazquvDfrR3XGp8NRwuOhM+5jia2xoig&#10;8FFF23Gd9uI7XPoZRlPxVYQdt7aNLr5PHcZ34GXf/7MU99/n+E6d9l0jP7sAAAAAAACYj2Afa5Mu&#10;LvYHnYuqsa6FC5LzuBieXuaa2sqyAYgIet2VAll1tEY9x6KBk7P+oPOgjSWFFyPk9pyLxoeZEcRV&#10;7XNV9uLC/9kz1r+MXMNV9iJ2BCBzwcafUnggQgxVoca9BV6n95lGSbaUMYeV7lcc9nmOYhvYjxBb&#10;f9D5Gu/rTYWEZo4pfWGKQdTp/0+PUysaZKdjRjfWJrmgXMh8q0UTba5peV1eF/7w4y6+z21Tc+qb&#10;2H+rDkRW+fFdpbDvzrT4AQAAAAAAbB/BPtZqeHp5FBfuq8J980ihvl0PTF1EsOEoc1F9L5pfyiNe&#10;cy2ETxm1u6MHoYm4GJ07PvcR3Ku6Pxeya4zJuDfX9s0R7pvHjxZEYTBegNuaGgNX7W389ARdGm96&#10;rH4EM+M7w01hROvOnlebEGJMY+fj+0WTgoqvI/z5WzTRnTU18FkI9C3zPbdO0313HM2SznsAAAAA&#10;AABb5J8OFusWobx+hJ8WkR7/6xOhvvIys4+N0bXlwNymwgLF9pmfz3F4enkyPL18EyG/ssPyDamF&#10;sNVqfVpgvfeZcGArRsvmHnsQ25T26X+iVal4/yZGzuYuTle9PnINj9mL2xEcSfv+yzO2KQVQ9oX6&#10;oLGmQZf/1x90zmNU5qo5HyznXRyz//YHne9x3HKfVTxTf9A57A866fvIsOHtgynw+Ufa1mgVbIR0&#10;HolR1382KNRXtBfvofTHC4++QwIAAAAAANBMgn1sxPD0ctr89jGCULPcRWDtTRrn+8Rjyw0uryfj&#10;3nmxrS1G1uZCaBsJXgxPL9NouX+0Wq33EQgrP8dcIK1qpOPZAoHJ48wI3lbFSOKzYlAt/f/w9HI/&#10;jl8/tnvt4/EizFh+vr9Mxr0HI4En497RdNRjSWXjT2q0GZ5eHsZxuXhiv97HY94PTy8PtmVUIPAj&#10;gPMtWspWpsaGLE1b/wsofSiEu47XFM7cSalhrj/opM/C3zc4dvc50rZ+jtfAySZfAxEyva34ntE0&#10;ab/9no55tAsCAAAAAADQYEbxsjERdDifhuziAmP5IuP3BZvPzqLNpSgFAA4n4950Obmxkfft7mgT&#10;jXM/VY2VS/spRkc+ecE9BfUi1PbUxeW7BZ9v1bZtdJ+F3PPtTca9w2hDfFURhLyJYOBMcVx+PP/+&#10;oLOfGTn8TZAPtloKig2jxeqw4WMqNf899Doa5lKwK4XiT5yP5xev+fOGN/Q9pThq9nid30siTJha&#10;+nrrWmeN3kV739EcfzQDAAAAAADAhgj20RhxMX6pC/Lt7uh6Mu59yYT79ioCfVPzjHPb38S+igvH&#10;i7TozBPsO5txXy7Usj+r3W7DzuL4lffR6yf228INXcbrwk57F+19B97rW2fa4vehP+iMIuCn3XCG&#10;NM64oSNjn2svGvxS0O541WG1CPqfz2hQ3gZ70d53MTy9bMxYYwAAAAAAAP5mFC+7KF2c/LrA87po&#10;d0fzXACed2RZ3ePgcgG0yucX43UvnljmrEabXKBlpWMqZ3gyTBnP93CBEcTJx3na+uCFaGpodxNS&#10;0OU6Qju76CUc6946xiuXbE1LYKet4wsAACAASURBVPpjgf6gc7tjob6i6ajZlTX3xejd6y0P9RWl&#10;QOytkdYAAAAAAADNI9jHzomgV7ro+uWJ55aCYP12dzRvS8lh5rZcOCwXCHnWRf+4eJxr33sqiDjr&#10;/i+xj6rkntPrmi+Szxua2ZsnYBMhvfS4mycemkYav9/02GWg0XY93PcSTMcrX8eY/1XbimBfvKZv&#10;dyiQNstKGhvT6NpWq/XHlo8vznkb5z3hPgAAAAAAgAYxipedNG1xm4x7+9Hgtx8/3+MCfAq+nT8R&#10;cPspLuTmxrrm2o/mDvbFBdTp42/T6MAI872KIGFVo87M1qXUQDgZ96rufioUWBVm+RDbdhLP51uM&#10;T54+l/0Z4yvvSvtvbzLuvWl3R+X9cpMZmXw8z6jkWNbBZNw7iMcXwxzpOF8J9AFzSqGd8xjLa6Tr&#10;9kqfJ6mJ7GjVo1mbLkJ91zsYSKtS+/GO74Kf615ug0zDfc57AAAAAAAADSHYx06LJrelxvHFxfCz&#10;zF0XFRc+DzK3PQq8pSahcoitP+jMu1ln/UHnsBisy8iF5FqzQoERNMw916nXxYva5e2Nf78fnl6W&#10;13GbCUYeZEYCn2e2OQUKr4enl3OF8trd0bXRotTsqSZIdtPbCDJvahQ59diL0ayfhqeXJy9xn77A&#10;UN9d5nvIUl5AqG9KuA8AAAAAAKBBjOKFCink1h90TmZcDH8UgJuMe4eZx96VmwHjInsudDevdOH1&#10;z/6gczZjbFruovZdpiWvuE3XNYzoy7Xr5bYlN9r4KkYkl31Oo4CNxoSddB/hyUV/1qEXTaVsv99q&#10;Hilft6+rWGiMIn5Job5W5o8GlrKCUF9qMb5otVqf0h9DxM//xc/03x/j/puK70WrZCwvAAAAAABA&#10;Q2jso9EiyDUdTbsf/12HV08E3EYVY2dzYbVcqK2uoEiat3tQ0ayS1vtb6baqUF9qpBrWtE2555bb&#10;B79Mxr1XxdBjjCJOF9B/zzz+Q7T33ecaEFfoe6wv7bvrJ1oSaR7BhOZLY8ifdU6M0NJ+nHtzweo6&#10;nNR4zt4VN3Fe/z7n+Xj6+T39LH9TMd5+1dJnSPqseXK8+wbU3o4WwayrFYf67grfLaavh+L7ZX8D&#10;ocLagn3xPXTZUN99vF+u5vgekW0ajO04ivPcOt47b+MPWJr4XgEAAAAAAHgxBPtonLh4ebzCkMay&#10;boanl49GM07GvTcRPiu7ytxWZ0jkbVwILrfZ5UICjy4Y1xzqS16nsE3xwnUaiTwZ9+4yF6OPIzTz&#10;0/D08qo/6FxU7MtWvCaWaTt8jl+mv9MfdO7iYve5MXVbYdkGShoszjPfpufZCAaf1fzZ8S59LlWE&#10;uV+q6wXH2laFlQ7is+sgftbxmd/kcF/dzms+B97FsbyOQO7c74nSsd5fYTjtoq4AfqHt8Lnu43vO&#10;1bLfF2Jfp2Ud9wedw/j/VX8XSu+VdJwfNVQDAAAAAACwHoJ9NEZcQD3fQGhrERdxMTUnF3JIo28f&#10;BPuiQeeX3GOrGvXCrBbBt2lscDFoEWG6mU8t9vmsUN+sdrzvsU2543WU2R9nmXUdT8a98/J44BS4&#10;SMGLGeG+TXodz+Mk9rkL3tAQw9PLNLL7Ks43dZ4/jhvSXLVT4cLh6eU0JPbjPBqBpcM1nPt3PrAU&#10;of3cd41F3UVw9nyZcGvmWE9Dfkc1hw8XCZw+Zdm2w4NVBILTH0CkbYuw5PmKG/yG/UHnWrAZAAAA&#10;AABgMwT7aIQVtMbV7UfrSgqN5JY7GfcOKoIIucfnwiHpwvn+U40uEcQ7q7hYn1pczp5YRjk4WHUB&#10;PG3PSdXzLW1T7tjlgn3ncVvxIvle3P6owTDCfdOAziZGNj5lLy54/xiNZ0QvL1TjWivjHFh3ODg3&#10;Zn0TdroltBBYOp62k62wxW8Y4b5lGtkaKUJzy36n+hrfe1ayfyIoln7O4rvNYQ0hvzrb+s6W3Jb+&#10;qsNw6djEsU7frWb/JcdyzjOt0AAAAAAAAKzBP+1kNq0/6Jw3NNSXwm1fWq3Wx+Hp5asZob79inG7&#10;99NmmpJc499Tgbwf0gXr4elluvg9yty9N8eI3/IF71xY5WuEDJ8M9YXc415Hk8xP7e7oe8X+eDcZ&#10;97KtSSnkMTy9TBf8P8axuJtzm9YpXfi/jYvr8NI0tsUpRq1+qWlxe97jD6w6sPQ9GmjT+f/TCld1&#10;Hi26u2bez+8qd9E2t5bQY3y3Sd+D0nvsP9GOfP+MRdXS1hffX5YJyt2sqw0y3ivpe+Wvz9xn8/jR&#10;Cr2iZQMAAAAAADCDxj42KkJ9sxqVpiPg0sXlb00bBTYZ96bjg3ONQkcRZvsp2t1y7XO5YGCldBE3&#10;QiblMbhVIcMque0+nidkOJUe2x90LjLH8aQcNGx3RyeTcS+3D3qTce+23R1lwwgRMlw2qLCwaBF6&#10;E/v1YMZYw7QfU3POSsbuwY5bZQvdcbx362h9O1gy0HbT8FHzi1hLc2B8Fp3Ed4Wrmke2tuKz6Kwh&#10;Y5ZrEQGsZffT4SLfA+oUn6FHEbg8ivfwPK29oxqbc5cN5a399ZT+ECICidcrarlM3zvPtRMDAAAA&#10;AACsl8Y+NibGnFWF+u6iKe9NCrFFc1vTQn37EfLIXUD/0u6OcgG7XOPJl2deKF0q6FZu1Atfn9nQ&#10;k9uWdxXrqBpp+Xky7q09vDdLtAhdR5NQ2u5/R5NQzjTct4vtT7BKKzu3x7m1rvOKxr4NiXPx/ozz&#10;7zI+VHxWbZ34/Mm1Ai/iUxO+b0UT3VmhtXdWY+99jW19ywYjP20q/BbH7WBFzX17de1jAAAAAAAA&#10;5ifYx0b0B53DGWPOLhYcBbtWk3Hv1WTcSxc3/1vRivI119bSH3SqWmee2wyzbJtO7veftcwIA95k&#10;7np0DNvd0W1cpM/5kJr7JuNeI0MWES5Jx/Z9xYXzvUXbF6EBdr2Bqa7Pkjc1LYdnivNv1efHMnYl&#10;sHS2ZFvbXYxAbpT0fTACfu8rvmsc1dEwWEMw8r6Gtr+lrDjc9yGajAEAAAAAAFgTwT7WLi6cVl34&#10;TC19tVygrVsauxuBvhSC+a1i8fcVI3jfVAQHbqoa8tKo3dQiFD+5pqiq5ruir1V3VDTyvCtftE3H&#10;K41f6w86f/UHneuKbWlVPL/X0X7zQIzcrWpeSk05f6T2vgYH/K6jvSu3f9/FyGXYCrs+WtF47N0S&#10;of+6w31VDbPrtNT3nvjsrmpBnteybX8rFQ266Tj9Wmjwu0itzjWt93jJYORZE76/xjlvnu+Iz6G1&#10;DwAAAAAAYI0E+9iEqua6T01q6Uuhsvg5mYx7Kcj1ZwT6qi76povMB9FIV3ZV8XvZi+gRMEiNgH/E&#10;z3+j8W96/3HFBfzyus+i3eYmgnTl+3PBtKtpuC9CfNeFdb2ruqgbYbcvmbt+ywUm2t1RCr+NcssK&#10;HyLg920y7p1Nxr3DOB6NGHUbYaijilacjTb2ULvGBY1ZWK7liy0V3xXqHsu7TGCpjvDosstYNnB1&#10;U2NAbqXSdkaD3691hRF3oa2vKL6TfVrBog9jXwEAAAAAALAG/7KT2YBcm9lN1fi3aG07ioa0tw09&#10;YCk0clhu6mv972LxecV2j2Y0SeWag4aFcF8uGHlfvigfzXizwpJXmW1L//6zP+h8rdjuWa1Gaft+&#10;ya0nhfvKz7fdHR2n0btPjA98HWObf45unoyrpjivxE3sp/Py8U3PJ8ZK/1Fa8V5q7WvqOGkWpvEN&#10;Gia1+0b4vK7vBT8aa5/ZYLnR8G8ErZZt69u6z6uag4jLtvVdNa1tOn2vjj+seFfjYveiDdD3GwAA&#10;AAAAgDXQ2MdaRQgqF0p7FPZLzWyTce8qQlMfGhrqSw0tn9rd0cGMUF/uYvvdE+06VRerX1fsv9Yz&#10;23rOKhrnWjP2d3Z0cOvvFrtcQ0y6EHyea3mJ8OFBgxu10gXxYRrBnFoDy3dGK06uOarRIw2BrbTT&#10;Y5Ofoe6x59t63l52P9wJoi+9D5va1LuK17TvNwAAAAAAAGsi2Me65dreLioacq4q2t+aIoW59tvd&#10;UTZQNyPUlxzNanaJZrtFxgymfbjwReXYhoMZ4b6y+6cu6EbzYm7EbwoKXkfD0gNpfHEKR7ZarY8R&#10;emyiFE78fTLuPdr+ilDlW+PqgDo9s01uFRqxHfFZOWuk+6Iehbe3xLJBqxcd6pvxRyfzupvRwLxR&#10;K3iPtOL7zZsmPl8AAAAAAIBdI9jHuuWCfY8CaZNx76jm0WF1SYG1fqvV+r92d3TU7o6y4YY0hnVG&#10;qO9jtLzNlMYMzhnu+xSPzYrmw8qAWVz0PZgjUJdCfQdzBksOZoX7qn4ptfe1u6N0sfjXVqv1ZYHA&#10;4To9alOMffKlYj8Au6FRYzY3qUEBw1YEq+v6rHi9bYGlCMsvE0prvfRgXw1tfXWOBF6FOt8jU9sa&#10;ggUAAAAAANgq/3K4WLPyeNf7ipaTqrGy6cLkOltRvsf60s91btxuhRReex937cdPcjU8vZz7AnAK&#10;7PUHnau46FxsL7yPC8knswIWEZD8HP//pd0dZS/ExjF4E4HEcqjya6zrbFbLYGl56XH7sbzpOm9j&#10;vzy5jHZ3dDW9UD4Z9w4iIPeqsB/XYT9a+spep5G8sY1F15mGyf0tuOAPL0Ed545GNnK9dOnzJhpy&#10;ezXtisMGj1XNWTaU9rVhQc21imbdZduhG/05v4L3SCu+l23T+wQAAAAAAGArCfaxNhUtOI+CEpNx&#10;701F+8zH1Oi2DUcsLpJPL5Q/2c73xLKunnPROFr6ihddf5mMeydVo4NjXed1NvfUsbx2d3S97D58&#10;rngtXmUCqQeZY5IL/RjFCxsWnz25kO6iBPua66zG0NK2BZaWbU576eHzpZvn5mlhboA63yOtGsKQ&#10;AAAAAAAAzMEoXtYpF+zLtcTkHnezLaG+Bsk1zhkNu4AYtZwLQs7b/rXOhkHYVqsecVvXeU+wr6Ei&#10;TJ8b//4cW3PejtDqsmN4tyGUtkrLnh9umv30/ifeI1/qXGaMgQYAAAAAAGCFNPaxLTSfVZiMe9MW&#10;ljSe93jeAORk3JuOiX0dF6YPFxg1DNCqCGcvatWBuTqCfXcveVzplkiffcMaNvV1Gs867+j5DXsp&#10;bXOrtOz5YZsCv1c1N+3tCzwDAAAAAACslsY+1il3kXyu8bxpFOpk3Dt2tB6KcN50tFpq5zuLEbyt&#10;2I/3pV8phv5OCk0/71IocJ3bvg0m495BRWPfvEEIQSBWbdONSY1+jaeAVh3hp5rGlW48KLbjIa46&#10;n9sm3lfP2f5lQ2l1tRxupZoaD7fpDyLqHruc+w4PAAAAAABAjTT2sTbD08vb/qBTXt2ji4KpNW4y&#10;7qWLzW9Ldw0n414dbTzrdhfhl29x4f46RrzWoRxY2YtAwnXsxxTWO4vbL0ptfuXWllrH9Ebo8CB+&#10;XlWMBt5WuQBGbv8J9rFqu/KeWpXjmvZRHaPgb2tuy6Kg4jvGc21LYGnZAOJL/4yqI8C5NWHZ1ELZ&#10;H3S+1HgeqvV7IwAAAAAAAI9p7GPd7krrex2NKWVnO3RkXkcj3odWq/W51Wr9ORn3bifj3tGqVxxB&#10;vrR//9Pujla+vsm49yaNBp6Me6nB5r8xFvGXeP67EkC6aXdHuQv5uVYwI+pgQ6Ktr44m0jSG13v5&#10;b+XP8Sa5qWlbGh/si9f3sm1zL/11venG00146aOXAQAAAAAAtopgH+uWu6D4KHAWgbSLHT46qY3w&#10;82Tc+7ZkwC93Uf5BA09q7mt3R7nHlUfwPbu5JwJ96Zj9GaOBd7VF7D4XFIpwarlhsiU0ARt1UtO5&#10;qClB87pCa8tqcsvbSzrnvsRQWt3qaJzbttbDOoN972pcFgAAAAAAABmCfazbVWZ9x9E880A0zH3a&#10;8SP0OgJ+15Nx79E+eEq7O7oqBfQ+Fcf8ptBgas+bjHt/RfCu6CiCaq3477PCKzHu9zYaCXdZ2s8H&#10;FSHJk8xtX4enly99zCFsRH/QOYqQ8bLuaxrDy3p8r2kti4bm6lrvIl7UGNkVWfh7V9m2fc5rHwUA&#10;AAAAANgugn2s1fD08qoQJpvaqxqX2O6OUmDq3ymnEW1FTR4BuIzUepLa+xa+UN/ujtLvvE/7KfbX&#10;DxEUPCs0Vn2YjHsnhd+7jXGD6Xf3KwJrM0VYcLjDDX3p9fal1Wp9TPs5t4+irS8XatylcdKwSgf9&#10;Qae29rFYVl3vv7Ph6eUmQls8T11BtYUCXxsKSy0dSiPbtPsSNKX9EwAAAAAAgCf8yw5iA1Lg4rfS&#10;an/rDzrXw9PLRxflo4HubFuDUhGw24+fNPbtl4qHpnBcau6raoWr1O6OcmGG/Uzg7sHYuTSm9zlB&#10;iHhO109cFP8aDY3pcbexrl2Ua6G8r7gdeOy3+AyYnje+RQvobTSh3c4brusPOgfx3qsjbHwnoEuD&#10;GcXLc90aowsAAAAAALAdBPvYhLNo6CsHL65SKGPXxoQVwnPp52wy7r2JMbjlcGPrOeG+GIU7beI7&#10;bndHc42NjO24inBeam85XCB8dzYj1JeWdVIRNtwp/UHnvGI/nGj5YtUixLZr3sbPgwB0IfT3PYJ/&#10;0/GXxf8/qDivPtex9zENprFvCdG2+1I5rwEAAAAAAGwJwT7WLgUl+oNOCrb9Xlr3j1Bbui9G9u6k&#10;aCA8iTG2VReW57roGqN7h4WbUnDwKgJ6t9EcVwxQFvdrMZz3LsKWJ60nTMa9w9ju3Ci3tO6db7jq&#10;DzrTMce5Ebxfh6eXWr7YFts03rx4vlq1m13+HNphO/WHAWvwksOBtQT70ujvLfyDlOuaQ9AAAAAA&#10;AACsiGAfG5ECE/1BZ9RqtXql9acQ2u/9QeciWs++7eoRioDfXM+vMM63PHb3sPTQvXjcdQr3RZvf&#10;57jvohS6K48EftD+VWgWPI9tnW731UseMxuh1BSAfJ25+z5zTKDJdvYcuwTv4y0VfziwrZu/6Hux&#10;jlG8+8bGL01zIgAAAAAAACsj2MfGDE8vj6P5LNd6lm770B90vsRF59tdG9E7rwj1XU/bqibj3qjd&#10;HR3P8+tpLO9k3Eu/+2re0b6tv0N9txEUPF5kNPCuiXF9byLoc1gR6GtFGOhgl8Oo8EIcGcH74q39&#10;+D/js2NvjsdAju8pAAAAAAAAW0Kwj40anl4eRbtOLtzXila5H81yDWrhSaMrD9cYNDwqjKBMepNx&#10;7yxa9K6eGqdWbNsrKY/pLTYBHhXu24v11DK2bl5pvF1qCyw996aahvqMgWSd1vqefCE+7fII3jiv&#10;7qz4Y4E6vJRz+U6/HtZkv/T9qfFSiHSLmy0BAAAAAABelH863GxaCvel6/FbdCBer3l0XS6o8CPQ&#10;Ey16F4XbvxZH9U7Gvf3JuPdtMu79NRn3jkrLOC/+XqvVKo7pPSg99nW0+K3T9ZaE+tK+2xfqYwPq&#10;eE9qbvrbxfD08qQpG7Miuz42dGuDav1Bp/y5uw7GyC7vJe/DuwZsAwAAAAAAwE7T2EcjDE8vz/qD&#10;znWEy95twVGpGsf6bKmFL5ryUmjwuN0dzTUKsN0dHcXvvsq0DF0VtvVzGss7bfBL43wn495V/H+5&#10;bebRuovNfykwGMHAtM7Dusf0xvjbpo8ZTC19Zy8gCMRuE+z7n5sImUNr0VG88Zm1jbbh+9aq1HXu&#10;20Qgsyl8fgAAAAAAAKyYxj4aIzWeDU8v0wXS961W60vDj8z9rDvTuMNFRh5Gm14vwmwfIuA3VW4H&#10;vCsH8VKwLt1WDANOxr2DTADxsPR715lQXyszVu4mc//bWP7CI+hSCGJWO1EaE/fUPt6g1FDzKbWl&#10;CfXBTvhaPjeytTY1indrx2Lv+njmKvE9ow4veZzxQgFYAAAAAAAAFqexj8YZnl6moNh1f9B5FWGL&#10;/fh5s4qmvGe4myMEktrs3vYHnfTY4+Hp5VOje8tNUYfT0bgptDcZ9z4WHnNcfGCEAs8iFDhKTXwz&#10;1vOq4vcuii2B7e7oLEbv7seF26PC7x2U2vT20m0VAcEHIkBwHqHA+ydCGIfx2E0f85vYBz9el0bu&#10;0iB1NEUtHMzdMRdxjhZQ2Q11hay24fVwV9Pn48Ezgoz8bS/9sUKNQcFt4nUDAAAAAACwYoJ9NFYE&#10;Lc639Ai9jf+mi+6/9wed/ywTCGt3R+e5fREjcT8XbupNxr3zGI17G+G5YgivGDA8Kdz3IUaq/Wyg&#10;mxEQXCbwUBwNnC6G71ftlwh4bm0LEjvF63A3XRi/+yxNHt9aS2PflgS4v9UY7DurYTnbqM5w5LZ+&#10;X12GUbwAAAAAAAArZhQvrMesFr1WpjXrUcNfasWLIF9RrjnwR7Ah2vcOCiNtbyLwN1W+mP2g/Wsy&#10;7r2KdT4INcUy7go33c/T2tIfdI4y66xrbCKsUlODfXW8f15q49JIqG8n1dHY9/WF7bM6mj+3VV3B&#10;tK3ahzWOXxbsAwAAAAAAWDHBPliPp4JBZzES8j7G6T5oz5mMeyn490er1frvZNybu1knQnjpAu77&#10;dnc094XnFOqLsGFa55+Tca8cIDyM8EMK+B1NR/g+QesZm3C/w3v97RyPmekFj6CtK9iyTtu4zetW&#10;R5vgtoRd69rO1J6b+yOBl6Cufbht+6+uZsuXPsodAAAAAABg5YziZeMm415qTZo2J6WQyVm7O3p0&#10;sTC1x0Xz3fSC5HmMqC0/7lUE5aZBstuqsbKTce+k0LTyYxRtuzt61EASwbbpMiq3cYaZYYMIxmXb&#10;o2Ldxd9P43bPYjtzbSkPbpvxuPIIuuJjjkqhobNii2AhMLiIhR4fz/uocLzTc841Ge7HsZke7+t2&#10;d3RSflw89qywHen5HudCiZnX5Emp7XD6uPJrMruNbNRtDWGfXQ2l3jRgG1oRap6O3i7+1DEis8q7&#10;1CI6PL3cpvGZe3M85sWqsYVsW4J9dYZyj3JNwS9AXY1zP8KRw9PLbdmHdXymvbRmSwAAAAAAgI0Q&#10;7KMJPpe24VXFWLOTUkAn/X8ulJGCVh+Kj5uMe1flIF6Esn4rLe9brKfs9zm38dliew4imFbc1lxY&#10;IV2U/ZaCjZNx77gQwvtSDCZG6O08Hn9cCkIeF57XfYT3psrtM6/TsqbhtghPToNv53M29i3aEHOc&#10;Od7/yDzuMHO8y/twun97peVVHe9lXpO5bWS7rTJg9iw1hZjqCLXUcR78VhWw6w8606DfqzgXpp9f&#10;alhnctYfdK5ecGvhrqkr2LepFrJFPyOvS99hlvFLeq8NTy9f2mjVOkOch1sUjqwj2KetDwAAAAAA&#10;YA2M4oU1mRXEidDZH3GR/o/JuLfIRdf0u/1Wq/Wx3R2VA3lXEfpLTU+fYz0/RLPcf1qt1qcUiCg1&#10;0uWCLsXbUghwGD8a6miyWkJbNbaB1aWOUYqNbyZLQaM07jE1YQ1PL08iUFzXeOW9UqB51ZrwGqo1&#10;kN4wdYxDvRueXm7qfbHo66Pu7cy2Bu+ymkfJHvYHnVpG3K5BHecBwT4AAAAAAIA1EOyD1cgFT2Zd&#10;8C2PCi7+u3zx9K7YRpfa8trd0Vl5LHGE+MpNYw/Wk8J8aWxtZvxwbp3fWn+39ZUb8uYJJCw7DhWe&#10;o67wS9PG8dYREtuWkaM/RbtedtT2M33oDzrrCrttS+hnW72osFK8F+5qXOTxFgXT6lTXSPK9zHe5&#10;pqrj80OwDwAAAAAAYA0E+2A1coGZWcGg8sX0nxddI8T3MS7gfy23Ek3GvaPJuPdtMu7dzhGw+7me&#10;FNBLI4on4973ybhXbq1KIcGLCCjelNaZW4fACrtu5xr7am6rWpvh6eVZnAvrcv5CA007oz/oHEaw&#10;alnb1kBb53t4r+bQ7Laocx82vvUw2meXfa98McIcAAAAAABgPQT7YDVy7XSzgn3lC6QPGvRSG1+7&#10;O3rT7o4ejMyNkb2fo5kvjdy9jka9R8sIxQvYKRzzS1zg7U3GvZ9NM9ECeNTujl61u6OD0pjeXGhx&#10;5gXeBo4x5eWoK7TRtBGmy25PXS1Vm1JnM9brLWraaoT+oNO0Bss6xvDep5HPNSxnneoO5/Ze4Od1&#10;ncf8dX/Qafq5pI7Psm17nwAAAAAAAGwtwT5Yn1kXy4stOfcRuntgMu4dpp/SzeV2mL3pemJ07qhw&#10;39fScj+UfvdRMCKN8y0EBVux3O+l5d6Ugn85gn1sSl2tQk0bJb1ssGqrxyhG2+BFjYv8TQB5IbsY&#10;7NvGsNIqtvl8jsfsjOHp5W3NI41PGt4AKtgHAAAAAACwRQT7YH0qQyMRjPt3q9V6nx5XDsqlMbut&#10;Vuv39DMZ9+Yeldfujo5jme+j7W+ukFOM6U3r/CM1/5VH/JaWO89FYoEZNiJCG7WIcZ9N8XrJ7djq&#10;YF84iSB0XV5UoGlX9Aedo5rG8D4K1DddjEP9UvNmvu0POlu3L5ZU53t/r6mvpQgc/rLkYi6M4QUA&#10;AAAAAFgfwT5Yn9ezWlxSw167O7qOpr2fJuPeUYzZnTp+YtzugwuuscxciKfcUFP8veI6sxepZyw3&#10;p2ljTNkuy4bz6ho724hgX3/QWfb9dB+Nd1tteHr5rdR2uqwUaKpzebWr4djvonJz7XPc1BkCXrNV&#10;tKf1IjD5UtQd6v3Q0PdqHZ9hAtAAAAAAAABrJNgH61V5UXUy7p1Pxr2/JuPedWn8bXnk4V6hAe8q&#10;RuxOPRiLm5r2YnnfIiBYVA7rFf9d3s53k3Hv53bEiN60zO+Z5T7QH3TelIKJsKhl24HqCux8aMiI&#10;xWUbMHdmjOLw9PKsdA5clpG8WyTCU3WMyd7asNLw9PK85ubKqbOX8l6IkHDdzYdXDRzJu2xY824X&#10;QuEAAAAAAADbRLAPVqPqIns22DcZ99Jo2w/xz3fzXnyN0bop2NBvtVofM8u/iuWlsZ2fJ+PeYeF3&#10;z2Kc7qc0BrjUvveoCbDUJHgVy/zR5lcKIs71nGGN6mziOm7AgVu2Cappwb5lw0N1HxONVNujjobF&#10;uwjHbdoyIbBVjH5Nn+/X2xTuiz8keK669+Fek0aex3FcNgTb6EZTAAAAAACAXSTYB6tRFST6paLB&#10;pRx+K/67fGH4vhjCS+G+Z0oYswAAIABJREFUFNJrd0fnEfT7IbXqRfiu6EEAJsbpnpTH/2bW+XOU&#10;aSx3r3Df3hPBnJc0zo/VWLaxr85wxfGS4ZE6LBPsS2N4mxbsW6rVKhqkLurbnOaP5F3Cpl+7tamx&#10;ra8JYd3WkgHXVQUTp+G+Ro+A7g86h/1BJ53X/nzutsZ5pK6x7VPpXNKUoPCyr/OmBGABAAAAAABe&#10;FME+WI1ZQZWFgm4R4vsULYB35VBPjNu9ipG7cwcDUste4fceBAtTSLDVao3inzelbZ47ZBUNMcbw&#10;spTh6eVSjXsxZrGuca17K2rHmku8p/aWWMTGtn3FjmseR7qrI3l3JthXU3vYTQODrguLc1yd4dai&#10;dL75oz/oNCUA+UMKWPcHnTQuOH0n+T394UQNi11FoPfDpsN9EUb/MMdDZ9HWBwAAAAAAsAH/stNh&#10;JWaF2Y4z4ZrrUvPQg4vAqVUvd1E1RuBeFZr5rguhwkfjdEsjOM8KF8LfTca996UmwONcw0u7O7qd&#10;jHt3hXXez2gobFQQgPWJ1qRXNQSJ6grkXdcYMk3Nm8f/n727yYljTddGnbVVfXufCdg1AlNtGmZ5&#10;Aqak00XGkmknKblFx7hDy1KSbSwtLLpHKjwBL9ygvWAEZU/g+8wIfPS6nvQKB+8bGflLANclodob&#10;IiPjPy3lve5neHByEyG5eRsw72Tj0vDg5Ntgb2s7Aj6LcryAMcEsQZzru9TWtwi70fY7T/C3yTCe&#10;69vpfruJHYzG483Y19LzfGPWltbU2jfY2/q8oGurKoX70v+7e0PHbt5Q3mdtfQAAAAAAADdDYx9d&#10;0LZlqe2XoYterrfgJqhHEUr4KYJ7o2jHG0Vj3i+ima8ektqsjdt9EKNyezFet9rgc1kL9dTbW6YJ&#10;OGzGtv5o86uOAB5bQENMfZ2lc5A7j/P8LvdepeXabuOdkwIWKeSRruU0tjSNQRzsbaVQRApYfU8N&#10;TxGyqo+DntZcbX0Viw4lDOv38YrUx3ZP40M0e91J0by2yFGaaYzmXW04nNeNBR4j3LWI8/J23jbQ&#10;LonA2LKv1/QfA3xZdXtfjNpNz/D/2+v1fl9yE/CynusvYqzxSlszI4w5b1uf/0gDAAAAAADghmjs&#10;ows2KmGVb7VWuart+Bk30mWXW98ZHZ4f9b9VmsIuqk10leVS89xvldG23xrCP2u1L3vnDQn9CEJV&#10;m1uiIS/r/Kh/PP5i9vyo/7IS/Gv8gnh9Z7SdRu3G/3uaC+BV/BwfHE2Ax/G7FATarb42Hbv6SOCM&#10;eY/Rbi3UVbouxu8z3v6L2L5fxPl+WTlmXxrWuVm7LkrLtd3GWytCCBtx3NbiOC+6zajJQo5pCvAM&#10;9rYuFxwI+T2Nax0enCw99BDhjMM5g5L3YZTidtyTi2ot68ezeqYGsDusadz8sp0u4PxeDg9O7tz9&#10;kPYpAsfzBqqbPIhgc3ru7S+ryS2F+eKzeJkthNek8PNgb+ttGse9hNWnz5/0WbS9ihHQEYKd9/yM&#10;7lIAFgAAAAAA4LYR7OPGRQhr4peGESxr1UaTa7wrLHfWZmRbtN8tMgTwKNY3MRAUDXzVtpXfz4/6&#10;45Bern3rl/Bew7H4Wvvyv/q67eqY3gh0tW5oii/k5wp/tT3md+y66KLtJQUc2lpkoOow2p4WqR+h&#10;u91lhL8ipLOIsaN3uq1vLEI56Z4cLnC1xxHgvJHxo/wlwmTz3gtXS2xl64LtaExdtkcRbj6M8Njx&#10;vAGwBYX55m6TjIDk5pKaAdN+/TtG/m4v+bk8bxj88p4EwgEAAAAAADpLsA+Wox6ay0mBoDZfhOea&#10;8dYi8HQaX9yOvwD/XG2ri9G9h9GudFwLth3XAlvVcFz9PVt/ud3QENPmmEDVhwWHqer3y6Kk++OP&#10;aARM6z+bNaxRaUgct0YuYluv7tMoxeHByWEEIhcVynkU57ULYbCNBYddOys+S9Zin9cWeD/s3uUG&#10;shQwXmLjXE46J/34N83XuD7H/8HGRdMzPELR459FNcEuqk1yc8Htn3Vpf/8z2Nv6EM2HCwv4xXHd&#10;n/OYXkXwUKAZAAAAAADgBgn2wXJ8yYTYPtSa95LTeZqgUlvd+VF/PCY4N0r4tBJueZrG8kbLXHrt&#10;/vlR/0uMWD2rjSue54vx48wX4R/ifX45JsZbMkGrJsa20n0W7VLLCrw8GTcCRsBlHG75UmjXfBw/&#10;DyutmMsIkezfw3BGeib+ucD1vYiRvHdu3PaMdiM89K3SuFt9njcGusZiHb3KPTD+32ufFwvydlmj&#10;Y7skGucWGZZr61H8O+fnv3UGe1u9CIlVw5TLOr8LE+2f6Tny7yW/1Yt4vlzGv59OZwn5pX9LRhhx&#10;UaOY73QAFgAAAAAA4LYQ7GOlKg08t923ab/wHB6cbMf+P6/8+lF8kbvZ8NKzWhDpqhrCK42DjRG+&#10;9caqzWpYqmE07WktEPC5ad/GYkzi89qvx21hrQMxd+Q6+XIfRp8u0eclhQoOFxh8aPIofur3w6p9&#10;TA12N7wNK5eunSW0lqWRvI81WP3woPIZMb7GfznWEejqktQA2uWxootqmhsbN851IUD34AZChnNL&#10;Qd7B3tZgwaO9S57E+wwrzYdfGho6x8HwjSWEwkf3IQALAAAAAABwGwj2sTKDva3NQpvbbfS5MCJ3&#10;7Ev9S+wIq23H36rH4HmM5M2OeUwhvvOj/ihG3V3VQ4DnR/3NCM6lsMl+dRRvxsPaaw/HY31Tg1/l&#10;T+Ow4dMYoTtxjGec39yX3/vRlPZ40joq0jb9McXynZRG7JXOK42uljX2NK7F3RW0MHXB1xWMj53m&#10;vl6paC3bXOBI3gcRUG569tNNy34WL+I+WNR1+kM86zYjGHYX/t11I2K091qmcXmZHlXeb1UjlcfS&#10;vXJvRrcDAAAAAAB03f84Q6xChLruSqivjVxT23jkbi5c8CLCRlnrO6Pd9Z3R39Z3Rg+rbX3nR/3H&#10;EVB6Gq1J1YaVXKvUReW1+xEWTK99c37U/7ldacTv+s5oI97z8YSw4HgEXK7dpdoWVm8Numxa5x3x&#10;Ika/Mp39ZbYdxjjVj3f8nPwIAa+gXa6zwb6w6DDX06Zn9S1wFxpzp7WKgHUn74NoPd2I5wGzH8d0&#10;/Xy4B8fvo/8YAQAAAAAAoFsE+1iV/XvWGJMN9vX+ChWNMn9P49em/UK1PsL3yflR/8f7RBiv+kX0&#10;5frOqDoOt/5eM32ZG6G+XCPQz7awWKbuvoyz7EdbI+18WNHo2O24Ru+qjSWNMr5V4hgMFrzNw8Iz&#10;7Ta4b81tg/seVBLuW4x7EO77sIKGVwAAAAAAAKYk2MeqdL3VadGKwb7ef78g3i001v0+ZbgvFxj7&#10;+bv1nVFa18sIttTHR9Yb9KbWEOrr1drCciGYs8zv7qrb3JK1ynDY5apCOHFtbt7BsEvan38J9f0l&#10;gqKfF7zaU4HdThvfBxpT71+4b2nPvvh8WnRQuAt+tFquoOEVAAAAAACAKf3dAWNF7lrIpHF/hgcn&#10;Z4O9rfqv6+GuzVhPPRSXwn1pHbnRtnUTx5Wu74xK67mqvfdUX+hOCPW9rAWL6qHC3oRj+G0JQZyb&#10;dJu/LF/Vtq9iXOYv0jU62NvaaLiOb5srTX1F24Xn7axSMPpQw1UnXUawfGnjvG+jeN6lz+3U3Pvk&#10;Du/qUj+zUlh0sLeVrq3jO/K58XZ4cLLfge0AAAAAAAAgQ7CPlYiGuvvmsvbl+ZPB3tbjcdgg/W9D&#10;qKhtuO80wiXj16dxuz+b8GIs7360+B3WRvGm172p/f+tTAj1vc1s91TBvkq7EPfDjQUL7lC4T5ip&#10;QTxv0+fQ7wtc7YvB3tZZyxD2omgJbCak1KDy7470ef+isxvaccODk9M7EJJMQfDU0nfaYlkAAAAA&#10;AABuiFG8sDy5UbO/hNUiwFYKPU4cy7u+M/oWTYBv6+N2z4/6D2Mbnvd6vae9Xu/fEfQbv3Y/xvSm&#10;1/5WDQQ2mRDq+1APVaQwY2bs71cBpFtjme1HKYz2z5sO4sR9uFYYj30bpDDTmnuqWQTwPi54tasO&#10;rd/msd7LlBpe/yHUN1katxrtqP+6Y6N5076MpvmPFOaRnrfpuRv/hrpt0v3yWKgPAAAAAACg+zT2&#10;wfKk8Fu/tvbNGN/2UwqbxNjeXJPUxOa+9Z3Rl2jlq1vLhO92q6MjG8b0ZrUI9eWCiJuZ37UKEXLz&#10;otFu0dvxNV2zK246axShuLXB3tZ+rcmyyz5H45JAX3vjkbz1sPG0PqS2LsGYG/c5niU+U6YUrXOP&#10;498kz2/Vxv/qMsJ86X5c+dj7FCYd7G2N25Ofrvr9p5TCj7td+uwFAAAAAACgmWAfLE8uaPB8sLf1&#10;sP7l8zzhvmjhG4fnDqPFr+Rx7bW7Mdrxojam95oZQ329apCwQhjmfkohnOMuhwoipHEcYdmujqq8&#10;a2GmlY2XTc/ewd5Wel7+OcPLP0cIatYAkba9xUnNi4d3LdBXHde/CnEdb8Z43v1bEEwbu6zcizce&#10;bI7W141oWd5fQHB40a4ieHh4E+FHAAAAAAAAZifYB0sSAZKPmSaca619vRnDfedH/ce1sN1mJTyS&#10;+/L2W+W1vzSTnR/1/1UK980a6os2oCe1X19pubp1Ps8R+PgcQc5OBDDaiO3cjva+/bivctf+Kl3F&#10;cTyMEMldUn9GLPv8phbKty2bGb/G8/p4AdfvTV9Dt90iz0VXpc/Mle9bBCQ3Oh7w6/xnSfwb7bhD&#10;Ab9xoO8u3zMAAAAAAAB3mmAfK3F+1H8YgbMvMTq2KMI035q+vI0vnzfiC/Bie1J8ufo4lsmGYVKD&#10;XoyoTes6W/CXn6eZYN9uLtjXmy3cVw8cPTk/6m+s74zO1ndGF+dH/Xqw8LC2HfXtuha4m6OpL/ce&#10;vUW19UVocCPOb7GFJrb/R6NhamNrWN84FHlWaoGK90zLPWxaV+/Xa/5bOhfT7+Gt9Dnu3Yum43hb&#10;VAJ+D+O8b8Y1t6qA1te49+7yyNevNxRk2o9nQ24E6ThEeWzE6427rIS57stz9MZUAn5r8fl9k6Hm&#10;y3j+ncXnya1pmqsE/DbiOK561PFlJQSroQ8AAAAAAOAWE+xjVdKXxH/0/ht4+pC+6GwYGTtuURqm&#10;VqVCgOpxZbnD9OVp4Uv/7WieeTPY20qho83Cl5w/m5sGe1uj4cFJLpA2tQjqHdbDd7G92cDIlOG+&#10;xhGW6zujzcq43RT2q77nxC/r5wn1RRgq9/e5x7BG+LPatnVcbyiM9z+tNA99LqxrLZarNutcOzcR&#10;Eq2ek2KwL9oQd+O4fY4w2G22n9mHn8foroef4plxPL52I6yxFj+PF9RuNQ64nUUw8uKWNCydFsaO&#10;53530bGQyXYc6/G9/zECZMsaFf2hEGIch2FzFnbMIpj8tmGRh4Vxwatqb7uM43Mxvg9uUSjpS8Ox&#10;vSg16HY1rBjb9ePzO0LvmysI+X2unftb3zAXn41ntXD4skJ+4yDksRAsAAAAAADA3fG379+/O50s&#10;XWqRGwf7QvoCciMX7hvsbX2phaz+VW+rimBNdX2pYWmt/kXwYG8rBTReVN93eHByLbgw2Nv6VvvC&#10;emHhvsw2JJ+HByeNYa9MkKzqZQqfRGhvWPvbb7UAX9b5Ub++zx9TELDy/vM09eXCd8nX4cHJ40nb&#10;Nu16hwcnf8ssd1YLpHwcHpxs1pZ5GIGM6j7mrrf0un9Pes9eZsRx/bhyN8W1VH22NN3f1fvzixGJ&#10;Nyeecxu3aVT0Tctc61VrkwLnoRp2u00Bvnutcr/ME2quhpi/xPm/V0G0Suv0uHV42pG9V9UQ5G1r&#10;NAQAAAAAAKA9jX2sSv1L2yfRaJZrPasH+/Yz41vrAYwHsVw9bFZfLrXlbWbGWl7UvqDupwDZgr4o&#10;3c8E+542tfb1Wjb3/b//+H+OY/3jYNplNdQX42AP44vj/Vrg7zDTevfDAkJ9DwtjeBvH105SWO9l&#10;5v3XMoGDXHBgP7OPuXNef89s+18c73qYUXPOPRDPiur9ZYTrLRCBIvfoFDLXepXr/g7L3S8TQs1f&#10;Kv8OE2IO4ya/6u8i7DdW/b+rjZ6dbXkEAAAAAABgOQT7WInUzHd+1K+/VanRqh6selJfIH05HKG3&#10;qlyD0FkmaLWRCQrW291Ky00ttvVDJtyXG29a38/GcN//95//k8J9GzHerRdhvfp+jY/fH+dH/X+u&#10;74x+fCm8vjPaj9a+9KX8xfrO6Me+zhvqC7uZ139dwIjLtcx6c19y5xrycoGCa9dMIWzZtpVIMx8A&#10;94ZQ82LU/u3hGAIAAAAAAPDD/zgMrNDX2luVwlLXgloRNqurN7VdCwC2DXMVwmGNobsp5ZrqnsaI&#10;10YRhntZWCaF+9ZSSC9+foYiz4/6a5lj8kvz3PrO6DBet7BQ32Bv63EmTNmbt60v5M5J7ty1Pcf1&#10;5a7qC0QbUZt19aIZse2yAAAAAAAAAACQJdjHKl0L2cXo0rpcGK/VcvUAYIx9q4e1coHCpQb7Yjs+&#10;ZP50XAiO1V/fGO4b7G3lAne59eaCZz8sqKmvVx3pW7GItr5e4Zzkmm2uLVcfXxcBxDbtf7mQYGlE&#10;c+74LmKcMwAAAAAAAAAA94hgH6vUtj0vt9w8TW3Xgl+FAGC9UfBJhL8WZT8TMnxQCMJdMyHcd5hp&#10;NcwFyrIhswgXns4b6hvsbe0WgpO7md9NJbaxvu6rloG9z5n3anWtTLFcLxfsW98ZGakHAAAAAAAA&#10;AMBUBPtYpVxg71oQanhwkgtC5QJ2rZrapmjjO838buKo3LYiPJgbR/u80Lh3TUO4LwXZzqrtf+s7&#10;o4tMoK0UIkzH8lHm99OE+tYK+/d5eHCSO7bTyp2L3HrnuQZaXaOF5Xq54GFhOQAAAAAAAAAAKBLs&#10;Y5XatqH1Mu15ueVmbuwrhMTaBgVnNjw4Oez1epeZ1+ca97Imhfsy+zno9Xpve73ev9Z3RteCcIO9&#10;rbRNTzLr+zxFqO9hhAbrTXkp2NZ2hO8kbc9Z2+VmbuyLkOYvzo/6uQBg7hoFAAAAAAAAAIBGgn2s&#10;UttRvL1MIOpa8Gx4cPKtMD73YW25s0xz2tPMcqeZ5Z4veBxvL4JnuZG8p/VtKolw34fMn9P+/2zN&#10;W98ZfVvfGR2u74z2C6G+tC39zHqupmwrPC2EA/dzIbhpxXF5XnjfulwYMxfYy431zW1rfbncWN9e&#10;odlPsA8AAAAAAAAAgKkJ9rEy6zujeYJ9KdzVNrA1T7PbUsfx9v5qe9vN/OlRfZzuhPVsF0JmbwrH&#10;6heVlr26FOrbiODkRIO9reNM+K0XjX+HbdbRQu4cfKxvYwQV662BnwvL1V27RgotiqWwXtsRwAAA&#10;AAAAAAAA0Eiwj1WrB9EeFEaYth2L23a5toG93HK5EN5cmhr3pgn3xT7UWwt7hcBe3X4mBPdjncOD&#10;k1aBtGgHfJH50yJH8PYK52CeczrPtZRbrlcIqc7dVggAAAAAAAAAwP0j2Meq5QJjbZvOFh3Ye14Y&#10;x1sPyj0qNLzNJRr3LjPraB3uiya6XIDuUXUkb12MF86N4P0Qo4snGuxtpfd9k1lu3Pi3kFBbtA/W&#10;x/xeRTiybp4WxtxyczX2re+MWh1LAAAAAAAAAACoEuxj1XJBp2vhqQis1UNv18a9FpZ7UB+hGst9&#10;zLx3LuCVC4zN3NqXtqUhpLexgHBfOqajzJ92I8CXk/v9Zdv9jFDf74U/b9Qb/9qMBm6QCy5eO0eF&#10;MbyX9YBhXBuPast9LQQR69dHdrlonbw2Arjd7gEAAAAAAAAAwK8E+1i1tk18vVwIsBAQywXxcmGw&#10;tmN2DzO/ezpLOC1CZH8W1jkOHM4d7ouxuvWmwQfx+9z7nmVGAW/H9jSaEOp7mwn1pX3/Y5bWwwgm&#10;5kb95o5nqwBg22sjzl09rFdq4GvbOgkAAAAAAAAAABMJ9rFS6zujL5kA2pPzo34uvJYLUeXCYW2X&#10;O40xsb+8d6Hdrx5665VCchOMA2MvSsG2eL/NzLb12ob7Yh25kOKLhta+ajjuQz2QlxMhvVKobzA8&#10;OPnlGEUYcjzyNxtunCB3zD9mWvjSPj7PLNt2XG9uuVxYb5pgnzG80AGf3r/e+PT+9cLHqbMczhcA&#10;AAAAAADAfwn2cRPmCexdC1BFIK0eFnxUD9JF+K1ta18uUDZVa1+EzaojX49LAb0Iqm3MGe47LYx/&#10;LbX2XcTyV21Ci4O9reNKSK/u5fDg5LC2/MNaYO5RPUQ54f02pmjry53Dj/UGwoYxvLlQY9vWx55g&#10;H3TTp/ev0338R3oWfXr/uhRypiM+vX+963wBAAAAAAAA/JdgHzehbWAvhbI+1n79pNBAlwt75cKC&#10;ueWutdpF0C7X2jdN61x9Ox8UmuHG73kxb7ivENDbbHhdClHs1hvwqtJrI9SXC9kl/xoenOT2az8T&#10;omszVrj6+rrPMUb4p9i3XAivbQAwN4b3YRzzqsvcqOLzo34uLHi5vjOaONYYWI5P718//PT+9XGl&#10;YfRBQzCXG1Y5X0PnCwAAAAAAAOC/BPu4Cbkv60tj96YZs1v3oh5oq7TU1eWCYblgWQoW5sJhObmw&#10;3POm1r95w30Reqvv34PC/v14v0Io74d4r7OGUN/LaAqsv26t0O7XKuw22NtK2/s086fcOdmNfaz6&#10;WggAth3D23a5nrY+6JZP71+n589F5rn15NP717OMVGeJnC8AAAAAAACAPME+Vi6azC5r7/sgms/q&#10;coG9ayG1aJzLBfZyIbxcQGs3EwJM6xxllt0vtAa23aZikK63mOa+3Pqzwb4mlVBfvblu7GVDKDDX&#10;llcaefuLeN/c6z8UwnptRylvZgKAl4VtajsaujflyF5giSII9memRbMXz9SJzyBWI1r6nC8AAAAA&#10;AACAAsE+bso0gb16CLA0jrdVoC3CaF9rv35QCIPtZwJ2D6YYyZsLnT2KRrqiecJ9hf170tQUWNci&#10;1Pe2FOpraNtrGy48zgTwrqZs6yuNBq67dh7j2nqeWee1gMn5Uf9x5hhdre+MNPbBzcg9Z9Lz8G0a&#10;j/7s1Tuh24549urdN+cLAAAAAAAAoEywj5syzTjebMNe/ReFQFspRJcLefXrgcHhwcm3wrLP24zk&#10;jTBYrvXvcELr3rzNfbnj23aEcG9CqC815zWNR8z97VrbXs5gb2szE6pLDiPk+dM0bX0Raqw3Ql1N&#10;cR2Wgpxtx0IDq1F9JnxMzaLPXr1LAbH9CJLRLc4XAAAAAAAAQIFgHzdifWd0kQvhFcbx5oJ904QA&#10;rwW9CiHAXi7ANTw4OSyM1E0jeXPbm3v/XOtf22DgLOG+3HFo1dg32Ns6nhDqKzbvRYgyF6BrCgKO&#10;X/u4sN2XhSDh4ZxtfccR3KzLnZdSWM8YXuiQaHj7Z6/X+99nr95tPnv1rnH0OTcrztdvzhcAAAAA&#10;AADAdX/7/v27w8KNOD/qp2BWv/beo/Wd0bVg1WBv6zTT5PayHuKKkNuXTOArt2wKB/47s++/1dvl&#10;InR2kVlvGhO8UQiIVV+fgmVvar++Gh6cNLb2VV6/Fi169fcvbsNgb+tLJmT3z9xI2cpr0jF6Ufjz&#10;tWOYeX3uPd9OaPgbv/aiECi8ts1xPP5ss43R1vdHZtl/ZFoAc8t+Hh6cXAtFxhje/9R+ncbwtjqn&#10;d8Wn968fRmh0rRYe/Rb3zMU84zQ/vX/9OIK8af3VRs2L+Dmdpdnr0/vXaX3Vc3WxgPV8efbq3ZcJ&#10;Lxm/ZqP+/umYPXv1bu4xzp/ev86FeBv3L3M8erNuyzTvH9dPY0B6lu2Y9/zGdfdLg+sizs0875/b&#10;h8Lxa3UdVtZRP1bpOsx+TqzqfOXWUbiuqorbPcP21I//tNfPWuW5VT22Z/FvlLNpzlHhPerHY6rz&#10;DgAAAAAAAHTf350jbtBxJti3XWhMO84E+7brDW8p3BbhtPp69zPLng72tlIT39P6e6XgWDUolwJg&#10;Ec4b1pZ9EustNQiOHcb2VkNvD1LD3aSwXLz/RYTOcuG+cXNfPdx3lgnpbUSA6JrYv3lCfaW2vtIY&#10;2+prSy2BbwtBxFKzX9u2vg/1UF8oXXs597qtLwI+h3Ht5wKnvfE9++n96/Q/H9KxbBv6idDKfub+&#10;HBv//vdP71+nde+3DNWV0uwfCuc0t45SsPRtUztli30aH6vLCCzu1/6Wtu/3NtuY8Vs8E3LvmQse&#10;J39rudzU7//p/euzpuNQe99eNKyeTbqGGo7R/065vaf1Z9Kn96//scLgVD003Mscw1Jo+WXDc+sX&#10;hXP6ud7wusTz1eraC7l9zb13Lz57LmIbzqZ87uTep3j/1F6/G58j9c/CsaeVZdN9fjhLS+Gn969z&#10;/2FC62cYAAAAAAAAcDsYxcuNKYzjfXB+1L8WkkshvMyyTwujcHNBskcRPKvLBbke5X4fI3k/ZpZ/&#10;HsG0ogjctQ2dZc0wljcXMqs3QFWVRgO/bRM+LAQKDlu0Ge4WAoWfc01/EUDMhQBzTY8bhTBKbr2P&#10;M+HRq4Z9v7fBvghPfYnzVgr11aVl/0gBoabmrRQY/PT+9WmEa1oFiWLd/4mQ0KxeRGBvooZWsGLo&#10;69P714dT7NOTQtjpPrdxPapcQ6cRLM3JHqMZ2tZyz5jbEprqwnXS9nwtpGEv40Hca29iG76k50PD&#10;dswlXTPpPSL8Xwr11T2JYPKXCAROI3ctbi5r/wAAAAAAAICbIdjHTcuF8ErhiVzAKhfA+xLNNXX7&#10;teDbOCw3yiz7phAa3I42rboXheBg1WEmlPcowmetTBnuywUmmoJLuYDWy5ZjdNcKgaXGtr44ZvUW&#10;xF6EOK8FPON9coGnD/XxySF3zZTa+nL7md3+86P+Ria88XV9Z3Tng32f3r8+jka0toG+uqcRtLkW&#10;Mo1A1UUmYNnWmwkhokmmbs6qyQaq4pjVW0Qn+Tznttxl6fo4W2KIqRSy0oY2m6bzNfX46xk9is+O&#10;L9F2tzARdP5zikBfXXrdMNYzUTw7c8/IBy3agwEAAAAAAIBbRLCPm5YLQj0/P+rnmuVywbgX0bRW&#10;t5sL0RUCG/uZNsBpm6ZHAAAgAElEQVTkNBME/Bbhjlyw7vemcF9Da99UYZG24b4Ir9WXadVIFiaO&#10;363IHdcPTW19caxyIzPTNm8WXpvbnqtCW19pHGKure9hIRBR2v/c/t6HUN9hw7jmXoTRcsHXa8vV&#10;R5pG6Ocsc84uY8TtIP53VLhfx563Gf9c8GTO1r9rYn31Y3YV7Z9N4b0utvO1Gmc6h69xjt9WznXp&#10;enrSEMCbWVyHpXDUo6a2yXvoxs9XbMPn2k+TFH77d9sQ3SQREmwaj305RUi37WdI07YLnwIAAAAA&#10;AMAd8ncnk5u0vjP6cn7U/5hpn9mthwBS0Guwt3WaCcns17/MjmUPM+1uu2lsbrWxLZbdjjGZVY8i&#10;2LVZW/fFYG9rM7N8L8J9vYZA3GGmuSuFE3cnjazNbMNGBG3qzWnjcN9GtJ9Vm/SaWtYuK+Mnpwn1&#10;9QpBmGK4qiHUl+xGeLH+msPSeMz6sYugXi6gNSq09e1mjk222S9Cp7m2pFnDZLdCBFjq1+5VHOfT&#10;TFBvLe7LzUxYL3dt5a7l3569epcLk+1GMOewcE2nsboXz169m+WcpNa/s8L7TiWatXINkxvVcb5x&#10;rDbjZ3yNt33/r89evWsasb1sKaS5qLDbl2ev3l27b+PaO86c691pxpm3tDnhObm9goDjbdGF83Vc&#10;2Ibx82e7cD5/jMCd4j6/9vkc93fuWTaK7brILD++z+sNtx+mGBfdFN57mt6n/jwGAAAAAAAAbieN&#10;fXRBdhzv+VE/N7YvFwootfYdZpq9HuS+iI8xrrmRvM+j+S23/MvCsSs290VQLNfeM/X4vEpzX669&#10;7EmET64dw8Kx6sXyV9OG+iLkWA9OXObCeb3Job7se8drcqNMPw4PTnItR7lQyVVDW1+pyTEnt+zn&#10;FFItLH/rRYtZ7prYTOG5XIgkhVqevXq3G6Gz3yrXfQqC/bKuT+9f72ZCmx+aQjexjlJzZbI/x6jW&#10;ecb5VuXu68t64CeO1f6zV+9SGOkf0U7Ytr3rzgd4nr16d1r4nHgQAa5FmtQq92KJI4DvhBWfr6zx&#10;8ydaakstgq0/5+r3bNjPfM68jefeteXTczKelxtxn3+IP2U/m3IiNDlp5O8ymhEBAAAAAACAGyDY&#10;x41b3xmdFQJ418JxEYz7kNnma1+KR4tb7gvupxFGy60jFwAYRvtdff3HE8J9uYDabmEc7tTBvt5f&#10;4b5ScOFJoeGuFOxLYYyNKZv6eoVtfzzY28qF6PYbQn2jQqhvrRAS+Zq7RuJc5Rr19gutiLlwRqmt&#10;72GhLelOt/UVWq8+tm27SstFmOW3wvHLhVomBl0iPFNqi8s+QzK+ZsKBD1oE65rGAY/lAmBPmsa5&#10;VsI/rRs8b6nctdO0z6VrbWEhuzgv9WfmQoLYd0AuQJoNb4eln682InS8UfiMfDTrSN5o38uN2G71&#10;WRD3+XYE/LanaNirb29uv4zjBQAAAAAAgDtCsI+uyIV4Sq0zpda+a4G5aHPLBTOOo6mtuuy3+EI8&#10;1wB2Wlh/U7gvbVN63cP02sHeVgpBDAtjAXNBtFZiu0vBhWnWc1Zq2ZsgF3JJ+/gm7XMK2sUxOC6M&#10;Je1FkO7a+Y5zlBvRmmwWRvDmgompQfBa4CLaC3NNgE1tffVt+bq+M2rbrnZb5e7FaQOg44BffWRv&#10;KTTYKugS4b63hT+3Cbh8KQWAP71/3RQunKcp7zSat/jVLM+fRapfL9nw8D1tRMtd77OETxcdWJ0Y&#10;Lo6QbOmc1c9v2/s6+0ycNpAbAb9Wnx8RJqz/W+Ew8x87PPB8AQAAAAAAgLtBsI+uOM0E6h6dH/Wn&#10;ae0rNeXkwnrZRq4ItuW+sH+QCwP2Jof7nkdY5c9Ce95PhRbBVqYM9y2sMSna8XKhu7G0z3/EMai3&#10;G429HR6c5Jr3mkJ9g0II8bgwprAU8MpdM01tfdOM7L0TIkxSP6ZXbcMoLeTa66YNeJVCho33XFiL&#10;sb65Z8qbOQMypf1I1/S/P71/fbqq0aR3QLZptG1r5CQxXrf+jDqOgGk9HP7EeZsoe3wKI22XLq6T&#10;3Ofj09r2tQ325Z4Lyw541z9/ruI9c88/rX0AAAAAAABwBwj20QnrO6NvhZBVU3NaPayXHbEbIa3c&#10;up/GaNz68ulL8lFm+RQSOpsh3JcLmuUUx3O2EeG+zULjYNUiAyltt7l0DF4OD05yI3vHob5cMOtD&#10;oX1vu9B8+DYXAmwa2VvY1lxb39X6zmjq5rpbZhHBuya59U8V1oowTjbU2jT2NozP6W5hHcezhrgi&#10;/NgUtk3X35+f3r8+a7GdvULb2Vq8vvgzy7ZPYVXvn7svP7Z8bZuxybkg1HHtf6vuY2vfNHLHp+35&#10;mqt9tkE2eBfh5dYiBHrtM21RIdMG9Wv0NDUExvvWr/Hn0+4XAAAAAAAA0D2CfXTJ4RStfaUg4GEh&#10;eLdfGMk7LIzY3S0sPync91uLYF2vsMxcwb7eXyHGVY7gy21z2/1/GcfsFxNCfZeFdr+1wvVwmQsO&#10;hlxYZzRlW1+pJfIuWXY4pG3wdZK52rJihGap3fM4wjyzaNOkmVrD/pgU8Cu0nT2I1zf9LNMi338j&#10;NSTWj8Gn969LTZxt7782LWz1+/vnOOhodKxfF0adLu98LXpc71gpkDztM27lbY2FkeWHhf97TGsf&#10;AAAAAAAA3HKCfXRGU2tfBKvqDjMtNY8aGtdyoZ3kNBfUi+BGLpDTFO47axEw+hhBgvq2txkbOlFs&#10;w9tFrKuFemjnKvYt13hYdZYL9YViqC8XJIzzcFwY2ZsNNgz2tvZz42Wnbeu7J8G+hY1uXrK2IzSL&#10;IjiXu2aeNIz7nbTO8ZjsNm1l44DfXbqupmlfS/v/7zgG38c/hTHeHxc4hncz8zyon+/6c/1BhK3u&#10;sxs5X3NYVmBwFerB08ta0Nc4XgAAAAAAALiDBPvommxrX64tLVr7ci1q/RizWl/+S2H5R7kwXqy/&#10;1Lb1Jf7+i8He1nEh1NCL/frX8OBkM157LeSQ2+4Z5Y7jQuWaDlMjUtq3aDz8rWEE5vPB3lYpUJlr&#10;VUr7spk75hFoyAUBB4URvGm732SW382tv6mtL8Kod13uPC877DdLS+Dcwb7eX+Nzc8HUNNqyFPyc&#10;tM40LnMz7olcE2hdP1rP7oJl3CNfFxxaqt/fX+M6qLqrjWjLHrXdi8/QLh+rhVyjc7R6TlrvWuYz&#10;7pfrMQLE9fDwowitAgAAAAAAALeUYB+d0tDat5tr7RsenJwWmrCOG8blfsgs/zRCefXlv0VzXzUk&#10;dy2kkN5rsLd10RDqS2Gex7G9Y7nwxEJG/DWMKl6k3Lb+DCtGc+BaQ1PZ81zzYYzarZ6jdOw3ciNy&#10;B3tbh7Geuo/Dg5PS/ucCU58bGgT373FbX68QellIu2SDRY66nDrw9+zVu93CdftmnqBMaix79urd&#10;RsuA34tP71/nAqV1X6Ohs+lnFm2b9ia9/6IDiun9NiPINLdP718/zjSPXtvmaEerH5On8fq7ZpFh&#10;zB+fl4s6X3PKnqvCiOtZLCqYX5d7DuSagbX2AQAAAAAAwB3zdyeUDjrMjD59EL/PfUm9G1+oV5cf&#10;j+TNfSG+G8GhejjpRQrn1QNhKVAWTXpnERLaqDa7RTCtND42eTs8OMk1feXCBIsMiRwWmukWJbet&#10;v+zTOBg52NtKx3yYWX481viXY5rCfYO9rcdxnjYKzXvpWuhn1llsh4oRvPXzdFVa/vyov1Z4j917&#10;0tbXi3N6LTyZxpA+e/VuEaGtr5kxqJuFe7dJKbQza5PfduG+Pv70/vVcAZ4YSboR69nPBMvGdlsE&#10;SL88e/VupibBCdpe34t8/6/xvk3B0cMZglhNz9XcdZYCnG2fnbszXKtd1/aeaXO+jhcYnJtXLjBc&#10;apWdxWaLUfxTiRbA3H8w8H8/vX/dZlWpafTxHM9BAAAAAAAA4AZp7KNzIjCVC0q8OD/ql0bs5oIl&#10;aSTvtXatQgvfzz9HYKz+mosIh0wT6huP3i2FXpbW2Nf7az/bjP2cVS7clA0PRFjyt8Ixf5Jr7otz&#10;tNYQ6vs9s64fIb3CmOSNQtBxP9cGGHKhqq/rO6O7Mia1jdKxWVQTVO4+eDRDeC5375TaIieKhrHt&#10;zDX7IJqx5h67WWnwe1m4Nx7FGM77IoUE1569eve3Xq/3j8Ix2Z+hJa8eHP0hQlPzXsfbyxrBOkkE&#10;RHOmuWZyodK2IbDTJZ2vUtB1XrlnSukYNikFFTeXcC0sIjSqtQ8AAAAAAABuKcE+OimCU7lRkNn2&#10;qgiOlUbyXgsVRJCrFBz6vRDu+zZlqG+jNnr32voyv170WMdZQgszy4XwxmI070ahIelauC+Od278&#10;7kYh1NeLUF8uCPiw0KT0uTSy9/yov10ImNy3kETpGnraclTsJKV7ZNoWuNz9PFd7VjSN5c73k0WO&#10;I47mw9Kx/HlPzNsUeJtEw1ju3nywwDHYm5kx29N6EOvpklbXSSlw1xAYrFurvGYV56txG5rEvubu&#10;2amfERH6zf375MESRk8v4vNGsA8AAAAAAABuKcE+uiwXdHlyftQvBWBK7VqnmTa4cQjtZWFd2XBf&#10;zWkhKPC1ND42o96ol22WmsMyRyDWQ28TRxrGMVkrhCJKzX0/Dfa21hqCGC8bgpRnmQBP0wjeh4Uw&#10;ysf1ndFKw5I3LQI7pebH/Wkb5VLAphYoOi00fbUODsY25EYszz0W89mrd2kdo3nX0+J9jgv30KT2&#10;tGW1m924GPGbOyZpvOgiwnS58OjbCT8fMq+5yVG8uXvzecvmuEW3XC77fOW0bcjLneuvcX/PohTg&#10;S/s6VSg5navcczSOWf3fBJ9bXKP1c/BoiccfAAAAAAAAWKK/O7h0VQpQnR/1U4jiRW0T98+P+qfr&#10;O6NfAi+p4S1G7/5RW/5JhLRyLXyp0a9XaIBL4b4fy9T/MNjbOi4Eai7r43pv2Cq3o9X4xjhPG4W2&#10;w+K5itecFhq23ubOU++vc5ULYG43jOA9LgQBbzLAc5P2M/dVL47Rn5/evx48e/WusZUrgiXpvD6P&#10;8MmP8Etqv/r0/vVhYUzy8NP7171J6y6Edg6jWWuiFDSMAGPWs1fvdiN4M3WI7tP712cRPjqN0aXT&#10;hG0vm7ZrXtEA+LBtw9uCtQ1kbReuveN0TmY9PrHv9dDUxwinNb3uYeYz6Ulsy1xB6rjGiuej0KR3&#10;Vrguj1s0Ceb+Xgqstb1Gms7X47b35CLFca2fs17ueT5FUPk4nju5z6M3EV7ebdrfeK/dOA8XmWOc&#10;+7zZnXSdxTXar/16exFBZwAAAAAAAGC1BPvout3MuMTxuLtrQYM07nWwt/U2ExJ6Mdjb+jI8OLkW&#10;2ohw31rmi/BertFosLe1WwgJXM0Q6ruohzJSgC3G1i7CUkJBTa16bUwI95XOVWls5ofceY3t3C6c&#10;q1Gp3e/8qL8Z4bO6w3qY9L5IgaJP719/LByXXgTwduO+HF+73+L+2Wgx8nQc5sw1Vg4jFJgNtMT7&#10;1rfrclJAq+Zxi3tlM5aZdnTr+P5+EoGfqzhGF/G/X1I47dP717n9b7UPtRG9pQDW2TgY9un96+8t&#10;Vts2BPSw8v4PG0ajntWCaa0CVHHt5QLexc+BlnKhqYn7HEHU3L2wO+vI00/vX5823FtjuZbTXhyD&#10;XCj2eYRKD6utdBE4G9+Tuftm3vHVTefrdNbzVRob3BQQjeDcWuFcfyzsa3Z96RqvXr9xHaT7c1h4&#10;+7T/m3FuT+N5+C2eNePjX2zojf291orbMjx6nPn3zPNJAWYAAAAAAACge4zipdPWd0bfCuGWp6WR&#10;vBHyyo0nfFMarzs8ONnNjFj8EL//KcJouS/yZwn19ZbdqNfQSDevXChnqjBiHKuNwhjWN9G+WF2+&#10;dI6y5zTOda6J8bJ+XsdiBG+usepyfWc01XjFO2i7IVzUi5DKm2jrSj9/xvF/MSkMF61Wm4VroRcB&#10;l9QMmAJwZ5Wf75n7sThiuSEcNFFlG1srvN+DCFSNj9V/Yj/q1+qHKUJWf1R+3hR+pglUXTU0t9U9&#10;qbz3vxvef6qRzTW7845rrorzkgvStT3eueU2W46/zWnzumxrZQS1cuOBe3Hf/DtdX+OfdL3FtZbb&#10;/5mCiRkLPV+hdO/2q/sXz4jxvo6fQfXw+OUi9jWaREvHvhf3+ou4L8bPxH9H6G7S2P3c502r6zPC&#10;f7mRyPe1cRYAAAAAAABuLcE+Om99Z3RYCOoNz4/6pbDIZiGE9Hs9MPZzZf8NiI2/pL+sB8aipS73&#10;xfo41DfXGMb7aEK4LzUp/hLmqJ2jplDfWiEIczUh4JQbwdtbYODl1opg28aEcN/MIoxSuhbGHkVY&#10;6Wlh/OiP89vQajVzsK/31yjUt1O8ZNb3u7zhEM72Ekamzvx8jG0p3YPDKcanjpUa3Nruc+5z4MES&#10;nxMp5NkUtNxdwH35ct5RwmNLOF/TmBSY+xjPiIVc389evdueEO6bWgREpxmTnJO7Ru/95xgAAAAA&#10;AADcNoJ93BbbpfBXtKz9IgJjxddE8OuaCIoNCuGvUuhrt6uhvtJ+dkkcu1zg4EEuyBDn6OWEUN9Z&#10;5lw1tipGA2Suxert+s5IaPPXcN/HOVZzWWp3jGDR40KQd5L0mrVFhZNKYsTvUsKN4cMig0dTSi1f&#10;v807jnUZYptGhVW3blKM0FTu2dF6n+Pc5K7RRYcx0zPrbYTHJm3PrKHb8TmfJjQ20aLO1wJdRXhx&#10;c9H3VpyfwYRQcpOr2vW3m/v8mvLZljufD2LkNwAAAAAAAHBLCPZxK6zvjL4UQhNPSiMKIzCWC+il&#10;L8zPGsJ9h/Xw12BvqxT6Gg0PThYaiFiwWUdDrtTw4OS00IT2NI79L0rHvCHUl2yXApjR/JgbsWwE&#10;b00KxaRwTAoDTRHw+xzn95/PXr1bi+a7pvVvxPrbBPzSMv9Kr4mxpNP4Gq+fNujTKsAV+/mvCOvl&#10;RmNWfY39mKYtb7z9k9bdq4Upx8tfxetH8d6Pm87NnO8/yWWLVr9qqPIywlT/G2HLxu2sjMndLDwf&#10;pg0z5pZ/9On962lGHo9Vj/ll3FcvU8i1xb79EPfNWryuzX35MYJu057z6nZOe75etjxfiwzOjvfz&#10;4Rzhxa+TnhExlnct7vU2Ab/Lyn33MF4/NlfwtNc8jlewDwAAAAAAAG6Rv33//t354tY4P+qfFgJ2&#10;L9d3RqWwV/oi+/fMn1qN0I1xsBeZMEga1ztXI95gbysFHN7Ufv3b8OBklqBFbv0pZPJH7ddvhwcn&#10;c4XVlrjes8yI1XSe1oYHJ42hrQmhvpelMGA0Pl5kRjj+uD609TWLwNRGhFqqUhDmYsbQ0E8N67+I&#10;9U8b5luIGCf6cJr9i31Zi8BtdX8uutiS10Wf3r/+Md74ps77bTK+Rmub/GWVx25Z56tyL5WsdD8z&#10;27dRuderzuJ+v4lGTgAAAAAAAOCW+bsTxi2zXQhh/X5+1L/IhbBSoGuwt9XLhPvGzX2bE4J0ubF4&#10;n29onOBdtxnNRNVw34Nofio2Dc0a6gunmesp2RXqmywCKqczNJ51Yv1zbNfU10bsy/hZI8g3A4G+&#10;9pY9lrqNZZ2v2r3UORH47ez2AQAAAAAAALeDUbzcKus7o28NgbqzaF+7JoJdLzN/SkGwP6LVL2t4&#10;cLIb4zTfjseJDg9ONurjeu+Z3L4/nvcQpGOajm06xpXj/a/hwUlTqG+zIdTXOCr5/Kh/mGkITD6U&#10;GiABAAAAAAAAAGDZjOLlVjo/6pfG617G+NRs6K5hLO+PPw8PTg5XeTwGe1u50cL/nDQeeIr1L2Vk&#10;bqy7/vD4HKG8lZlwPj80BQJnvYYAAAAAAAAAAGDZNPZxK0Wb2ofMtj/p9XrFprWG5r4ffx7sba26&#10;pe1aw+CiQn133WBv67Ah1PdyQqhvs/Daq9QIKdQHAAAAAAAAAMBNEuzj1lrfGW1Hu1rd8/Oj/qzh&#10;vheDva2Lwd5WdqTvEqzqfZbha22da6t403RuBntbafRuv7DIywnjd9cawp8p1PdlMVsKAAAAAAAA&#10;AACzEezjttvIBMySF+dH/eJY3Qh+/RYNbXWp9e9LjLFdtie19eeCil1VD8A9WPZ2Dva2UigvNRo+&#10;zfz5qmWo76ywrS/Xd0Zni91iAAAAAAAAAACYnmAft1qMTN0sBPT650f94jjW4cHJWQQDc69Nwa8/&#10;Bntb+8s6PhFSq7tNI2CvNdstMww52Nva7fV6f/Z6vUeZP6dzuDFHqO9DjHcGAAAAAAAAAIAbJ9jH&#10;rbe+M7qIgF7O7xPCfem1jxua8t7EaN7Hiz5O8d7/G82Bb1O4rGFEbBedxTa/jX34R4QlFyod+xi9&#10;OyysN527tTieWedH/YdxbEuhvuI1AgAAAAAAAAAAq/a379+/O+jcCRHg+72wLy8nNbIN9rbS318U&#10;/pwa4faHByfF8b5dFA16f9Q27e3w4GRpTYSLFC19+w1jflOwcHd4cFJsOjw/6qdQ5mlm7HFyub4z&#10;yjUnAgAAAAAAAADAjdHYx50Rwb2Xhf1pbO7r/bdBbzteXxrNO4z2PkGwJUvHuNLSlwv1pXP0Mp2z&#10;CaG+dK4uSqG+hqZHAAAAAAAAAAC4MYJ93Cktwn2NrX3Dg5P097WG0bwpIPZnavcb7G09dPUsVjqm&#10;g72t1Ir4Z6/Xe1pY+Y9AXpyrogj1nRWCgT/Wsb4zKoYCAQAAAAAAAADgpgj2cedMCPe9aBHu+zI8&#10;OEmhsLcNi6WRvV8Ge1u3YqTtbRBjd7/0er1+w+aO0rkZHpxcNO2SUB8AAAAAAAAAALeZYB93Uotw&#10;39n5Ub+xcW94cJJCe/9saO9LobE3g72tFPBrHPNLWTp26Rg2jN3txTn4bXhwsjvpUMbI5T+F+gAA&#10;AAAAAAAAuK3+9v37dyePOytCXr8X9i+FvDbXd0ZfJu1/NPPtNgTPkq+9Xi8tdzo8OOlEcGywt7XR&#10;6/X+qP36bYQWb1SEIdN2PJqwHa239/yon5Z7U/izUB8AAAAAAAAAALeCYB93XoT7DguhvKsI951N&#10;Og6Dva3HEUR7MWHRq3i/4zTW9yaPb9eCfYO9rYcRkNxuEej7mJZtcwyjfTG1ND4vLPIhrUuoDwAA&#10;AAAAAACA20Cwj3vh/Ki/1uv1zhoa9wbrO6PDNsciwnIpGPe0xeIfIuA3MTi4DF0J9sV2bLcIRfai&#10;WW+37TGLc5tCfU8Ki3xY3xkZlQwAAAAAAAAAwK0h2Me90SIAlhrittu2ukVY7bhF81wvxvQer7rF&#10;7yaDfdFwuBkNfW2P0f7w4OS47XtMaGPsTRPYBAAAAAAAAACArhDs416Jka2nDW17XyPc17phb7C3&#10;tR1tdG0a/HrRSJfCa2fDg5OLZR7/VQf7KmG+7YYAZd0sgb6HEegrNQBexXk8nXonAAAAAAAAAADg&#10;hgn2cS+dH/VTKKzfsO9v13dGU4XfphzRO/Y1goanyxjXu4pg32Bvay2CfJstm/nGPqdw3vDgZKrw&#10;3flRf1JTYjqmm+s7o6WGJgEAAAAAAAAAYFkE+7i3WoxxvYzWt6kCYtFatxtht9K6c8Yhv8NFjetd&#10;VrCvso/ThvmuYh/3p93HaOnbnxDInGqcMgAAAAAAAAAAdJFgH/fa+VF/LdrfmsbGvk1hu1nCYjGm&#10;N4Xfnk/50tRmdzzNeNrC+y802DfY29qMQN80rYS98f5EM+HUx7FFS9+PzVvfGR1Ou24AAAAAAAAA&#10;AOgawT7uvZZNcF+jCW6mcbnRcLcZLX5NIcLc++7PGvBbVLAvAor7U7bzXVbCfDM1EMa5SWG9Fw2L&#10;Gb0LAAAAAAAAAMCdItgH4fyovxlBtKbxuZ8j4DfzqNzB3tbDCPmln42W43p/BAuHBydTBQvnDfbF&#10;6yc15VV9jFG7Z/OOEz4/6u9HO2DT8RmlwKHRuwAAAAAAAAAA3CV/dzbhv9Z3RqfnR/3HEWQrjc5N&#10;I2j/c37UnzlQFqNoj+NnPN52e8K43kcRApypMXAOGy1CfeMw30xjduvOj/pt2gHnalAEAAAAAAAA&#10;AIAuE+yDigjqbUZ732FDuCyN7d0+P+qnZQ7naYwbHpz8CMVFk992tNRNM/L2JnwdhxPnbeYbOz/q&#10;b0Sg7+mERbX0AQAAAAAAAABwpwn2QUa0951F0KxfOEZpROybFMRbUMDvW4QJDwd7W9sR8psUclu1&#10;FOjbHx6cHC/qfacI9F2mY62lDwAAAAAAAACAu06wDwoipDcO7R03BM+qAb/jCPjN1WIXwbnjwd7W&#10;Rrz3TTf4XaX9W3Cgr83I3fF7p4a+w0W9NwAAAAAAAAAAdJlgH0wQIb2NaJZrCtk9iHa//vlR/2ME&#10;/OZqlxsenJwN9rbWer3exQ2epxSsW1vEyN3zo/7jaCLcbhlWfDtvEyIAAAAAAAAAANw2gn3QUoT0&#10;Hrdsmnuefs6P+l9jvO7prC1+aURvjObduKFztTtvqO/8qL8ZYb7nLV/yIVr65g4TAgAAAAAAAADA&#10;bSPYB1Na3xn9GJPbMuCX/jZMP9Hidxohv6ka6KK57/FNnKtZx++eH/XXKu18D1q+TKAPAAAAAAAA&#10;AIB7T7APZjRlwK83bvHr9Xq/zxjyu4lxvKfTLBzNfKlZcLPlqN1ejPo9FegDAAAAAAAAAID/+tv3&#10;798dCliA86P+RgT8nk65tster3cWIb+zRZ6Lwd5W2qY/ar9+Ozw42V/E+s+P+o8jxLcRP22b+ZI0&#10;pjiFIw+nbTAEAAAAAAAAAIC7TGMfLEiE8jYi7LY7xQjaJ/HTPz/qp///cwT9UkPfRZda7CK8uDZj&#10;kG/sY4QYZxrxCwAAAAAAAAAAd51gHyxYBPFSsG83RtNuxwjetp5WW//Oj/pX45Bfr9f7Mv7fZQX+&#10;zo/6DyO89zh+1uKn7WjdnHE737FxuwAAAAAAAAAA0EywD5ZofWd0mtrpIiy3GT/ThPx60Yr3tD7i&#10;N9r9rqLVb2PevYg2vvrY3nmkMN9phPkuFrheAAAAAAAAAAC40wT7YAXWd0bfxo11lZDfRvzvLONs&#10;xx7UA3837E7vQA4AACAASURBVHOE+c6E+QAAAAAAAAAAYDaCfbBi1ZBf779NeWsR8hv/zBP0W7XL&#10;FOIb/8S+AQAAAAAAAAAAcxDsgxsWzXbp57D3V9Cv+rPoRr5Zw3cpxPcltjWF+M4WvF0AAAAAAAAA&#10;AHDv9QT7oHsqQb+fzo/6j3u93uMI+z2MZr9e/P/Fhr/hwcnZYG+r/uumQN5lBP++VEJ834T4AAAA&#10;AAAAAABgdf72/ft3hxvusMHe1m4EAFMw8Gx4cLLvfAMAAAAAAAAAQHcJ9gEAAAAAAAAAAECH/I+T&#10;AQAAAAAAAAAAAN0h2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAA&#10;AAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAA&#10;HSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcA&#10;AAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAA&#10;AAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i&#10;2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAA&#10;AAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAA&#10;AB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgH&#10;AAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAA&#10;AAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAd&#10;ItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAA&#10;AAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAA&#10;AAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLY&#10;BwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAA&#10;AAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAA&#10;HSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcA&#10;AAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAA&#10;AAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i&#10;2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAA&#10;AAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAA&#10;AB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgH&#10;AAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAA&#10;AAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAd&#10;ItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAA&#10;AAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAA&#10;AAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLY&#10;BwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAA&#10;AAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAA&#10;HSLYBwAAAAAAAAAAAB0i2AcAAAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAAAAAAB0i2AcA&#10;AAAAAAAAAAAdItgHAAAAAAAAAAAAHSLYBwAAAAAAwP/Prh0LAAAAAAzyt57GjuIIAACAEbEPAAAA&#10;AAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbE&#10;PgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAA&#10;AAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAA&#10;AAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE&#10;7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAA&#10;AACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAA&#10;AAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABG&#10;xD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAA&#10;AAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAA&#10;AAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABg&#10;ROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAA&#10;AAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8A&#10;AAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAA&#10;RsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAA&#10;AAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsA&#10;AAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAA&#10;YETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAA&#10;AAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEP&#10;AAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAA&#10;AEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAA&#10;AAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7&#10;AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAA&#10;AGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAA&#10;AAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGx&#10;DwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAA&#10;AABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAA&#10;AAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR&#10;+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAA&#10;AABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAA&#10;AAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIAR&#10;sQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAA&#10;AAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAA&#10;AAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAY&#10;EfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAA&#10;AAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMA&#10;AAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACA&#10;EbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAA&#10;AAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4A&#10;AAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAA&#10;GBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAA&#10;AAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwD&#10;AAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAA&#10;gBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAA&#10;AAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+&#10;AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAA&#10;ABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAA&#10;AAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETs&#10;AwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAA&#10;AIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAA&#10;AAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbE&#10;PgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAA&#10;AAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAA&#10;AAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE&#10;7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAA&#10;AACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAA&#10;AAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABG&#10;xD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAA&#10;AAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAA&#10;AAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABg&#10;ROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAA&#10;AAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8A&#10;AAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAA&#10;RsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAA&#10;AAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsA&#10;AAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAA&#10;YETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAA&#10;AAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEP&#10;AAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAA&#10;AEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAA&#10;AAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7&#10;AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAA&#10;AGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAA&#10;AAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGx&#10;DwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAA&#10;AABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAA&#10;AAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR&#10;+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAA&#10;AABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAA&#10;AAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIAR&#10;sQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAA&#10;AAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAA&#10;AAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAY&#10;EfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAA&#10;AAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMA&#10;AAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACA&#10;EbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAA&#10;AAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4A&#10;AAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AABi144FAAAA&#10;AAb5W09jR3EEAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEA&#10;AAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADA&#10;iNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAA&#10;AAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8A&#10;AAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAA&#10;jIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAA&#10;AAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYB&#10;AAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAA&#10;wIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAA&#10;AAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2If&#10;AAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAA&#10;AIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAA&#10;AAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2&#10;AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAA&#10;AMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAA&#10;AAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNi&#10;HwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAA&#10;AACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAA&#10;AAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi&#10;9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAA&#10;AADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAA&#10;AAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAj&#10;Yh8Aigp39gAAIABJREFUAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAA&#10;AAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAA&#10;AAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACM&#10;iH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAA&#10;AAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEA&#10;AAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADA&#10;iNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAA&#10;AAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8A&#10;AAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAA&#10;jIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAA&#10;AAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYB&#10;AAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAA&#10;wIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAA&#10;AAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2If&#10;AAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAA&#10;AIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAA&#10;AAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2&#10;AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAA&#10;AMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAA&#10;AAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNi&#10;HwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAA&#10;AACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAA&#10;AAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi&#10;9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAA&#10;AADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAA&#10;AAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAj&#10;Yh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAA&#10;AAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAA&#10;AAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAw&#10;IvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAA&#10;AAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcA&#10;AAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAA&#10;I2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAA&#10;AAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0A&#10;AAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAA&#10;MCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAA&#10;AAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgH&#10;AAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAA&#10;ACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAA&#10;AAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9&#10;AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAA&#10;ADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAA&#10;AAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjY&#10;BwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAA&#10;AAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAA&#10;AAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyI&#10;fQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAA&#10;AAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAA&#10;AAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI&#10;2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAA&#10;AAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAA&#10;AAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACM&#10;iH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAA&#10;AAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEA&#10;AAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADA&#10;iNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAA&#10;AAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8A&#10;AAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAA&#10;jIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAA&#10;AAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYB&#10;AAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAA&#10;wIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAA&#10;AAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2If&#10;AAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAA&#10;AIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAA&#10;AAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2&#10;AQAAAAAAAAAAwIjYBwAAAAAAAABA7NqxAAAAAMAgf+tp7CiOABgR+wAAAAAAAAAAAGBE7AMAAAAA&#10;AAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEP&#10;AAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAA&#10;AEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAA&#10;AAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7&#10;AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAA&#10;AGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAA&#10;AAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGx&#10;DwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAA&#10;AABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAA&#10;AAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR&#10;+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAA&#10;AABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAA&#10;AAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIAR&#10;sQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAA&#10;AAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAA&#10;AAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAY&#10;EfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAA&#10;AAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMA&#10;AAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACA&#10;EbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAA&#10;AAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4A&#10;AAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAA&#10;GBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAA&#10;AAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwD&#10;AAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAA&#10;gBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAA&#10;AAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+&#10;AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAA&#10;ABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAA&#10;AAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETs&#10;AwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAA&#10;AIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAA&#10;AAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbE&#10;PgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAA&#10;AAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAA&#10;AAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE&#10;7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAA&#10;AACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAA&#10;AAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABG&#10;xD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAA&#10;AAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAA&#10;AAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABg&#10;ROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAA&#10;AAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8A&#10;AAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAA&#10;RsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAA&#10;AAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsA&#10;AAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAA&#10;YETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAA&#10;AAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEP&#10;AAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAA&#10;AEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAA&#10;AAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7&#10;AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAA&#10;AGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAA&#10;AAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGx&#10;DwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAA&#10;AABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAA&#10;AAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR&#10;+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAA&#10;AABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAA&#10;AAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIAR&#10;sQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAA&#10;AAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAA&#10;AAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAY&#10;EfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAA&#10;AAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMA&#10;AAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACA&#10;EbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAA&#10;AAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4A&#10;AAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAA&#10;GBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAA&#10;AAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwD&#10;AAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAA&#10;gBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAA&#10;AAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+&#10;AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAABW&#10;qiQEAAAgAElEQVQAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAA&#10;AAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7&#10;AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAA&#10;AGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAA&#10;AAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGx&#10;DwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAA&#10;AABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAA&#10;AAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR&#10;+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAA&#10;AABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAA&#10;AAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAgdu1YAAAA&#10;AGCQv/U0dhRHAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAA&#10;AAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyI&#10;fQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAA&#10;AAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAA&#10;AAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI&#10;2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAA&#10;AAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAA&#10;AAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACM&#10;iH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAA&#10;AAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEA&#10;AAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADA&#10;iNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAA&#10;AAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8A&#10;AAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAA&#10;jIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAA&#10;AAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYB&#10;AAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAA&#10;wIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAA&#10;AAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2If&#10;AAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAA&#10;AIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAA&#10;AAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2&#10;AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAA&#10;AMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAA&#10;AAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNi&#10;HwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAA&#10;AACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAA&#10;AAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi&#10;9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAA&#10;AADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAA&#10;AAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAj&#10;Yh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAA&#10;AAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAA&#10;AAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAw&#10;IvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAA&#10;AAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcA&#10;AAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAA&#10;I2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAA&#10;AAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0A&#10;AAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAA&#10;MCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAA&#10;AAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgH&#10;AAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAA&#10;ACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAA&#10;AAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9&#10;AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAA&#10;ADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAA&#10;AAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjY&#10;BwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAA&#10;AAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAA&#10;AAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyI&#10;fQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAA&#10;AAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAA&#10;AAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI&#10;2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAA&#10;AAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAA&#10;AAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACM&#10;iH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAA&#10;AAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEA&#10;AAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADA&#10;iNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAA&#10;AAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8A&#10;AAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAA&#10;jIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAA&#10;AAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYB&#10;AAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAA&#10;wIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAA&#10;AAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2If&#10;AAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAA&#10;AIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAA&#10;AAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2&#10;AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAA&#10;AMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAA&#10;AAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNi&#10;HwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAA&#10;AACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAA&#10;AAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi&#10;9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAA&#10;AADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAA&#10;AAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAj&#10;Yh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAA&#10;AAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAA&#10;AAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAw&#10;IvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAA&#10;AAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcA&#10;AAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAA&#10;I2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAA&#10;AAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0A&#10;AAAAAAAAAAAwIvYRu3YsAAAAADDI33oaO4ojAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAA&#10;AAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMA&#10;AAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACA&#10;EbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAA&#10;AAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4A&#10;AAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAA&#10;GBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAA&#10;AAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwD&#10;AAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAA&#10;gBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAA&#10;AAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+&#10;AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAA&#10;ABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAA&#10;AAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETs&#10;AwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAA&#10;AIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAA&#10;AAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbE&#10;PgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAA&#10;AAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAA&#10;AAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE&#10;7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAA&#10;AACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAA&#10;AAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABG&#10;xD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAA&#10;AAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAA&#10;AAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABg&#10;ROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAA&#10;AAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8A&#10;AAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAA&#10;RsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAA&#10;AAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsA&#10;AAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAA&#10;YETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAA&#10;AAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEP&#10;AAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAA&#10;AEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAA&#10;AAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7&#10;AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAA&#10;AGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAA&#10;AAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGx&#10;DwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAA&#10;AABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAA&#10;AAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR&#10;+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAA&#10;AABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYP7mJLEA&#10;ACAASURBVETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE&#10;7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAA&#10;AACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAA&#10;AAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABG&#10;xD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAA&#10;AAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAA&#10;AAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABg&#10;ROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAA&#10;AAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8A&#10;AAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAA&#10;RsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAA&#10;AAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsA&#10;AAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAA&#10;YETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAA&#10;AAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEP&#10;AAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAA&#10;AEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAA&#10;AAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7&#10;AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAA&#10;AGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAA&#10;AAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGx&#10;DwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAA&#10;AABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAA&#10;AAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR&#10;+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAA&#10;AABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAA&#10;AAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIAR&#10;sQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAA&#10;AAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAA&#10;AAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAY&#10;EfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAA&#10;AAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMA&#10;AAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACA&#10;EbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAA&#10;AAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4A&#10;AAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAA&#10;GBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAA&#10;AAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwD&#10;AAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAA&#10;gBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAAABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAA&#10;AAAAAABGxD4AAAAAAAAAAAAYEfsAAAAAAAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+&#10;AAAAAAAAAAAAGBH7AAAAAAAAAAAAYETsAwAAAAAAAAAAgBGxDwAAAAAAAAAAAEbEPgAAAAAAAAAA&#10;ABgR+wAAAAAAAAAAAGBE7AMAAAAAAAAAAIARsQ8AAAAAAAAAAABGxD4AAAAAAAAAAAAYEfsAAAAA&#10;AAAAAABgROwDAAAAAAAAAACAEbEPAAAAAAAAAAAARsQ+AAAAAAAAYteOBQAAAAAG+VtPY0dxBAAA&#10;wIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAA&#10;AAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2If&#10;AAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAA&#10;AIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAA&#10;AAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2&#10;AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAA&#10;AMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAA&#10;AAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNi&#10;HwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAA&#10;AACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAA&#10;AAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi&#10;9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAA&#10;AADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAA&#10;AAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAj&#10;Yh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAA&#10;AAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAA&#10;AAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAw&#10;IvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAA&#10;AAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcA&#10;AAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAA&#10;I2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAA&#10;AAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0A&#10;AAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAA&#10;MCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAA&#10;AAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgH&#10;AAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAA&#10;ACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAA&#10;AAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9&#10;AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAA&#10;ADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAA&#10;AAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjY&#10;BwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAA&#10;AAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAA&#10;AAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyI&#10;fQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAA&#10;AAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAA&#10;AAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI&#10;2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAA&#10;AAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAA&#10;AAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACM&#10;iH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAA&#10;AAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEA&#10;AAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADA&#10;iNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAA&#10;AAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8A&#10;AAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAA&#10;jIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAA&#10;AAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYB&#10;AAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAA&#10;wIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAA&#10;AAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2If&#10;AAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAA&#10;AIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAA&#10;AAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2&#10;AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAA&#10;AMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAA&#10;AAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNi&#10;HwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAA&#10;AACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAA&#10;AAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi&#10;9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAA&#10;AADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAA&#10;AAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAj&#10;Yh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAA&#10;AAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAA&#10;AAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAw&#10;IvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAA&#10;AAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcA&#10;AAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAA&#10;I2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAA&#10;AAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0A&#10;AAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAA&#10;MCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAA&#10;AAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgH&#10;AAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAA&#10;ACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAA&#10;AAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9&#10;AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAA&#10;ADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAA&#10;AAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjY&#10;BwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAA&#10;AAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAA&#10;AAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyI&#10;fQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAA&#10;AAAwIvYBAAAAAAAAAADAiNgHAAAAAAAAAAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAA&#10;AAAAAAAAwIjYBwAAAAAAAAAAACNiHwAAAAAAAAAAAIyIfQAAAAAAAAAAADAi9gEAAAAAAAAAAMCI&#10;2AcAAAAAAAAAAAAjYh8AAAAAAAAAAACMiH0AAAAAAAAAAAAwIvYBAAAAAAAAAADAiNgHAAAAAAAA&#10;AAAAI2IfAAAAAAAAAAAAjIh9AAAAAAAAAAAAMCL2AQAAAAAAAAAAwIjYBwAAAAAAAAAAACNiHwAA&#10;sXc3u3EcWcOgs1/0XuorEPsKRO9G8EL0+hNg9hWYXng7ovefIArGrJvajhemrsAU4FmbAsbw0uRu&#10;di1eQYtX0INSn7RSxYyfzMoqZhWfBzDeFy2ymFWVEedExMkIAAAAAAAAAGZEYR8AAAAAAAAAAADM&#10;iMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMA&#10;AAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAA&#10;AAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZ&#10;UdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAA&#10;AAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAA&#10;AAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAj&#10;CvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAA&#10;AAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAA&#10;AABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZE&#10;YR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAA0sxFcgAAIABJ&#10;REFUAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAA&#10;AGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2&#10;AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAA&#10;AAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAA&#10;wIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+&#10;AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAA&#10;AAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAA&#10;mBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgH&#10;AAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAA&#10;AAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAA&#10;M6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsA&#10;AAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAA&#10;AAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABg&#10;RhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8A&#10;AAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAA&#10;AAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADM&#10;iMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMA&#10;AAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAA&#10;AAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZ&#10;UdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAA&#10;AAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAA&#10;AAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAj&#10;CvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAA&#10;AAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAA&#10;AABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZE&#10;YR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAA&#10;AAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAA&#10;AADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo&#10;7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAA&#10;AAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAA&#10;AIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGF&#10;fQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAA&#10;AAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAA&#10;ADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZ+ev/9//8Xye+EAAAAAAA&#10;AAAAAJiHvzZN89J3AQAAAAAAAAAAAPPgKF4AAAAAAAAAAACYEYV9AAAAAAAAAAAAMCMK+wAAAAAA&#10;AAAAAGBGFPYBAAAAAAAAAADAjCjsAwAAAAAAAAAAgBlR2AcAAAAAAAAAAAAz8pf//Oc/vg8AAAAA&#10;AAAAAACYCTv2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAA&#10;AGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2&#10;AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAA&#10;AAAAAADMiMI+AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAA&#10;wIwo7AMAAAAAAAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+&#10;AAAAAAAAAAAAmBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAA&#10;AAAAAIAZUdgHAAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAA&#10;mBGFfQAAAAAAAAAAADAjCvsAAAAAAAAAAABgRhT2AQAAAAAAAAAAwIwo7AMAAAAAAAAAAIAZUdgH&#10;AAAAAAAAAAAAM6KwDwAAAAAAAAAAAGZEYR8AAAAAAAAAAADMiMI+AAAAAAAAAAAAmJG//O//9X9c&#10;xOUc//DL75d9l/bi2ZOjpmmO1nnZP/zy+0Hib582TbPf80/vf/jl995revHsycOmac4nv8j1ex//&#10;Lb6Hix9++f3DOv9ifE4H8fk+THzOc5a7Zxfv6yRx7b2/9+LZk8PFv63x/S6+z6PU95q5189++OX3&#10;s8TvLH7+dPIr/dxh3zW/ePZk8Vkd9v1Cqj3H753H/bZNPkS7fB9t8/0mrj2+34NO+9ymz+3yh19+&#10;T7anF8+eLO7pvSG/t4F7Z1RbK9zvqXY9lfMffvn91nUV4mDufa67H1yXy2ini/Z5sYk/+OLZk734&#10;brc1hh6l+rLCfdD7exvIFUsxNNU/nKTuiU3c75n89iT692Uffvjl997YGu36bItj6GX08WuPoZEH&#10;tm0z2UfPVG+/3nlvqT6ut2+Pvqq3z5/QmHFkLt5v4l4//eGX32/FycIYItefpNr03F104mfvdzil&#10;pbZ5X3LbxWfbe09l2vNUcjlf6l4vxaGTNec8Y/qy3vbcbGgua03aseel3Lba2Pmhuea2qT4ld7/n&#10;3udUUvNDcts12/L8NhkLm/xYbsx8x1S2Mb9NxdDc3HEuv03O+87cpvPbNma27XLb2mcuX8y1tdR4&#10;ahNrFbn2mbpvczn5XlzzOtvnmPWo3Lzduueb1+Wik+Nuevy5a3NDYuc0xM7/2mjsbG6PP/cSY585&#10;G7u2Mni9fSKlOa3UvIPaobu30dqhVsTQ+5bfzn595a9N0zzNvUr88E/rusrO39lPXPDiZn3e878/&#10;XUx09QXQxU0dk2Brv+6JffZdvHj25CpulLOpGmrcfIdxAzyewXse600hwThJ3Ns3md87KrWHCVxk&#10;Bl17ib+fGnTux+s9WPM1HyY6rPepz2vRb6Q6zXitn6e9xI34uvP+rjttc9JJ3Ej62v/W/d2uy02u&#10;WCbu3W8S/5xapNjvfgdrsogrH1ILJYn7/SrzPs8y73Mqe32DzIiDDxP9fDIJWbz3WJTZtvjQfjcv&#10;Xzx7svi/b6N9TpqoRwxtB1mPpnztDXtV6LuOE/f7deb3jjdw35xnBhEPh8TwGJisPRYt+vTEfTg4&#10;hka7Pt/C/LZZiqHryG8fdmLnumPFOl3lBokxLkvd56kJx4NN5LeLNpXJsfv+fmry62Hkt+vuT94n&#10;co7LyNX7crCjuLY+p9EPblvu9ud38+LZk5v4TE6nnMiN3PYo7sVtzm2Tk5URU1I5X66wbt1tc5Hb&#10;vs8UhvX9/XeZ1zvfwDU/7PvMFvlH5GF9+ddeZlLufEM5ytT62mbv/Ncq4jM9ivi5zfNDr1eYH0rl&#10;tpuYH8rltmPmh36d9vJ6HSTam9x2wty289pHO5Lf5goTjjLvL5UX33V+m7zf+2wwv/2QiKGX0Uf0&#10;5WG5h1POtnT9YO0xtDP+3ESsWKerzPx9k5kbajK58eGG2udeos9NzQ2linAexhhw3eOUo8Rc+WXm&#10;8zrJfM5nG1oXmlq3fV53xp+Tra/sUOwszQ2l3l8q5m6qbaZi54fE30895LLNsfN4C9cNNjn+3IW1&#10;lW8L/dZp4v1dZcYL6865FvNDD1NFb+3P1L6Y2qGNWnvtULN76yu5deFcPEwW5N5xDP0zv/3zKN7E&#10;EyO9BQNrkktSU5JP+8Wg5PWGrn1dFp34Pxcd1KLQIhrVKIvvMjqsf8VrbntRX2lhJdXAUkVDDzfU&#10;UT2OSvI+1QtonYriTQzeUrvyLf7+deJ3kvdr/N63k17h5i2SspeL9rRoV9FXrmSRCC0W3qLQ5Jst&#10;X/jMLe43hbiSCribeiKg9/vMvJ/U4PN4A0V9C49ikNkn9Tk/iutLOcgVLG6JRX/+86JNxSBjJYvP&#10;OBad/hUDhm0eeL4u7JYwNoZuIq94GoWnfVKD6b78dpNPZ6WetDuP/rJPKb/d9hja5rf/XuREK+a3&#10;D+OeeB+D8m0fdB5kdu55mLk3rjOFzJt4UvhBZsyWapup//1sQ/1JKr/9kOkfvok+MvV7B5l2vQ0e&#10;RO7yx+JJ3dR7rbWU2369A7ltbtI2t0PWXbbNj38/0c+mcttU0W2qMGpqjzNjq1Q/8yiV73Xa5jbn&#10;tm3b/DVy25XvnaX5oZc7MD+Ue6gsl9vmnuDexP2ey22r22hn4XMTUvHzTG77Mbc9WyW3bTr57eKh&#10;w13Pb0Pq/rjJFBxtKr9NxdCUVDvc1MOTX2euN/VZPi3kt0eZud9t0I2hU+S3y+PPrS7qy821xr2U&#10;iq9Xmdx4Y+0z8W+DctwZrK+8zzxY800qL4556m0ffz6KOdZ/RfscvQOh2Pmnm8zc0CbWVnKxM/V+&#10;Um12DrEzuflDIXYe7sjc0CSxs4kxWewItwtrK9/miuJjbiL1/lLjz70N3e/fFNYFb1E7NEuT1Q41&#10;1le6rjN1AJuKoan7+s/r+p/ED7ROKhLbxa443zdN81Xmvy9++OX3vzRN849MQMstrrxJ/M7T3IJ9&#10;TO59u+VBtInv4GU00sGDo2iQ/9pQkck6Lb7H7wsV5U1hYSX3xErKm7i3/965x/+2uKfjvu7+768r&#10;JjyeDykESzwVUfPUx1VF2/wq3sNXmcWOMRNDj3I7tkXw/GoH2mYT7epyaELUiqS2DZjbnNA2MRGR&#10;eoLio8LCytvCbmB9biK2dNvhF2377NzfX0U8eFt4Dw8GHl90q30WkoPWTfQt/yi00b/Hf99nXivV&#10;J2YLhzLFt+0CaCr2bpNFm/opBqGDC3AjqV3EjT+2PKFt4l74NrfwGXKDolQMzcXlxX30RfyXi6H/&#10;iBhaigvHiXu3t+9IJPGnFfntu4H5bSqGjikeyhbfRgzN5dTb5Hnkt4MLcCMnfh858rYWDLXeVEzc&#10;5nK/XGFCqu+66omff++0zb91/vfvK4piHg/8HvsKEw4q+trr6Cuy+W1c/xeZWPYgM67KTU4l/y3y&#10;n/0dKI5vIlf7dUyBwg7mtnuF3Db31OabTLtO3X9tbvu35XjTk9t+X9hhr4n+sXd358TP97XNvehr&#10;c26ibZZy279Fv/Mq81qj2mZFblsaB2yDR/Hwyqq57a7MD31bMT80pk8vzQ99UTE/VJvbvkx8l71t&#10;NDFevvPcNuSKb0uLK7uS234Tue3Y+aHDmLTfhfz2bSm/jc9pTH6bug/78tsvVshvU3ObQx7M3kvs&#10;JtJ1PTCG5uZqxsTQZL7XyW9L+cY2aPPboQWbH8X9uivjz8UDn/sVhUOp99l7PxUKE64693Fp/Pmq&#10;Yn0ltS44JMet2XHxOq6nZn3li0y+OebB7CY3R9cp7tuV8ecfYx7+FDs/M+fYWb0r44xiZ259p9Q2&#10;98TOP8ef57Gz+DYXwzftXE2hqK+0Lpj63dyY9lVhbaX93/8R93lpTJVaFxxycofaoXlYqXao+ZQL&#10;WV/5r1x+m1tfWa4fWuv6yl/+9//6P/4TT9l8lljGhf4r87tXcYb4oGN6YsEmdTzEV31FTIVruYlC&#10;kmRiEL9/sgMTl63sjnWtGCxsateLdVs0yJPSttwxWZhadHiXOY/9InPs4JgJ89x1NDGA/izBjaT8&#10;n8s/GI1/+fU/ZDrZmzinf9AT24V21vsUQiQA7zPX0tuml37/dIfa5rv47Ku2v624T7bFdbTP7Bnz&#10;Y++XQtzIPiGTuI6avvFvy99jLFIvB/1Xy7ufpdpyx5s4L3/QNsmZo30XT+P1DqzG9omd3z/MbB2+&#10;bW7ic6+6X+I+Od+R914bQ08zEyfJ3OPFsyeXifZUvMd6XqsdAOcmcBZF/p8l2ql7fTmGxuv/O/Pa&#10;V3GfDI2hg/upivw2u/vpLua3NX3jjuUO76JtZu+36I/+SPzzTRQe3frcCvHo70OPu4mYcJaJ4715&#10;84tnT/7T87O3Yn7FEfa32n7ldffF7yYeKOid+MiMDZq+2N/z+8eVE13b4Dry2+K4vxBHtu09T5Hb&#10;9razaEup4+Cz46fEdRxEv5jKbXv7iUTbHJPbvo7Pa2hue56YHEuOwQv9RLJNd35/13Lbo8yuHJ+5&#10;p7ltbiy0ydz2uDDu72t3VbltU54fuo77ZBPzQ6V55C8Kue2uzQ+9jc++2Dfu2Hu/jpw+2zdFn5Q7&#10;RjIVQ3PHfmXvscR1HER+m+obe+dbEjH0H8vvuyI3KuaVietO5aq31ng6v5OLobfmqXt+/yjy212J&#10;oaXTRj7q7Pi/7QUJzYDxZ25+I5enpe735Ji1cB1HheL1W3E5c+19489ULtpe88nQ8WfnaN++dpLL&#10;PVJj1qZmHBx5w/GOjD+r1p3Fzl5jYueYuaGDwm6X654bmjp25taNxc5PqmNnU3efbJPaOevc/TIm&#10;BlTVgiy9Vk3feGs8lxh/qh3aLtX3S9wnZzuwmUlzH9ZXuvd6u2NfX2eUm6y6GtKBd8UHm3ripjcI&#10;xoeS3G2htDX+4vfjZv575VPtc7fYLvUy9547Sd62FvXddJ4oXjSMo4pJ24PCZGlvshcNIjU4H7Wd&#10;bCSWueNE+hYchiREuaK+vaGTts2ndpZ6qqz3s4tOLnusaqFtfoi2+bf4rt9ueZX80zgHPVsM2nlS&#10;ZZuL+q7aHecWQaayWCqXyL/L3LepZCR3NEtS5RONfW20NkDnFhRfRX82aDIrpNrag0wV/2mmTeWO&#10;fvpoMaEQSUS7I+m2H2P2U83uCfF5/rHFg+4xMfSosOCQiqEHmVxjTPv80HlqKqV2QNuXb9bkt2Ni&#10;6EWmfaSOB3yf2fr9QW7nhCad325zDP0mYmguv22PmtvmAfdVfO+Lhcfi/VZxdPRpJqak+rvcDrlJ&#10;McmcO+4ntwtBjVz8/HZMUV9I/d7XmZwtFytelp6eW1xrLAJ/G/nSNh9h9ijaZvI9R257seVFfYNy&#10;205/lMpt34zYifp6hRiUy20fJOJfbczI3e8fdwMemdvmdvdKxevjzHV/XcrzOrlt+zT7tue2P9fs&#10;lho/c3EPc9sx80P7a8htx8wP1T4smJsfuorFjLHzQ6n2kZu7ze3GWTs/tCu57del3LbZvfz2q4ih&#10;pcKEh4XFjNcjYujVCusUuR2XHww4gq6v3Zby28GFCSHVHz3OXG/ubz2vyG/PlmLoth/R+0fpPUdM&#10;uNzyor53A8ef+4XxZyp+PsydKDImV4x8PDf+fNrTx9bGz9zu9m3xyuDxZ+F0hsNMTMjdi/8sjbOj&#10;L9nrnFazze3zccTP5HsWO3uNjZ1j5oYu4n5L3Werzg3l4u46YufTzPWKnZ9Uxc7m01js1y0u6rvp&#10;7Dj3t5r1vHjPqT7pJhM/DzPj9KqH+Lo6Y6rcCWC1u7upHdouxdqh5lNNzMWWF/UNzW8f9p2+1zG3&#10;9ZW9pd/58+/8NfPaqUWOmyE7UiWcJyb9Py6uJD6I4+hs+gJBm+xlt1iM1z3NFSJNcV58jw+pjiwS&#10;hofx3358mTWDxeR7LuwAsOwmvo/LTmHZZeUTpe2113o/5iavUTHofJNp2LnkbHDgbC2StsyxRYuG&#10;+XBkO8olxVO0zb7OfHG9h30DjEUiHUlLX/LxoLJtfqhom0PvtxrrapuX8Z5vvXYngNQW3V512uiH&#10;3DX3/J1BA6gxE/614mmV3OeXelplL5MQr9I+P0R/n9plZZXBZ+p3360w8PxYkPji2ZPrRFs76Ruc&#10;xvs8zjyVtyhOeF9avI57o7T75iqfWUpvPFr6e/udNlqzWPlxQizzhFTuKcZl1/G57EIMzb3n3ORQ&#10;6p6+mSCGHiTaf1//2Xd9ff9b7j4dW3TbOks8vfM0YkJfGzqJ/k9++1+5/HZo/Hwb7bL93KvaUMSd&#10;Ibs1V8XlMTrvOdW3XWe2iU/lZs2KbfMyxhqppyj3Bx7f8FF87qkJv1djCvk7zjNP1p305SDxPl9n&#10;CtUWRwRdlr77uO7cMR1D77cqqZxu6e+18TM1xu5qi+Obnqd6h7bNd53YubW5bcUOeWMeKls1tz3M&#10;PK3cN17uW6ju6ydT7/PtKm1zMbZ88ezJTeL+O+mbMI73eZJp04s870NFbnue+7zX1TbXlNv2ts3O&#10;a9/X3Da3GD9m4bPZcG5bG0tzOd66ctvHmdz2NOJq3737SG5763VXjaHrym/XFkMr3nMuhk76UFkr&#10;YstRZgeHg8JCUE6qH38zQX6b6tuP+q53ca+8ePbkVaboORtPOq9zL2Joxc5YXTedtrnt489c4dBV&#10;5v7IjSlWHX/m5jX3u/d7/Hzfzy1/F7lxxcmKn/FZYhz5IPKMW33cos998ezJ28wi+0VqraHzGh/i&#10;b+fGn+tYX6kdfx502mfN+LP3Pa8QO3dhbmhusfOwEDvHzA09zPTfr9cYO48Tc0PvC3NDYuft1x4z&#10;/rxo++naHHTEeGCd48/Sez4dMf68qd2dv8+iOD0+o764sspYKhU/1Q4NdxfjzyH5bbNj6yu5Uw7m&#10;tr5ykIrR7VG8fdtWp7alLW4vW1LYHjO3HWnpCJi2GniVjuPOdZ5wyp31/Od77m6FOqBRvotgMvrG&#10;m9HnVdrSN7eFZu5eLB7lU3FtuSP/Pts+NrXVbM8xgqnjZAYfC5O43lShU+44h9w2uU20zcN1JU6b&#10;Ep/PYeX22b39UWGb/9ZNBJKzHfnMSls/J7dPL2xfPfiYlZ7XTx0TURsX+45N6ttWvhlztFrP9eaO&#10;k0oeS1w4UrAZu4X93EQMPK58YrNvy/Hawvg30T7XWTCwERUDz+vY6aMvhub6/sFbxfe8fi5Gf9b+&#10;E9fS145TbWjd15s71qF0393L/Lb7ngdM3F5HjB61I8CcVL7nZFzJHOMw6hikntdPHVNYGxer8uBw&#10;63j8Edeby79Sx9XkjlFqhh7xPmfRDx1XThItf3c1ue11TEjknoDcls+q5ji25HFZY+7FgdeXyp1v&#10;jW0T+WHfUUip3HaK680dUZjr41J9UCuZF2+TCXLb0ji99Tba567ktrlj+3K5be5olnXnijVxcdO5&#10;bW4+S2674vyQ/Dbp1nG2nd/PzWusM19cR367zpjfpObLKr+DXYmhBzH+rImhn913hfnxrquIn7uS&#10;c5SO7M/dV6lxU/Lo3oHXlxrf3sq7+9pnz/pKqn1Odb2pXLW0TnVZWOMatRPS3AwYf372nsXOpPsS&#10;O6e43lzsHDs31OxY7Dyu3Mnr1n03oKjvTcTPXejPSu957Lr6FLU4yfFtZd2B2qEZib7oOPMg3Wfv&#10;uecY5fsYQ/civ518fSVO6ln1+gavr/xPzw+XrDzRVzjy85tU5Wsk6altNZvOTlnr2DVoY2Kr1NOo&#10;ws0dY9HEk7IfE4aKqtMmGuRXsTXlLhT1nVRs6Zt7Sjn3FPfY477+FH93U9u3TtE2c0frPk5tsxyd&#10;Xu5ebdvmSoWSdy3aZrt99veFY2EeL1dsx/1aSopfxwD/ZAeK+tpC49wk2lWmqG8/87vvJkr8N9YP&#10;TrRQljtaN1eYd1i4Xxc792W3pt4Gi3uis312qe/9qZtvRJJXGoBfRQw92pGFz9OKwXbuSavcPTdF&#10;DH2f2YJ97L2a+r2V+5PC9u9PM/nteeZI3ibiyfs1PRm2MW1+GzH0VUUM7bbHs8IA7CYm9PciTm/7&#10;oLPdUTb3nl9nBp25Af5Un8+m4ue7ia53cM4ffzdXFNHuYrf1hfFxPOlBHL2LPpeEAAAgAElEQVRf&#10;Opr0vD0SIOJIKbd9FUU0JzvQNtvcNrcA9S5T1Jd6WroZe4RDj1R+so6dOaa43rHj8VJuu2ib2SPt&#10;t8GI3Lb70OdeRV/d5raHO5LbnkRuu475oZUX6grH205t5fYZn1Mut+2d37lnue2Q+aHleyi382sT&#10;r/dqx/LbUlH2m0xhwmEm/r6Z6PPZ1OLyqKMPewwej3fy21IMXXk8f9cWcS1i6BcVfe/Z0npSaX3l&#10;Joo49nfoIZ/Skf2vMvOwuYf3prqXNpXjTjUXn3rfD1JtN/qF0vjzjyhg2GpL48/c0aTLRynWxM77&#10;Njd0n2LnFNeb67N7/y3+bmldc5di52Hl3NBZ97jIihOBmhjTfhFrK1td1Lfol6I2I/eebwr9+rrr&#10;Ezb5Gd917VDq95odqx06GVo71FEqcNu1GHpYMf7Mra9sIr8dvL4yprBvqmR5bId1XAgojyLBPdmB&#10;Sdy2kX5RGHB/Ezdobqv0Jibk9ndkwvYgKllTO1e1XmUS29zCyrsJP6d1bKHcZ8q2mbrfTlPtKu7V&#10;XPBc3Js/78ICS/MpWdgv9EdP28XeuN9y9+tNLKoc78KTA/G+/6hIFHKT+blYMNUi+qbaZzPFfV8o&#10;vn2UKi6I3ystnHy9CwW4TQwCYoLo+8KPdieHcju/NpHk7VIMfZ/ZIaf1bWY78Nzk0FSFt03lEQBD&#10;pPrXqeJSrm9Kxr94oi0XTxb35q+LSaIdiaHtEYu597zYZv84BlG5wqGryG+3fgJtMSEWg+7SQytX&#10;qacgOzvlpkz1OW3qPpzk70TfnSqK+TozObT4vW8LL78ojr/c9gKF5tP7PSg8TPcg+rODQhy5iQnb&#10;XSjoq81trwoT/rvUNidRKIp/nFq4jN8r5azfRG67C22zzW1Lk7fd3LY4P7RjuW3N/NC3mUnbUm67&#10;bfNDU8kWDhVy21wx6q7ltqe1uW3z6X7LPgAZu0rswq76D2Oh+9fC2O4qdRRZRX47189prWPPiIWp&#10;dpYrvr0sHDu+8HyH8tvL2LEkV3D8oC3oiJyvlO/t7UhB317stvVzRc6Qeih7L3eM4BSF8WHbctyz&#10;TMHa81RxQaxjlfK9fy52TOoW1GyryK/2C2tKj2L8WRs7d2Fu6GHt3NAMYucuzQ2VYmdpbmiXYudF&#10;xM7S3FB37b3U37+KDYd2ZdfRy4pdgY8zayvHmXzjzRQPgWx4nHXXtUNHaoduaWuH2vst95Dyrq2v&#10;1OS37wrrK6k4eTPhHO7gXO6vmX9LPYl+lOqgY+DTfghnuW03F4HhxbMnbxMLdYsJ3JO+AUOc3X9Q&#10;sV3kYkLvOCYPtvrInzhrea/wnkuTtsnjgLZJfPcnlcdE5QadDwuJRjaxjcHXaVzHdTz1fWuiN643&#10;NXFVc0/2JZmp3zuMdtO3lftx5+m5N5FQ9L5OtLHTxKR4O9GRWkQ5qmib38S1bv1Rs4trr+iPjmMg&#10;lmt/V3EPbf1TKnGfHVccV3GT2/64kGgUF1Y68ehB4Z5PPTFTGzP6vrObxPs/6rsPon9vd7y5jmvN&#10;VeqfZj7jjzvv9d1LEUu+LTxF9CgKcHfiuPZF3Hvx7MmHzHv++KRsFLndh6Nohhy1+DpztPMUMbTd&#10;gS3Z/6V2iW2m2wGz6yh13QP6kzYuvEkM7B/F30jlxzX57aKI5miH8tvSey5NNO7KVvp78V4PK497&#10;yk0S5sYEr3N519Lx+Tdxj936DjrHKq9i+TtLXddiXLif6CMOOk/sv8tNmIWTzBEXZ/F3bt1Li74w&#10;+q1cEdvjKFDY+qPa251cXjx70mQmKZ8WjvfcpbZ5NCC3Te4EVlgkrsltTzvtbtHOUwWTqbY5+Thj&#10;Eaf7coWesXIptz3J3Gsnkdve6iNiTqkmt/11h3LbNm9NvedHMf58X8j37mNu+2bNuW17z1/FPd83&#10;P5SL81O30TnktocDc9ttnx+qym1jkSF3v+1SDG2PiqrKbws7xafmVosLn51j35P5bRiS316XHkKL&#10;e6LvnxYPZR4k+omq/mTpmlNHln3cSSeT3zaFGPq4E0NPtr0QfLFOFUXgqff8uHOvpKx8zPkcDDzq&#10;P1k4FHLjz+ycRSf+tvOhp33rV/FzqYf9po6fT6Pd9B3HeRjt89GA8WfqfjuLgrZbIt/bK3w/iz7i&#10;XxGjt/o4y3Y3tMIRqV8X5kHEzts2FTuHbBBQEzsvJoidpXW249TxpGLn5xYxL45ezcXO4yjqug9r&#10;K0fRPmvGn8n33JkHTqkZf55XxKMh7bN2HKZ2aCYqa4dOY34od0+9K5zatRU67ao2v821j1Xz29r1&#10;ldQ1JF+/3bGvr+Ak1YifLm/fGE8QtE/HPoj/nldsPZsbFLzMPLnyoeJJyCauY3FN/45dwo62tRK3&#10;855T1belXYa2tqgvnr5uO59fB0zalra4TSWR2YWVuIfOO9fRLhYc9fxcKlm5WQ608TeX7+m+YJy6&#10;tkfLbbnzdM8/O+/3m4rtPXO79n2dOZJ3aNv8Vxz/ebStT5lVvOcHhcB6E0FzKwfgUf1+FJPT/+7E&#10;gZy2qC/1tMr+iont8dJ1LO75i+X+P+7jVH/S186W+9GbgW30ZDmudY6jaRPVtrAuOVlR2LWvKewK&#10;dlbxdFkTn8viOt5H/7u1T5pVvOfnhXtqqweeSzH05wFFfbkcLbe74ZuKGNrtEx/H01LLMXQ/c5/3&#10;PfV82dMP98W6VF/7KJHfXvT0JzX5bSqGPs/sDDYmv70PMTR1r231xO3iHo8dCS9jMe6bVSduox2l&#10;FjxuKgolTzuD3wcxHuvr/04z19rX/pd3HLjqyYPfZ9rNrbgWsf7XTl/ytC/WL/2Ni8xOALfy6KXf&#10;PS7s8tH6JsYFl/H9bu0xDzGWyj2dnXK95W2zm9v+a8LcNreTWHbXnJgEfd6da0nktrmjqfqubbl9&#10;Xyd+LrWjwWlPbnu4NNHb5rbJOBXtP7UzyfIuAMu/K7e97WUhV/n+Hua2pfmh3KTt28rctr2Ox4n5&#10;ob3M/NB1T59Zm9sm54cSue35GnLb1M4m5oduexDf7a7mt3uR/1xEDH0+QX57mCm0Kua3S4Vaf+a3&#10;PTH0LDNP3Bcbl9vNVaKvSO3Ydd4TQ496+pPzihiaytce5IpIB8bQXzsxdJvz27PCbmi5or6321zU&#10;tzT+/GPAoufYh7KvK+LL+dJ86D/7YldhHaOvfS63iVtjwEKxzXlPH3ESeUfbTzwtra/E/ZbKox/n&#10;1k4HjMW+iTm1+zD+3PXYeXkPYudyTJoqdv6xFDuzO1rGuH2TsfPWmtA2qYiduQd9mh1YWzmM+7/d&#10;PGKlor6QW1spPZS9t3R8fjsferD0c7m1lb6xynlP21M7NHMVtUOP4n7JxdCtLepLrK+UrLq+Urp/&#10;z9a0vvJxXeIv//nPf3p/I27if2cu7F380bYCsu+PX8V2rUmRFKcmua9j68fUh7u8OFwrVYyxae87&#10;neDiei5KjSc6rNTTBH3expn4WfG6+yseC/Iw9aTRCq839LttSrsTxqDzn5nf/3shcB5kdqh4EwEw&#10;1y6aVZ/wiyQi1xG37z/5ZM4Pv/z+l8LfOMo8iVFavHq4tDg8RO64lk3pts330TZLTzHtFSZoU74o&#10;FfXF57lfcZRqyf7E26Pvj3i/baLQ+3nGe70sPFGWbTsxidyXYLeTSu/jCZLc0Y7ZfqDw90t9zOvo&#10;J44ybeRV6didWMwa9TlFP1Y6erbP9YCnd9apm9hc1Dz9VvHkdZ+qvjpi6MGK7WvqGLo38hjb7MCz&#10;kLfdRN6Wi6G59vGmsyts7unUUuFhUvQx7zOv3c1vj1eIoaM/p54HCGrNMb+tjaH7hUHmsps4/qiU&#10;N+9Fu1q1bU1dADL0u21iMSK3G1jpMyzu3v3i2ZP+geHnuWXuqIhFYcLosUThCf128vl9YXemrwoF&#10;GHuZXU2aij4wlx/nXA3YDXhdPnT6iA/RNot9RiavSqnNbQ8maJtT57Zj2mZpQqgUd4oxLZPzXXcW&#10;ZUpPjf9t7ERdIXa3k1qXEb9H5bYVn1Mptz2sOMWgzxzaZjMyt831mSlD5ofmltuOnR9ad26biwtr&#10;z22b8vzQu7iGh2vObUvzQ2eF8Xfqde9LbtvU3G/N7sXQ7O4QFZ9jzbxJTX6bi6FV447M38/NQ3Rj&#10;aG6OqtSPlWJoKQZvc37bdGLox1y3MoaeD+yTqgqHYqxxMMGx61OOP8fGz5p5xdwO3v/I7ZRcGJdV&#10;zcvUrD3mFO6D2jy7NP4sfU6r5Ck5c1hfGTz+HLHeu+nYOYe5oa2InT/88vvoHKNibqgmdtbMDeXW&#10;8kprzLsUO2vnhobGzqZ2nDPR+HNvgvi7/HpD11ZuYve8XL9eur+zeWchLrTrjqXx5+gTHivmVWtq&#10;hxabK2X700IOrXZoyYjaocb6ym1rXl951ykcH72+kizsa8ZPFH52kRWNszT4LA6cRi7Wz9Xb2KI3&#10;2XkMSOhrgsBRYVvmbdLufJZL2EoJV01iWxqQ1RhdNNSsNqj7U2niNv7OZa5zyQXPpq7AaZsUt8+O&#10;BaWfB7yn0uTakK1jt0H2mJ+KhKs20Ri6AL1s1cLbUlyrUdMXle630gB0LxL9MRN8c9MO6kvbIOf6&#10;tGU1fdwuxdDr0u6hFTG0JrEdO/HRtWoMXTW/rSpeKhTf1uS3K8f6GamJoUNyhtIiwUG0zVViwZys&#10;WhBTteCRGXjWKsauwt+fIsfOTt42dW2r5v7KPZm+TZJHXnXe75CHV+5bbvs6cyRuTW5bzDWacjyp&#10;sWpuW5q4rTFFjlBa+Owe9b/tirltxQNRy+7b/NB1TNiue35oDrntqnOiVYuvctvPTJ3bNpV93MmI&#10;BdW5qslvszG0ckyWK3ytsWp+O0UMzeamTV37qrm/zneo/z9bcfy0LPvgyo6NP2+if8uND0qLnsUH&#10;CSZqGyvtAjVRDK95qKlUxJEsjm9We4Bljq7j/ir1R7XFCWJnR0Xs3Ja5oSn6hynmhsTOjhGxs5ir&#10;xXdwtCOfYfEY6Iq4M0XOV7LSQyuN2qG7MmXtUKvm4YRdWl8prZeX8tvifdtME0Oz1/k/qX8IJ5nt&#10;G2sUn5CKRpebZG63zs0dq7SYLPkqs0XvNvm670i6pfd7Uvles5PAnbPxdyFovolglOuEclvPNpHY&#10;1iSclyu2i+xWupVOV7zfa4/VyrXNRxVtc3GdX8zkKbFVtdtn57bJPx/wXrNHEkQfcLkjC5/XkZQm&#10;K+FD7viwJldJv6QYezJqjirMimtc6TVyW7634n5LHSnYxBEWuVjyPgbzr1bs0+ag3T77srC1/ZCd&#10;MLIL9VEkuCsx9HUUFqwy8HxX+aTXxYr326sJYmjuOLEatX3MqvntScTQ0vbx26CNocm+Me6fmvf6&#10;rlB0dRrFYbsw6HwXCwU1E7e5ibXagp5cTCmpzaOTCkfl1rip2aGjIo8+y8WS+Bv7lUfzzl175NVl&#10;5hj/9xXHDDQxaVvaDab2WIS5u44JsFUeWGkG5LarHFtzMzD/uaVwVG6t7OR0Uz6ubOGnQm572clt&#10;t12b214UjpkZUrCZvV93NLddpaivNq6dzyC3XXXuttg+g9z2k9rctnZ+6F1h4fg4ihx2oTDhKmLo&#10;KoUJTexEUqP2/u5Tc5RoVrTvVXLGm8r1lZNC2yrG0B3Lb18W8tsPA/KjN4W5krMdG3/ur7joeVOT&#10;n0TbWGW9INtv1qjIPUuua3a5KsxBPcjle82n+d+9FcfKc/Eo+qNbxx133u9lZT5fip0nOxY7a+eG&#10;suPPyr9Xu3bYZy6xs9g2K2NnsohD7CzK7fq63zmidRfGn4sx3aprK29LRX1h1WONk2teQ15jJrVD&#10;pSPx1Q6lvS3Ml+zi+kouv31YeIiiKr/t/L2xrkprrNnCvgigY5/srg7g0VnlkoWaCaKLqP7+dkca&#10;aXbAXVE0cpNK9DpJ3i41yOyiSHyWKw86m3EJTNfVKkesLF3D4cjgWV24VDGQqmmbl1HFvCtt83mu&#10;uG9AQVeu8LZN8rb9SbybSGr3CkUYbaFxbqG3NrFtIvaMXSw4mmBhpZ3EHzsIHlL8e1ToB0qxpE34&#10;9lcctM9FW3Dc+zRYJKs1idV1anJoha285+hN7BCSXOht6gaeQ2Lo+xUKX9+sWjjUfIqhByvE0Ko4&#10;HvdbbnKnNobu71AMfRkLkyk1329uInNXnsS7jieDS0/u71f0R99XLjY0KxS9DhnclhytEsNrfqiT&#10;R6fULK58iJx+Vx5geVyYWDutuDfWccTb3LRts/RAWU2u8LqyELVZ4aGum5pj42pE/B2bKw4pXJoq&#10;t/37juS22Vwh7qGaPlNu21GZ21YVDa34UJfcdvu9zBX3DZkfSv3DDp2E0cbQUtFtTZ/0akP5bfKo&#10;wyEiZxyb3w5ZfF0phnby2/sSQ88q+6FcjrvqjjVz8S4Kbg8Kx8/XHDNe++BKs8r6yoDi3pLDDY0/&#10;cz9bO/48jAKFXRh/fl0oyKhZV87Fzl3ZJbgbO3NzQ1PHzrFFO5PFzriGOcTOc7HzkwGx8yqV7+3o&#10;+HPVXd6Hrq2MfZjxzdgjeHuuYWwMn7J26GmuGLVRO5RzX9ZX/lG5vlI66e1kwLzmSuPP0g+Vduxr&#10;G85XAy/iekQALw1yixNETQSWTiPd9iT3NFWcUPFUcK5q+2TLg+ZNTCb+vdQgm0/bhZaKpI4HJLZt&#10;AvPtoKv+71NVk50hHtd7MDAYtYs71YVLFYs4j2OXrOy2yp22+Y8deMLseeppnQGLK7mFlZWTqzv2&#10;LgadDwfscpArNL4aUjDQWdgYMvi7qdnqeog48mzoE1tvhhT/Vi7i/FQoRm137zuKQeirLU9yHxRi&#10;4EqTQxU7S87ddSeGFgtZOzE0Z1BBbAwgx7SNqQqHujF0SH47uEAi2vNKD680t/PbbY+h/8wU354X&#10;+p/rzMTQwQ4MOt/Ggspe5e4DpePUB03YRDse2i6uSkcHDdGJa0Pv82+HxPC43lwu/6D0JGTzqUDh&#10;oDOJu8074D5OFSfE91K6J3s//2jv257bvu0U9E3RNgc97NUpRh0z7pukbTar5bbVhUuV/dBPhSLx&#10;5dz29Q7ktqXctGSX54fWkdseb3FuO6afWEduWzs/tAu57cvCg2Wl7+Q6lcPEIsO2F/W9jbmW2hha&#10;Wuh9NzCujCl8vZ46hsY1DF3wH5rLX1YsstYUyC/H0K3ObwsLnKXP920qHsTxqNtc1HcT92Rb0Fc6&#10;srJmp/g3I8dkY8afUxQOdfuIoeuI3w54SKed6yiNPy9yu4M1nwoUDmK9dtvHn09T/VF8L7k+Mxc7&#10;D3agqO+uY+eYuaFJY2enbQ6Nna8njp0PxM5bVl1bOd/yDU2uY/2sdvx5WDH+HFRPM/LBy9cTjz/P&#10;1A7dmWTtUHwvpe/kKtVX78j6ypvO+kpNXlo6Un3MmGzs+kpxHuov/+///X8effnd62Jy0Ck2KQ1Y&#10;3uSO+Kj4OyfRULsd+3Wcpf1h4FM/7ULCYXyI+1u4revr1KT/YsvqzFbSvWdjx/f478mvcv3eRYJ6&#10;MWTQ1Hyqhu8GrG4B0U3cr6O2r41O7qxwX11HNW/xb/z24/P9uP8X9+35l9+9LnYW8Z0e97SbZe9W&#10;2Y0sFk9Olv5Gd1vrQa8d1922zYMtbJtv40m5WyqeCkuexb6l1fDXbfuMNjroHovd+lp7S/fCu7FP&#10;esU9dlLxeb6prbj/7cfnx3HffjyW7svvXhcHq9FPnBSKF2/iGkYtfEesO+v5G1cROy+G7gYRiwht&#10;G93GHV6/yCSo/yn87t/77of4nP812RVuRttPL9rZ+dAJljXH0MPILUsx9LgmCf/tx+cHEQs/bp09&#10;IL+tiaHryG+7MXRQPxf34sEWx9DkYnYhDuby4m3cjfpqKX4OuQf2lybK9pfur+RnVfHaqZjSdRN/&#10;P7kDceu3H5+38bh9Am4RP4sxN/qfk4o+4mjo+KDzNw4SBdvtJM/p0KL/6Nvasee23ZOL73Wv7zuN&#10;e+6PxO/l8uJt3Mnkail2Dur715zbTjYnE23zaE25bfUYOPE32j4uldueD82bdyC3TeWnNXM8vXnx&#10;lua2TWd+6D7ktkdrmh+qHgMn/s7Uue22zw+NzW2bFeZ952p0DO3koK3l/Pbt0HWBzmvXxtDXNTv9&#10;RAw9jvv14670lfntpP1E4m+kYmib346JoQfRRrcxv134WyK/LcXB71Of1YtnT95vYV/1rm2fI8Y4&#10;6xx/pu7ZrpsYmxXnNn/78fletM92/Llon8V+o3L8+S76iLHjz1Qf0LbPwa/dGX8ebOHDGtdRaHFL&#10;vK+fE7+Xi7ti57Sx86zi87wPsfNs6Bhhy+eGmkzszM0NTfG7c7Pq2spJZ8Ofh0v99E20z7H3bW3b&#10;qJo3XWFtRe3Q5uXGkKV52FeZEz9LO9fN0b1aX1kU9i0Wt998+d3rqkrdpcmWNul6Hx3b+RRHGDaf&#10;BowfX3uq1+x57WbKHdRWkJtYXhyp21tpnDuO4Ydffv/L0N+JG+gsOsG79KEzGTj59998aqwPxw7C&#10;el6vGwBagwbKUdS3nNRcffnd6+Q27EvX8LAzydL+zodOwjFV29yPwP5h4qdXl9tm+3fu0n5h4JJK&#10;UA/i/PmUXODMTQy1Cxh37bLtJ6ZqQ0ufwcP47Cdp/0tJWntPDW4bv/34vC8h+rYmwW0+X0zs3tuj&#10;JtQyf+Nhp/1fTvUEa/Ppc2zj/sOl/u4utH1eqr2MLQDKxd1c0e51PN0xpxg66T3Q2lAMHVTM/9uP&#10;z/sm/N5++d3rquNZEjF0m/PbucfQXDvLTd6mHlwpLci8ie/zrrXxc/Icqvm8n54qfnaLYFrvh0w2&#10;x6Bz+enxjzsE1RQQZa5j1IRa5m/8GeOmzm2W4mf3/78rbTFXquDj28yRnanC+Fxu+yHzt952YtZd&#10;Wnfb3ERuOzhm/fbj874Ju6++/O51VRtI5LYXkX9MntuuuW1uQ247dvJ11JyS3Hal10vlttVtIxZV&#10;lucU3n353euqOcwN5rZt+7/vuW1uHjaX2zapkwMqinbvS367jhh6tHRPzSm/nTKGym8/yRXo5XLV&#10;VGF8rjDhJuLnHNpn+72va32l/e4nic+JdnHZiV017XMvfn658Hyvpriv+dRv73eu40PnGqYef65j&#10;faXbv82hfbZjl1Q7G7NBSe+YVez8rzXMDbWxc65zQ2LnOKvMDeVi52I3sN6xdeGBl+uKkyI2YRPj&#10;z4/38ITjz6Olmp1m6Lzpbz8+7zsuWO3Q3Zq8dihs+/pKe+3rjqHrzG9Hx9C2sK8ZUpzA9AoNLTWI&#10;TBUP5QJnqlJ3ETT31xGkqJNYWFl49eV3rwfttMV0CpOwYydgU7+XC5zJSSjWL1E01AydHGJ6mSK9&#10;sYPI3I6ayb815VEgDPfbj89TRdHy2zsUEwup4wZSg8hccXxqt6JcrE7u3sn6/fbj81RBdHVxAtOL&#10;XPUy0W/mdj9IjVdS7Tm36JmcJGb9EpO2C9dffvf6rhcY7q3OMXd97WxMjlr6vdSOJnLbOya3naeR&#10;uW1pZ5IxOXHvnBKbESc59M3hi6F3qBBDc7tLJ2PoiI0T2iPOjT/vSOKh7GZIcQLTi1iYOso59/BK&#10;6sGyMbGz93fYjEzsrN7YhOkV5oZGxc6R49bk77AZv/34PFWsafx5hyauHWqlNizKjXWtr9yh7vrK&#10;/3QuQ6d5h6Jg5zpxBUOfSs1NvqYmGIrbPLI+UW2besJe27xDMVmaOnO/d9BR0ZZS/55qnzeK+u5c&#10;aoD5YAa7e9x3qcLn3JbRU8e74nEDrE/seJva3cbE7R2Kop2rxBX05re5idbMk3ipfvidQeedS+Wx&#10;23gMyc6ImJWamMstSA+Ndalx7LWivjuX2tH2UewUxh2ItpnKbXNtc+wiZaqNmh+6Q7HbkNx2hgq5&#10;bWp+KJuLZnLfVJu/UtR353IxVGHfHYm4lZo7nXrHz9TrTbajG6Ol2mfpiEDWKNrFmPFnak0mJTc3&#10;pKjvbqXa5mOx8+6sKXbm2lqqjVr7vEMxB5TagdH80B2auHboo8xcT6ovfiu/vXN/tsO/dq7k1g0Q&#10;T3G3k0YXdg3baSZt1ygK907bLdYXk/VLW0wP6oBj97D2iMlFonRqx7Cd5rtds+U21RPvqgeYPe39&#10;tPZIM2ZhzHbS2ugaLbWp9xFDu9/T0Bgqv52H3n41nhZlS8QTY+3gchHvRi80R5HuSXukX7yeiYPd&#10;JG6u2VJue9bzhHV1X1sxlmVaqfaRKvRaB210jSpy20GLm+aHNi712W6qcMh3u2ZL48Wh+e1ed04h&#10;ihVOxNB7Q/tcs874MzXfmipMuKVn/Hksfq7V0EKCZsTD9OaT7siKsfOz703s3LhN9nupPlrfu0ZL&#10;bWpovFM7hPa5ZkPWV7o79n32Q/EiP8VuCov/Xv7243NV02sSW2NuYqI21QBTT0wwjYt4MuxpHHVz&#10;0X0SJSZxbxJ/6bOktXMk6J9tc7n9Mp04Hje1q0xvAdAKRQnJRZyl8/2ZUF+b6ol3ucHj8n2w3N5/&#10;tfPJWqV2rUg9ydIUJnrGPCVo54w1iYXPbpta/N/L+N8/ioncVAz9bJI3jn5Yzm/tGrUmcdxKavfM&#10;VL86ZhfU5E5+CgXXJ2Lly057+jlialfqu/msj468+CLiZtvWL7ptncmlcpPchM1U38fj6B9Yg5hk&#10;7ea2P8X8Tldq/HjT7Z+jDV4u5bZ/xEIo63GceNXcjiVTjzXktus1ZW673N5fZnbEYUURu1LzQ70P&#10;85XiXcw59Unlyk8zv8OKetZDfo521pX6bm66RUaJGHphZ6K1uuv4dWj8uT4xd/OyMN/6NnEBn+VR&#10;kcv+sTT+vDT+XI9oF6n2mXsYvrpQs/Ba5obWqDJ2JueGukV7YuedmDp25tpaakxr7WxNetpU33xr&#10;bqMLtUN3aIO1Q02ufkgMXZ/K9ZU/v5t2x76rnie4+yYTny8a7aafXIlJkF2+afYzx63kjmVITQ7l&#10;Jo3aBbNlX7949uQ8JgB3ufr2w6a3DI0GuLyo/SC+827SdNJzVvpNz4oSZNcAACAASURBVL3RFySf&#10;Lgakm35y5R60zb1c21yhKKF3ILK4N188e3KTGLSev3j25KRQYLYLLu/g2Ke+73gR7047OyecRVxc&#10;TqJedXdXiEFrXxHL8QpHZI0SydauL7oeZY7TyLWVsZ/LZWIh55sXz54092ARbeMxNB486Iuhx0tt&#10;t02Au657YmZfe/8m8tsxuzWOdt/z28ykQfIzWXxmiXswdV8u7pWLF8+enI7cjXNrbPpYmZgAet7z&#10;T6dLkz6niX56eax53JP/PIh+fqMTRPcgfj6Mz3tQYUJIFeomj9aO+Nj7d148e3K8621zRrnty8ht&#10;22s5i59bbnfL8z1HiUnE400vnt+TtnmUmK9pCm0ll0/k/u0i0Re080O7PkF/F/NDfePFdn6oGxtX&#10;yW2/Xix+ym0nNza3LS1E7yV+N/f9XcT8kBg6vb71kNOlsf5p9NfLMXQ5Lvb9TDuWTRVxr8U9iqGp&#10;/DbX1yfb6OJzS9yDFz19dBM5U9s+d3p3kzsYf+4lxpWnS/f2aSKXWm5zff35o5iD2ujcXhRr73LR&#10;0l5iTr015cYJqbi46Hsvxc61qYmdJ9G+luPi8u+KnZuzytxQ7nPJ/dv7xN97GX2htZXp9bWpx935&#10;1sW48bcfn7/umedVO3S3pq4d+iizvpJ6PesrazJgfeWkzW//GhXSn1X+Fc7T3l9XcUJ03AfxX26X&#10;rPsk9ZRRk2mcDzIDz/Oe4rHW15lJ5J3RWVx6F53Q4n4+X2PCm/qePnsK4cvvXp9GI24nBhaTtoc9&#10;wTA1CDpYV9FXJLGH8V5yTyjfJ9eZJKz0hEkusJ4nJioeZNruTok2er3UPteZ8KYWqQ87ye2HKNI9&#10;6/z86wFH9q71qaNIYrttdJNHdc1VbifTXB+W+7ezRKLVRLtNFRnujKUYehlt9GIGMfRkKRG+Wo6h&#10;8UR2Kr9NLaitTH7b690Pv/ye+rxz/eV+X64ThfHXib7vcTxJuNM6bfNqKX6ua8CdapuPug+bLP7v&#10;bz8+/0fE00fx0Mpxz5byqdc7XGdhyYtnT9rYeRD/d+iOALuoN34Wdhzaz8Tdt4kx5oP70Dabz3Pb&#10;y/hv3bltKg/8cy4nctuD+N7an188sLLc3sY8TLiyeCq5GzvltolFjhirp8YzTeHfzhOFCc09nR/q&#10;ttF15bap8eJnbSqR2x4t5ba5trEvt92oq5G5bZOaZ1+83otnT64SbfjRPY2h7dhzLTE0M158sIiZ&#10;7W58sfjZjaGp/DZ1Oo4YunmpGFr6fFLt8yLzYPbj2El1py2NP7vxc13jz1T8/KyPXLTT3358/m2M&#10;IR9E+zzq2Qxh4zlu5GwHnbGn8ed/v5/UOLI0NyR2Jmw4dqZqCcTO7ZeaG9or9F1j1j4baytrG3+m&#10;2tRn861ffvf6+LcfPw492/Gn2qF5G1M71NqzvtJvC9ZXzv765Xev73SL0842zKldju673EJW7rvr&#10;fbooktvU4sp987Sz9exP8bksGuimngq41TnG5O3iO98bsfvepJXpnWK+Y22zV+5J7dLR1oeZJ4xS&#10;O9vcN4/iv6fxxM51JP6nawyiyz5rU9Em92Oy9/3AJ1Amn6iJBfbjxNNu9911qi+PIo7SZ3vQ93RG&#10;JLfvDB4+amPox8FexNCzH375feqj4atjWwxAT0bG0EnJb4vGxtCDzNObJ/dlkrbgcfy3yPX/GfHz&#10;NNrnpp6cXI6fi37h/C52l+4TcSC3K9Z99mZkYcJhpl2nds24b9rc9utObnsWbfNOnniN9rhXyG1T&#10;cXjyp6JjMeVIbtvrXebJ4eKc3qLf68vR5Lafedr5HH5aY26bcqtgoSK3zbXDSXf+kdsW5XaQKbXR&#10;g8zc78l9KBCq0I2hTSeGnk6c3w4Ze/4ZQ2eS34qhae9WeDD7MLNI3bez6n3Ujj+/ifHnVbvLyB3s&#10;GvZR7C501i0q6rHJHLdtm8ZEt+X68Vz7FDv///bOJreNZFnbdYyeS2cFolcgeij0wPRcgOUVmBr0&#10;9BO9AKEpeAEtTa8GplbQFOC5KeAKHppagaUVtLSC/pC6UXIyGJH/VSyS7wMYfQ7Ff1ZkvBEZGeFH&#10;8p1t54YWgO9cK1y+07e3sqN1BDOxlaP4dtvgeytXZJ+tdgyzseLP3ba7v3MQf3pJrR2qyIa1PAf2&#10;V/4Pvr9yZ+VwV7m/svtKubPLqRYxZmOUp4cH5kv4h7pQwTCXudAW8YC52i7DHdKJCLDIe0rg3lPA&#10;VQrNZsSKarOh4hG2D8rtRcQw2WbdlvwLbFPk2lE01Av4zva0rickeM8aedfrzR6J3J/Gd9D3XArN&#10;pkRxY+zTUdSn2ftdqTdr1v/TwwPjG35Q4gyB5zKuANNb2OcZLTeCDxUxPvTvBnyo5ttEW3P5ULpd&#10;++2KCHLmQ6FvZa4c+tbXcVS1X/LLN8285bVmj65FY5vjxHE2Epq/e9I2Tzz6Vnu+YsleszaZNYqS&#10;/NhUWebJU5jgWtv3NW1G9n5R+L1uAnu0GdyEttV8neY7XdpWSyoXS/Ja2vYbtK2IzzZDtK3rPsgP&#10;yTSlbaNsLUPbNpEfgraVcWnbkPzQe02fUWHpVTNve62pfeg/ZiRUKX3rKACqNJvy6Fvtb8U2g0zh&#10;Nulb+FCZJ4+G9a3vrvhzXDLXt0HUHV1Kx5+a3Wg5XZ9Nt6Fx6/jzC+JPkTtPYYJLv8J3xtNUbija&#10;Dyb6zpK2Cd/pxuc7c/dWEH/KmGvx2+nhwZzqP0qh2ZRmn4+Ooj7UDnWDnNqhCvsrSex3ZX/lFbXO&#10;XICSulLy/aZEle7p4cGI3iy6UumYxFDqxorho2Nz5ZEK/+A8ZfaowG/uGTkVylT4rp+krhZmlIqp&#10;iKd/2m8sBTwPQtvqaKiDyT0lyCBoZW4yk0I1qn1TcggBqM5H2gR1dXyKQSrSvJKCTGOXlo1Ka+xU&#10;SSpljxEkUTuloBNdNWTM2nqsnSizOpH6OHIkiObwoU5qHzorVKSQ6kO131myxbsSJ0UtfQsfqmP0&#10;ra9w1sWOZ3P9CMGnyg5dm/chnUt9UEwofdeSbe7eXp6MyDZHNFqQo/nJEvq2T0VDXzBORcWsqwPt&#10;1CElhnzJNNU2Ka6FttUx2nbesLa9kHI5Adp2omieEtq2ZxX0QdvK1LapadteYF7NpW3voW2d2Np2&#10;XfJDd55ihiBIc0HbusnVtjUuHzqED3VyQvo29Lv2IX3XZ1IBvOVDXfq2aR/6N/StSu1Dxb0s8qE+&#10;/bHn2VwfoLhPpY4/54Xiz7nyXS/Zfkb8+eSYEBAMHVq5R/zp5M4Tfw5zChPounCNKdxm7NxQtu8k&#10;/xjjO0NsU/KdJWwTvtNPCd9ZeQqH5ijuc7JPBX6l9lY0f+eLP1E71E1ya4eqwP0V6FuZtvZXVH1r&#10;OvZ9u708WXKKpuUmGWi9uC7N046FihJmVNWIpJCM+b4/uRJDEclbdWOAnGcPySEnxoH+yBW45OwG&#10;VrGP+e+AFxHQCKQ5LQrm3xfFNs+po9uT9XwlbHNKoha2KWO+77PPX7+7gs7diMStWnxb/UrefnCd&#10;PATPY8zmuQLXjMBmgtRsfC6twWSPXywbnZPd2s/1KBSWXNAYiGSsoluc8NS5ocDT9V2PAte4HU/x&#10;7fNYZvhQJ28pgZvV4YTE7ZDp0QEPFgUf+rfiQ8fMh/qKtb1A3wbRlr59NH6a/cZgkR3qQDQtcLrM&#10;9nfPvzHpVE5tH3/Sf+c8gUu6+J2le54LtXMLE0jH/0DRkBPjy3qOMSuVZ3x2zch1TUHbetkppW3p&#10;97I3si4ov7NAhLYdMG17lnuojLTtHLbpxHzn4ggji1ANE6JtkR9y87ZQfohr24dAbavlh7i2vSuk&#10;bae0PkDbyoRo292Yg58BPvQT9K3KDo1ImhXQtyOmb8/Izha4vTyZWT70uXuD4EPvWeFXKX07hA/1&#10;EuJDQw9U+OLPPuJPJ3sUf04K2OdQsKcFTUpxJo8/Z0L8OWOxyXOHqtzCBDqo8w1FQ04uXEV9RIj/&#10;VDvmkG0ewXc6qX1nidxQqO+cM9uE7+wW14VyQxUVxrvizyntreBwtk7JvZVjYW9lYQ2mJgk/rfgT&#10;tUPdouTeSgV9m03T+ysLtmfr2//87//8v3/p9nclTnRq0MnWGYxyiScSFI90cnfqm89MC1yoAHnj&#10;ccS1sR+RYNIuwLfWe7XpeQKVh8QWrKWed7dQq1bfKdxsKCkk/a7HuUVBLuj3n6Kl7RK2bc5CZqeb&#10;ESB0WjiUawoyndDG14DErkRtL3fCaALfWpEqnks9b7+AXzC/1ZHWfrgEdELlm/BUpltmydFpS1AQ&#10;9FeTr7Gm1Nf7nHyn8/entW4ecb09USLY6Wsyfajv+pdsOgTf826iD71XdEPTPrRPPhRJ20VS9O0k&#10;Ivg8o+62Tij5MSA/KVH7T+6zfNe+ZM8hlHzeEsnI581/X6yQgzlJpviw69//uMg+2eYi8praJurr&#10;vda3Pj+naSCJoPU+Q9s2ZZtVB7Wt2qWtBJS0/Vt4qja0bWzMtC3Y2nYSmMf5GfndvF5TbYv80C+g&#10;bVdD09q2itC3XfOhXdO3D5QfatKHDqmoj2O6lZQcnbYE9K1KrA/t0+GfUI49h0jtCRGu+LP2k1xX&#10;NrW/0sX401fQlcXt5YmmM6+kQ9yloN9/iqIhkfp6r/2nT4tqa6xEad+5rbkh+M7tJNZ3xuSGKrqO&#10;ewGaOTT+lHzhqvZWQp/X599DufB0acvGsbeC2qHV0HTtUEWFgs5O4pn6dpv2V458+iYH00WTCm4r&#10;u7CvMXEbaZh3dJGa+8+bFPrrSKSwrdoImNYNWoj69G8Q0QGr0e/y9vLkX+VPjYnbSNt8YLbZ2CK1&#10;jiQI2xpvcmjboOuyR/Z5FCF+G/subccp0Ji4jQw8ry37bExsryvUdSK24+EdnU4BRIYPbWwDlEYH&#10;ahvbjRUPZejbe/jQRSjJKhWYuPAeXtk2SIvU/nMQ6D8bLSByFCaYU57/aeI1aZ2aBRZvPDF9i2vK&#10;gr7LeWQi8gOdvgZEorZt2jZdGvNNiRH1EhHa9on5TWhbRkLStkJ+aBlo219A25YjIz/0DuvdIpa+&#10;7XfIh7pyC69LjCKTSPSh0LeMyFihJujg57bB4s+jCP/R5P6KVpjw9PsfF7kdVUQir6kH5j9hnxb0&#10;Xd5HFnjAdzI66jtdsct/pbG9JYDvLEOi7zTc0GQVQFAhY88qNu5C/OmKXVA7tAYk1A5VbRwqXkcS&#10;9W1rPtQu7FsqHqJT3LXBTlLGrUQYphn5MUaApJNRuRzUFWxbsSqOxwEiN1mIUMeSepzm2E70UMtp&#10;7aSgZJsDss0e2WZ0MVNE9ypjm+dY3HUCgs4zzwhQFCc4oLVvFBiEJQXzZIMjzaYcJz4rXthHbXGH&#10;lr2fp2yOBnYzeaC1y3tiY5uhURhaYeYDrYVaENV4R451xhoxNQrwoUnfJdnUiMT0nHzoo/V3V/Cp&#10;+dD6lNs00YfG6Fv4UAcZ+habKx6oYHIUUPiRHHyyePGcF7rHFPZRIcOIEltLth5KYCH3A8WeOFzh&#10;ILEoHokhD5QkGgZo2xzbrF9jV8rleDZWJG1r++HzlKKFwE0VaNsAPN/lDcUg2t+hbR1E5odytG0d&#10;L5bUtrsZ+SFo20IEfJdnjtgUPtQD+dBxw/rWjhej9K3iQ8eWvm3ch0LfuvF8l08O20VxvAfaVB4G&#10;2Gfyd0ldv46og81SvtXROEGLP8eUC56SD416TxHFLjfkP3EASiGjcAi+08MG+M7U3BB8ZyEC4s/K&#10;8fsi/nRAa9/Is39cU2JvZUY2mhN/onaoQwR8lxeOfeYH2l+BvlWI3F9J2quK2V+xC/vMzN5z605S&#10;dac4G9/xYUMKh25oBBSM0kGAYV55KkfN30cwTjc08tJXBDmJFXq3lydzFpQ8tyFmzvNR+f0WKuKV&#10;sUlRVfOBgdIdXTM48eQg4Lt8Lgb1FBY1Pkp2EyCfcu5oyV1RYmcYs9YpNrXg7xyjBCt+Ilux90FM&#10;cV/gCYszSgphXXcQ8F2+o81Pl15BABoArXO+4veoRCYFnnyNvSOberTu84/yFBe//3Hx0qpesfeF&#10;+/gI7GDV+IjTTSBA317Tmq8FTo2PC9kErCSui3nsWAfFN36wEzqOjiYL4z7JjvkhiQVbDyEgcftE&#10;CSHnqAEQtOk5cxT9YXMlAFoDxz5tG3tIT8nlLIzv9HSj/i+LUyVt248pTKA4W9PSNUGjtLadgHXu&#10;HekU18EzaNsAVqVtK3dhArRth6F1fRKQH/L5WPhQD6RvRx4feh+71gX6UO33W+gIptj7Uj444LO6&#10;fHYFfRtOgA99TQVemg2juC8AawPUxSxW9wm2t5RvdRQP3f3+x0Xfup+0b7lwn8DP6jsI9UT+EwV9&#10;DgL2V3yHsuE7A2jZd/LcUNu+09cwAb4zkADd2qdryjXiHvGnB6vAzxd/jmP2kbX4U/CJWsd41A51&#10;mJCiPpPv90x8QKwfQIP7K5K/4gXvL3rzN7rtgRIPNpJD+9O8QGR1vDMJjUIWPxQMTRyG+UAL/tQx&#10;xsw43r55LiyEOiTkioo52jThQckOvY4tZs6FRM2TsFBIC8dHss2Yhde3uKCdrQdayKcO23yqf2OT&#10;rCBblgJU8/hvp4cH3pn22wytXUW7j5KwlQp1jb+bWBuWE7I9/ltfsKI+6TfeocfGvPc5bcppPEJo&#10;uaFg6NyTtL2odQgly7UN548kkuFDHTS0GS/50H3yYc+vZ3Tp7eWJdPJI8qHSGntCPjTmt3UmI6Bv&#10;/QTo2yer25QW7JsN6Jkp4EWiXIeux6KjL+g0p7RmnpM2sv+/lHznOlTysft0DcRoo4ni12swLtAD&#10;+c+p5yRiHXtqhSDmt/wBbeuGtFxpbdtTbObcJIKsXM5EORF+xoqLhg5tG5OYn3m0LWzTQ6C2PbO0&#10;7chxuAXaNoBVaVtC07bcvqFtO0JMfsjatNN8qNG3I3SP0aFrsuh1ST5UWjfPmb4cK2sxXzNcPjRm&#10;w8f3WeFDPZAPnXgKsIwPvafDoVpxgvk972l/BeuiAsXmReNzyrdyu6v3V+xY91yJY4LiT6N9Izvf&#10;+vaSsL/igQo8XAW1Fa2nroMrO8gN+WnZd05YAaEWxzTlO33rEHynh8Dc0EsntdPDA1dX6o/11B+s&#10;iTL0vTQRf55L8ac5rF0X7Jm48fby5FrQSagd6jCBtUP1NTV07K/sw4f6aXB/RSpCn1BH6ZqX/RXT&#10;se+5UIKdbHG13XwntADs0UVxnzLyAchY3al8p35eTqMEdqk4R5enctAIz+exRNw2KncnvoVOJdXy&#10;yRWxy5fj5PZC5Xy1aJuPKe3kgQzZppbIszm2E7ERJxGiTl0AHSrcG1AgOeObG55OfPxUNj/9sNQp&#10;09H9ZOH0mXX/eqT2TFo/QBqUiPWNz1o6aQ0f2j5kV33SkJIP1XzeQht4q0i31kwPgr51nT6Dvm2J&#10;CB/6zipOkLrRcK6p0zAScwWg639AGnLGNaTjtLXhDbO9ujiv9p9LJzkdnRWkkQ+7bMQofvNCUCGQ&#10;tMll83LSOnB0BrRtQSxtW1H8GaNt+YnPEG2rdTpYss1qUdtOIw+dAQeh2vbz1+8LXWagbdsnQNtq&#10;+SHJ3znzQ56u1S5ti/xQQSK07Qd7o4R8qKuzSYVOFWVhPlTSt67uPtyHcn271CkzRt9Wiz4U+rYg&#10;5EPPPXr12u6QHDhFA6PhCmLFn/ekcbl9qp3xhBG7/Pc75jkdoSN1jRSrIv5sgIjxky9dvamIXtu3&#10;rkFuqCDwndtJoO9c6sIX2MUUh1cKYsWfc6GWwBUvSnsrdiGntLeC2qEOkFI7VGF/ZSVk7q/wSYHP&#10;6/J//v13eb80xjiF+0aPTAK/IIMcULWyyyhrjrkTDEjeVmTU5n5TbLKkIxhdzAgVrdCnR2J0KYj1&#10;PB9vicuLyO7IEWNBToCCzSOyT599VZJtVuEboBUlcCc0mgC/WQLCZmUVOYZsqVi2+uX3HqXNypjC&#10;PiHwFV8PhEG2VY8UcG16Vq7xKaeHB1pyb+H3hA/NR/Ch0oZmUGGfdf/n9v/KRmqMvuXrB/RtBoX0&#10;bcjmSkUBaO0/8XslICRbY0YcVUoyZ9cqdFjSNZGFffY6/ZwURIIoHdocOaJkm1efmhGC9g2BiaEK&#10;2jYfwTc9d39iI45c2rZp2+R+fWkTFYRj2eZRprZ1rdc10LYFaFLbKkUO0LYrooS2reL17ZRsFL9Z&#10;AooP7ZK+5feFD82ghA8NGONYc0X2ifgzEaEQ74Hs097MVO2TF/ZVefsrC4V9wghDsREDCIP2V2z7&#10;9MWfUuEQfGdLUKfMCXzndhCZG9J8p2+sds0D2ecEU6nSEYreFw5reuLFpvdWUDtUECv+HAbkd6pC&#10;8Sf2VzIQ9G2sD30jFev+ptzZ9SPxRZYXIezTj110pEwq1smPPmv92wShCdBavHBCjNFGNEwjdk8P&#10;DypP8dEOBacndN87z+/eJR7J4a+0JSg5Jv4dSyNUnhQhJF4vJGhTNrv48/FuG/sklqRrr3Xq1stW&#10;N7UmybXNfoCYtRFts6KRWySSfcV9b+s14fTw4ElYe7vMnE6trnpNkU4V8TFkrveo2WjKZpd0WoUn&#10;CP+6vTy5tzdnV4kVzDW9ZsSseZIv3w0IFm3uaOyY9tsPAgLQdfeh56vetCVhy33oW7sNvAfxmvEk&#10;V11/48+n+dCi7bZT2UYfam4je/MFn+/rpMbp4cFDoqZaFXVSa2XrCSVZuf/cofjO/n3vldjlSfKT&#10;5HdT1p0FnyiMBd0h377UlXdVUJJkwFrmN0GM/5TWrl7ARqfNjRTjm5js9PDgOMA2oW3z4SMed4QR&#10;Ry6WrpcA29SSTLxTYF/w619I23aiUGzDta1Y1EccBYxQQn4okwhtq+WHorWtsa3bS7XmBNpWp0v5&#10;oVh9+2UN9e2sI11BJR86ZXrNtbGyZIsBPlT7zHyD5kh4XeNDlzqvrAo6yDHYJh/6+ev3Ea1NvsPd&#10;H+v7rGP8+fnr95UeMFbGeO5RTBqyv/gg3Riwv3ITonGFsaDPI1/N++5KcUKL8ec8Qh+WiD+Xivqq&#10;7fGdK88NEXzEo+Q751puCL7zoC5g7VJuSPKdsbbp8p2P1t6nyx/vsfjzJuL1V8092WcX9lb4AaOP&#10;lB+tYw+XLWh7n67HoHYojU7UDlVbtL/SAX27K9jADt1mayTX/oroQ38jEXrP/jC/vTx5EBbzC0Gw&#10;Sovze5PYXbUDDRx7WZJY40rliYoS1MUgsLjPJibo7QLvzcz+ug33itAcEA9cJsoJP/G9kyjtO9pH&#10;S4HnjWBv0vszs/OPVl04FHFyoxRt2qa3lbRV3DcNFM07LX6GEpj3atag3ooDUOk72yH7qtfPqTJy&#10;7lrpyNcj23pUToDNlC4p3Ilr68eYFzGsgoiTGyVo89r2bXxW9Ld+YPfbmnX0oarAbwnNBo6YvVwJ&#10;v8OTx4fWIwC5vn106Fvub6XOG287om832YcOXRvzVvDpGwdRsxeZnFo1b63uwKtC26zeZ3GjtkZq&#10;tlmPX9BGz0tFJ3UHKRvpu9mh111K+rdNRGePErTpP8VNlRqyzXlgV+pqTbXtwOj3VWlbsiFpPdsx&#10;B84su5ooWlTydba21Q6XaD6P27rm10eJRb1F2WBte+M5sFJr2wG0beNovptr22kpbUvcCb/XFbSt&#10;k67lh4wPfRQ2zzXWVd+u7JAxHcyWvrM9ZgNaPudM6fjl86HSOLonIT+kfTfjLmx+nh4euLoBl6ZV&#10;fUs26vKhQ+p8G6oh1s4+zfQLl85vAc1/ctuZKNfHSLitPnRyRP5T8nNSMdKDkOuVbHCHYs+VT12J&#10;1He5tGmfF6a4VvvjlvjOYQd8p/Tdct85VXIg54m+cxboO7W1Y4TcUKOE+M66uG8S2Nm67c+Qi3mv&#10;H08PDz6s+HCZdp3XnTbrvRCpnkCyqWc8eyuoHUqjM7VD1Zbsr5jCaj5xpmW0/RWTg9m17EXKD1WO&#10;/FD/lbl4SehyuHCS5t27vpSmK1xDGLVomG1hFuF+SDU4BWUfyJg3EVXct4QmrPntY3biwPweH6QW&#10;mtR2829KmPykqnvOiP2m144gM+T9rYKjNdws8FEXDAVtJlCL6T79fpvIziqDKMWv1bz4LhKnkk0t&#10;vXeyR/O7/VWfAKPK+8p6vhkFODVP1Aaer9maj+yKXayyaLopTDF4P3RDnnzopw32oav+jUN14ojW&#10;15q6ZTXvFLRL4zn/Jhv9qejUIftNLyK/iy6cKuMnxjeBO9K33oQI+dkBuy42ibeUAOsiL6eMya9d&#10;sPd4oYywN7f9JH37jUYVcibsN31QRjRoJ52bPgHthRJDbSVu2+I5bgnZ7CNt21uzk9Yx7K94gyDo&#10;Gif/eMxuvuK5nOqXtv1JfvNv8qP8+aaCtv0Q0SEzNJHfNCvfeG0Ao22Di03Jjo83WNuu+jcO9UM5&#10;2lbSoVzbXkfmyqBtmyE2P1RP19hYH0oF1l3kJS4lfct96IU9lrNG8KFLvzUVCNm/6dJ4UULT/ivf&#10;W6HC27aK+trCrJmfjF8M8aFkx2+0znAbgClOWOVeQajGnTBNWlG+dSmHQPb4g67dHxSPcsbMH99F&#10;+sQuFN1KHbPXnTr+9GoZy3duam5onzq+dRHuOz+x95jjO8+V3BD3ndq61YXc0O6G5oZifOfj56/f&#10;j4RrY5Po6v4Z14/DkHyrEH+idmi9CK4dqrZnf2WV+tb12i9/Ix3L91fOHPsrP15Z41sWoCf7r5mL&#10;bf4rJYI9bTy70Iq6EyNHC/FA7TNNYii45SUJ3J4Q+GwCq154tQVywS6Mg6RZ9W/InnrKaZSxULm9&#10;ZLxUENij53r9+x8XR5Gt37vQMnXlArsgT1bBUNRJA0vgftjQBNHKRJrn1MeC7VJyqLapN5JN0Wky&#10;foJB3OD9/Y+LYW3vv/9xsat09tPoynWwTicwfBhR+yalwyu1bN7UAtxV/8ZBvoh8aJ/ZlGTfE2FD&#10;UNK3M+ZDR5E+tAvjBLsQAJeiTgz1I/Xt3DzG+N8NLVDoamEfxSM/HQAAIABJREFU17gmPnxt2xN/&#10;ABUh8ITmR57kYbZufHFPsXXNXrsQe26Svq0ofuzFnEAmbTugTXFo27IEr5GkPf9r2aZ0YEUae7Yv&#10;HSwTtG3MqfSuJAk3KWlrtO3rRG1bj1VHfqg8QbmACG17LmjbJvJDXRhVtqnaNjY/dE8+dFMPl61S&#10;J7lsYuFv5EN9+nYg+NCPig8dBOhb7VrB3kp5rmjTM6oY3Dqcvanx57po3KFln/+V8q3KaPwT0r72&#10;c9X+uM4Fx3YQgv8sz0VC/HlPuaFN9Z2rXINdPoh38TrP8J1LxYuBuSFt7YDvLE+S76x+7a283tDD&#10;K6s+mKRd69w+7y1/985hU1Nh9Hxq7ZDLt8NGy5JUO1Rtx/7KKnWSqhN5EyBhf0UqjH/ZX/mNbuOj&#10;leonc867d4w0u2uqlSZ1QnhukxlQGS6NdFo3zPc7zhkpQt/TkFrnjzfoJM+qFxptREPKbPpKOcXB&#10;RyvVz+W0TeJaaVvdSHtgyzbvAxzIOs1j13ggYXOeO5KLAtYpnWAeb1BR1apFmmYD4mx6j00Nlc0i&#10;Plqpfj6fvU+V9aOx8VF1B6jAUxuSb183rsk+swqxaD07ou9PShCuK6suuNDGhYg24LIpStBKHYH4&#10;eIj6uUJ8qDTW7EEZIZpNpL7tQgCcywOtnZMcH2qKGmi8RT1qY1P858pGOZhr/Pby5EnweTdSoQDF&#10;jy5dp520H0h2GOA/pbEsVZOdmmj9fwzYoO/C5k4Jrij+TNbrNNZhSjppk7TtymIYY2vKCBXRNwX4&#10;Oq0o7EhJ3obYpqRtm7bNUG0rrWvrRkltO7T8J7RtGbQxZCnadlf5XfYy8kPa+tGF/NCmaNtS+aFz&#10;Gq24afp2ZTrJMTbsQbLFTH2b4kO1vzedH/LqW+NzTg8PNsGHXpF9Jl+HZNtjss/hhnV7WWWefqqM&#10;ghMPIQTYp0vjSvlbn/+cKfuLjWhc6vTVD4w/N8F/1ntVufEnfGdhHL7zTurenuE7j6QcWGD8GZxX&#10;LgFyQ2nQ4wf0/Y061NU/l1UfYpwq36VWn6D6O+rMJ/m61Nqh+47XDmm+fZ3Irh2qYfsrm6RvV6aT&#10;XPsryv2Dfehv1o09+0GUSBqRkDSGNlMMf0TOsn5zD02NqKHCtDpZ/ClAQE/WdKTDHS0sk5yAk2Ml&#10;cEckmI4o6bCuRho0XuT08OCeKnNnJRLhNWSYZ2wD40aqpq1+nRjr0WIyiTxFbT/PLl3XfXquqWKb&#10;Y/b7PikjzbKha2pMr3Xh+21os2+0xrY5izk9Fgo54Qm1iB3S77euI2nuQgIpain/N91/WiIRblH7&#10;sFpAGhsYSjZAhUG179L8XRB0Am1Arz2T7J2C4ysWgF5p60cOJGontVg9PTx4HRCQjeh3WSeeavs0&#10;11Ju0Mkh3zHbQh/6SL5m3oAPlWxAXDc8PtTV/WHhZA7zofcOex/StWT70EZGYDB9exbQyh/61qLe&#10;YKFNFts21zWRexXy/VDAfUIB4TTl5KyDAbv+H7Q1w/J5Fdlm6Nq71JWQTp8NyG7nil6Wrv+zJopu&#10;SY9N6Vp68HWaMdfi6eEBjw3WgXozpfafRXQYPc9GaduQhBkd1PnSoLYN8k0B2la7npdOtAZq2yi/&#10;ngNpW/s0+X8Cnm4kdIjoOrW2nZa0zRryNcgPdVPbBncQiMgPBa8fudA19Rc9jTc/tAHadlrqOqoR&#10;9O1gzX3oTUgOzYqLbmjtyzoExDiK8KF9629TYQNS6/6w5FtD9K1ZJ+h+9ubsVROFt6TJ6m73T4Gd&#10;LOBDLSjXtEnx50VI/oyKpj6SfU5KbCRXvxqH8GvsLiP+1H4HSePW/nOX9LL0mc7pN7bX3+OIuDcY&#10;KnqZ0jp14+vkb7Tc6eEB1x7rwIPlP4utc/CdrflOce8/wDab8J1DVpxz0QXfSbmhY/jORay9lZ7l&#10;O7ch/vzXWvcmBePPCdmdN/60Ykbz30dhzKfrmt7E2iHJt68DjeytVNhfOSmtb4mhYAPZ+yv/+d//&#10;+X//0v9+bd+RZmnzi/rYsSjUiad5Q4VDvLPLNY2w9D3OXrC6zPPCVzoZFIJVydxraDRC7vNK38ks&#10;9Lsix2ljAtYgpxsCbZr0yCGKC8Xt5Qm/fu94kd3t5cm9ski+sx2j8FyVNMe+as82z9nJ9Dtq3xry&#10;2OEajC2b00mclY1frLtRNDiaL+d5pUryx9AgkomuigKIqJGMPqxxf6INUNJ2xoKIBX9HgaIUjN3Q&#10;aJX6fuZ6/snu8/yZJGdMr73rWj9yoPV9zj7bh8DEQK8psV2QuuAspBNEI7TgQ/sZGuZROSU4DRX/&#10;gg89LilwQ2zg9vKEn6K6oxby9n0elUTAG/t5heeqOqZvb2gEl+9x66JvV+ZDrZPuuw212M993rlw&#10;cuw+1L5ODw+W7ML481KJt5DrX/CN9SES2+a07pxndjG74meX9LJ1/9pO7hvcVPnGbg4pjK8f29Vx&#10;yjW1fluJ/2xY2zZhmznadhW2GaJt7cIbG65tJVswtt5zvHaT2lb6bO9C/Mya2Ca0rRtN2+bkh1ah&#10;bUPyQ5q25fkhSdueKeNboG3z6Up+aFP1Le88sgofeiQccvxgFwrcXp7wPGjNlT3+XvGhLn27Ch/6&#10;JnDTCz7UQwvxZxP7Kznxp9kwLZYztPZX1K5CgfGn1sHok13IcHt5wjV7xXUwe+2m48+lePjz1+8h&#10;h1fWZX+ljj9DOikVB74znQzfGbKnWQm+U3ou+M7mWGluqFqMP3PiRBdNxJ+TwPygee0f7OZVxJ+8&#10;3ofnfczj/1FeArVDq2VltUPVlu6vhNa3hGDbQKa+fbnO68K+kMKE5yf7/Y+L1i9ySdiGJocAEBK3&#10;Vaj4KgE5Vu68q8ANzSWbu708kT5PxR1sGyibnsGBJwDC5mfV9vquJH2WNiwV0RqSGKp4kNoWgjAx&#10;nJn2ym2/F7CeKD40qLilBEpCpwq0PTNaaSG56fCh/20iuHRhdSxdAD4UhNCF9V0pOliwO4oreYF5&#10;JSR5gzZg2oCSFvfSe17lRj5YDxRtW3Tj04eiWRe0LSWX5sLBMl4ACG0LNooOaFsxhyLkh6Ti2xht&#10;i/wQWDuUNb7o4WwfyqFrrm81rch9aNABl7agjqX8s0HfgiAU+yxanODCUXTA9zW1fRhemKCN4ROL&#10;E5oE8SfIoSO5oRDfGZob0nxn67mhCr4TZKLER8+5mbaKnB0NS7hulQ6uoHYIbDQd3l+RbO/Zh76i&#10;RYQHyNoJjx3rdAp/4YH2twJ0vWMQWD9Knijbpetfq+LVqsMXbicnesHuE/M+Ndvs0/trwrHCNkET&#10;vKWkRhECbEAqJNgRbHdI7XJrgsYNE9qIF9/6kQyddpKSVADk0oQP1bRnkG+ljZEr66al8RAenSq+&#10;Tr1+OB6XA3woKE3Ra8oV39HtUiehPdueafNkQDZZcyWcUtN8tPb6Pc/akcM6jwIB3aToeKwAbSuN&#10;E9mxfR0V+B1xbStsZGp+WLS9hrVtH9oWNETJiQ4+G9B05cLttHHJ80ML79NjZ5qNNpkfaq34CmwV&#10;berbnjJJZc9+DPlQSd9yH6rp1Nb1LW0sr+soLdBdWrNPhyZd0IbU3eSY2eeFUOweq3GbjD+HiD9B&#10;YYpqMo/v7Dt8px1/huaGNBvT9laa9J1H8J2gAXYK7634bCC0PmEk7K2gdghsI13YX3kr7K+Y9/X0&#10;isYDJncuo6TVnKqOv5nq/AaSuEjegtIUuUap2v2erv8fdNorlKUNF3Keb2gO/Gt71EMA/OT2Lr2f&#10;H/T+mrDNrrd5B+tL9rWq2IC3DbPFwvVNvrJPCSIziqUf0eFryTkL60fpE6GwT9AURYIxsoF/yAZ+&#10;KjYQvOlInYNqH9rX2lsHvreF9cOcnGnAhzbRvhxsN3slCuMpKZQT30n+s0f+801kl6+lz0NdjH5a&#10;a0fpRA5sExTHGj+cTOn4TtK2EQ9fui+0LVhjmsoPZdlAZn5o4TMhPwTWmB0q7M4icP8i+Bpm+vZD&#10;bhdbWj9sfVu6KxE6l4AmKLJnR0Xn95Z9znMK0KnItk/+8w3501AkjXvecPwJ/wlKs0MH/rMI9J0u&#10;W134Wwu+s3SHJeSGQFOU3Fvx6UfNRpduF/ZWUDsEtpEiBd2Cvs3dXzH5oP5vymgG17gGXsQwYQVK&#10;5gOfdyVgtOY/1zz6RrAKj/HOl7fmwOc8Zu5qv5r4Gvbv0NRnb+sxUZ/FQ/aCT9Wy56xgx1TRjtlI&#10;Be03vZFuJGeZ8tn4Y0bsc5r3OTPvu+C4wazvMeU37fA1HWvPba1NjX+W1Md4ML9zbkvzsWADE8EG&#10;npSq+KXfgx7n2qDRPvOd/X8oQcXXj4/GuRccyZIllNu6DihJ/xJIhLSyT3xM7NrRyfeV8piUdaD6&#10;9XtKFCkcElqlGxuYsU4H2vUj3u7yoabQ7/aSd5RXORfWj2nhhGtWkLAp/jD2MV32a22tGx76Bfxn&#10;SHzn+i5K+s+F35ZOsvHRhF/If5YahZJl5xvmP2Lvvy46wPsY/hoR2lbzkSX8h+SbZhF+een9B9jm&#10;XOluvXAtRPj1HFahbTt5fQqP2XZtG/o6jdmnwwbmgWPDUrTt3KFt+WPa0LZSt9Bg1kjbtpEf6sT7&#10;ynhMaX1bosPkVNC33AZc19zSdxvgQ++VvOnC96esHyfkQ2MKelMIih1SdNGm+J0Nz43F2Kdoh+az&#10;FhhnP2X5kX2yrZDD2U/SjbTn6fK/c8U+ucYdCqMJv5B9lhp5n6txN0av5erbQFtL0d2dzEN76Hn2&#10;+UMI8Z2u12jSdw4E3/kn2Wap3FCW/tikWDLlMRu2NiXtrTgosbci2cAJxZ+2jWk2Jb5/T31CZ2qH&#10;cg+2b1IsmfKYTYslS/tQs64U8MPnTN+W2F+5fyXdk0SpVHT0YFfoUmGClOR9W6ryNudkOxnZSzVk&#10;fWr29PBAPaVDFxl/zE9qu+t6jz+Fx6jvnZ6PP+Ze20RPfI258NnVgCbxs6c8pm916PF+FvM7nh4e&#10;PAqfxVv8UqIzgoMjpRiIv6aWhBF/i4DRKFfCbU9CIka6zqXxoish4fqMvg7auD6rNHtuc21q9LPQ&#10;Y0bKY0LEVZM2Kp362gm00TspgRowWkmzd367tn6UPPWZLG4Tr4Nx7HVANv/DfgytDa73NhUe49uc&#10;j11vUt7XrOn3RY+JXQel9eana72x0H7vrE07Qnt9bgOlfaikb5+EpI80NnGvVOv43JOzLfnDnuJD&#10;YjXxP64uGzHrTZf9WuK6MYl9jIX2nWYlNsi/SQkf3gJ+zkZ41lxIB0gCRkNots4TvpqfLOk/k+1z&#10;xX7NWTx1enggaU+XL4z1ncMEW0v5vlJ99LfQ75jW0x/8s7hewyJqrFckkm+SRp5cC/e7kU5bF9a2&#10;EiXHQOVo21Lrui8BWer6dBZytKRt21qbovMCsbG0hXadlziRrfkhbhulta1k75K2lWx0L7KjvUqB&#10;jZVYHxUd43Q431vyfRXR3NZjWonxA8jaYyD9KelbPibwUYkXr6UCHsuHat+htv7xdaANfatds17b&#10;1XRRA7FR53IqK44lfZurrWgOCy0PlKVxScdKfnhhz5H8mlTEp/nP1Phz3TRuil7j18GPBrRnyt5H&#10;rBaIjtli48KqpbUp03dq13iubYb6Tq2WoGnf2YZtJusP6fpsMZYsfX2m7MtG5ztXvDYVzalbaNd5&#10;ifqZ0PhTsyln/Cn9rUu1Q5n2uTGxZJUQs3X1fVUt5q4sGunM6tlfefn8Kfsrrxyt/0ZMLD8JC4Lr&#10;A5c4Teci5MvuK4UTrgW3pzzG9Xraxe7a/JWeb8ex0Ke8hhRwuT5HymfXHuNKPmjfv/ZZtN8xa3O9&#10;wCgH7RpfMFZydsfsPsdK0ZAteFy2aXf/ep51Lxi59J1VpU5kF/j+Yq/PlOtAuz5da0Ds9Vk57Fl7&#10;rnVcm1yPkd73TqZTLOFQNRvgz81t6k76vGSPztFKir3fCEJZs8MibX6J0t+/y0dVyjXiuw6kv+17&#10;1hcxKHDcv1LWG1frNvF9eV5DFGoJ70v1nySuY9fBlPWmDYKuTxK3Z9ZNT+RDF8R5xHixIRPLT5F6&#10;olQxck7hUMp1oPkQV8JLuxZT/I7retOKsKXvqMt+TVvPXK8jFemEFs6G+rhYXDEc/02OWLx4Td1y&#10;FwgZj0KnSfnhlSuhMKGRpDUjJ45dpV+Trqdn6DqUNIbrfUX5qEhbdj3GZwNt+GhR02QeGsstuo15&#10;7RHzdTfSukYFPT5ty/1wRUWCXNtqn6/EYYCanPWt1Lruuw5SrmnpWpTWBd9zdlVzu9amfsG8QJa2&#10;LTDKPshGyabseNGlbaeB+SGubbX1WKILGyspPirlOtAO160631vyfbk+/0pjfMf9Q8i1T9dn5M/N&#10;90NuJJtio7fF0Wdk15K+5f7WlQ/vAm1dB6VyKr4N1phYOjbfq71+yve11xHN4aMV/0kMmX1eSFNP&#10;KN50js4lLcuLE86EgzDa5ytpnzlrZIpei7oO2tBriVogJWZLWWcaX5syfae2l5CbI+m672zksGtB&#10;Uq7PUut6yvVZel82Jd+5yrUpJace4gc0O9JisxiCJi0JNlXHn7xD7cLeyhrXDoWsfZtUO6Q9n0t7&#10;dvV9aa/TRO7Kfj+h7yMG13XOn5vvrxift7RnV++vvCLHP+OnP6159+/oX08QtqXGebpocuEDzdEV&#10;AeW6Rpt6j0sV6yQ8X5Mt/VcaR0RC1hY8L6Nz2XM9/v7HRd+yzX7B8UYxdOU3TqHk5q+Ldf6OOE19&#10;Z5qNNvndLfgyZlNvzP/mhbLkI2fC6FwpALXt/d3vf1wMCo6/jmGdr79Nsp1Y1kLfFOiIG2wTlKh9&#10;belRyeeJ4wkFH2rGdfr0bZH3DYJZlb23pQWaQjrN1TQLp61ZvGj855HgP7XxKEsB6u9/XJgA9Y31&#10;fCW7lMRQshCpZlP8WmkftU0xfW5SKHjMC/N1byQtSv5xEqhtbT/8/HwR71scj7bBrNs1veq1qUtr&#10;Y5s2OgnQtmOWoI7RtjGjO7dJ23bVF29z7BtKk7p9wQYEfSv50D7pW3vNP1EOr4ToW239KGmf23Sd&#10;lTwwq9GF77MrmqNN/zm17PO1sulpNkf/ZDd/kTrUkqZ9Yz2fdzqUBfwniKWptelOub3J3y3Fdw4K&#10;+85V1iZ0pfB+21mHtck16r+p979kG8ymtPhzyvZW1rV2qA0dCNqnKXvRcpZt1idwHyoVxr/sr/xG&#10;t+1QNfg5e7JHYbznwovdXp48CYHEk2vBimTdN93ACjGz8U8PD7Q3kGuYMyFQrDSboU5ermBVO1U9&#10;lv4mdDDh3CkbkzFJXgBqcufJa8yVivoSa/+NUJkvja1+xmNTQyVpZgLQc95aPsDeNR8pjVICYFUE&#10;J1gTmCq2L/ool01RgCmOJ6RTZFIBkW9Ne1ACwVI+FPoW5HKfcKI9hDn5Su7z7qQxKr540dEVciyN&#10;fQgotOWJppqmdAoAscwjToYGY+zv9vJE8k3SyM1nPL5uVFjban8rGXtiUxHkUipPKTFT9GiqtpW6&#10;i+fkh5rWtrBP0CRZsZOxD2X/4kHSnhn6diR1rw7Qt3Nl/Sipb5s4uAK2C22fIRftOhfzowH2qRXn&#10;nUs+L8A+7xVtX8R/NljYAbqHNL6yBFoBTVZuqAHfqR3cTPWdMyWvXNJ3agVCTdltI7kEsFJcBW79&#10;zOtVy49q8adqU47R26gdApuOtu7mXl/a/sqN1AQoJv78zbrxiBsnGfMROaqJtJlDT8a7MEhjQQHo&#10;Gv2cIIzE7RVLvtw5ZtMPqPXoPa+IJ1sLHp1Lid4h2eZUccoj+nz280ot5VNZ55MpTRargDKUOFkx&#10;Errsif6J2ZTk73wjyRfub9s72Sg/yTa9vTy5ZgHog2csZiw4PQay+Pz1+72jOD4r+DR+kOxkwYcK&#10;o/2eodPVfcmHxrbvjtC3f7PbjpX7poDg8xdIXJUlK8Fo/BV107PjO22sn21PFdkT97Ha+xF1L7WV&#10;N885VzoOTei92JtKqv6O5fTwALYJcmlkY4U4ErStZpulta3LD9d+fSTYZklti6IEkMXnr98fHdp2&#10;0IS2Jb+1hCs/FGCfC3RE2yL2BCWYKXFBiQ30IetUG6pvp4KdqNOFjG0Lo7WdPtShb2O6h4FfbFu3&#10;4LZoqnjIHF45FuJPUUOSfQ7p/Ujxp6YXl/LMpJePyKZnSpH8WBiZLo0FTQX+E+SiFZ+WYMj0ozRy&#10;85kGfedKckOg+3z++n3miO26QmP70GYPhXKotg2o/sljU65cKGqHwDaSe7BM219J1bcv7+eVdSOf&#10;pz2g2/6irmQ/lZbV9QiJT6ZoiNpWlxwLmjvqDQCN7MQQtcR8R9f+sTTCs/o1Zvcb2ZJp/85bbboc&#10;vDTy4d6yzR/kwPl7m5Gjrm3zTWRLeR8YxQsaJffUotXC1umfyGnee/xdjI1ObHuXWlbT+zOv8aFe&#10;P2isdkmxj5H1oElK+dAPtg+V7kc29bflQ7kdB3cQIh/K9a3kQ6dM374prG/hh36BgL4s2deWFd+d&#10;kQ30pYMh5Ct/kj2Zf/dkYyEsbbiRPv5Ctvn37eWJ1FHhkeLDY3p/HzT9nQhsEzRFti4jO+wzbbtk&#10;J0K8OKf8jk2M7+R+eK5o2z7TtksjmFJBNxOwDkjaVskPTVh+iNvxOmpb2CgogabDsgu7yQZqH1rr&#10;26UiHmZTf5EP5frW5dv4/sqU+1DhvT1yH1pS354eHmxb4RByYe1SIjc0oRGBdfzZk/Kj5N9+kj3V&#10;9slf/0F5mYXb6XEzK/78JuSa6j2bHos/tc5jKcB/glw035ld7Mf0oys3FOI7Xbh859+BvrNobuj0&#10;8AB1CaAErjU++xoTbEA7tDJhNsX9XYy2Re0Q2Aaa2F+Rxlbb+yt/OvZXXmy07tj3JFSyT4RAaCIt&#10;RCRwm6qEh7hdPZu6wVUksUGJIPVkNxkgH6Oyf3t5MmaFdtLY0EqwrbFgmyY5NFNGJjVlm3Cc20VW&#10;B4NEcttR1wUAPhs4l/ydKfizgkFt9PaN7YzJ3vkIlX16DW2Dpfh47C1M3LaC2VQ2nT624KM+47mO&#10;SvlQpw0InU8MH8nnTapfJ7xDfaikb80JN6mzZpM+FMVDoClKdLytr3/fgRBuHzt0m60RtdEQ/LQn&#10;7/RleG82b3jih2y1ZDLIBv4T5KKu72ZzwJwqz3n+QN/Ete0O2Yz93ibK2L9rO6ZU/PC+Y2RSI9oW&#10;tglK4OnKWiS/kahtF/xdpLaVYtlVaNt1sFEtpgctEBhLu3xodiweaAN88skO3dZj95HG/13YdkdF&#10;SPx+Jh88kjrVN+hDEXuCEjRWPFT9OsDiGhO4K9jvnpBvnShrPX+sFH+aXNOEF/0i/gSFaH1SxYp9&#10;54Rd3xPlOwj1nUu5oapZ34m6BFAC13VU5BoLiD+HAXsrphj3Qcgph9YOaePuUTsE1pU291e4b5P2&#10;V14627+qW/+x5G1fedM7wknv+jE96npUGoxbWT1rmwDwnKwoEjiZwNLYheMUitieWrh9JHQvORZO&#10;kErJo0pLRNP7a+I3RGIIlKANG+2TjWpiT7KpHfu9kR1esfvcCXas2bv6OSNPsIWCxFAzbNv36gqQ&#10;iviAAB+q2Q4vlNV8qF14u6voyh3tt23Qh2L0LMhFXY9KnSwm29T0pRYvvrVthjYt79h9roQu0qF6&#10;mb+H0kDfglxc11CRxGOAtpV8zJ5tzw5ty/0rtC3YJNqwz7a1rWTvq9C2sFHgI/caKZUfGmg+lGxD&#10;0rd7tk3TJij3oTfCpk2Kvm3iEDXsE5RA3eAs1VnZFX/SdSx1Y+TFClr8yQsLoHHBNrBK37kv+M4b&#10;dp8Y36l2yoRtgjWllH32EuNPbmtDFn/G1A7toXYIrCnqHl2p5jme/ZWBom/f2j6X9lGe9e0rap/L&#10;qwGDxTglhWbUJvAnjRwtAtrdgobZyQ08qdr9nsao/JBatjtYcDzWaKUz+vcusjXtknMke/yHbHPq&#10;2PyJgr63IhXLADjIEnyWf/pBNhozIrDi4ppaWR9brXNjxost2Qttyt7T2vEotazOAMEnaJrs4Enw&#10;ockaUvChUnv3YLug9WNq+dBip7PRURMUwjViKtd/9mnUyTcaSSSNOAou/KXREMfWaLGY0UVS4nho&#10;/CatG7G+3QfiT9AkWddqAW27ANO22tg/7fml2PPIss3HwrYJ3wmapgltm6wfC2jbBX/WsLbtrcno&#10;SxTvrzclfOiLvjVdDwR9G1z8K/hQKT8Us79S69tv0LdgDcm1zzo/+hJ/pj4X2eHAGv33Tok/Nb8v&#10;adzx7eXJv+Tbpdg4B2hckEtj01Ya8J2DhnwnckOgq7jsI/t6tUbU1/Gn5O+098Dtc8biT9QOgW2n&#10;xP7KvWd/xQWvTzD//9NvfHQnEdOe95xVNJ7cXp6YFxhFPIcGjLMbSNfIpjBIbdVMVeZf2M1iy3YF&#10;fnostC2nxsLvZIJONgL4PbX0LFE8BNvcPlYxfjT3Ohsz/yS1gXexlEiKLLa1ebD/DznwmbUBYv77&#10;9+3lyRtpzn4CsNFm2GR/GE3OSEFKtnAfekJjw5KeM8CHxtjWmHXzNP79sZC+ReJ2EaxX5Rlkjgqa&#10;sI0OaaS8SxcsrZUZ/nPhdegkm7127FFyuRdRbO8CJz5Bk+Sudzz3Io1niCLANufKCVYee/bYSJYd&#10;ss2+knOKBb4CNE6mts3NDy3h07bmeU3+VYG/pqRtq8hie411sU8U9q2WkFjMNy47Z0NwGqBvXf5q&#10;SWcG+NAgbSqsH3uFfSjiT9A0A8HvxDBlB6JNp6+x0OU9CIoLfeuFNvKea9wjNtp3nz5rtl1RYTwa&#10;J2wPvBNzKVyHK3Kv0y75Tp4b0nxnqdzQKiatQKtGsCbFXa7f1DQe6n3++j1J6wn5UcMXGrFrP+e9&#10;cj1L9unbW8mtHXpM9e0M5IdAGyTXDxETrm/JvkL3F6X6hPNX0j2pqOBB+NODnZCiwgTe7roiAy3h&#10;hGCc3WDTC/tS0RKg3Cg1sSouCHXrXMd7ug58PmlxeF9ShZ5eAAAgAElEQVTo5Apsc/soUWwWy35m&#10;V01pl2NfsAE+QqWiYFtMSlHrXM3HaY6e3z5UAu9sYUvfGQoTGiA10NpgcnyBJmC5b9WSw6JvdflQ&#10;SuzwsQ8V2Ttf46T1o5S+LdmdE2wvUqxWk2yb5CMlH7Jw3TrixRttA9IzOjTGf3J2IoJildPDA9gm&#10;aJrkzQFH7uWt4JskX/egFRclalv+XEeCtt3JLMJ4BpueoEXa0LaaTUVrWyJU20r+8yPyQ6AtPn/9&#10;HrIR6Iq3c/Wt5IM/shFH99IhbHObdgAz0Ydye9f0bYn8kDa+FICS5NjnkaLzFuyCdKxUGCXldO3R&#10;+Fr8qeWa+O1it7/byxM0NQGxNLW3IvmtmkZ8p/1/yHdquaGSvjNk77NU/Lkq20TMu3n47L6J+JPf&#10;XnJvJbd26E/UDoGO4Sq6z/GhA2V/RdK3mg8V4+dX1PpPSuQcSfO02X1cCaAs46TChFVUxYMNIuC0&#10;dc4GnmbUvIWtEbcX7D43UmU6taP96Rm9MBYWm2PByLXETYlNS2x8glI0YqOezQ+e1Bkz52nsa8ht&#10;irXOFdtHk7jlSaU7ISGrJZbeK7fHAPsEpfBtvuRca5pO5CM8Z4JNXUknPAN96EjwoaOI05zoegu6&#10;gmvjc48KYVLQ/NOOYFPDgHhxYbSYGQEobYKYE2dCQlqyde1zlbAr+E9QAuchgIwC0pjcC/d1T9L1&#10;HahtJT98J2yYaGsHbBN0Cd8hnZxrLWhstRIvtqFttfwQbBSsCztUpJaC68BoiL5dKuyhooRHy4cu&#10;5XjJrrm93wj2rtlhiY3PEl05Aag8B8veZhzM1uxaKnDhceSdFn9ao/HvldGEWvzJ89TQuKDruPKZ&#10;e034TmHfJaSW4LmQN9B38sYm14LvDNLeicA2QSma3FvRbJSP75T0qPF3C8WyVBA/teJP1A6BbcBV&#10;fLufsb+i2cCOUNwq5XCl+PN5f+VV3T6an16hZNPzvF761+eG3nAHJzhP0AY5G5/B1z+N7ntDs+k/&#10;/P7HxVLwJ4zOfRm9wJ5rTs7vmJ7vdeR4s6xW1BQM4PTI9rGqVuBJiZKYcUdUfNu3bGrJ31mjc+1r&#10;33TvWrI9GmdU27spuu1HFA2VaMsP/wmK8Pnrd5+fy+mqGeyLyKbeWT5UErbnig+VNlN7lr6N9aFZ&#10;XRupoAMdExZZxaj3baBxX0C+1o4Xe/xEtjV2277u/1KK+8x9P7hsPXQsSyLwn6AETRUOxfhNO16s&#10;czncNjVtKxX3cT8co21L2CaKEkARArpv5yRugzUiixc1bavlh0pr29z8ELQtKInvemzcHwj7IZK+&#10;7VHnIPva/1MpUBgyfSvluLC/AtaBLmhc499ek20anTsQDmUPWPy5Q6MJeQf6R4o/61zwm8jx9Ln+&#10;c7fQ4W6wPuRMJcqhS75zEug7j5jvlNaXJqfqrMp3Sp24gc4m5JPfZ04sC4Lp0XeKvxszv4TaIQDS&#10;r7eY+qGp4EMXfJytb3+j23akub70QLV1rRHAt5cnD0KRz1NMUYUCjBO0xTBxvMFMGdUnikpyeC5j&#10;1tpHj4XxZ4+OEb8110qAmDMTvMLGytayqsK+j6eHB6PAsS2cO6Xd7ZKNBtiUNjrXjG4558FqgL0b&#10;O/xTuT0ZJIbAChgmjjmYKteqqB9JV2ojBHcVf1z7UN7i+jHgPd8Ip7/UEd0RQN8uM8e61Qiptjmn&#10;a537vAdpjIovXnSMhhhLj6Ng1uULtbUj13+iMAG0RZIfMPan5V4kzZmhbU9I2y7oZZcfJmaKto0p&#10;MFqCiqwkPQ9AUxwl+s+ZMm5I07Y5+aGS2jY3PwRtC0riiwuOHNpSxfiw28sTSd+K+xcB+nas+NA/&#10;yYcu5K8C9K22FuTqWxzMBm1ylKj7zHX+l3C7WOCSEX+eSzYVUAw/UzoDZWlc+M+tpKmYZu7pXrWp&#10;vlPT3vCdW4JpSHB6eNDpD2smCga8xxz/Kdm+aAMum6LCW9feCmqHwLaSs78i8cDzrVWkvn1l3bhU&#10;tEGtNwdKu80aqcgnq/CHkrfY4OsOqzpN0hZJ1ys5Qh5kPmhCuZ5NL82Qp9u0zUTx+6fncnUz00b2&#10;5p5mQWEfaJtUsSaNJfqk2YDHplx+cMlGXfZeuUf2RgfaDNhng7RxgmoNSfWhE2HsiTTa7xmPTUW1&#10;dw/Ut7kje5eg60dKOgHQBPspI1foGpd8kaZvffakHQwQdS+NBh3wE6HW+5PWDmksSyxIDIG2MKME&#10;U/WaaJuab/JoW9c1L/lOn22GjuyNBdoWtE1SPFZS25LdavmhrmnbdfKfuZtIYPWYqSup4y+D9W31&#10;y4emjPlbekygvuX55bvf/7jI9aG5+SUAYnif0vWWcrQX7GZxjGcV5vO0PUWxUCdgfyV0ZG8s0Lig&#10;LUr7TvXazfCdKfGnqL3hO8EakuoPomzAij8lm4q1T9QOgW0haaoD5VmOhT+JNhBgUy92axf2SWOT&#10;7mne/Y/by5OllpvVrwTua2rhWY8FzT3xCefZLaI3BdeMvdTNFRqhULdsr9vOLiVGzezreja9+S9v&#10;Me0ptuMtN40Drm2znnUv2WbdEvfMarGb2zFB6+wAQJOkdNS0RwTaNrAkbMlpzplN8XUvxkbHzN7F&#10;9YVaXtvrx9IIiQTgP5tl0/1hCvsZCaIBXftOGwiwKZfdpOrb4j4U9glWQE5xwjtffEf2NPfZk8LS&#10;6Hkab/+Dnu/escFirx3HyliWYChAR9EtaJOcg2Wvfb6JNkG4tuW26dK23HeeW7b5D7Qt2HCSNz/Z&#10;SL8cbRsTe3Jf3Fp+yNH5s6sgllshgXYV8huV0rcuH+qNFx2vs1DsI+hbzYcu5JdpPUlmDQtvwWaQ&#10;qnFHzD77Urd4Gqdr26fkxx6Ul1kofqBc8MzSy4/SZir5cR5/5hYm9D0d1gCIIcRf5BzKDsoNZfjO&#10;J2Fsb6jvtLX3cSHfidwQKEag/n2bUTi0sLei2QDldH76bEqBa1vUDoFtI7U+QfKhSwdDBJuaunzo&#10;b9b/5kJ4yhI0b+mEypLBU1FS0gfjkPPc5hMrqxp3ue0MU1uo+5KhFHR+YTebFtNz5sik0SiV8L7O&#10;2SmzfbLXJZFQ0jaJks8FQCjPmyumdXXsNxZoAzPWDn+f7K7P7iONF7uxC3Op4wK/3xcT3Cpt6nM3&#10;U16gwlu0igfFiAgqx5IP8hEyNuz28mTksynHeMJKeP5zQd+25UMRfIK2MePsx5+/fo/u1uwbu0n+&#10;bhYQL2qjixZsk5JKdgLVPK8JZPvCSNCQkYMxQN+CkoRsYLxtSttS8mciaFvu67TRRVd2IRIV2PKR&#10;LG1qWxwqA8WI6L6dpG2r8PyQT9veR2rbVeWH1k3bovt69wn5jZ67gjWkb3cVfcttaqLo24XOtYq+&#10;NfY+U0YwFfOhZJ/woaAkIfY5Oj08OP/89Xv0wY4A++yT7dnX9Ufyn7Zv0zQu958jZsfmeU1xQk8Y&#10;CVo6/kRuCLRNk7khzXdOWIG5NjZ0wfd1wHcCsArGKXUxgXsrY5bTqW1qXhfVukZvC+N7UTsEto0j&#10;c/01pG+l/ZX3wgjsl/2VumPfMStM0ObIf4w5pZZIycBT+5JzT403+TqauGrrs0hos6BTHxMrIGO/&#10;kxciihLeZnQc8qE5Vi4UpdEoF8KGidRq9q2n7W02HSgaSr4OBFKuT9fraH9btT13+TuriSkcKg4F&#10;i/vC8+7bnYKU8WJPgpjUxGUbgeGqCxPaut6k07dLnZ8C/q6d4nWx6veV4o9j1yebLvhQ7brmNiXZ&#10;Hte3u0oS6a02NrsUJoFWUN+24aeqFVxvIWySFqiEkQlN0JRv0GI2Hi9Ko4uk0YRSR5GdppM2LXbr&#10;W0f/0cZrtGEDlfJZXN9xjlYPjcmass0jRdsuxIva2D/Bv2r+fd20bVs+jX+nIcRenyUp7aOi1o2U&#10;4taW7LML+SFN2/JrWdO265Qfass+277eQin5+buc7075nBpN+VCtoHwhXnSM3g71oY3mbmjjs6Sf&#10;but6S9HEEi7/VSqeLLnv4Xr9Nvx06Hcs6UvOToMaUYs/Q/ZXroTiH8k+1zH+3BS91pYvTLGBNtam&#10;Nmjbd75nvlPLDfH3pXWbbTT+jPSdIet80/nRmjZiyRTf2fjalMgq6yxcfEzp2heIdl2HxJ+jNawd&#10;Crn+27LPrtYBbFp9Qo6fDrlum9S32p7hiba/8hu1nufizPVB+kLrzaG1+TuVWmWHEOk8vQnTz1+/&#10;z08PDz4xMXDvqmA2QvX08OCMifu5p+p5Qp+/zx7jOi1wTo+xF+uZQyinvMYH9n0+ugSc8tmdFdWJ&#10;j5mQkwr6js1JktPDA/5ZnL+jRYwzPI8dzWGdFtunhWIkBIpasnMhAUsdhwb0OZ87LUS2ph0IY5Ns&#10;25xJXRUiKC3+o35Tug5K2HPq9emyNck+jT2Lj2lxbZrSeyqxNrmuxfp3tB8zNZ/T8ZiamMKhofad&#10;atCJlFr0Gb9xxE5eul5/YPs7M2qBxpod0fc4jhgvtlSQS8FtLZgfyeaTxFMDhbfSdTD1JHPqazHm&#10;OhiRPS6IFM/phyP2mMeAjqtD+mc/xrWmtfm+Yvz0Y6w/TFlvEonubEI+dErXruZDtYBtQavSybJ3&#10;lk1NBJ/n8vE9YbRZER9aemMlRRc5rgP1fZl1v6AmdvmQmPWmy35tTDZsP+bccyJ6mLBu1ISO7ok+&#10;mU2B47m14XBF9mmvgS57eokXzWMsfTugWFG6hrT4c2ldoeerb7/PPKFdWt920q+l+I9YH2V9hhjt&#10;kGID/DtO/b5cj5HsOVTbhpLUtY9GqNSnrWO1LfedA+qMe0Trq6RFNd++ZLOFte24sLZNuT6168C1&#10;nrZxfVaxsbRjbSrtoxr/LBugbbXrWtK2b6zvZknbOkbWLz1fVV7bFvu+24pxVpzvVdebwpq72Psi&#10;UvxhihaqCd0Q/EhdwaL8MvOhkr51ja7l8eKCvlV8nuaTl25nPvSeNHPq5lpM04SQ1yhxHYRqvFwf&#10;4tPEsbF0yVgy1ta64qdjie7aR/Gn3c3rgsbz2mj2tHCtU/zZo++mR7YkfUYtnpb8Z8n4s/T3vRF6&#10;LTFeTVmbUj5742tT4ppZE7q3si6+U9MCSzmowr4z5kB2SH5tnWLJEN8ZG39tTCzp2GNuoj7BZU9L&#10;sPjzgezzRaOQ/9Ku64X3Zh5HeysjK5/TldqhXsTeivc1Nqx2qKri92XbiiW7vF9cE3JwxfDn6eHB&#10;JHN/JUbfVsr+yvg///77r/RifZphL7FQCEjz7vkpk+MUgWu+lIgTKzefv35v6gQt2BDolPW3iE/z&#10;6fPX70EJSjLKuZCY/cCc572SvL3TZt57XnfZaP+PT/ZGKRU08REv5oRa9Mkz2liRxpCKfP76/T+x&#10;rwG2k9PDA21En4QRp/3Q5BBtVP7Fbl6wOxKXfFR2TbQvU+zO8PT7Hxe71v12SSzawtps/gxiBS5t&#10;rPDncnH2+et3jB0EXhJ86AdPgvsFxQYqQWc+Kte2GYMdu9lqhPJP5c/8dc+F0YNnbMRLECZxJjyX&#10;CnwoCOH08EDTgxJRcZMS3y0En8p9al5LI1I8r6npgevf/7g4su4nrUt35D+jErinhweumFfiXWK3&#10;ArBFxGrbz1+/Byd6FZ254A8V/VsjHer0vabmw/jr9ig25tp2aZy2D2hb0BQJ2vY49GDZirStec1/&#10;lD+HaFspsewF+SHQFKeHB1r+VCJW30o2wHWmK257E5urub08mSpTVyQfyuPUVH3rinkloG9BEJHx&#10;59Xnr9+D9x+UWHAh/+KwJ7PZGe1n6OC2tJnLX9esEX+z+yTt6SToENgn8HJ6eKBpS4kSvnNhfxG+&#10;EwDnteXKz2RdW0oOprJzsp54cUEHB74maofARhGpb68/f/0ebDOKP8veX3kl3ZOcrdi6UEgESy/4&#10;JXakGQnbNsYgge0itgJ8HNHy9khJOPHEqOaoYrrx2WjdKvnzSQH0x9iRLJHV8ADEEmOje5GddaTr&#10;dp91Npg6WvWm2KgmvPlzHQmieyexc1DJEZ8A2MSecpzQZnwI2qgGbrdasX20fZIQ1lr487VI8qF/&#10;JujbfkxRHwARxIx7NJ3BggJPusalmIxfx5q/eogt4iE0m+Z+Vfoc+4latXS3BACqSN+5RwUyoUjX&#10;OR+5OdHG8SR259Iew+1c07YpXb0m0LagIWK17XmL2jbaPmnTUhtzxW1U0rYnCfmhfkxRHwCRxGjI&#10;t7RZ6oU2NaWY7D2L7861MXCJHUZC9a1kn/sZPhSAJogZ7fgxdKQ9+SHpUEyo/7xO/KyhGle0TzpM&#10;EwzpCdgnaIIY/1TCd/KRm235zpC9T/hO0DVibSBmb8U7op7ixQvl8Sl7K6gdAptGzNjw95H7K1KR&#10;Overms+60fZXXpkTMcrsa8nBL9zmSQAFG6dH2MZsWgGwgKezl+SAdiKEnBagLtgFnfK6Yve5kwzW&#10;BIXmBLfpymdOjik2NhLE8oVg5Nop16gqfMfGSsyCB4CGZqNa8c1JSHKI/JpmAy92ReL2SLAp3lb+&#10;+TnJZ/5L/5Y2YknAcnt/EgogNB8pnj7VoO9CKxqCjYIsPG2xc32o5ov4GDLRh0qjPI1NWj5U07dS&#10;4udYOM2pFRTEnviK1bfa2gcAR/Of2tofmhxSYzi7MJ505zG7y5Nk20bPmg7WZJuP1C136f0J712y&#10;dS3+jLJNKqaSOjQ8wQ5BJprv1K6rP6lQxolnhMqLbZM/GwjadsnuyDZnLtukTvRSLMvzRcHjtF1Q&#10;kkzSw0/QtiCXhrVt0Nhqh7Zdii0jtC2392MhP7QqbQtADLE+NPRwdtD+BdkNz7k+OXzo3ONDRX0r&#10;5IO19xe78TlSCqTgQ0EJYu0zNP7UckN8xO5MiT+X9jBNlz0r/rxX9lfGgl1cCZ2Eimhcej0pT/2A&#10;+BNksgrfae+taL4zKTfk8J3cNjUbhO8EXSI2/oxpbKLZKL99LMRqkr977sBp7X2idghsA6vYX7F9&#10;6DxC3z770FfktJY2RymB+9q0n6Z/71JaZAZy7hC2GKkCctFEbF/5W/DJFYWlKlpqT/2ObOmT1BKa&#10;hOxfVuC6LzktMvQ+s82Y9xt8Sp02PTVhG1sgCICEdiJ7Iji0l79FnFzxvibZVI9sU/R3JGL5aIg/&#10;aSRDxZ5vSO+9tvdeRPei4BOw9B1oJ2suMrqCAhBCX7lezcmV6JHvLphNHUsjT6zxhLUPfSvZACWD&#10;c/RtjA89dxQOaT40pdMZ2E605NBIKBioyDZy/QL3nxNmT31+IptOqM2sWG9HOqFpFSN9ctl6CTzd&#10;hkawQ9AQE7q2JXK17QJCvPiG8jsvCNq2ts2lDRJB28aMN4rxmz1H0vY8ovMRACmsStt+ytS2Un6o&#10;S9oWGy4gBu16nCjdRkro2wXIfvpM3y74GUvf1vYg6tvq/56vH+BDY7uJLkH6VttDGSd0jAEglKGy&#10;1u8lds5SIft8Z9nnUr6VtOzfVvxp/rtUnKDEnzH+PsZ/HjkOZQ+1+BOjPkEgLt/ZVG5oAcV3JuWG&#10;qvZ9pzYmFbkhkI2n8ZCW8zwJ7QoWgrEdGmN97PJ3wlht1A6BbSBlfyX3ek/ZX+nXPvQ3uu2jdPqM&#10;hLFqHOaJby9PnoSTn0+hASMlyLQ2mhj/CUpwLy3+xqlSYlISb3+dHh7MPCe6Z8q1Kz6GEkGugEwK&#10;dk1r9yUj9tkmcackXYOEO3UC0zY9zx3iGYlbEIMrQJoqJxr36G/q6UgjWG8vTx4U4bdkoxQcuhJO&#10;Q8WehsoGi8+5a2tLTGA9VTov1B0CtTUCCV0Qg2hHlg+V/IQZWzb3+NCpUjiu+VCfTWnjCZcSvYE+&#10;VNK3VWjxAOlbLXE78px8BSCXsTIW0xxeGX/++t11/Wt+WRyxG2BP2rj4IX9cgC+uaI2Q1o5Qfesq&#10;ir/5/PX7xFHAgaQuCMHl+87p2ud+dd/6m4iJJZXcS6VoW59tamNDh5KvC/DDmn3EbEhq2vaBvh+M&#10;SAIlEPMkpG3HSn4oRNvOlG6TXdG2Wmwcqm1dRQnj2O4oACQwVnzX/unhweTz1++ugpy5Et+JY+oD&#10;bMo1+mzJdgPzQ1J+OdQ+d13TVj5//W7WMBQIgVy0OKyi6/6HcPtH2l9x2cBUySuJnVIC9lck/7lD&#10;8fHC+wiMP++Vzx1qn66DK9emeC+kezcAiWi5IeM7zz9//e7af9d0b6rvDM4NVWG+U9PeMbkh7TXu&#10;PLkhALKh+PNCibHM9df//PW7Kw8ZlR912ZRr9DZqh8CG4yq+PVeuwfeZ+ytLrxkTf9aFfc+nWSSH&#10;TFWAu9LfCGlTd2mEoQSJ1i/Kn42wnToqk73GT0GrFnCA9cdsvsW2Pbevj11KbhxpAZrLeRpHaEbn&#10;sqSwNHLzGXKO5pq/F06T7YaMVmKP6dPf5oq9jemEmo00sncJsk1NBBthOw4Zh+p4/rGjaHDTeKBF&#10;fFcpDNtk3mWcLtwlcWsE3Dfh728DAtBRjA14/J3WRUWzz9reH3lhbkUnW24vT/imkrp+cEzi2uHf&#10;hvTdaYmhEP/8b8j72BDqYuS+Yx3eyM8d6EPF4vjq/wLQMflQvrY9n/4kH+o6OcoLZlN9qGs8YU8S&#10;0on6VhrZuwTZnpYcrguHcnzoNunbunPONtmmsa3/ZDy8R5sDWnGCGft5r22uGPu6vTyREkuqvyUb&#10;FP2dY6NfvJ1Oa/ckWyfOhU1dcTy3wswxqr/+jKL/9CTU6kMxkmYBm0OItlX9BOkzSZ9WtPF570kM&#10;jYT8yZnmmzy+TsuzaLap+mFCOpAjjo+QIG2rxUq1tk3qarhltmknyqFtZVw2quWHdig/1Ftzbct1&#10;wVlEfsi18XkObRtMnR/qOfTIphLiQ9Vcv5Uf0nyoWjxEBz/F/Qvt9eoOtopNhY4+q5/L50MnQsGD&#10;NLJXw+VD68+o+VDo20VuttB/hsafLv85dxQnfCGNK9o/bf5fCRunqfGnVOhTBcSf2v6KtKl7E9Kd&#10;yDpUph3Kroslkq63LdtfqRwHcDeWQNtU13GTw3Dkhk7o4IrLd54V9J1abkjUkBHxJ/edoYfBnPGn&#10;5z07axO2OP7ctlqMM0/+pkZrwFNZxbc8Lqj3VgaO+FM69KLagCffqhaYo3Zo7bkjDbd18WeB/RWz&#10;hyf5wWqV+yuvrBv5WNBdM0ObTtt8o9n3S8b9+x8XY2rheU3/gtpukmFqBm8L2+TCBAAIbSGvr62h&#10;MnKldp6uDYS6ZfsNjYXoS0KTxuzek6D7SQmlFyJGGdXPN6lt0zyvMjLJiNsP1C70mgoSvBsrnpOe&#10;lWWb2vcC21xkj0TCthX1heK0T0r8SCNXKgpAXZ1NpjSiwWkDof4uFHpsbe8/bi9PtCLZAbXWda4f&#10;HM9plWdhS/8bNhrGW/q3VcmhXKzCUc2H7tEGqHgdWmNPbBvoSf6QfOg/lg/ldhx8TQv2/hiobz9E&#10;JG5nAYlbbY1BJ4VFdmCbKtq18hzomU12Rxflc1dXAPKVPL5b8mXGdozPtPzdnI84cqDZ+k9NL1e/&#10;TrD1ac24qceyhLygp3DozOrEhGsO5KD5pOfrlHSapm3/9GjbevzYtaVtlxLJ5OvmHm0b4zt5LLvk&#10;D8l/27ap+nUObTZp2vbK2gjW1i10o/7FDrStF/GatArTXPmhWG3bD9S23N/F5odCtO055Ydsbevd&#10;iIooSoB9hlHnh7atqC8U7dqv9e2Url+JL66xZXS9cxtY8mdm05N86DeyqRL6Vs0HV7IPPQsde0/6&#10;VitkurB8qKiBfQdXthD4Tx2fxh1pXfbqg5/aM1sj6m8oh/tOKyIwfs6KP5dG7Co+XITG3tfx5z9k&#10;r/y9mfXgDb2vGxqhH1rMPnUV3XoOZWvf5TYD25TR1vFn26DckMt3uiYihfpOOzdUyne6tLKUGyrl&#10;O+3ckHbQHXsrv7DjTyCjxZ+7dC1p+nXftU9A13qP5WBEG2D+7qfk7xygdmi92Uf86UTLV9Tx59ih&#10;yWL2V64i9lckfftC3bHvSagAPGeLcT36UJp5P4kZi+LZ9KzqE9n0v7WqeASeIBRtIX92EHRyRTv1&#10;uU/JW7Ey3mrZrp6ipEp4Xl1+YgQuc2TaaBR+eptvfDwXINJIloX3SItE8GhPyzZDNj2RuAXZUBJD&#10;epqX68skhyjIlK5LE4BWjsp434iGKtDfade11H2T+7f3xm75xgnZa1CHvhpaq7TTKk+sNbaWuIWN&#10;ghi0E0zPJ5rpZLZ2+jPEhzptQPGhf5EPnVW/TniHjt4es8+z06K+HVsbJxhXBnJxbqwQQ7IBfk3u&#10;WLbpGhHou/7Pmd1J40S10RALr0tJIEkvT/mmDiVwo8YuUOJWKxy6qU/ZOpLaWpEkAAuQX5S+FDsp&#10;o53KrgpqW1sH7pE92/HbNGRsKGnbc7aOfDSJJp6UJb8ea5tDR6eRB/Z8on/FxgqIZK5c+3Xi1tXZ&#10;pClte0I2Na0itS3lh0K1bWp+SNsEGFs6AofKQAmcGytEXSgn+YSJR9+G2AA/CLJPj7E14jRkNGdE&#10;PjhV344c+vaunnBBo0AlHmJeD2w9mn3a6/9QGclbKv7kheZvye+O2H0ku+D+cyBo0C/kj/nI+7k0&#10;itCFZ9LKtaX14T9BLto+uR37uXzntIDvlHJDpX3njBdEJPpObbRiVU8qqxYPtHPgO0Es2kj3uj5h&#10;7ugKZsZmTz5//S76oJAcjMPf3Vt7KzNtdG5g7RDPN9Xvr8naIc1GUTsEYnDVD9UcNby/MmU+9K1r&#10;f6Xu2CclniTntpfTxagKM8wLq9tQBeMEBXB2NKl+nfq8Uu637zqZHYBWcc+dseScpbGh0v12QruV&#10;aAQU9d2w1sKwTVAKabN8hyUftc4JFW2ARiVYGJKN7tmdMClw5O9TGq10pPg39eR4KJ6ivufXqIUt&#10;gk9QEK+49Zz+3I8YISSh2TYPWqUgVhpPKD3fntT5NoYAH3pF31MNOvaBLBxF2ra+vXfYUB18JsV2&#10;FBNKiamP7FTZWPDfd0JiWEtE5fj3ZzxFfbwoXvfmx1YAAAnsSURBVNv4xMYKiEHSWy/+wXMquyqg&#10;baXrfd/O5VByiZ86fRJ8Nh/tYt+eRaS21fw0upmAWLR8he0/fdo2Jz+k2Q6/XfKLF4K2le7Xhra9&#10;ZtpWez0cKgPBOAq1XzSnx4fm6ttdRd++pUKDGs2H8k0bzd5L5YekAuRK0LfI34ISeIuHKEb9pNwv&#10;1z4HSqE5tzMx/hQ6pKwq/nxgrwH/CbJwdF61bbNJ39nL8J0Pgu9s0jaHysjwitYN+ztCwyFQihAb&#10;HTsOFH8kv5JKaH2CZHsLe5+klb35phQSaodgoyAbq7s5x7ZPVxF5if0VSd+q+yuvaHzLQvLWkwBK&#10;TV6FJIZeTpNZaPeFuAWhhHQ0qcgwtY2BnOSt9pgFwUvV8fVopRsqSBCTtMrzJTvOANt8EAQAEkOg&#10;FCGFQ3PP6ZOcDVBNLPI14sgarXRNra359a4JyqxRzAEbn5+YCIF9glJoeovbx9BROJoTgGo+dOF2&#10;a/z8Df1bGk9IQrn46I4QfSusX7BRUALJ5vZsveoZ+5kTfLo0sV08VI8Wu7JGK0mjITT/mdXd0rOp&#10;UlHhkG136EgNSiCu5XZxGmnbY8dr5Rb3SXC7HTDb7Edo21zb9GnbY1bADL8JSqFdM5K2bSI/pLFg&#10;U4K2/aTkhzRt22R+6E7YCIKNglKIm5q2XqXcx5nyejn61vWYFxu1Rm9zH8r1rba/krV2BPjQYaAP&#10;hb4FwTiKhxb2N6joW2uekLX56XjOF0jLDuz9FcUWNS2ba5++Q2VHrIgZ/hOUwNs0oUHf6YoLU3yn&#10;9h7a8J3IDYEm8BYOEUeOxiY5eyvatczjz4mwt8IPfrrWCNQOgXUlZH9l0pC+jd5f+U2ZaV28I0GA&#10;YT5xke04lf2AcSsgFMc4pIVrkUaCai01K9/YlQSWBHfgaCWNJIcVaJsLQSc9RiwwdFQ4A+C6dqVx&#10;SH27o49xnuQctZNVztFlCfDRf9Gjcy2Su4kEBJ68E1iFbmCgFGZN943LrhZ9qHay6iPZZ2yRQrC/&#10;DRgPUTwxGuhDh8yHqgWGjmQ5ABJzRY8NmP8c0XUnnaL2to1XcNnmwvPQ5kpqgVKyTQQU9fGi+ArJ&#10;W1AIbYz9wNZipG0Hjuu0tLZdgLStzzY1W8+xzRBtyz8zbBMUwaFteWHCI12rmrYtnR+SRvtGjc5l&#10;NJkf4tq259C2sFEQi2tc2cv1ZDqbkL6Vckmp+tZ1Xz6aM8SHap8lmQAfesa6mVSOAkPEniCWG+ma&#10;Jluz46oR2azkS1LtMxgaG+jrjKn57mSfHhB/joTPDI0LSqD5m4HdEW9NfOcqbDPGd8I2QSxBB8so&#10;/hwoI+2rjL2VubI+LL2vgPizidqhHr0maofAqrhX9lf6LIc7JB9aUt+q12s9Ktv6/8/7K78pd57f&#10;Xp6I1fv8iSI4IuPUFoWpYHD3yimC0MBzgiKGjSYmAXEsnR4xTsPeRDf/m5yCK/jrR15X2kZMqgj8&#10;pFTxpj5f32Obc2Eh2lVsM9Rpwi63g5i1WmLp8VSccO+oZE/pHiKuD4k2pdlRTsK05zhRVyljTufK&#10;Y0I3hlyvBzaDmGsy6HqgQvqh6/QW97sBaP4i2o+YBJKmbxv0oVPBhz5C34JCnCvXrqTHjjydb/sx&#10;duCJF1OSKGMlcZp0rVNiSIslDY9CUXz9etJrhnw3rtcDm0HoOq35hKVrixJDrudN0bZivJiYy9Ee&#10;05S2ddmm9JohRY+wze0g5prUcioLkLY9cmzsVQn5oeD1IRDt2k610RRtW0HbggBirgfpvtJtw8L6&#10;Vo0XhY62IWifJed6T/Ghmo2F5IfgQ4HNuXItLVzn1sFPV/FBlH068pyp/k6zi6biz7lQOFRpWjaw&#10;cQJ8J6jZJN+p5bnazg3lrBHwndtB0DVJNQcxeysfCu+tTJU8ccreShO1QwPUDoEVo+1JSAxa2l9R&#10;91b+8++//+KCAQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAOsIr/BAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAEB3QGEfAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAdAgU9gEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AECHQGEfAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;dAgU9gEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECH&#10;QGEfAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdAgU&#10;9gEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECHQGEf&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdAgU9gEA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECHQGEfAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdAgU9gEAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECHQGEfAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdAgU9gEAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECHQGEfAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdAgU9gEAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECHQGEfAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdAgU9gEAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECHQGEfAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAADQIVDYBwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAdAgU9gEAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAB0ChX0AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAECHQGEfAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAADQFaqq+v9XZxR2tv4aOgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAsUe6aJpFAgCaRQIA&#10;FAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAqwAAACYCAYAAAAhtrui&#10;AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAAP+lSURB&#10;VHhe7P0HnB3JkR6If+29996i4b0fzGC8Jzkkh+TQLMnV6sTVai1XOt3qdPfXSXcyK4mnXWp3aZfe&#10;jPfeGwwG3gMN1+hGe+/te6+77/siq9573cAMZ8Ch+/8Q3fmqKiszMjIyMiIyKysrZp4AgX5j9KMQ&#10;qxjCHC95HsNTl8oBry25u/rgEI3r/YJX2JVk/W2HD4WP4baLapt5/SqwHcP8i7G/DwP84iPYWI6B&#10;KzdC3iyvdE/xvmw5WvzcYRyXIv3VgpXn6J5jmXOkT0X7VDoylEghmnYHC+hmG+hPsY7HHj/Yh4Tb&#10;xxDOcznwEQuiEzq0Hvh8FkRoWgg+ovcs7cOFaNp9+AXFz3rHONVpniEmjkdmisrnqq5fcVc3IhJs&#10;98I/s7wmrxl0Jc7E6kQQI565vFfhKlyFq3AVfvcgYu2kxz0HRzre1/OXh1+c4j1hsd3wz6OPi+Ou&#10;wqUQzadw2/kuUbRr5Jo52s35dYEr06Ml7ED74bcFyDePHHHQqKN4uzGAL+sLuefSMd6/vaA6Uek9&#10;xIYznHhxuAxYtqg0jhgvRMPi6w8DLleOD4qXm6mgOvppo8O7waVpHV8E3lmY34tBcb6j6oYFl5Nn&#10;DYyUhm5vxFkleK11Fa7CVbgKV+F3FMIzrM4cLDQVkVkxZyYiMOelv9y99wcf1HiES4kmNPooeD9x&#10;OgoWx31Y6QWL43QULI7z018B+CgFbobJnV8S7wMv5GKozSKjlF8OfPSRalBe5KDFLIix+45G/th9&#10;3XFwCY5Lkf7KQUW6YjU3J4rp7mhK1IB3zPORkyQ3yEGMZgP9tB6xrmqK88CcVQ+PzfApXI77i+N8&#10;ivz5R0EUrgXnjvLItQ+Lrz8I+HW4HK1+PXyITuPT4sdF06A8fr2iQWmUnkdTRaozr2PcLKnAdzXl&#10;dDq+85r3NW/v53ZJfLoU65UttDzoTjjtVbgKV+EqXIXfOYgsCSD4J9FzEWYk7BiBec8wOOUvi8Bg&#10;zoi7NAjHeUeLY7D7+vHiwnC5OB+8e/5tu+TPBykzOr1gcZyuBR84vR/nHS2OYXF6weI4XQs+cHov&#10;zoBtEXVPp/4sq7VPlA33c0T5k+8fwpndIapIgn9TEJVAoMvFt6PuubmyaFw+XBrz6wHn1kfKj65I&#10;FE32+Fq8p8MqhnrJ1DS6cCm9eGsrNYRCxOmNQBTecHl+nmhw7RoJPihttHMbcaKvDKLL9fH4R58+&#10;H6KvF9Pr1zW6TovAVz8x8e7oOaw+BwWXOqwMvO10k++CWkQEwtn9vMoXnf4qXIWrcBWuwu8SvIv2&#10;lpKP1v4RkNqPNiaRdJdL/37jfPhVpf//1zL94Blx79pf6bcAeEt+0yXxHwr4dERh92cUFR0Ni68N&#10;/Px++A2BFR1nB62GVA1cF2EwTzSqTub1Mz56gBEGuVjOzVK2yO1o7kefW0ovCHRPzp6cOAXfAVXw&#10;aFmc5UMFr84GiwtR2V7w6QmDn8+Pk/O5KK/VZVGIceldSvFf6aLBlWexSmvptdZYOVwZRqWfzTta&#10;nF3o1/1dhatwFa7CVfjdhPAMq0yxTmQE9LDNaX1nEpyad0bFGXEHLsVV+E2B2uJybRBuM2tZDxjh&#10;X15Zm0Va3s3gRuNx9xQfLnc+xB/FKy2dkFiXOjwxLDCaLLGHK/ox8K8PwrNv8niMpgjlYXrDj/QF&#10;rA/T6lYM+4rROs845bV0uhOLOc+Dkm/r3GC78o6Xwvy863fzcsj85B547LskXmB0WLnR4NrolwNh&#10;jtTHwuLyL1Mdp1LmSJN/U8eohNE4vGg/ymrBi2i0LrfDadqJeOOY0OJiyDNLrB86v0rm8UKrWSVZ&#10;1o6KsHs6uQpX4SpchavwuwYLlwRI/0vZz9HZmA0wRrM7vLYU0vRU/bG6ZoQpf5kCnfOofJ7BN7Bz&#10;GQ4vjcDyMGh9YPTMlOL89NE4XGLGqdwPmN73NHSwsrw4u7Y7Xt5FOC6XXqD7l03vx/2CMgXvioPh&#10;A6fnBZOrunbD4hgSnDPlnAU/g7stc68Yz638gGAFGTgs0fNVbk1z+A17PbaVwxorB0yQwPvuka/l&#10;MVTMwYt5j2f+o1p3FU35rxYc3XR1wgU7F9pe3eGJ5gAdraqLUooy1UXOEDkhJ9PyxvPAXFZnRSh/&#10;guWw2wR2NsSGPc8IqAu6HA6/77D6/t6lOQQOq9o6UoLApQ77ilcCjhgedOJq4NrH0WXwHvidRtEc&#10;NXOE5TAqg4+D4C8Vdgd3w3dOVZ7DpeMsf4kzJp51c7Likoc8GSKGsNw7PjqH1aWNtK93vApX4Spc&#10;havwOwXOYZ2L0uZ0jrpOn8LRg/toHmIRR2MQK+djNo7GWK+kBBHPLDG0NHNxZkKYR8Yi6kjQr2yD&#10;DIjF+PftnMEcM10rXgf+WBz/hZ9GyaFzcZpiMgeBf2ZIFSdQNh5UBRnHhWncUU7CfLiOTL8oXTi9&#10;7kXHGc0uzgf/3hydMuFx54rz8BrtC/FG578ErAzeX3DUjcVx3tFu6Zz/lk6XKicG6bk52H7LLYhL&#10;SOK1czCiy/ZyR8V8EJAT4I7u5SMPs5BSZnRXDoJmKSUlMXNTGO3v4u0gEpOzkJxeTHLUpuTInOOd&#10;cPw2OKxyMTUesheu6JiqbWdjEliXWHO+5xlimUCDubnQHKZGxxkXQlpGKmISUzA/S9q1BpP3QzOj&#10;GBvowiwHfJnZhUhKyzNc8177xVm9mVQHFqfyXTvyTAMTHtnrFMEz0kFeTUyMY3p6AsFQCMlJiUjP&#10;TEdifKKXLh6zkkXjn+TPw21XkfMPAkaTfgyE0B2dlOlCUj2HyalJjE+OYnpqCgnxychIz0VqWirr&#10;6LelN/ss2lhJ66M6NeTExJuzPBX/46VnxJDZKYz1d2NyYhTxKTnIKSxn1gRmmkVcLPXQ3CxmJlnu&#10;2CTS0jOQnJFu+edjqJ9YgHSAP9ssSZWsijeKMl44gq7CVbgKV+Eq/I6Bc1jNODmnQwp/17NP4tzp&#10;RlQvX+WMyFyQdxLpsCZgbi5Aw0GjMKdHc7znz3w6OxYxCO8V9wtgcRaBQ+UMphl4EeslkiGyPPzR&#10;Pf+oSDOw5iQpgYsL52NYkF5x0ThclEvuFSIHS06ZMS0qr45KYw4rT6Px2j2B3Yg6LobF9xan11Hg&#10;ncsJ1yBifpYOS3w8jh06hH/2J39C5zCD9+U0yDtQWh+hDz6iDwJioNBFHFZ7ed7i6Eiw7nQprCjt&#10;qTkfHMVbzz2K0OQwSqqXY9nmGzEfn8Rccq6Uib+k0bUpM2l2WaB6ucOvBVQrlafSY2Y1KywHlfHk&#10;axydwTk6jPZAgPVTvQITw2jc+xZG+jtRWlmGqqWbkZBVxDTkCdMFhjpw+PWnMTHUhYKyaqzYcjPi&#10;MyucUxzn6i5ZtAGZV7bVV2VYqlkMjw2iveMi2touYmBwEKNjY5ienKLDGkBaagoyszKRl5eHsrIK&#10;VFXUIzszn/lIHfukialk0PAJr34/GBhN+vHBcIn2ELr720hXCzq72tHX148xOu/TMwE6rInIyMhC&#10;dnY2SkqKUVVZw2MpEuNS6KiKBtLGo8TSp0+FqPXl1tqSibkJ9J07gqZj+4h3DIW1a7DmujvpzSYz&#10;N++HxjHQegZNjcd5fxL1azagatUGOr102ok4nkmcLIl4YlXfsBLEG8rrZWa3r8JVuApX4Sr8boA5&#10;rDIgc/ZoLc4Mx+6Xn0NaUjLWXXcLkzhHxZn0q/DbDD/+9jfxqc9+DimZdFjNdJu7TpABVxAo5koM&#10;d8RhnaOUCLPvsCImZHfn6OD5M5Xzs2N45iffwNzkAMrq1mDjzZ/GXHyCpbKZQXmB4VlzZvqNOays&#10;ET3IeHlQdE5d4YyNmcXszDR9pVRGJNIHYo2ZJDQ1gMZdz6KNjlUy+0j9mptQsW4H6yanirwZ6cLh&#10;Vx/FeO8FOlpJqF1/AyrX30q0dJ6IN5Ye/bzVlciIcHaWdzQAVHnzARw5th979ryF3r4uTE6OY5I0&#10;xMbG0Y9m34zTLGUQoVAIiYmJdF4zUFRUjmu27cTatZtZh2Srjw0GXAnOMfyAIBxqX/l9yi8U08Fx&#10;vP768zjZeASDQ92kbQIh0j4/G4OEhBTWgzIwH1KTIi0tjY5rPurqGrDz2ptRmFdBnE5eDKfntKqk&#10;GOocG3BRJALjnTjx0iMY7W0lrng0bLsN5SuvIW9TxD1M9Lfg5K5nMNTVitikdOqnW5G/ZB1FKYn3&#10;jWLiVCGSRr8wVYAt4+3mcFWLXYWrcBWuwu8mhNewztJ4hKjyExn2vPQ0Eml5Nt50M6ZHBjA1OowQ&#10;FX5MnGZZac5Cs4iThQk/ZqcZsOlE75KgU2dAnFOiYjTbI/sh470gsYHMYthURu5aPpfeZjbNCCmV&#10;DBDT89LHrUwuqeih82D0uZkV/QVDQcMVF8e8ArstJ0VGzbsWEL98F7N1/HPRMrkqk1cOrQM7V5zH&#10;g8VxzBdObGUIaVSZAsumH1fPhaBEUTjC4HiUFB+H1KwcxKSm4cff/BY+9cUvIYUOwxydHHFJIKzR&#10;sBjT+wIVRrolJ5phlYMQcViDJgp6dKuyYuY4+AmN4OUHvo35iQGU1K3F6hvvpQOXYlTrUbs1HBls&#10;M9ZCbnHK7IVfE6hILWvREhej3dptBt0XT+DovjeRn5eH5WuuQ2pOJemPZ1PMoO3o6zh36BXEzgaR&#10;lFOLrXd/DrEpuawCpWVmCOd3P4uOMwds6UNmxTJsuOv32Qhyepldj7bjEnguWbYC+T+HsYkhvPDi&#10;UzhwaC+mpsetn8WwDY3CuVgk0iHWOs65OVFrD8GZLxYUaaSmZOKWm2/DtTtuQFIC215oVRsrQEV8&#10;MIZqUKKlCHF6fk/o7G7H0888iqamM3RSJ3k/ZKni6ZDPyWElbbNzdKTpcGuphGQjRKc6Li4JFeU1&#10;uOP2e7CkfiUdatbb+hXpMZIcffR2ERM/i7GOU9j31I+pg2YRn5qDVTd8EhkVy1WS8ajl2Jto2vMC&#10;tDI4NqsYm2+6B0n5FWKqRhI4c2gPRseGkZ5VgOXrNwMJycZfDQrmqLsEGjJdhatwFa7CVfjdg7DD&#10;Kp1P22Ovx+x+7gmkJCZi1Y5r8dTDD6C3swVFpVUI0E7qsaAMYTwdjHkaUk2p6E//hsqzQTGaaiF4&#10;NpMnslSRR5bvCp5xtcfdOuWPDpbFO/ENsI9HBy+KwBNLp3N3P5blahZNoBh7ESSCUNEEuU3uXHj1&#10;ONGVrGs5xq5cF8NfL6s5YIbPbkSBh80vR/yw83eB8C13QqxWhHD7dEXSEHgzGJzG5Ng4rrv5ZixZ&#10;txU/+Ye/w71f+iId1lTMxcTTrDsc5ohZpl8CVDaROIdV7tBCh1Wnc5QeK0tOVXAQrz74LcyP9aJs&#10;yQYsv/5TQKJzpmLlrHvw2+GwuiLlHmqgEotp9LccxTuvPI4krVWls7rhxk8gJa+MjlEQgxeP4Oiu&#10;p4GZEfI5A9fd9VkkliyTG8XBURCdx9/AhUOvYW56GrFp+Vh13UeRXbmUhWgtK8uggyandZZ8klPY&#10;09+Ox594CI2njzO/XiMKIT4uHoWFxaioqEZJcQUyUtNJ7Dz6B3rQ199D5/E8RkaGKB+udYVv85Zr&#10;cOetH0Fmeo5re4/Pfn95vzDrzZTOzgdx/vxZPPnUY+jsbCOeWdIcQkpKGumqRFlpBXKy85CZlY3x&#10;iXEMjQ6gq7OdoY20DRptrCKyswvxsY/di/VrNpFDznFUf1J3sD5FR3w+NIbT7zyH3rMH7Tolvwpr&#10;b/wkErLKHP3BUZx/+3m0NO5FHAdp2ZUrsP6GjwHJOSR0Gqd2v4Tu80cxEwgiu6we2++6lzzQEhTm&#10;JR2zmslluVcd1qtwFa7CVfjdhPCSAFoiWmw96p3DoZefRzwt59Jt1+KtV19AZXkJGtZsRiikR3dy&#10;MOR0yFDSabVdAwyXQbRzZWvGfGNJB9RmbTS7qThZMhlbu8/E5ikIpwfOmrlzo433hNqSsxQ5tMIl&#10;R1Rp/byWxi+ThpD3YuLpHMzMII5OuJ/eoffSeWB8IFi84eO1/kVbFFySj2FhTATCOMUL4XSXuqEf&#10;ixN+P91isLLCt8LcZXmaxZrBnrffRlZGJtbQWfnRt76BT3/+80jhtRwWpVUt/InfMLwbse8FwsF8&#10;mt9zDitxh4mRw6q1iPG2iUSsHJD5Ibzy079H3MQAyho2omHnZzCfkGIOaqwtCmXzWF7RqDbx2k+z&#10;z4q08OsAVsIGJCJcLxHaylVM9bdg/wsPYH6iF8G5RDRs1KP96wHK0mR/K069/RxGupstf/XyLai7&#10;7pOsm55PzGKs6wQOvvIE847zKgGVG7ajYfOtFHHKH9uTnc6qp1nDiclJPPTIj3D81GGSoaUVs8jK&#10;yceObTuxbt0mZGcV2cyk447NfSIQnDLH9Y03XsGpU8fpLI4hnk6cnNbbbr0LN91wB9PGsxwNED2+&#10;fgBQKWqdHtbz/vt/jIttFzw5jKGTWolrr7kRK1etRXJSKvWEuKX04h19+JlJtLU34c03XsK586dZ&#10;5xB5G4OszFx8/rNfREPdGsZpGQQdSN+hZprQVA9ee+h7iKfjOsP+XrdmG+q33cl+k8YUc5jpa8LJ&#10;Vx7F8FAvBz4pqFlzDWrWX0e9kIKpvos4/OpjmBlqxxwd/YJlm7Fm5z3MxfZgGX53dSL865Krq3AV&#10;rsJVuAofJsT9XwQpcRkkU+z8aTt/huYnBoUV5Wi/2EwDmoO84grExtMhsUfNvMvzeTmRMVoqwLx6&#10;fEnjNc+j0sj4d3W0oa/1AoZ6+zATmkVySgqNWRu62toQmpnCaHcP+phmZKCPRjiAHp6PtXdguLcX&#10;nZ3tGOzuQpAGXe5R6/nzGO3ptNmVpLR0xk+h6fQZjI0OYWZyDD3trRjo6UZ/bze6LnZgqL+PRjwW&#10;KekZ6G1rx7ED++lgdGFqeMCcjpTMHNIYhzka9HkaOa2li5nnkU7w6PAwOsmDwa5OTIyNITE9BQnJ&#10;qS6NZsZY31ieT9EhGZ+YQlJqmnOeWX+bp5NjSpx6ESdGuBnGBvrRduYMejrbMExnY6CvC/2dHQzt&#10;SMvOQWIyDTPz6cW2GOIRD2PkEZI+lSn+zss5sHjdp4NAQ9/e2oakpBQUl5Xj8P69WLVmHRKSkq1x&#10;5aqEzbOz1g6u1GZbPmfy/WDgeQSaObXZa3M6p3Hh6AHEBieRnluC/NpVxh+TM0tNUFJ3CP8uuPmB&#10;QS6TX9F3yy/alMYHd+6qQFngiWQ/lm0cGOnBWO9F3osl6SkoqKpDTEI8x07zGOxsweRQD51EOpCB&#10;aeTlFbD+AcwFRhEa60NfG51ZOm/zsyEkJSehoLwesQmUITrGNpRgecHZWTz36tPYs/ctxoeINw6V&#10;FbX4+Cfuw7b1O5GSnEma6Ih6/BV9oi4+LhGZ6dlYsXwV0lMz0cN+NDlF53g2gA7KVFFRMYoL9Ha9&#10;hhFRvPCrbe3jXXhOo59EDrHKmZgew3PPPYKjxw4gIYEOc1wSVq1cj0/c8xksa1iHuIREOtKSd2Wl&#10;TDKPForExyeikO0tOQyxTn3d3QiSP9PTk+hln6yurUVmWpYbILA0o5CCOt1xHt3nTyFuLgDtelBe&#10;uwTpGTn2ItzseB96LxxHb/tpOvWzmGW5S9dvQ2J2kZU/1HYWg+2N5P04+1Emlqy7DsnZxSxDdPHP&#10;Bkjku43c/BDFl/cEP+2vDsSL6EFwpERfnhUEl6PD8fH91+cXQVR931fVfdp8+DBoWAgLyVhcng8+&#10;zV7qcAY//YdPl4OF1EWDTZZEteuvBKx4v46Sl+jyPmjZHyavfFwCH58fp6MLjkcWSfhF5V6OvoVx&#10;C/EJ3g2n8v2i8q4QFqCWjtNrpYvKk97lv9GrE//WYrKiry+R7WjQPR8um+AKIBqnD++G+3JpfYjK&#10;4ye7LBpfl3n1vCTRvHNY3T0KD49iXmvTOXP2iirLcbHpPDKycpBfVGpoZGc0M+SUv0AC4s1Q0UEz&#10;oFGRQ9V2+hSe+cl3cfzQAZSWVRm+5rONOLBnN5by/Oyxw3j8gZ9gZmoUNXXVaDx0EM//9CeYDwbp&#10;JGdh31uv0Sk9iaVr1uLt55/Dy4/8HNOBKdQ0LAHoAL/67NOYGh9GVkoSnn3kQex75y3kZWVidmoK&#10;r7z0Ah3kJBTmZOORH/4QmYmJdDB68ebLzyI7txDF1bWOVNKvGSWbjTJbPY+pkQG8+ODPsOvlF5Ce&#10;loLK5UtpsOls0SBbatZdywxO7NuH82fPoLquhvfpUM4Jj5hI8eTBcYhxCOEY63zwzdeRkgC88vxT&#10;OHfqKHKS4/HC00/SONchr7CMPJRgkw5mdEKu3RmEiEFrNmjYVb4cQ/3JGeq62EbHJhmFZWU4fvAd&#10;rFi3AfGJehRKEAF2QvC8V9fGVwBRmXTqzxLKwQv/2Q2loCzMBXHh+EFbW5ieW4yC6pUUD81Aujro&#10;JJzc+zUQ73gdFfM+QZWVsAs8zIrywRAqIjrSgeMJnRtvlldiEM8BWczchK1ljedfKBSHkvJyjkNi&#10;yPOz6Lt4DjHTo8wYQiA0g/GBbgx3NKP34hkM8BgYH0LCfJD9YB4hkpWVV4rkzAKmFyEhO5xh2hdf&#10;fwGTHHBpI/ySwgp8+tNfQk3lUg5G2P5MQ78ZkxzgDHW0YHpsEAksPy5Re77yXmwiysuqkZqShgst&#10;5zE1M06ZCKKvfwD1S5YhPSWDHHEyFa66hCvcdwUswOJ1cH1BfeLAwT145ZWnkJgYay9XrVq+Affc&#10;cx8K88p4n/VimpjQNMbptA/1dLCZR8gz0kRHNsSBVGxcMmqq683hvNB0lm0/i96hIRt0NdQ2mBNu&#10;W5yJhNAkOk7uw0TPRcSTZ1qOEwzMsM5tGOXAoL/5JHrolAaC5BPpVFslpGdxIJCMBA6a++nMDnQ0&#10;Gb9S6CzXbbqVg9AkJmTNvbrp3Pq5zsPg2jsMi9gSYZpgQcYrgCg8C8pZVIZu69LiJc/qDQ4s3sDr&#10;a7zn9K6fZlF9PjD4tHgleqd+uT7vZGQVBNL9PkTiyGueOufBy6Rk3ukHBa94A7VidMyCMvXUTXEe&#10;0a443dfZZQr3ohbQeUVw+bzRtL0n+CS+Czg8fpvzmv0xrCGtCP7Y5eUQRV1H37Z8hKjb2hHF2fX3&#10;liOvWmF6Lg/RBUQnVHxEfnze6zL6XAITORfonpM1P53iIoLll6E43Wdvt/osLt8Hpbtc/JWDXye1&#10;jTtzdFhddGWROo/SxwSj0b/2EtpLvrrJOMPLf0etcCuhly8MLi4C0feuBIQvGqfa4nLlEhYXHQbd&#10;YFq7v5geRhpvouPVlgp+fPQ9xWmqdAG4RDG2klUvhsTTMUtwL1gRZqkQHLP0GJvBmwDQY1S91SuH&#10;Lzak/ExPhhcWFGNieIjxMyipKDFjVlpcjtLSMhTVLkFGZi76+/qRlpiAoopqlJZXobuzA+mpyVhz&#10;7fW47a67bQY0Mzcf5RXlvNeO3S+9iL6WJiRmJKGkrhIllTXMV43ZwCwmhoZRX12J7Tdei81bN9GR&#10;S8Q5Ok3jo93YecctuPbue1DVsAoBq4PcBq3IZI3VAOKE9sWJjUF2fi7iWe5wfx8S09NoGLOZiA4p&#10;45TWcWMeZ48fwelD+zA3NUY+SzjJk7h5BNmxpml45dgy0lKDTsb2W2/C+k2bMD06gdnhSWy58VaU&#10;1i9FMOjS6FfugtYSi3+0+3SaXEedj9WuuG7tsOu3/GE6JfW7h1+Ud/g1gxHtBR8cJUauCediWBR3&#10;2TTvFxwnIsGDBZfCr4ZWC0anVWcUlU6xuJ94JGflIzUrl1ISov89gsNvPokDz/8UzftfRnC4h4LP&#10;Ed88+wfbZLivG72dF9DbcQEjdDDnQpQyOo8JsZSFsQF0N5/F7PSEx4x4BGcDHOwcxxjxxLPjZGZm&#10;4ROf/DQqytxAKm52GoHeJhx56X4cfeXnOLf7EZx660EceOmnOLv/RXqx/Sx/0mRjw4at2Lp1O5Lp&#10;wAXmA+jqa8XJEwdZWzp/fhcPV1XSEr6IxNtBsh2LidEhHD92gI5jDOhvoiCvBLfffBcHg4Wkn84o&#10;HdWh1pM49MojOPHKwzj7+sM48er9OPjiz9B+4i3ETtOxpHJLikvBzutux+Yt1yEQCGrFEc6eOYGe&#10;3k6SIR2RYDI72HURbXRK4+ICvA4hnrI+NNCFzrbTaGs6im46o4HpccZruYa0UwDtJ9/G8VfIj+d+&#10;hrbzx+kgsy/zfg4H1tD2e6yPHGt1FltyYzWUnlJl1f6uFy8Ajw8fPqh0hUgBJMnFmtzxjndLyyXc&#10;uUenvqBGms2AeW3nY3H2Q8ZPbRzB/WGBsYrg0ybwjZbKc4ZLW4Y5B8To41FJdMtds06zs8Tl6nkl&#10;4NcuQob4oDYlTrWv61QG4o8jkUeVr9xGjO6RFvJbNkw7Wmi5iuWg3tEEgfvS3LuBX+/FEKFKbenq&#10;r+A7XP71u+UnhFEojQtKrxcs5XTp2jk+iuOR/VJPT3RPR3tEYUj0xEPH6PAuEHXblSV6hUft6fgp&#10;ki9Htmtb7+JdwJdZF3xc/rXKkS1ViMOsdgnxbKvjkxus+3REitI9F3TL0e0f2YKUM6V2OBzu6NwL&#10;4RdU4IrA76Oi27W/ttObnxNPXRuZ96A0Kl6V5L/Vk0drU9JuT8Z0rbr64uvnsWtfHlSOjgLdjA6/&#10;LCzEp3azwj0Qj8OB19Kr6nsesV4IE8/ARAwSX7WV/07RQvASWfBAyK2KLj5CgRrYS2jrvrQNjIKS&#10;aA0pjbZmi2L19jKTKY1mGTUbYn8iTsnsnjsqqx6tJiXF2+yLlUGjkpaexftqOMbHxdojVmOINkNP&#10;oEGiwzrS28tjGpZv2GB4CspKUbOkDpNDg3jxkYfpBAwhpzAfucUldAxlxmTMEsznvHjhLKrq6MiW&#10;VWBibBgDfZ04QecyIScXq2k85YSIC6Jbjql7cOiYKKGXk6xlDsYn1k+VmVMnc+zhIRYjPW00lI04&#10;T8dgZqDP4qUgZ03phZBonUVKkC4o+VhJx7R6+Uo67cn0XVNozFORmJiJbTfchqKScgo187NA2/ic&#10;OVXGyQOHcPHMGfLVOb96VGrpLIFHzGJ4t/hfOTjh/eXgl80vniuEG8oDCaYnnAoqxjHRgpSKnbum&#10;DkNycgYdSTqs4v/sGAdEHRjtbsIsHVAlnaO8BpFMdKkMySw6hSERM8QfiknELNs5wHIC9PrGJ8fp&#10;/M2ogU2mtGVVe9sFJpxBLPm2atUaVNfqxS29uhXCGB3fk28+g8GmAwgMXcD8VB9ipgcwQSe27cQe&#10;HHr9WfaFLlKht/FjceMNt9jLWVqqMz0zhZaL5zA5McHqcJjjs5VFu1MNfRQ8GY+qs+4N9nehrbXJ&#10;7sWyjrfcdBvKy2sozgGGGXSdPooTu15CP53JmYEWxM8MIGasC5Odp9G091VcPPQ2EJiywVZSUjo2&#10;b9qGwsJS8jCE4aF+tLSw3p4xEX2BmUmbpZ5h3wlSPwTY1+bJx3g64HP0cudiEyn/yQjOJzONXpti&#10;vpkRTA+2YrTnAkkaYR3Jh/gE5OYWG26vZlZHe4GS/cJ0DI2Ha/to8OWDeRbf8vBcOSh/BIfawvq5&#10;J2uiyxk2tjyDO3dprJ7SRZbGZfCdb6VxxCronsKHCyzWo0Mgh0DrkeWUKV78dHdEm/q+o1/XvuPm&#10;eKqBj2uPMLIrBleuCBBxCs72iDYZHrGJImTsEGdEj+hSHp3ryZ/o0FHBdt3QPS/t5cGTjfDxUnD1&#10;FQ7Xnn67+eW9O+7FIPxKTxotv3B7dsmeXKocOdrkNW2UynBl+wVYTbywCGzQcCn90fTKeYyAa0Nf&#10;Nl05rp3fDfw0Djwa/Es7Rug055sQGxtP3ag6+7xzdXLnLpt/ZOmWxzlt4o9LI75o2z/7Ih6Z5ud/&#10;d3ive+8FjoowRJ2KJjcIina4RR/1EYMcdVLlpeVR/2pne2ykviO51E3y0PMdBHJiXdqInnAgXAoC&#10;/9y/vhIQXh+3IILTyDXUftsoqJ46iv+6R3aQ1EhwzNGvznVp6Zn28m2jOCHygsu+ALxiFt4jSfxV&#10;IPEy5t6ISIZ0cqwfHacO49xbL6Hz+GGM9nYjJqgNsQg2wKPDFuecNsTQwNkenaqYcKgh2DD2nE6P&#10;RWlkVGl1QDZYLM9tlEFj13L2JHoG+rFpxw7SMIs4Or3bbrgeS+sbcGLPPhx/+y06pyHou+JygrWc&#10;Ni4UxOTICA7u24uCgnwU1SxBZk4xZsZm8PNvfgNvPPQQqirrsHzFWquaXv6JCc5hcnwEEwxSrHH2&#10;6F8CJryskhwMQrgZvU52hg7wWF8XEkOTOHVoD5GxblIoujk1g4n+AdJj740zIhYFRWVITM1i/eMx&#10;E5hHcI7M4rFhxRrkFRVaWSaHVDwqcnZmAi0nD+K7X/trXDx5krn0wphmedXgouFdZgM8IbkKPohP&#10;Ymy4BSPgsco9nlYDuLaWvVPyqbEARkcn6QhRmfs46BTF0JGdTctCfEE58utXo3LNdizdcisaNt6E&#10;+vU7UbHqGmRVLcd8ZilCafmIzypAal4u4uiAuY4CDA0NoL211Zy6jLRMrFq5hrGSlnlMj3Sj6ehu&#10;TPa3IWV+hvQxNjkTodgUKoZEJMwGMdR2Hi0nDpGkaetT6Sn52LB+O9Enmox19fZhcGjIFWYVlSvs&#10;1P3iEI71ZKflYhOmgpN0EOdQVlGFyirN+vIeB6vjgxdx7tDrCI12IDmJXCFv5pNIV1ISEtiHE0Pj&#10;aD11EP3njzGLlrQApSUVtjxAOx8EgzO40Nzk4dPdGKTnFCIhu5g8LcBsRgli86uRVbkC5cu2ombN&#10;TtSuvxE1629A6YptSC9vQExmIUcTWfQ9k2i049hfHP0h9uWhAdWZ7WUGnP3FZziL01lYT7qqEnTi&#10;c0LBg/D9XxZUoJBFIeSp6+vkvOkT6glqfOkf9X0pf9Hp9PBC0ODE4XLO4a8TjC4SqK4ip1BUmH8j&#10;QkQ4/91Mql8nEejotJmjS6vzvsA3fBFQD3VOgJtFY78hXxw/9NRshhQE7ClGIDSN0FwAIZ6HOPCU&#10;I2AOtgmfnFbqe+KY0yzYLON98t8veGmNBaxvNK2z7Keu/ooT4uhwOVAFHF12bhWSUxZvdklHoRf/&#10;VQ+bJeZf2FdVMZHioyC6TJ+WS0G0S74ki3KQ5TCpTro2+SQ9fogUtLBAdz/66OiNPsrhkj6VPLk8&#10;kmv+EHz2iRZXjs7lLCuPerPwevcssbSacxIFPm06Xio3HwYIv6PLIOrU0ezToKPjmckUwfoPb4kq&#10;eUL61QRXUE/TOGBXCM3OsEbOEXT8cbpB7a2JE/HQyYHKiCrcB4f2wwMPn5aFmaqy+onn4rdvWx24&#10;ukcH/vjxzOHazeeR3YqA0axIVdoTjEuAnpmtYfVASEVAR9MZxMfHoKC8Au0XLiAzKwu5xUXobWvB&#10;kw//HC898xTeeeN1vPzME2g8uI/GYRbZGelITvf22TSKYjE1MoQDb7yK+KRUrN92A5IzsjA+OoIB&#10;GtOqmhr0XryAowf2or6+DkvWbUZvRxcO737dZmIazzajqLIa1Q3LSFcM77UjjWVkp2Tg3MlTGBnu&#10;Q25+HgpKq5HITnZ099sY6etGf18PWto7cd0ttyOeDmJyYhwunD2DzvOn0XL+rLGiguXFey8mDXW2&#10;4/7vfANH9+9BbW0tUjOybZ/Z46Sju7sby9ZvYvplVAqkQgJJ4ZmdmsS5I4dRVpiL0YEedPf2YssN&#10;t9vsFqikdj/7Ah78x+8hJTUZ5TVV5L+1GMumozo2iv3vvG0KdtuN1yNWL2ypY1EaYuQY0WmaHhzG&#10;a48+gBeffcycqfHxKZSXVdKw51iDW4cnf8Wnzout9lJPYVk5jh3cixVrNiAhMcnqZuALhn8kRJ1e&#10;MRgO78fhkyKxEwLrMx/AheMHOCCYsDWshTUryQC3pZEB0/r5/DMyInzuxVwZhNE4eY5EsPXD2l2x&#10;7p6TV56qjXVtyWMwOtiHltOH2aRBDowSkJCWg5ziOhTXr8GKLdehev02DoqWM64WmcU1yCwsQzad&#10;s4KKOpTWr0RVw0oUFldSjpeguKIBcSmZxC4pAFo7zmPP3l0caHEwk1eM7dfcYNtFaceE1jMH0cly&#10;NX+rmca8iiV03HagoLIB4/ri1dgQ74UwNT2BjKx8pNDZkwEPUR6OnzjMIxUbB5kNS5ahsKCEdXID&#10;QdVfNdR4x6uu0SIeOa6ID/N4Z98utHe3KxeW1C7DhrXbkZhAR5hObMv+V213hCQamFBCGkqWrscS&#10;3k/OyMH05ASCU9M2Y9w3NILypey7MrR0Kvv6u9Da2kzatFNIErZv205FzvYgEfEJCUhi3UurlmDp&#10;mm10UK9BWe1y5JXWIqekDtk8ZpdUI5+Oc1ndUlQuWY7M3CLMJ2ZiNsT+EuTAmHwMBGM5sM1EaS2d&#10;f9bfdwBdZa0oBmtcVdbAiYNn7Ow3SlmGk+kkkueDg+Oy8Z9oFAx4lDHyFb/i5VSFOPCepZMVCE1h&#10;hjwPBCZtffLE1Kj1+YQE6hkPh2TXNwy/HPg0CpfDJ7Uk1DLEMlBOjbF/eHKke55qC1/7/U0OomYE&#10;tSuM8DiHJ4q3HwjEG9durr4eXUaLCp3F2Pgwhkf70d3ThpbWcxwUncOJU0fR2HgM55tO49yFs/bU&#10;obunC0PD/ZiYGLEXfYVPsm14TVj8cnhYAIrwI6NuRp06h4X9W/yyOuva1z86+ucKPvjXfvDTOJnQ&#10;7uhyfMVPawN1GZ6pHC3XU/2NMhKsnJfS7YOlWhQioHy+gydckfZamE6g+5H4S++7ODnrciT9OvnB&#10;1SE0R+eMsq4XRW3pgzcz6tPh2tvx0sVHcOiOZpn10rENQnjUzKZ9vIS4fLqvXN4+CIga1Vc084xB&#10;+z4bjxgko24WeBYzgWmMUnf39nWivbMFzRfP4uy5UzhFGT179iTDKZPbLure/sEeDDBMBaZY1yDi&#10;2OcT7B0Qh9NrKStvIXj0XBL/fkCZFmX0oyjLfv+XThodH6KO70FPfwfp7Gaf6mMfHMTE5DDt0hjr&#10;Okk+TFu7aDASYy/oOmROzjweWZwHUaeXgHePvpKTUldNCUQIe158xr6ks2rbDux95Q2UVVSipq4O&#10;jzz4cxQV5NgLUv2d3ThNB+novt0YGZ3Amk1b8ZHP3IfyddcQCzsTMfU1n8d3/uO/RUpaJr78L/8P&#10;5FZWof1iE5pPn8V1N+zE0TdfwQ//4eu47dZbcfsf/DFOHz6Ib/4//xabNm9BID4dK6/ZgW033Eji&#10;YtB45CCN9zzK8wvwnf/8X9DX0oi6tevw8T/8KjJSk/CDr/1XtJ8/hzXr16NlYAB/9n/830imUVMH&#10;OX/kbbz4wA/ReOAgnchs3PuVP8HWuz5ueFtPncD/+P/9W9I8h6/863+Dlduuw/z0NO7/2/+Mvfv3&#10;4tP/7E+w4/aPmPrwu29PUxM6qACXL6nEj//uv6OpuRX/4t9/DVWr1iI4OYKff/3v8ObzL2DnPXfj&#10;S1/9S0+4mJedabq7A3/zX/+LtBn+5f/575CQU0iWM4UsJ4VylEb9pZ/9HG+8/SpKa8px98c/hYG+&#10;IXT3D+CTv/8HtkzClmuwsUMUnP1v7rJPda7cvBU/+dbf4t4v/i+sY7or0DVq5Ljw9IogXBeJDRFR&#10;7KLwSX4IVD760tXLP/0mYid7UVS/Dqtu/DQQry2KeNvLK+F31BgiHpTfOXQRnFcAYQQ6UcvpqNbz&#10;poUEphBV3jxGRkbsMXpMQgyys3KQGJtqt0JTVC7nDqC/p4NOVzyKahuQX1yNmNQc5lLH036lLGiW&#10;uGMTosp0hdgXnGw2XEG11Qw5XVIqoDd3v4xHHvkZlRBQW9WAf0r5TxPe4BBO73kB7ScOIpkdPTar&#10;ENvv/jRi00qIIgZDbafQ+PqTiJnowwzrVLTmWiy/5pNGT1dPK77/k7+3NaLJCen47L1fxgY6fzIe&#10;um+zUvz1m8kuGCT7Ea7H4O+++TWcbT6FWA6gdu68DXfe/AmkaPnDZB92P/j3iA8M06mKQd7yTVix&#10;4y6OQ7KIZALtJ3fh3J43EB8KIZCYjq13fhLppfXEmYS9B1/Ho489gPGpCRQWleNP//gvkZOWTx7G&#10;mYPr2iMKRIp5kwr+wbWXDfXFVyrDib4u9LWfRuv5E7bTxsqN1yOjuMGWF0mtD4wOUD8NIY36LCsz&#10;EynJpJXIHD+IjWXboy2rv8BTrLq0JH68R8cHBuWPxuGVy7+Z6UlcoNEaGh7ANAfBUuozM9M2C61H&#10;m9M8D/Bcs7CBAB3YmSBKSspwJ/VRSlIaDbaMiGYYifVdnIv3Bz6NUfR5JJtN4YW+/KadKMbGRyzp&#10;BOmdDcpJmKWRGmeTzJFu0UgHhOeTE1MoLiqh/G32aJTRuhIaRYjX7gbK7/DI6bl4sRkXWy9wMNRC&#10;w9mHyclRDI0M0NnXRyyUj+lVCWY3sSENqUmpSE/NQFZ2NnJz820/4erqWoZq9hAt8RH4dEbrt8uB&#10;S+1mAVWUc+b1H6BOOX3upE2iwGYQPXoMeLT03mUYXBqbUZSuoM2YIp4QB83xtA96wVa2QzvDpKVl&#10;ICczF4WFhayTdhQRX+TQ+TRfgvxdQbS7Osyio6udOqTDcmtQ7+PSbGBCfIINQkLs43rJzSrBe8Zi&#10;nfJah3EOCOzMns5GAXW81jRPz8xQXtzAWpNbCRw07LhmJ7IzCowGNzHjZnYlV2e09r2PNLHfq34h&#10;2ky9mClHXmCPzediUMAB+rXbb7C6qD9dyt8PG3zZFAPcmV3x0umUWPQPdZtj2mV87cQwB/Ojo6OY&#10;mhojT+nUM5ktrWQmbf3JJmf7JiI1NRWp6ZnIyc1DYUERqitr0VC7FJnkkcDJm526QgVhPfphVNy1&#10;pV+PsYkBXGhp4gDwLLpZj5FR2s3pCTapXi7mwE9P2diOcbHxHAQmIzklDRnpWUhPzyDN2cjJyWc9&#10;CpGfV0Sc0gninWCRjPjx0bLjVSfssIome9xMA//2S0+TYQlYvXUH3nnpFdskvLK4FN/4xjfwR3/y&#10;L5CQTyeLEBobwYm9b+MpOrJdFy9i2fKV+OwffxWFS1ZYFftZue//P/8nktixvvwv/3dk02HtbL2I&#10;c6fP4Pobr8XB11/CD7/5ddx9+5247Uv/HCfplH77P/wV7vv87yO/fiWm2XhrNm9CX3c/nbYehKg0&#10;V6/fircefwhPfe/vkZ6biz/89/8FOenp+P7X/gs6qLS+8sd/jLePnsAdH/8sHZAU9A10o6aiCCMc&#10;DTz70x9jz6uvYsvNd+G+P/pzJKZlY3pkGId2vWbKbP2O65CWTSPKjvDz//EfcWDfO/jUV/4Y19zx&#10;CfUItFDoqqsq6Fgf4719qCwrtrWEnR3tuPnTX8Ltn/8nNtprO3YCzY2nUL91E8pqaylYYrx4O4ex&#10;rov4+l//JyTQwflX/+7fI5blWeG8P9beioe+8w84uW8Pqtasxse+9GVUr1yNl376c+zZ/Q7+8F//&#10;axTWLKNQawTMluIoZoHD+s2/cQ4r+W0gtGpo/7jw9IpA+QXv32HtQfGS9VgphzXu1+SwRoF7kcLH&#10;KOXo6J0OjOHEqYO2Mb4GBNOhaWiPYb38tKJhJdau3EiDQMd/bhqz03QNYzm6lbGwZRl6KVFYSa9m&#10;CjQDS+d0kp03noOnxPgk2qcEJMUpvRIynYIe5bDwWTqQr731HB6nAyeHdfmSNfjyl/7I1szOTQ/g&#10;9O5n0XX2ODt+HPJXbcaqa+5kfrecYC4wiH1P/ggzvRdt/qJw5Tasvv4+K6Z3oB0/+OnfobuzDfEx&#10;qbjv07+PTRuuo3hRocj4MZFmcLW+lNbAnDpo5pRESfE55w34m7//L7jQqqcssbjxxrtx+02fsP1W&#10;Qxx8vH7//0Ty7BQNzjzW3Hovihq2kCw560EMdp/FiVefxPzIIILsextvvhs5NVrqkIQDh97A4088&#10;iBEasjwalT/4/X+ByiL2DRKlGTvHKBbOU73kZl/U0swpwT6rSiOppT+JceJtPOO0DIl/6lt0locH&#10;OlmVBKRRKcrpbGlrwd5De9HV3YWxsVF70pJJPdHQsAzr1m5FTkYxOaFKs8jw7I1okCIVPR8mCK+C&#10;wMc9T0e1Bz/5+fdx/sI5DohIC8GkkzrEqqU2Uj5Fsc/PBmdZhyz8xV/8KxTnlxtGxzs/XAlE0yYa&#10;HB3OKshgSSbm6ayO4bnnnyZfm61PmWOtmWA5H1PTTOscNnMSKU86yFn97Gd+z76E5sDhjhwjYCqB&#10;0X65mn1xToddWQ49+tVZgPKnPX6PHmX/PXfePlgxq4Ep89okqYx/rBw3ESQe+uCVy+g5rWWQHpVc&#10;kXe5ebm2bGXz5h2orWmgFLjH7+KrWzKgwQFL91HYTccbH6TnbdZIUYyfmBzBQw89gMNH91tX827o&#10;xM5c5UiHHdw9yYHOje9+Wto9d8KgtBrkyclLjOcgLBtZWdkoKSxBXd0S1HFQnUZHwV6cZnq3dtIV&#10;5YOrl4vz77m+T2eJ/eqpZ5/EW2+9ZuXKH1DbuvbQkgGWzX6oXUwW7k+uAki1h9s9vdLJYrlUAlc/&#10;1/eFa471yMH/+pf/lg5Onktlba++CHuS9PCjP8f+A7voEEkPiBZaU6Zx8qZUtBs8Xbd2E37/i1/h&#10;tSK99rgsvFv8+wPxQoGiFqbV4ohWQxZpsd7+Trb9IZxoPIJu6qEA+4yWzJB65mPrmrCKTxEeSc6s&#10;T/OWZNS9JCqIsUFWaUk51qxej9Wr1iBXL8FaWaJBsulkRzH21UWLV7v6OBZe++cL0pBtxk5PJ4rW&#10;4OwMjrCvHTq8H630UcbGtTuOS+yyubZ2gwzHFyWwrTmFgZeSm7TUdGTn5NgAq6K4CkuXrERRcTll&#10;2e9rAh+n4FLZWRDj8shhoKDISKgwtYhXqcmRUTz56BOYnZgkiSQmIw/rbv4YvvJX/w47rr8FzWfP&#10;4bVnnqQ9HFNOetzxHCGk2YhKU/8GVLpaW6SSZ9V4rJRjkHKQWJZDdY3K+jpUlpei49xZ9LTRAJMO&#10;V48YbL/rbtSvWW/7MdpCZiqeEINe0IjnqGTHtdcjSOFoOXcaF06eQG93L3JK63HHZ76Iqpp6BAKa&#10;GXC4ktlRrrn7Hlz7kY/S2OVQh7ETaPqb9MmZ0HIHAzba6SN7ERofRIj1q6isRM2SBqzZsMmY3cqy&#10;AhzZz9MRrVy3Htd/5j46q0spcKTbeMmgdpWxJUptlWRffFKnp2I4e+QAvv+3/x2NNLJZGam48YYb&#10;UL1sGU7uegsvvvA8UjPT2ZnliJJHahLR9DsBTmBdI/8mQCIuZeI4psdq+rKUFOATTzyAXW+/gtNn&#10;j6G55QyaLpxmp3wHTzzNAdGzj3Jk3MfsdLKT6QQlZbOp5JjReNHh7Onvwq49b+LBR+7Hdzl4+odv&#10;fQ3/+MP/iW9+52v4zvf+Jx567Ke8vwsDg/3EwbLVpVi2qJBS0YyajKpik5K1NtX1N3uZUSLBqzn2&#10;iaRUzZzwikwUH2MTM1BYuQyBpFzEphehqLSO952THwwF7EtPMhZywuwjHQLKnylCKpTAxCDOH9qF&#10;Y28+Z08ppOXVt92LZ44Ge3lBj/Ri2E/oyM/Pqe8yPjEFxdVLMUXnOaOgEpn5pcSpPHKd3f3YxFQq&#10;ZeISOvvRfRrXOI28WTczME4RWgoliWWHYAiBfaypEc+9/BR+9LPv4Bvf/Rr+/lt/jW/+4/+Lv/vm&#10;f8ePf/ZdPPXMY2g8c4x15cieec3Qx1ERFi2xL5KF2K+OnDyAnz74A7zFtj1Dx7+fzqw+fnCKhuPp&#10;Zx7BAw/+EK0d51gwyyVPzPiF6y9Qu/wqQLLoA3UW9aC+Vqc1l4gN2nFe6/7FD+qE2HjqoXhekqz4&#10;BOqqlATbz/bQoQMmg6YxTa6j8X5QuHzHDDchS5I89fR04uixw2i+2GS87CVPh0Z6MUZ5Cs1PMXBg&#10;B62n1qNg0kb5s5cVNYNkZYhGHd+9PPdCifSt5FGzbGwhKmp7GZZ6WMcz50/gwYd/jAcf+hH2HXgT&#10;Q2MdbLYZyixlPl5LX1yfEvWUeDsKZJCl0+0e21xiKycyLl71C6Kf/fnAwXfw0/t/iPsf+jEdcw4i&#10;mFV9RkttBDaAYHbfwOueeOPKi3KOvIP6qwaLzqLpqMf6Wl87w74t3ohnejTO9td7H9rpgul0TzIw&#10;HxviufIoP2lQnI4mtxo0TKK7tw0nTx/BG2++TJ78BN/7wTfx2hsvobuv3egTqO+LdI+1jHdB9CkI&#10;7NqO6gta8zvDUrQnMmlk+yrMsX3V76a11zSPfrwLk14aF/QY24LVOzp4dWHQ56dj41QqZZ3tkZaq&#10;CQ2jwugIA4mUUyj9OW98c2uUNUhGHPGQb9oPW06WlmGwpl4ddX658MuBk1OVIdsmOt2gQOWqLn1D&#10;3XjptWfx4598D8+/9ASams9gJjjBZHMcZMQijn1ZSl59QxIkGbK68c9kh3IaExdL+aSXwLQKscw7&#10;MT2KU9R9T9I+/ZQD3bf3vmL9z8r12tq4Zo3pXXt8lMz6cuv0vaPfB18+lEvRmlwLcmB4tukE+8OP&#10;8PiTD+LEqSOkYYS00bZQN/nrnWUD9ARSQU8BFOy9D7WFtY902zRGxns5OD+BvfvfxHMvPYnv/OM3&#10;bb99R3V0m4uPCtEgyhY5rPKG9Rs7R2dUb+PO6ys2NHb0kBKzc1FZUYk3nnsWz/zsR5gbH9AdQ1NU&#10;uwwf/4M/xMbrrsfxxuMk4jxjQ0il45WSk8uRRj86W5oQCk7hzImDyM1INxpjNZNAB3YuSOKokGKC&#10;FMC5WASmZ+gfZCEtKRHPP/Iw4qn4+jraMT08LDIRH5+C2+lkJnNkqdEmezYrEoeZKeIKxKBkyTJ0&#10;NjejUzMXkxM4+tZuBCdm7HFgZlIWCgrKkKy1qoaNDRlSB5KxcuxQpwiRnqA1OhuXnbeH9LdePG97&#10;Zg719GD1+vWoWLsem3feiESOaDXL2tPZYRjm9Yifjai1R6JLBZk8sYGD09PkQ8g+iNDf2o7J7m4c&#10;evFF/Pyb/4BzTeexdvNW1NY14IWHHsU3/9Vf4f7/+Q8IzQSwbuu1SKGDwMawR6iayfUqcBXeA1wn&#10;YKAM61xt+QYV+qFD77CzjyKRSiE5IRFJcZoZTeZ1MiY52NlzaB+efekFvRfHrM4hlFM5E5jAG2+9&#10;gO//+O/wxHM/w56Db+IcHd3Wjgto7WxGa9tZnD1/nMZvN5545gF864d/i+defQhTM+zonlKZpWM5&#10;QlnWjI0UlTbmj6y3UsegAqYyi1Wg7LuGdqYxyP5RtfZaXHv3l7D19s/a/rZSTqJwakpKYQIByoie&#10;amibK4E9biLt6t8Tw31ov3AMbReOcCB4mvKkxzmaNZGWjKHRmbfZDo16AzOzmBilolX/oEaLi0nG&#10;ii234dq7voRNN38KqdklVrYDDXPjkGgKTEyjjLIqegFMkEhHNpaDOfUHfSWPUuxqxXQy6m1d5/G9&#10;n/wdHc1/xIuvPYNjp+gc6cWy9gs439zIkf0FHD95CG/teQE/efDb+NFPvo32jvO27tuB5oLi2A4d&#10;HCw8SEPeYQo1WYMB0RWTyDpRY7GsM2dP4uFHfm4zYJab9XaOt2RFEKUw/er9UiC8Pp0CIaUKt1lK&#10;raPUtYw2LQadFPt6oDleHg0Grv3Fzt3v7Mb4xATr4vBqDPArAaJX91FrnT5/mrI1jMQkGtIEtnW8&#10;1qZp3aEcSxk/BTkUpF+bCvM6EJiyJQ0L6355kGMqGXTr/ZjDsmjQRbVJ/szMjOHZ5x6nof6BzfQM&#10;0FmepzGkMDle2Wyg8skxdXyJ1YuttGOyEXq8bE+62M5uNopH6WjxkIaWXoTJ/tBQP/btfxvf/cG3&#10;8NQLj1EXTHCwFS/1wUAZW2zo3czHZUCVoIOg+hiN7A9sVz/YbCaDlt3Exss9IO/YkO6NcOkFoVBe&#10;TehY4cQnnHJeqDWo/yWyGlwmyDmg4z1Oh+Y8naNnX3gK3/v+t2xmV+ug7euUyu6JuN9l3cygO4+A&#10;NBLrxLZ17ckoezLk+KUPAwmRjuG4ywXS6YLqTazhc3et8aF/lF3UjgeLIUynZEs8s7zkH9tdzrz6&#10;SowXfGc1uj5h1WSgTrIg4gpBZWhCS/JEevygPszCz5w5hR//9Ht48ZVn0NbdTJkKUAfRiTM9xVbW&#10;AMwmD6iPxSeTRd1TEApXAclViHpXDwKc/tZEwjxSUimzmGQ7n8RjT9yPnz34PQ6uzrJZyRP6LMTM&#10;o8MjuqLBx6140/cE33HVJcnhj2pI3yc0Yx+0+dnPf4jDh/eZsxyfpPyuv6suSme8kN7iAGJOA1Sz&#10;V24AYjjVDzXq5jEujnY2KZXNncyB9wzGx0dMH6tEW8csr9kgqhEXgaPaA5eMRVCSzKiok1OiTCEm&#10;p+KaG65HZkYyXnriITz8jb/BwLnjtKCTLG8WacVl2H77bUgkoVMDPXQQB9F0/Bjql62mYcvHKy+9&#10;jAe+9Xfo7u7E6nVr6YQFMTQ4iuyCYowF5jDao69bdSKzqIzGqw8HXnsV9//kp+js7kVqWhpOnT6D&#10;rs4u+yiApkdLV6zEyi3bjdmDNP4hMiMjNx9Hjp+wl54ef/xxJKeloKisFMeOHcPDP/gxdr/yJtLo&#10;9G274VbL5/aVZY3ZYdTKGmHoUcfQ0CAmeJ6cVYDm5jYcfP1VPProo5gKhHD29FkcO3MWgVnljEMo&#10;PhUZxZX0sxNwlvGaBbDOR/wmkEzlxIZlMU/v4BDmE9lwWVnoHxnFc888gx9/57sYY/x1t92O2z/5&#10;KfSPjtj6kBBpqVrSgM/9wT/DdbffTZyuuewDBRRgf1T12wGu4/7WAUmKiP8cTpw+hiPHDpgikUOT&#10;mpyO5UtX4PZbPoKtm65DVnoelUuizXw1NZ3lIEUzcWpOGrOxPjz+9KN0RB9Djx7JB0bZTzS6j0da&#10;WiZDNlJTMukAJyNoa7TGmK4FL776NPM9Qgd5xHCZRpHsqYOqf1mUR6U1q4hmp2fHtwkISyHNRZml&#10;I4nEDKQUVyG1sJKyJqfUMKCjrQXBABVATAIy9Kgwxz1eczZV+Jmfg8bY2UkkxwYRnNJ6RLspckz+&#10;9bi9sLiE9MhIJ6KX/XJ8jM61RI9441PzkFa2BAnZHDzFJJlxcmqEqpI44ij/crRlggWudhpk6mMW&#10;6g+kQ2vT+OdqHINTZ07QwH4DpxoP28uUc8EAB30yxKlITspETnohUhPTjMjAjL4u14+T507gB3Re&#10;Tp05ZC9e6C1WVeDIoUMYHRuhU0XnmIqytmoJbt55B25iqCipIwu12wbQ1n6ROuJhe9ylGTSy1mhZ&#10;CI72Dxt8rPbkiTSbFjIjEA2iJVo9KxcNBPv9JAfhjY2NNqhwdBM+ZFIlgmaI+TcVGMeJk8dZtp6U&#10;zdjRltqIZs94WQhfS6Y0EJER1bUP0fVZCO7lLOkQf5ZV+VSpObR1NuH7P/o2Xnz5GYyND/F+yNZw&#10;ygCSGHJKQQ6AY8ac3mhm0J8ZYwbdMoMoVnvXro6kiQ6teGn8pNOjmW2tL3z51Rfx0KP3o7u/jfjV&#10;To7/jk7RJiMsY3x50JIePbZ3hXq8CfOI/UQ0GI3EJJrMKXE8ipTBe+x8otmPU7RzynUup551ZDfU&#10;jKacWc1kDgz24ns/+A6eeuZR9pcho9/oMIjgFXjFENyJX5ZoFG0O/LZThB/8OB2j498bHP9dWhXj&#10;yvdxCHw67OCBo8fxzt1fCI5WvYDs8CzITFh8fWXg5Flt5gZYqoeO09PjlM9nOZD+LpovnqFO0kxz&#10;0OTJLV2Qc6e0LvjOmfLq3G9rVzfh1gymkwc5uYoXDnPwNDiT004n8dTJY3SQf8DB/BEODjk4MTYK&#10;h5N9H6LP/XYX+PGOHgX6ZaN9eODhn+Hhh+/HKAepmlG1df7E6wbXCq4NTX+xfv6AyPwSgnSb68dM&#10;zeRm3+RX0ob4TxOzsjKQlGBrZYwmn5+65+QhGlx8ZJcAV45Bx7lzHFXGoqC8DK3NTcjMykZ+cTGy&#10;83KRmZKAvvZmNB4+gPNUmjP2HfN4GpcYdLU14/g7b2G8oxUXDh/Gkf2HcetH78XarTuQQeOZVViE&#10;7TfciLTsPMwE6DAkJmAtnc7yugaOD2KRlVuAjdfsREVDAxLSU1BVV491vJ9RUIBC0lJQWmyzYYmp&#10;qYhNikNeUZF9plUb7VfV1THtZuSVFCMlO9tmQOuXL0caHcNVGzdReSTQasZh4003obi23pgoJWEO&#10;pjoBGaqZGCnOyfEJFJaUY+uO61FcXo2EtAzU1Ddg/aYtiOMIoaZhpa11TWXZI+NTWLJyFdau3YDC&#10;iiokZ2YYDjFUjafJVo1F9Da43jafYr1Xr1uPhlVrkFVcihVr12NydAgV5eX4zFf+EMcPH8JrLz6D&#10;Dddfj8/9+Vex9bY7UbZ8DWKp+Eym2Ni2sF+0cwTW2Rq1S8CBPcT3m9olQOB3Eknob3CXAOt4EVwC&#10;kRWgo6ZR4+nTx5GYpDcu4/HRuz+Bu27/OBqWrsOqFeuQX5hPx6nRPieqViynHFSyXSfp3D325EPY&#10;x9GmZiA0S5qRkmoO0ZpVm7ByxQYsqV+BhvplqCyrQRKd3vHxMXukLue4q70bmWk5qKystr7Ywb5y&#10;vukMZSUeJXQ+V63c4OQmNIX+9kZMDHZbO+st+azSGvq15r6Kw67tKa9u5kX1dAr0tddfQldPl8l2&#10;PWV8oz5fqvWDHivEg8mRTvS3nKafGkBSeq695Q86cWpF6RqZO/HpxMkTNsIPTAexfNky5OXpU6eU&#10;ZBp1yaFmNrVkIcTCRI84PTsxioFm6oTJAVrreJTVLkOyZmFJ58BQP46eOIKpyUmkJGdg06bNyKCD&#10;393TgcefeMReGJOK0iC5KL8MK5euxdrVm8jbLVhavwYVZdXIy8lBKDiDUQ7mNOszOjGJM2fPoKgw&#10;D6XULXrJZfeuN+1xdYgKc/PGHfj8p7+EVcs3oqFhFWrIk96+HoZe6/uDgwNst5XIztLLX44//NUP&#10;wTobA6/9qCsGNYDAIXLcisEwna9jJw9jYnLMDJu7by3BowtqbwPvIEdf6HRctWo16yEnize9+x8c&#10;vHLluDkGGLhTGk7i37NvFw4d2ct2lwEWX6TRlF49REdlcAfDx3/VQZ8rXr1qPZI02PDuRo4LQQbb&#10;zbJKviVTogs4Qh3y5DMPobn1POITyQ/qatk+m6Wy2Xs5ujL6cn4YSJ7a0paKyJgyyAd0pfImz0Wg&#10;czwYrxsKkmOW7ZYU0CaoeIbOrg50trchNy8PBbn5NNBB4lO5fj2E0D8Xvsi5Hn03XTiD1tYLZswd&#10;Uge26wyDvlao9ajKZbO1qhzBZIQ0+Y6MlqaJZHsqwyhzOmS7RDM7pBwOvfAi8PftFGmdXXo5ZhBL&#10;ltQjIVYvlLn+KuoUVI6VGKZ7Hk0t53CBwTWt6qey7MI76oRhcZzRzhDGL+A9SyTw4wReWoLITU1N&#10;x/U7bmZWtaeHwruvpxCNp4+hq6tVK+oIwiO8XpFMp5dZYykP9fXLsXTJKq9mkUGMj8uBzqOvPxhI&#10;dtwsKbGw3BE6eFrf/c6eNxAITNiAR4MbdUsl8mtt7c3Kqa3kzGk3gci+t/JD3FF5mcprWw18ZO9d&#10;uebwUqDtXPJAv2aSOrXxTKPhLSmlT5SQZDwU+PXXPb98P84/dzLGHs3znoF22rlH7PG/v4WmluNo&#10;rXcwSFlleaq7+C/ZULzyWiUlBwai1+e9aHV06M857+QPaa+mLVy7ZgOS9Vl6w+fQeOQRwiceRDus&#10;LqmdtV1oom8XR4e1BB3NF5CVnUnnsJQViEFZQ729UTk2MokLTc04deI4Go8dwsVzZ3DhbBNHc9Po&#10;6Oohqnjc8YlPo3LdJmQUFqCczmdlbR1S0kgcK5OQmIzcwlLkEm9OUTGy8vJ5TqeYIZeOXH5xCa/L&#10;kUNDlJrB8guLkVdQTGeV+a1/6AMEOUhOSUF6ZjbTlthXbnKLy5i3DHnEkZyWhdTMHNsOqozGqoqO&#10;cEZOrlVTTFEwZWHnZLydsPOkZxiObJVJOvJJk+jJpNOdV0T8JSW2xZaSp2dlsh5FyC0tYR1y7UMI&#10;1jS8ydvQZKvW7ukilo59dm6OqzfpS8/OsfrU1tagkAMCbZT+3KOPYKy/19bbltHQ6hOT1uDqmcQj&#10;WfHxz80Gf4scVtFkJwQS+Rt3WAXRuIGRsUEqlTcxPDxoPF25fC0+8pF76VulWCeS8gnSYXxn7y5m&#10;0ItKcairaUB1VQ12v/M6djFoSYHcxrKSajq6n8CtN92FlSvXsPMtQXUFZbyiGg11y+gkcUBCuesf&#10;GMAIB3ViyczMDNZwgJJE2e/ovIjGsyfYTWJQXFJJZ3mD9TnQIetvP4uxwV7SHIfsknrb0onqhuzR&#10;hy7YaSUDphvEL91xMtx4+jQd4Q6kp2Ri6+ZrUUNnWvJt6SSPTKOPDQy0nKUvEkJSRh5KGtYSg3tB&#10;w7HKGT49zdDabxmS9es3IzfHvZlqbez1GaF1gz4puzmSPobe1tN0WAc5OExAWc0yJGVpJjYWPYM9&#10;OHbqAKamJ5GWQod1w2aks/8eOX4Q+7WPMY27XlbbuGE7PnbXp7D9mutRpy2symtQwQFDHXXHCg5A&#10;K8hfPRcf6OsnuXrbeByjI0N0SOvZzxJwiAOKkbF+tmOIPF1Dx3e1OMdaxSIjPRsp7G96yWkmMGV1&#10;KC0t5QCj1gyf9THVKwy6WBz3QUGM9ZnLEOYzbBbs2InDHAxNmnGyR4OkwTkJfqHM4HtPDGYsQzJo&#10;YPvWIlsviSrPL0WjgAgW4ZCO0ctWzz73JPr6u9lP2Ef0eNluilbzwhgcvTpTHhku6VO9gb9m1TrK&#10;u3YtWYR8EVg+A/ZdO9XngffjkccewsBwt8YnNpujGSeXVE//ZIjFCcXFIyUpFbnZBRwAlqAgv9Bk&#10;Vw532DEgn2i3PfzimR+iHENVi4htEEAaVF5fXx+6ujvpDJRw0FRoRle1Nb4LmRHkdI5fDzPKlGm9&#10;UX3hYpNzWNVqui++yfOik61ZWLsmLm33picccrykeyTP8XFaysJBiZwvaR4WIz648igpXnmOB2oH&#10;jxwGmTStRe3obOVxDrXVDYhnv5RDRAI9Wr38dnAy1k7ddOZco8OhaIHvbEfJYni204/T0U9naQQ+&#10;hkh8mNde+bpMZb+8fseNjLvUyTSH9cxxq4c3OUdgXS0d661L4lDe+tqlWFK3ghGubRwq/djJZY4f&#10;FES78JL3JGFgsAuPPf4ADnJAp63o5Kyyh5pjaVtgarbfZDSOlCZSfydxoJ6L4sJylNCXyOFgOYHt&#10;HjOvjyfQmaNMqJ1NIalOxGEfCxGTWKYOTu70dIV5PHmWA9zcrKeBIVRWVtnTKZNBBtHqHwXR174j&#10;q7p0dbfgcQ4OT58+wXgt+VH5uie5cmXrqZWbDaX88tq9GCb6DLMFV45XNo+6dDPLol2DUuWbpf1d&#10;jRXU0frEuD3psFwCv487ei3SO13gsLr4GLQ1nUdcQqw9Tu9oPo8sOoxyBEPCQiZlF1eggSPnqppa&#10;lNLRSs/NQAadr3Vbd2LbLXdhzbaduOa225GQkopu7Y060IuBnnYM93VhsKcH/X29GKISGOzttU9a&#10;DvV0or+Hcf0DtgVIP9ONUEEOdHcxzl3LQA0xDDC+n8pjpG/QcAzZeQ8GenuoWHowxLL6tXVETz+G&#10;ex2+wT5e97Kc7m6MEkd/bzvxdYRpGGQZA6TLznuYboDl9HSRNuLrIs2kcaCfRzqSQ8QzzDSDVibp&#10;Yt4hlcGR+DCvB0nfIGkZUn26ezDc309l79IOqj68JzwDpMXOWe5UIEjDWYLulgt44v6fYfOGjbju&#10;rk8iXttTUYBNd7JdzPnwG5KKQetYF+zDGu2wRjWygXceHfXLgE+GfiI4nbjZ8TfqsAp8vD5uYGxi&#10;2F6q0jZW6hQ33XQn9CnUEDuL1ElXz0V7k72vv4Nsn0dyUho2b9yChKQEPPHkoxgeG6JBmUVVaSXu&#10;/fjn6BBtRWKCFIczVqq34wZNDg1NBZ2tAg52utjGQwPDHPkvx+pVckwT0NJ2HqfpsM4RX1lZNVau&#10;WGdv4iMYQH/bOTqsHPRRO2eW1iGH5Uk5xerRpZSVpwjcCwY8k5JnmXpjOJNGe/WKVXQINyEpSQMX&#10;Z5yMMsrPFI1/vx5ZBQJIyypAcf1aokhgOilZKa85Gv4UFOTlISU5lQ72RtQtWWmP9MUTN8er9rW5&#10;PuOrjjL6gZlROqxnMDM+REWXiFJzWN2Xp3oHO3Hy9GF7vCxHYiMd1oy0HAyN9DD+hCn2m2+6HXfc&#10;+nHk55UQpxSdyhKIv272LSe7DEsbaJCooDvaW2z2epADEG39UllRi9NnGqlzOklvLPt5P9JSU9kG&#10;JSRBddSLS3JYz6KX/VkzbzU1NbatmAyKJymqjH/iQvjGLwMOl+yQf6XZ5WPHD9PpnrIIN3NiLeUS&#10;ic/kgRwonfszcfrR4CeLg+X62uVGrjMYDnzD9L7ACPLSR2VzEgOcOX+SjuNe21dRDoq9MGNenZM5&#10;8c1l5DkPcvpVvtZeZtEYr125nv0oQzWJRn8JiH4zaGpn5j9ybD+eee4ZjI4P0uSoXMonR/9urZtk&#10;PwHJlM/K8iosX7aKA7TtuGbbtdSd27F+3WasWrnW+tRKGsR6PfWoqLQtdvTEYGpyytWO8uR4S9ok&#10;awzStRqAiX6nY+kk0xaOjI2gh7amuKjQnGLNBtskB8GfFfZraPVnUF45fpodtokogmYCeZOFyCi7&#10;9dxzoXmsWb0B119/M5YvXYUVy9Zg3ZoN2LhxKzas3UydsdbqWFO9hLqiwnYBmJqeseU/vrToMav/&#10;iVOrm+kkOd5qyVl0d/XQQSpFUWGRFe+cW+VUWHjo6G7l4Pc408gxV70i+i36PBjUOksOnuS0sE3m&#10;6HDJgdE6X9HiBgpusBB97mYYdS7nmxIVlK5NxY07byEBnoyrZBYnPsq5OXX2ONo6m20AITA+mpPj&#10;eG1HyqR2etCTLiHxMfkHd+KHKwNrV8q4ZFUvHT719CM4dHQ/B3PkC2VAT9+cndbggjSxXTRw004w&#10;61dvsYmE7VuupX7exjbeTPlcixVL13Awvga1NfXexEAcAlMh8kUDUzGBuI0XchRVb/W9eEZpTb5k&#10;Vb4By54Loq2txejTID+BOtun2T/659GOrORXj/6ffv5RnDx1yMr0Z3H9+lpdaINSktPYvzZiC2Wz&#10;jvSWlZQZzfr4jXSJ3s8JyfEWvaJVYH1DgyxXF+FNTEjCWsp8DQdRzvl1dLm+pLOoNoo6vWSGVX9t&#10;HBXqLa/C8gpcvNCCjKwcm7Ekd4jMEZGUlobi2lrULl+Bpes3Y8X6LSitq0NuIZ2T0jIawwz8+Lvf&#10;Qmpair00NDUxgxkqCj0S1JuudpycYBjH1JTOp9z11LgXr2vFM3j3p5h2ZsK7PzXN6wninLD8mqUI&#10;p1c65SeuKYaZiSkEWH6AcTMTzMfrqSkXJqdUlsrQPcZREUxNKE6B+adVlsOr8qa9e1N+Pp1bWodD&#10;ylC0zth9laH7pFk0kOZJK5NpphnGJzE3PY0LHCBou6Gp0V7sf2c3rrnmGtRt2srmkINHoaHw2OwP&#10;G1qPYTVVL7U0z47sHNZkOqylOELDspIOhv9oSA1trRrV4B8WGErvJ4JepXnHsMM6jozckvfnsEYi&#10;wzEfCPzircJ+8ICnesnmKA2hFnur861bswUlJZV0QmNtJuKtt17CoSPvUMyDVJIxKCutwS233oVd&#10;u9/EUToWeiyXkpyOndfdinVrtxMpO+HcOEYvNqLl+H50nj+KwfbziA9Nua3F4pKRn1uEktIKZDLf&#10;9o3bkJtXzFzzaLl41pYmaPa9vLiKTuY6KmM6VaFJDNLAjQ+4pxRZJVXILa1i3WjxKAOmcEwb6MAf&#10;KkRrY57ncNBYS4VdVVWG2MAQuukQB0eGkZqZQVRUCpSaqRHNsDaS9Bnb7L+oYR3zy/VgH+3tQPe5&#10;Exgd66GzXUZDvxKVZXW2p56KNe1AI2HFezRYPIPkNDg9hr7m0whqD8bYJJTULkUy214KeJAO+KkT&#10;h6xfpFLpbdyw1RzWbOqWucA8aqrqcCsHuyl0bjBPpTfcSX4ewIUT76D34mnMDHYjPSUJsZT1+PhU&#10;2+Ozkw6E9osUX/r6h7Fp0w4zoicaj5GmkM2+TrDfLVu6gkY+U+TSUIZw8uQxdHVcZL9JoPO7HNWV&#10;cljD5s3qRaTuxFXulwThcHgcamcsevvacZwGQhtx6wMhZiio5LXW3ewS+SAyTO/zqFkIKXc1u56u&#10;6MWIlRycaAbTGVEnH27WRPQvDtF1keNh5tDyuKOLY3ZzGmeCU/ZGb9OFU4wQTqWRseQJM+jpkcTA&#10;ZgCFmv3D4XUykpqSZU8O0lIpf7rNOEtn5+IBy7c4w2gzNar/8ca9eIKOQP+QnjI4g6qEMnTWSrOx&#10;KC+pwSfv+Sx2bL/R+k5d9VIOssrshcE0lpuakkH5ymKfyKejVmGz0TU0sCuWr7L9ILs7ezFDXS9m&#10;2hMws228JB02MJCxNqp8mudsn9fegT4OcOro/OYaj+RIWz62jWyj65/KxBzEeeb8KdsgXi9WKaE5&#10;9B5O47v4wLxbNm3HtdtuRnlZjS1/KaVOKMwvQ0F+CYoKynldgapK2ls6rcs4YKtj3wpOz6Knq9t4&#10;Iz7ZI2Tjq7jEdjKa3LBCW+9pfFvfsJT9Oc3a2Gy5ESMU1hA8jUF7RzNOmcOqigg8AdSZhE+1puN5&#10;0w134Kbr78D6NZusP69fJwd7EzbouG4bw3bvGB22YON6DirWbMWm9Vuxkdfr1ypOT3HybFbZledo&#10;0X9cfByaqFcutIiP1GPWPnbLgqTYZiXpVGlLMjmsZi91X6gIjnql8+vk7qtdI+cLwXjCe2orO7Ws&#10;/JEjHxPEU88+TGf1AM0aE6jfevilG+dpP5IS0nHDdTfjrtvvwaa1W9FAuspKq00m0+ngyfnT06bs&#10;rFz7eIz2A66vZfty0KIvck7QZxkcGLB20IuH2mbMtS9pUnnsb1Ye66ilLBq0aC1/V1cnsrKzUFFa&#10;bulEs+3cItJ5NByW3xsIsk/v2fca3t7zKrtBwPU362n8Y1qTc+LNpL34zL2fx7Vbb0R9zVLamXo7&#10;LmtYzYHWavat9fY+SH5eAQeGIUyMTVhZxmK1hzWGBioxyEjN4eDyWg6gKphG7LPWfremCIPnsKol&#10;jDyLbLtwFvHURoXllWilQ5SVkWEOq6ogZSgiNLujXLH0lOMTU3iixxYE+yGF7CB733wdt99xi033&#10;52cXUploE1wZqSwGNhSZqs2bxdxsHrOzMxmfjRwGHV2c0vp5/HR+0ObPOYZD93IsDctQesOtkGnH&#10;XOKzax1zlFf5eJ2jMnU/J1Kulc14C8Kla48Ow+nH+elFV67F6zGwX34my1H5jn6l533VPy8Xaelp&#10;yMvMQnlFhT3im5sNIJ4j+SCV3BTZ99aru+hkT5hRnadxSlSDchAh4WErMLiRZ8RhLcPRyzisUQfX&#10;zIJwxJVDpK19qRH4BfAYdlgn3Qyr3mbXSxI+MJPLp98IBv80Kub9gwyuKdnL5GaU1p3KgOirS0qV&#10;mZFvj+6VWmsjDx3dRyeonfxLQmZWAW6/7W6kZ2Ti5VdewOgoFQf5XphfTEN5n804Bsf70fj2C2g9&#10;uRfDXRcwOdCN8aEudF1s4mBkmCPrAiqzFLZ7PpbULaOhzGW5dDBJ58WL5+zRi4xjGY3TypWewzo7&#10;iQHNsPb3mlLJKqk2h1UOthlDyodZHsmDFDdpV13kPAi0tcjE8CB2v/wUOs6fQB+d30E6v0XFRUbL&#10;FOnra200eUvLKURRLZU79UjH2cM4uutF9NAo9PT1IrugFBk57PNyUKxYfUaZCSV/ipCWUfzcLEf2&#10;mv3UDhij6G85gxAHBPOsS6kcVuIgdaShFyfpsGqwmpKSjg00cOl0WBPiE+lsLHGGVPLBAeLAhWM4&#10;uft5dHEAIAd7vK8TI71t6G1vtl0c0tifkohDb0ofObLf1iOPjU7YpuEb1m2wJzrDQwMc383TaKTR&#10;IG42AyEWdXa3Yv/+t2kMRtnf4rBixVpUluvjBo6XBnYiruokHHuFsBCHM4IyeLGkswMnGw9jOjBF&#10;eZIh5h06Au6lBDp/lBMZJdoVQhzj9QiQepc49ELH5Pg40tOz6YwtVQJrp8hRjqeMm8XoJ+ooEB1K&#10;KyPi8vizjf6TnAHKyptvvYoByrXWqkn0LI05ec74mANA2bQXQ8yQqwzRSKOUkY21qzci3bZmc2X4&#10;YEaTfdUZUKdDJO+dPc145vnH0d7ZbE82jEreV41tWzTKY3JSOu79+GfZdzdwgJPpzSQ5ehwYNivD&#10;aGQZ6j9Jiam2gXl1dQ2WLFlmzsA4jepsKEj+a0ZM9Wderw4+HrWF0cpmGR0Z56144qgzPSsn31lC&#10;10+iQXfOnaPDyj6h3QAEC5J4/JKztWTJClvCo0Kci+mnFE2uXkonh071yMspwPLlyyj7yWhtu2h9&#10;wWtKB3RWo3HoS1L6glotHXvNEDsH27vtg9ECtLY32RfCtA1TBIdPA/HydC4Ugxuvo7O6ehud6Urv&#10;EXcFg46VUeeLQ4WXtpxHnZehqKgUhXklpN8bDEUDLxWjjfcvNIuPbqp6QSpVRLSzThqwm8OqPyVa&#10;kNC/jL7ht/OlYOLDezqauBMsNWXh2Rcfw569b0KfVXVx6p/yj7QmWb5QHDbTMb/r9o8hL7vYBv02&#10;2HRILwHXb2LNrmhSpKiwFGtWr0FKaiJ6errd4Irl2ieImc7N8Csf24jx/LEgOrQ/8sjoMMrLq5Cd&#10;me3usVx1XeeMypLJUVVfj2N7n8cLLz1hX6sSfh+X+3d9XE8Md+64ATs4qIqjztbLq/bOT2yy1U0D&#10;xGwOFosKyjiYWoJ1a9dzALOJ8RxMcyAhXRwI6Ct+0g1zdNDLsWXjdeaPCaz+KvYXgOewMqV5wC6y&#10;TZ9mpYIqKquk89pM460ZVr10IcMkoVIl5DSRUXokIGFhi0rxaGZKL07EkKFH97yN4uJ8PPrY42Zg&#10;+np6MNDXR4ehH/16/B8O/vXi+PeKG/SOl7sXue6mse7VMoE+PZrvQ8+gOypOHxXo57loGtByABrq&#10;AToKinM0qoxovO9Vpkvb1zdAfIyz8vy0g1SOg7zXj16WozA8PIyjhw5rJQqd11QK/izKOTpctfVa&#10;bLzhdkwMjQCTExyl9OPU4f1oO3kMIQqhpDSWilIGzhzW1rbwkoCjB/e8t8PqwyURHxwMhfcTQed3&#10;Rh6jlgSkve8lAREF6cV8MJAMK6dl9mjxOwIvNQPR2n4RLRfPk0dxbKM+Ooor6cxkk58JNP4yfsko&#10;oYN4+y13YvWy1dizfxeOHN1PMZ/mvTjsuOZaLF2yFqHJQZzZ+xp6m49iPkgHTW/Ga5BPhZUQMwNt&#10;ZD8xNY6CklLMxqVY/zCFJnrYd5zDepJxdFjplK5cuZbKQjOsdNhaz2KMcmuPVT2HVQZIzq7wmM1g&#10;XxyiY9re3Yae/k7MBMZpyLR9SiIS2HcT6biO9rcBM4M2cz/GtPnlZZieHEGPlgSw3yazXxfXLUXv&#10;ueM4vfclzE/SySN5JTWrUFTRgET2WY24B4cH0NXbwf6iza+nyLsEDlLlJFAHkB7nEHCMOqUZ1jMI&#10;TlBOKZ8lHH0n5+izsfHoH+y1hfy+w7rJm2FVK1FdEE88YudYVutxnNr9LIKj2paKyo0OXJJ8Ob28&#10;Fhxn3+q1JUrJufl0XmNt1mVkeIjFxWJ8fBTLVi6lotyAtBQOEDM1UFhpsxVJNOxqm917XiYdh8z5&#10;0dqpm2+6AxmZeWSpZ5HUPKyXC77y/rBBThSdMzrPJ8kTfZVJPJTjY86iUlCpJyZSHkiG1jU60ZaO&#10;5TWNisQgMK0N+xOwknIqR94ey9rsqqEw2XIgI7+4Hl7/8DuH1Vflkg4hoBFsPH0Uu2mU9YVB93av&#10;2tnNuOhNV6Uzmu1NedVJwZUjOjPSc5zDqseFlwGXVDgdntnZKbz82gvuhQ/SY1/yYh3EC3PizejG&#10;cSCpHT2u9fLqvl9upE4uTrLpt2EkKG1mZgbWrl3DMkPo6uq2J3b+oMGBO/GqYyDjHgrOYWhgBGWl&#10;pSgo1G4aboZK4NdddDLS2iIyw+raIgpdmEYZ9CX1y+xxthXINoiU69fJoRXonvqvHquWlZVgdHwM&#10;HR1t5Jf2v1VGBa/tTae6jFOT0+wL9bYMSsnC9PrAa8VoCzl9LtS9COgHB0qhbHrJbdP6a1DIga2c&#10;JNvH2Jxkx+/FqKMh0l46N4w8c9eX0uQOZ86deA+H1f3IgdKHE+rrtEyGkSL7suj0G33Dr18kTjS6&#10;7kO8HislK+p7JxoP4eVXnrdBr72YxLI0cPfbE5TRgrxSfPpTn+MAKZc6VPg9JJeBaH4IdC2QHa+q&#10;qmIbl9Nn6MfQ0BC7JblFXeloZj4lDP8wTgfi0mBsamoGdQ3UwXoJizc0yBRqK4pBru/sfBBvvPmS&#10;fRhAA3h306dVuZiBZWoW+JZb7qJOzWUST5+IBMqI9E40yDFPTEixujfUL8fqNetRW1uP4qIyewl4&#10;eipgA6fNm7fTz/QmYjxYzIvFELUkwOgSGbYkQHu7aUlAe3OLbT+QW6zPaTGN5J+dQJ3x2Ftv4Oju&#10;t1BcUmhv7qui4aldJjy6e5c9nuyhA3fP538fVTU19uZ/tUJ9HapZiQXn0ce6y8TVKv4DpGfaqiV1&#10;qOGxpqYOVfT8Ld67Fz4yfRVDJXFUKk894/z7H6jMWktbVVcbVU8G4tAuBgo1SxvIhyrUNCxDvISd&#10;ra6VLyHytayKhlV8pBB0Nx5GCoJIpewcO7AP77z5Og7u34fGUyepmGJQacoNC166+s06rKxHWNgk&#10;5L/BNazhzH5Hsm5nTunU9DjOnadTFZy2ZQD6ClJNTbWtocrJzsPy5asZVrJjZuLA0b14/a2X7Tvl&#10;cpxKiypw7yfuo0OYgIunDqDtxB7E2zYjScgtq0N2xTJqmXQEJ8fpZMxilAOMtAw6ToXVmqPRnJkZ&#10;ez1ubKGjdfr0KSqfGJSWaJcA32GddA6rdgkIO6zV7JtSElIk6oBBOl5v4cmnH8Hbe17D0eP7bXZY&#10;ayLzNKufW4jM3Dw6rTEY6u9CLB2BqbFhDnBCiJ+bQW/bBVNe2qhbTxhO7nsTs+N9xByL4vqVWLPt&#10;NiTSiZMTvPfgLjz29IN4Z+8bOHxkHw4d2scBWC8KCwvo4HP0TGrkSInDQfJWOxAEJ4ZshrWI/S1F&#10;21+Zw9qPkyd8hzUDGzds8RxW1kf9gMonNDWIpgOvYHKw3R4DxqYXmNxk5hWZcxbUOspg0Aa+Jexv&#10;mdmFZrjPnTtL/oTYlkMYnxhDVUU9Vixbx3ZcRYd1qa3l1QzU4WPv4I23nre9lOfpJZeXVeO2W+9m&#10;2VLoJMPkRmd2FRU+PPCVsWZGWi422Tpm7ddsjqbpTv9+DBqWLMP46KTV0dkIR5vZRMpQPE/YpCii&#10;ISgukuPA3OFgaIhXuN7NWLp4GTGtTZXJl2Mo+zMypjefH7dBveWXcVBayh4x2uNBrSmdCeixutP7&#10;0mMOaBj5q3Vt61a72W2BZ4eNNtFozoodpTfmca7pFJ557gkEtFUi4/XlMs3MmNTzqEeJK1esxt13&#10;fpyGL0WYmMyvm++oC587umsHvhOg8nyIj01AZWWlldHe0WmfvzV0Hh4flEX51EbSrTOUxdHxETpG&#10;dRwY6YUynwavTBVl6bWG9aQt/7n8DKv7sRlWOlp6nG2RHq8dqR7TCI52d8/NlFHdcICanqltH09S&#10;t00x3qJdMpMXB+JTcCZIB7OcA+4V1s4CxxbxzuHWb0fXRZw+c4Jk+PndPXffMUhPAnZee6utz1Q7&#10;CtzTPwdqT+F1EKHDBxXn51PZuo5umzB4Ue/HYdU+0CuXuxdgw5QsQuku9bvoRvg6Eu/T5eRTPI+z&#10;FzpfffV5tLW3mLzbjKfPc4JbMpOAT9/7OdR4S43054PDubDsyMBScj5Hp9iro3hI5AW5RRwgVdJp&#10;7eHgXJ+8VR5xlXSJXsPn45SjLec0zgZiRRxU6SVEN3stcHWyI//6B7qoE2njqDuNjqj+JFyiQTKS&#10;Rxq20MFMTc6kLpW+V7H81X9UndzR+QKiU0fJqJ4IVFfV2q4htTVL7eXkgrxCw608jscRPO8GUZz0&#10;jgTjkyuNgYTrSDClKgLpQY8ODeL5Rx7Cz7/xdTQe2c/0QVaYRPK+ySER6BEi7YilN2BDzEvgEnit&#10;0aw8egU7j4rTMfo8fO9ycdHpFx1ZVgydiZiYZNY0iYEOkx0Z4nRUPIP2skzQkXFy9hLoOPwSZYbz&#10;WJx3lIJQ/cVApSPDZ/Ucl/9xvNY2Q93nzuDNxx7Crod/gCNvv4SHfvJtfP2//Wd0XWxBTW0Nrrn2&#10;Wlx7/fUoraxhpkjT/XaA3xF+g2By504dSG6d0rSBFkHrbbRGSEZW+0meaDyIhx/7KfYeegNnL5zE&#10;uebTdGwO0kl71O3B2NNOwxaH9ORs7NxxKw1UAR2ngD2ijpudoJJOREH5CqzY+Qksu/ZTWHfjp+06&#10;dj6B99mm7RdYapCqlIqEHcMmLTyQY+C2p3KUhsF1PguuOk4B6EIzuW/uegVPPHU/jewZTM8MYWpm&#10;EGOTvXQu38D9j/yUDvlJylgyylZtRcOG6xGXmEGndRoDzcfReeoQEkNUInKC6Lh1Ht2NmaFOtR7y&#10;K5ZiOZ1VpOXRqZuiw/IEHnn8Z2jrOouZ4LCVMzrhynnwoR9yINrOXLHmPDnwG2BBIxg4vaC6ku+q&#10;ilVYVwrUK1T+2mVgiDjtcVUaR+dbb8XyG+7DEvJ2yZabkZiShzg6AcHxAXvJkZXE2tVbaIDXkJHi&#10;MJ3SQ/vxk5//CC+//iKdwUa250kcOfE2nn3hYTz77CMYGu61/paamoE7bv8Yy9XjLaIKk2yEES5f&#10;jw8DnFJW8BS7p6zdPf2yJmyj/PxibN1yja3LNVlh3fVugaUjQzW7PTIyhAtNZ+yrR8IjHW2zpF7w&#10;HZNLIVI3lenKdbjjYudwvom8O99IVSVDxzZjAs0mygHWy3hLG5aSh6ke3brHdjRj5/Bq7VuQ3rQG&#10;Cj4oqcmxx2NXd8XrpY9BPPfCU5iaGjVHWEbbvjWvGRwmksOlTce1BjLZdh1QvVzdhNc5SA6v8Lnr&#10;CLg4R5tzlCgv1AFaZ3jTDbfhumtvhPZQVv2MRKuHS++fu0e6lM24OTSeOopj2s/ZZtYcbg+9CrOD&#10;8DjnYyEtPthaWT8t8ZMbvCYfycYwrkWgeJdH5Ql3LKo4WC4sKBaFvFZZ6o9+mS6tpefvwEAfJjmw&#10;9CGCj+ktC90t2ittt+f45OIWByV1e9C6NDZg4amrg2L88nVcGPy20lHByYHirhCUl0H18D+W8sHR&#10;OZoioAGHu1ab64mW+Hr23GmcPHWcZ7wmu0W3JgJUfzl8yqOB5uqV64lBMiasjkd+Wwt07geB8Ojc&#10;PVHw6VABbAfiqSyvw0fuupcD0wrXvLMeVssfwavSpCcc2lm8s+ct9ylVq4P8N4fbzzEwpKe9eklW&#10;NDA23OZK55a7SG9Pc5A2PTPj9cXoYvmjR/4eyTYBwV+TY2tf1oly6nAncKCZijo6rFqLrbzR9X8/&#10;MiAJD4PL6o5evXhCoj2k9jiSNZNSTE3PxOYbrse1d38ExXUsXLNDJCpGS5mUl0E0qmGtcQmz2jiM&#10;THOgoqODynAdcGFQnO5dLm5xej8ukt7/AILi9ZlZaw+P27YoncEeZShQuauuMp8SkgheP7y/Mu0F&#10;meh4XavRKMxuMbjSEXhtDUmWpNCIDg204ZH7v4/7f/Q9HDp7GrnLV+HeP/oTfOEv/hW++NX/DR//&#10;p/8cOz/5aazYsAHxelz4Wweq228TOCPgjAybgTKZnpaFm2+8zWalZLBkUI+eoIP6xIP4OZ2wnz/4&#10;Qzz2+IPY9fbrtq41KT4B0xOzNGi3Yr29aBWHUGAWs5qNIT59575+/RYkZOYjwHIS07NRVFWDOcpa&#10;DHHPB/XYNoBYKhHvvYsIl2yAJwrfHdwshzo28fFP6zPf3vWGzRDLGKo7hQLqU7G2BvoiHeRnXnwK&#10;g0P9zJaM0iUbUFS9gjolCaHJUUyNDBKLDGUCxkdG0KktdyiOyZlFqFm9HfFpGvXO2Wzq62+/wvKD&#10;SE5KpMKasRkuPf6V03SGivvocT3OniE2X+6lFD1FaqCzyJWD6NpK0UmZudH/5GA/QjSmqmlWVgHy&#10;SurpgiZgNiYNuXXrkFexBGQ9u1KsvUwlVNlZRbj9tntQVKiZMvZv6qbm5jPmbD9E5/3+h36AR5+4&#10;H6+88ax9c96cqrl4bN603R7Dim7rl0aXr5suR/eHDU5Ze6rVO3ezeDJ65pCStq1bdiBXW1dpbavu&#10;0ziKXrW9zIke6Z06e8LWnznlr3o4Q+Gu3x+YceVRYXxyGCdO6LE8nTEG57xYT7KUJSVl9t166S71&#10;KfUt57iprymNwxMKBuwxqn/tQGfuymbkSKIeZR8+esA++aqXk/y0tvSAFzpoa6PamjqbhdQg0Xem&#10;VNzlDV2k7i5NJAif6wPuLWvtE3sjnVabedQiLbMHfn7hVtCv117sEwlJsKUL2svX4jwI08KDlqkk&#10;J4tWF7UYlFYzlZJZfWBAAzW/Xu8H5FzTbyEkoL5uqddOdosgWVbwI+ZJTwwHNtMMmiV3cZEQAQ1y&#10;bKAj3WT0RGgyfWU6SdIguy5Z88qRMrI4HZXH0wsWfDySGRf86/clq6zYQiqjgHntHtO4fUEJPvor&#10;BJ8csx0kX9caVGlNt9atqkrGa/6Idsm51pUmJ6VgxzU7WTSdecb7s6fvVT/1+Wjw+SH5UC4ts9RX&#10;2LQt2S233sEBJYVP+MI4dfTPRY8GeXSi4+fR3dOGpqZzvKt4L0kY5qhHx+xJo5XpSI2Al174hseG&#10;0dzSbFGmF0iP1V/A9g9/WECR1rZCpj6mo7v2BwCCxX02epb5veAXpGJB5mw55Co8ROaqckkpKbj+&#10;I/fgC3/2VZTXN5AANpBmU61GTM88AY5KYmjwo0GPvbyzywTBB4nzj5e75wWRzuB8UicAAquRfnxZ&#10;8ZJ7Xc8DL3JBEPyiOIL4ZuAdyRMpSXvE5UmOZqAV5kPOGNHfQHZ2Ou762Cfwv//13+AP/+o/4JZP&#10;fwFLt9+AXI5I4rNymYvp9fawYFGjX4VoiGoLjaLYslJ5MlDlZbW495Oftw3q4+OSqOToAE2OoV9b&#10;pvV3YXRsgOndICstOROfu+9LuPXmu22Gx3BKnihQbDU2B3HqUTUjE6xdQzSu04hnB7RO6TcR5V56&#10;yXR6uNtdTokQFhgJIYi0s/LrKz+xNFLpaXm4+8578ed//L/Ztina6kdfJenoaqMTc5KpiSMhnY7o&#10;ViRmav9Ilie6JHMsWJv+84znCcirXo7McvZjKlrtjHH05EHG64UqraVMxxe/8BV86Yt/hJKiGrIy&#10;gXKbyMCjHomZUnJ0RhxwDRaj66GKL+xdArurzqkacdArXDauDQTJV/fxBrmz2k1jlt6qaKf+dhm1&#10;tpPoqqrq8KXf+wMsW7oaemHOXqBBkE57D3rZpsOjg6y72p9mJD4F27fvxC033cW2T2ZBMiqiwTe0&#10;AkX4dP+qwH160YwS28LNjLpzm5VjvfTJ6rzsQqxatY7JSY+xWLXgPaaXU6HvjWunBO33Kblz9jrC&#10;Y/HnF4EMidI5WaSR6223jePFF7WHylIT66iXQqqqalFNnidqHbPZBs0K+vyKOB/aV1IOmaPHEeIb&#10;JitTR7bLOPve0aOUN/Yd09GWn3j4Z4MJFh4zF4clNUuhdcn2SVrRq1T88cuLhmiD6NJEgtpceJVC&#10;LzHpqLe1r9t5EzJSs0iUEilEgxjAdiK9ctA0uaivpemNbBFzCZ/VTnSIk2yt9+KbDoxGzcyx0TRb&#10;rYGfbxveC6w9mE4sd4NFrRf2P1jjg8r0gwPVeCGd7r6cMjv32vJSfkauHdecDIYdVdOt+locrz0c&#10;lifc/xcG4b9cm10WhEqg9JcweSEIp318wcBR+suAL9M2kGA4dPgA2ttbzaQ7R5aayfS8c0zlsJaW&#10;VjKUs+qi17WV0qqto2UyGnx++P3fT+viXdUlF8q9dtV67NhxjXJZXnf0gw8+f+cQ1MvEh/d7vFB7&#10;KfisdPUSoY5O8s7a1MVF2k/b6E1h74HdGBzppt63HLzl1ScsBwqSRz9fJL/VwfgZhf8KwEm7ICq/&#10;T4dAs5J+MiOH1+zrdhGfkIKU9FySpIWzjNPomEk1kyr/dT5eb7XKJLq1izTpDHqMECn2Vw4sKkQG&#10;Sd/PcXTZ33oRE8NDpIMVYEWjqkpaKSSsgKhzbP4wgRjJJJul9kBKW4IiRRMMkTN0DO794j/D7V/+&#10;CqqXrEZGRh7taALpZg2mp2gApmnkgjh+6AiCkxzlGdMXwbt0it8cqOPx8OEz9H2AXyj5rJeiRIvi&#10;5uLRULsGv//7/xwfvfs+rFm5DcVFVeR3FjK1LU5aBorySmy/vC/+3j/B9q3XmiPk+bBITk1ESkYa&#10;5Zx4Zydw+uAuTHc0Y3ZqDOOdF9FH52E2OEnnMRnJaXoLMpmyJWPiFJAZHPUjHm10Kg/NA73NHEdD&#10;Z5Rfpn0LCorwyY9/Hvd+/Mv4/Ke/gluu/wSW1m7CZz71T+iAVxjO0FwAPQPdCM7pO+7sdZlFWLrh&#10;WoTonAfYF0JxQcwy6G+G4pJLB75+3Q6WyXJJj9YzjYzqMZGMYgLuvPXj2L7+VmxccwP+2e9/FXff&#10;cR8++YkvYPOmHea4OlA/F8lSuKqpL4pO3uV0SP+FNDpncE4uQWnl1LDfJWTkIj6JDgPzjA/22fKF&#10;2QnWY7Qd3Sf2YqjtLBI9XuXkavCmfFLuQGlJNT7/uX+CT3z8PqxesQZ5OXmuPTNy6Njno6y0Hls3&#10;34AvfeEP8VE6+ZnUWypbj630MpZTuoJLef6rAPX9yYlxc1rNSac8OCOlKinO8Uxv52rrGC1hEL1K&#10;45w+5+RKKPUC2etvvIaREQ20xP+IgbyMCC0CaySmVcHqHXM2uyoZkGXSwEwgPsURX3pymu0nrJkk&#10;yYvPL7/d1XYiyy9fa5FVhivFyb7SyXiJNs14t7U124c0tKRMfdTSexmEVzwqK6vE0qUrTB5dvFIt&#10;BkerxVvFdea3awSsXMk2S/P/BHXVDdi27RrqYw6clM1odTtghEHlcpAmJ0Z7057mwNDnszs6XH75&#10;ruZe3CIQXqUXT7TO2ndK/Lq/G1gZTKN0fnFqO5X/rmDp3WDIOQ6RtGGaSWekpQh2KnmzK4dfNIbL&#10;cXKoo5MF/+jh89EuAM8xsnYhF23JyKVtZGDlRVPq0bAINEMdLiqqLr8s+EWpVqPjQ2g8fYJoRau7&#10;4fqfK1J0zbFatZU19hRPMqVUrm+7NBE+LwQ/PvoYnVZndqX2i03EDTfcSHtVwq6v/uLKdvumLuYN&#10;6SO9ra0tHNRqYKUBl9I4eZUMuxex/HwL28NFS0b19C4OFzmItX3KBztMH6iG+ny8Y4Nkwa8oSVMT&#10;+2hdkbylhC64pQl+Agfvxp9o8ETx3cFmJmwNqreVAs9sz0CVJcFXwWSkiJinQ3ju6GEMdLfT2DFK&#10;lRKhdj9S2GJS/XPHpoX3o+N8uNw9nYvxMoc6+h1P17YmiqZycngQj37/+zi69x3SwrT2ViXTkTwJ&#10;m4RM8crpBx/88/dFo6rrquzgXc6NLQzisfS6Pn2269U38MyPf4bHfvhDPPH97+DZH34HL/D4wg+/&#10;i6e//494+B+/gVeffdIeV0ej/e0FT1bCzPk1gV9e2ODq11vbQ8ZLeRfnV+OarTfiC5/7A/zxv/hL&#10;fPXP/wp/8Wf/K/7VX/4bXv8FPnHPfWioW2UGzCohVDokJCOvrApIoTNKAzDc24qDLz+Og4//AIdf&#10;fgTDfW02SRPH+2U1y60smznhvwZ7cp4HhwbY5ppR8RxXgkjTDIG2ORONesyqR0EGrIcpJo7qa2ob&#10;bJZw2bKVll8p8jKK6JxlsW9q1tGNrIPBAIkl0fEpyCmrR25RNQduKpMKgzSINbFJdM6rliMmOYdF&#10;ar0UFa8CcWiGLCUlDYUFhaSNiosF6S1RPT697tqbzBmMFmg5uKqKvTWto6uRu+l6plPeZvA9jSa2&#10;aMjOmKTUdBTTaQhRKYdmJtB6ai/2Pf597H/6J7hwcg/mOAgIkd/ZJVXIKS5zbaI25VEOYGZqHrZt&#10;2Wkz4n/6J3+Jf/lVtuef/hW++mf/Bn/0lb/AJz/2OaxYuoHOVqb1dxUvkK5yTosXoYMffpXgKWi/&#10;/QXaWN21s9qb9xiqa+rpkFdwEEQHkHncG8m+UeOR9A8M9uBk4zFy0b045AyC1/feFcQ39QnhYnmU&#10;i9GJIRw9cZiNJwb5ZZAOyqT2eCwqLEMdZToxMQ16iVEbhZu+pby49Cqb0kL61dZ6ocyXBL9eKkvg&#10;8gCnTh23R/4mYGGI8EQbkVdUaKukcrtWGWKZo0x5ovM53Ashguu9YR433Xir7ZNpL8AZX5xDKdp1&#10;bm0i4bG6xLgXOGc1MHT1NlAiD6JOLwO86eGNhkWXl4DSSzd4bDSYmPT2vHw3YB5tRJ/LgV669og2&#10;7kUX5PKa9TOdqbq6OH9Zh8q1XEag7vkESFadTnVxl2sDpXft4GRT55ql5B06sMZTnwaWa2V7jFCp&#10;erFYtC3mlcBmOf1z/8iTyyS9DCjR5RNG5+/p7UJnZxsj3WSDbTNIr8LVWUHroZPdk4e4FNZHFLl6&#10;vme7/AJQ3kg7O3xZ1Lvr12+knnWfSdUgZFbvJEjvenWJ0D5nX6vTFwA1+LRBEdEoaPmL1vzKvslu&#10;KL+WjVgu00mSf7Wt9ETIVn2ePH0Ejz/5ENq6mhgfsvc7NOUsPminCH0cQkCSwm2yENTgOvp8+2AQ&#10;kSx5v5cw1kPqCZMec5IsnqrRdJ/qcWoUvRebcG7XLrz0kx/gye9/D8Od8ubpvetFLKaNtREVCyN6&#10;Xyfp4ETWnfslR1/rXBB9fbn0MrACyY4Ju46kVI8zNVclqmOoEDtOHEPriaM4v/8dTPW1kql6CcsS&#10;W8dhUxom5TB8DO9Wpn/tx0VfXy4QqYXwtY52rdGGFCAFQuvRDh3AG089hl1PPYw9zzyId576Od58&#10;8qfY/cwjOPDMEzj49NMI9HeTbCp4o+QqvBeow7lRv3jtuG+ya43ALhubjKT4VGTR2SnIKkN+Viny&#10;M0upFAqQEJdGeXKd0bWh13q8Lqlbi5rl2xDSJ/D06HymF9MjzZid1szmNIIxKahYtgHZpbVsJTlo&#10;DjSLFAhOo7unyzlu7OBy8CQeAu0VK2dTilnOqHthMdJNnSIhDbxvSpEZlbez9zwGBnpMsShfalom&#10;krU/suWNQXxSOkprVvEyGTF6SYCyFsOyU7KLUFBWxzpSMcnLZt3S0tKQkUnnl+fT4+NovnCWI2lt&#10;bi9MLHOxMvYqp1G1HoWZspTDy3ro6G6S78pCCAZmMKoZPIJG+fPsg+JhXGoKSpevQ1pBhb2LPh8c&#10;RWisHbMTPQjOjCNILZiQV4pV19yMmATv+9OaWSAOKVtTyEiiQ5qF7LQCa8f87HIUZJciMyUHiQmp&#10;5I3ePDf2OToFYb0XUfgR8Ov64YMZI5XnFWkOAXkhp06P0lNSUqxeGiToaziSQ+mmiJp2xkf0aRB0&#10;9MQhGqdxxqldLMEi8OriHdTWEefDtc+rr72IoZEB0qHZdrW2dD3v8Vz7Q27efA3iY9KQkphF+ihL&#10;5tjpPlvD6uEqY3qYwXYRIIhym7hQUT4w0+TMEJpbmigedHy96Ag4HEmU49KSclvCYTM3DCpvYXrJ&#10;eaSfXAqSQz8sLsnPS8coMRXbtl7jTF4Yn2sTqxpl3+wDCRBP1OfMkVkMHi/0d2l5Dvw2snZ3Gd4X&#10;iCdGj869+rS1XfRm6xWrH9336VdByuO+uqS3ti2W0c6xErjy1YP00pWtYWV7uXJYZxlvlUb9I52l&#10;pRRu4EE9ZCi8OuhcJF0WIjdd3ZXf9VtXvqNhAXgOkFtacZn7BFeuk5UwX5TNZb1iMBRWpVlcvNiM&#10;8clRG1z7g0q/71iZlBftOqIPPSje36c4wozL0/6LYaG8qr30oujSpatsn2+nD9x9jxw7Ed0mVyKN&#10;Ayp/yZDvYFtaJs7LyUd2Vh7vhYhbL3dKlxIrda3a1zmgPu28HxPEsRMH8MCDP8U7+9/C4HC/pwNc&#10;4aq26JGZUpTR5ookiCcKevyu4weHhbk8usQSvxSL8hhiTq04EJpBO0fzbzz6Mzzyrb/FA//za/je&#10;1/8bHvjZD+1zie5NVjmqxGTBZffR6iD5jw5KszjOD5e7tzCODNaRmH0HVTTHkGun9+2h0/co3nro&#10;Abz53JM0wH04f2w/Xn7g59hLp3DfS89joL3d0WXcYINReUpVR/C78F50RB8XBFWZRxOkqDhBrISP&#10;1+qwoTmtzYvB2q2b8U//7E/x+3/yZ/jiH/0JlqxYhbVbNuNLX/1LfOFP/hz33Pcl+5qL1mAZzt8a&#10;cArjtwbEZJFjJMmpoVy4BjZwHdYDGXiK9pycNga3Rs4pbHNWJUsm+0xH+TAFHZOEutWbsXLLLciv&#10;WIm5hCxMzMYhFJeB7LLlWLH9DtSs3oZ5bb/DRtZnT53bOoeBoR60tbdRKWiEDOTlFYQVnGbOA4FJ&#10;r7w4Oo/aEkh0SSkIj5wqSrgpFZ5iEo3n9uDRx3+O4aF+ppszh7OqvJz1pTHw5YRGKjm7GKkZ+bxg&#10;/Cz7Cp3t1OwSxNGZk9IRbURg6yITExOpnFgedcuut1/Bq288RUemw9LpiYUzDJ7ik+AT4uK1fpT5&#10;9FgpdhbjYyNM4h4xaR9UbTitskfGRnGcA0fra+KoaTfxPQGp+fVYteOjqFh9A+KyKzEZk4FphgSe&#10;V6zYjvU7P8Z6aKaNjidpVX3VrOKNEz9itLWGXjuqSooWeCeiWXncpergBiU6jyQmqHMuiPjlwe8j&#10;qrO2UbKZMhLk6sJgd8WVefusrBS76Fu1ajWqq+o5mBHPXPubs2FyEcv2SkBnRxvOnG1kuwsfK04c&#10;qquPW9eLwb8nTd/d14ajxw4y1jfIKke0zhpPq6qqsXbVxigszljafR09XH7QC4224TmBl8ZeZda5&#10;7qtMfQJ0aLRPqLwEfhA4PBlpGcijoyVaDAGPfpvbtYF4Frly4ONZDJemjNAda5/4dbOQ4oGTcZNR&#10;6QniFP/VLuKwHLlTjSe8vA6PR6hBtM55N7C8UX/vB3yZUaFjkwO27liDFlfn6CAgVtKvJTL6CpGL&#10;ceX6TqfXAATtEqC3ufW0xZMxyRv/XHoemTw9M8NkzmVRnXX0wrtW2b/pZFpH27+VOkH6RNUROJ4r&#10;3tEpUPmRq4WgWKUXDn+XAJf7ysFjrVeqXuRsYhnqGc6hixhy9ZU5DsJDqCivQm5OIePEN7//ufpa&#10;W10BOD6w/VQczzWzK12Vz3KqKmsgVauvUOldAidHaieVb5mtEpJRrUHVftoOh5Nn0Z2TXYSa6job&#10;oOmlPcm27onfftmqj3irCUCp/YTEOLR1tOCppx7HQw//FLv3vG6fPbelJuSLPlKhavs0G13R1Tc7&#10;emX88ETLEeWCwD9XifyPoUKaGbdv3b/y2AP49n/9j/j+3/w3PPnj72H/yy+g9cwpVFaW4ytf/VPc&#10;fM9HTKCV1Y4eDoF4qPBhg4feGo7csqAuJiaP9/fjpYcfxLP3/wxNZ44jMXneNjbf8/yzePQH38WR&#10;3btob9nqchCMqx4r7edXDKZwnRDGxiUhSA9kPiEOS1atxOprr0N5wwr0jk2hb2IGqSUlqN+4GQF2&#10;yNHpgHNE/Ir/VoAv4L+NoO7niTpBZIrzplQo225tDTs2I2Xs7c/itX6NcfpxOSyvOXfskTHJ6Shd&#10;sQnLd9yFdbffi813fw4b7rwPq677CMpXbqNPm8E+IMWs6ZogEdGJmxrEa2+9bApExkCz/PoKlu3B&#10;ihDHguOYtm1nnAOQbQpQMx76xvdF/PzBb+Ob3/1rfPv7/x3/+KP/F9/8x/+BBx76ES40n6X4ztpj&#10;Wi0FGOzvsVlRm723+sUgOasAyWk5vE9SWJ7WlBcUVxF9kuW1mTQ61l3d7TSAnTyPxyzj9UjplVee&#10;w/d/+Pf49vf+m5X73R8wfP9rtq+p3jJV10mhc62XMZUnhnUZHeln1W2u1LbdSU/JdEsWGHPytLYQ&#10;O2r0UddaXe1TxLFJSCuqQf2227D29k9j00d/Dxtuvw/rb/2kbW2Vll/DdHr5TU0QLXNOmeoo51+n&#10;akf9W4H8UTvr1DceEXF1xtMSK84PvwJw9DqDZg6rLbNyhemeZiE1q+GnE92it6iwHKtXr2Ud5Vz7&#10;9Hs0E+QcBgLTOHh4H6+cnLq8Hl4XcQmEnVK217Fjh+2zxQ6nDJecUcmOXrxLwob1W20G0vETdGo4&#10;QNGzP/Gegxgrx/K6c9Gp+gmii4+czuP02VOYoHzZkpnodvBAxjcpMZmGVWuWpdOJm0kcD/zgyvxg&#10;4FViAYj6eJQUl9pOCHrM6n/73urGcuUkq0oaEMWw7vqwRvPFcy53NAk++vcga0F6guPd+wdKEXHE&#10;4sKFc7a3cASfGLSQjxoY5eTkoLCwiOlcSdJrrp1cGp9mfUDBvWsRkR8TgzA+N6jVUxG1vfSW03Ha&#10;xmwaM4EJ6pjpqDDlBZ1zQM5jgDpKWyUJl9GtcnTwaAjLuHTtLwIbnLm0GhhHVfuKQSgcP2Osn3b3&#10;dLOGmshycQL3OVTSSVpFrvbx1lfXbBZUPA7z1p1fEciJkqzplLiER1/SSk3ORm1NvfFJ60n1eN50&#10;OBNanzYZcH1Qen06MInh4UFrYuEx/jKdPtO7adNWOtvVCMxoaYajXTIvh9atQde1ytGsqy7Jb9qJ&#10;iakRnD13Ao898TP86CffxJHjuxin/VyJ3+TBKm/4BH6bunj//INB+EtXJNMi9Nt+volCG4eC8gq0&#10;cWShz4zOhwJ4+blnsP/NV3HuxFGkJMZgw4ZNuPmOj2BmPhGf+L0/wNIdO1G9ZAUys/Ntfd7BPbtR&#10;U1WJls5urN+2I0ym1dl+PrzgcEup8ILIHf4YFJRqPdI8WhobMT81YQLm3l6ORcPmLbjnS19GXnkl&#10;manOq1EKj15HXlzG+wukxAv+9h9hYXUyRDBK0dvdgRgqxcT4WIQCM8jNz8VTjzyI0/v34uyBvXj1&#10;2acxOjxCpyUHLz/1FHa/+oJ9fnX5hg1Yu3UbscRd+uGANRs4AtLjE4JXrHeIwCURHxwMhfcTQaf6&#10;esff5IcDTIkKorBY2zoDbE1rbeKUrDq69lj011rL2dL33WW89TWpvr4eDI8MYmx8CEND/fZyy/DI&#10;kIWRsTFMUKEFpTTpLAbmYjDJ0fYA04+MDWBklMfhYeIZQNPFM3j1zRe9NXtUfpQzrUXdumEb+4uc&#10;xhn0XDyN/rbT9KOnkZqRi8pV2+nHuW+x7z/4Nl545Qn09HWjd7AH3d2d6OrtphEIUbTcYxY9Ipfj&#10;0t7ZZl9Uy88vQEpqmik5rX+c7GvHyEAr09K5Tc5E9YqtSMjMM35ou5bDx/fj2RcetzVb2nxaDqZ2&#10;AwiwTiMjI+jp6UFnVzs6e9vRR6dY19t33EDHO8l4ODXYhrHeZkoAjT2d8fySOiSkZNiXT7RutfGM&#10;e0llemoSXZ3t5NU4AnR4xetR8Zi8HRzuoeIbZRuESBP7EXXRpD43ODmOoUHyfnjItcVIn2uDUcff&#10;MeKYnBy1FxMTEhNJv9Zlqa3Vqmpnv+2dnEp/hp0Ryse7gxAYkg8NtC7w7PlT9lUhG9MQpLtsRk7d&#10;h/VuaFiK6qoG0uY/ng/Y1k/jE+M8d2vXRJd7I1mDlTj71GgxHS59gciBpwsN/P4VXRfpp1j7yIX2&#10;9+0f6PF0lPLJQVRJQH5eKa6/7lZkpue43Pw5deYYOjmIsuIdS3lC+nktHuvR86oV61HsrT01sMy6&#10;L3mbwO69r6O3j7Lm1cXtSqNEQsiy2Z+ys/JtP1rtk2qx/HF0+c6+H3xwxCy8d7kQAScDjldy5PoG&#10;OtHc4j5R7mRD6T3HiNcKaivpbX1lbPvWnSb/dl9pPfQtdGZPnT56+Q3vBcShPrZ+7UYUsc2cZYhO&#10;5TNWoHjnTNggmsROzYzgzbdfQ2tbC6+dfJuhUVo7d3zSEG7F8tXYuH4bea3dMXTPUBB8G+Xqry3S&#10;jh07QtwTTKt4N/upe+pDtiMAiwhMB1i/Zvts6tnzJ3H6zFEcP36I4QAHpIfts8MLw1GGIzjVeBzH&#10;ThzGuXNnUFicj4y0NJM5zWT6M9KOHg942tJ6ztZPxmlPcxcVAaalP4V48n8Tdak2qXdPpHTPJfHB&#10;XV7mhs8Q450HTKK2uNh6HvsPvIPQ3Izx3XSGJZODqHxaLpmE1as22ey85WJePXlwT8S8Fl1c5PsC&#10;L5PXwWzZFpGLP5rJPH/+tE0o+LJpdox/JkdKqnrxX7atoX6l64s8t5e0PFuoT6rqqXhLawsHG1Ns&#10;c8m3rxuZjljMWaV+sgEo80uHy88IzQV5GWJ/6cEZ0tLaesFwpGekIpl+iaSF2IxegTtepo3fJyz4&#10;0pVAKNrPn6fyizWHtb2lmUoqFWX1S9FQV4ctmzejorLK9kHMLSjCstUb0NLRgyWr1yAtNx9T41Oq&#10;nu0rd+idt1FTWYmLXV1Yv3UHMbupYDH0UlLdnQiogS5N9a5VpODY7BgTWBe1Bo5BHJlaXVOBswcP&#10;YXKwz8VTuuNTkvHFP/8LFNQ1UMfSkWLDSPaMhzzxKZQYCJMgumw/zr9v2bzzCLDBFaveKLCDS6H4&#10;Hjoc2qszQcLDv9L6WsyOjeLc8WPoIc/07s2nv/hl7LzxFrR3dJjjs2XHNbj145+078Dr0WvnxUWf&#10;Zr3qsBJ8PBEsmmGQ8vBnFSyNzT66kaM6YGA2iL7Bbry1+1W88OKTeHv3Wzh0aD+OHjuEI0cP4NAx&#10;nlMhHzl6BMeOH8WhIwdx+NhR7D+8H4epgPcdPsTrIzjI+COWjvcPHaACP4ojzKsPEsjJDAbYyflX&#10;XV2L22//GPKz9PlSrfkcRcvJvZTTTpIXg6LyBuRWr7KXvMYmxvD226/QQW1DYor4SL5TOUlBuUf/&#10;rBPz2Ewl6xjUsh06rW0M+opbpt5cpVMw0deK/o4zdCaYNjYZ9ZtupBZIxgwVz6tvvYTnnn/MHEGt&#10;ZZIR0Gyf1lPa4yLitQX61A16a5QYOCoPQl+WKSooMZowPYbBzouYZflBKrz0HBqkfDlPccgvKqRj&#10;Ou7W/BG/Pm14vokGnQbs+Em3EfvhQ3tx/MQhHDi8D4cOH8Zh8vrAYfH+IA4c3Y/j5O+xo4fJT/KW&#10;fD56TOcK5P2RfTjMtEcYr8e0MxxkZ2SlIzFJs9ekTSwif5yeJP/Y56NnmVx8NCjCDx8uaEZURr6N&#10;DqgeMwrMILDTG01sS33goq5ae8U6A5GWnkw9cJEy1G3to3aQpAu0U8A8ZXxycoaDgSA2rNtosiGI&#10;GAalXlwf8SEGx08dwL4Du7x1bmxnM7TuZRj+Y8vGa7Fx3VaTNcmFUJ4+c9wcbvfWueKcU+bzOJ6y&#10;snL5Wvt+vPHX7pr6tftDI722/6r2DA47rAqW0Kc1FsX5JVi1ar19l1y0Kq/u28HP411FQ7Rmer8g&#10;OiXr45NDOHhwHw27upPTzzLg1g9MXyitHCx9SCEdmzZegwR9fIbg1Jgr+2JbEx3WI5d1WI0ndNAT&#10;ONDdsH6zfc5TtnMhKIfPC5fb6LHZtBjK0HHsevtV2xpMTpRraw+HJSflth46A9decyMqS7V1nRwQ&#10;R3+EnwJ3LodV/Wqag3a1rdrT1Z3lsvFYvA0Kuzq60dJywT6PfLG1yb7+1NHVio7uVvvgSpeFjkuO&#10;nRyodvd0cmDah9WrVyEnK9fq45xVj/ZoIE3v5bAajbLptC8bNmyhw1poLDNeRCckuEv9LrphoDif&#10;1w6E4sChd+wrbHpJW42rfqp4f3tJlZ1AHarBmdaxuvsujTvqxJJeMYRFij8mNzz3H813kufSx2on&#10;9Xm1leRVCdVWzEHeJqGudhkqRJ9Hjw6iXXqwoCAfE+NjbJ9uBKdnqFvEZxVIkP9iQu3xmni1bCRE&#10;e+n6vgZQHMZQ5w8O9uP8ubNoPHUcE5PjKCzMRyLTOt3geOv/6f+DQlg6lDeSXzNPzhXTSF/7NMbE&#10;JSE5rxDZNcux7WOfwR/9X/8JW2+9G3uOHMd0aApnTh1B0/638fQDP8WF82fY62lI9QmvWXYOV1fi&#10;p9DrSOH0rCGD1jgFrPE1chMzVG5kXRSvvGA8U2CkPRK3a/2IXi3mcHHiYZw5IqpFDBkba5+t04R+&#10;dm4RUrNyME3806obKaJKNlQGNCQxpAcaOchoM2qWR0eXXfFcZdHBcMVRkO3S0cTgto7wRv+KU0Il&#10;smdJ/mMFpuel8Cqlptyn+4ewdM1a/JN/+a/xmT//S/zpf/prrL/9o8huWIN//h++hv/7h4/gU3/8&#10;V8gtqWFGYlH4rQffsLwP0OzMhwLCE+ay/ZoBVhupidQmjHeUxSPIy1Y6go89/wD++m//PZ56+VFc&#10;7DiPgaEOKtUuhk4MjHRggMdBGtmBkX70DfdgcKyP5932ub4BGl29rDJAJTxIh29oiPeGGTc6gP7h&#10;bjufnqIMzoSQTMNWTyfyzjvvQZk2vBeBFIahtnPobTtPw0C6ElKRXVxDH19r6WBrw5uaztpsjuSy&#10;rKyKRnI7tmy6Bps3bKVDsc0+d6pvN6elZmKOCiImbh6tNJhvv/MGZV/Klf1Rb4XSSKpfpqVn2tZz&#10;snQXaHC0FmlySutO56hkElFSXI416zZg4+Yt2LhpKzZs3GqGefWKdUhPShc2Y+i+fe+oAlaPzLxy&#10;pGaWsVclYp5GtKfpOELjfXY/JSHdvt2/bu1GOh+pdM7mbXZYX2LRzHU/B5SDY4Pk1SCGR4cxMj6I&#10;QeYdGhvg/UGMDA3Zl1kGR5lumHHi9TDbhe0kHg+NaCa8m6P9do72j+EnD/0j/u77X8PuI29gZFqz&#10;klqOEMvuKKdLMyVGvgUHOpEuUeDNXwH4Rcn46YWkkBk9Oc6kTQMDMwDkJfu2nBfTDoySYUhOzKYT&#10;u57HNOUww+TWjTKHHtNpeQXFvLO7DY3nThgezWrLGVAw8OqrugtU2nRgBKfPHibP2U6UGTer4u5q&#10;v9+0pBysXbWZOjXRdgvQI0hBCmUpgU6Cm4kRTkerb6Q1i6xP8QoUb+LCPxlRwdTUNB3saau74zd5&#10;YY+ZhV+JGMiHOdbNnCWmcbpV4N23GjjwimBwfx8UpIv92ffcnBIkJ6nvydyLNufcqV2k6109ZTl4&#10;YQ2gvIqzHyZ3eDIyMgyv09dexQ1IIa9jONDUE4zhkWH0D3WZozwdmKKMeu1lsLCeRMQi5tDa2YgX&#10;Xn7S9hvW291yZJXWBhnW5pIt0kv7V15Si+VL1lpus4sk26V3tk0kCq/98iA+SGbUhjqPo1yYk2we&#10;kHq+2iXIwDLiQnbUn9Gt2W/S5z4y4FU9HBgfT9qYft5eylaJkmatSXdO/QcFzRQK/DdYGGNOIy88&#10;kBegS/1G89LV110rPgLWZN5t7cAR4kDOBpJKq/Ik82w/Pdlygzj30pJA8iHwBzaRcq4AjHDVhzh4&#10;LtFy/YcD2JRsFOYXszz2NQYtLQzRv1A6Vd/1ecknf6lbAnoJVhfCacD62MAU9vW4j9Aebdu0A5lp&#10;eZgNMNGssxPaVUayJJkL15GVZOuyHV2fcXSJBnpxs5Po7evA8y88iW9962/xzp43KKNdvKf76kOk&#10;xws+mP/Ea+dnCcTE6ODiL5lhFbQ3nbFH+gXllWhraUFmbg7yCktIrBreXE72vVik5xZgGQ3aqlUr&#10;jQlK29TcjCUrViC/uBCH33rTm2Htwbpt11CYWagRTY6r0ald25vO4+yJo8jOzkZScppuG9F6hEk2&#10;kKX8NQlweY1JosBdWlVcJomSE1ZXNRctEWtrbsHZ0yewYft27PzIx1GxdClGAlS86fmoqlviHGvN&#10;UCmPtR8xmHJxDFaw2VvHUVVVtyyY7LARyS4yXbMjSqtS53Dm8CH0dXShQBsJ03DMSeh437EhFgOd&#10;XYhXXuLWWqnB4SE8/9IryMjJRnJ6NpVdNtLpXNt+Eqyw9UsJBf/kHKu83/4lAZNuhrWaMqJdGXxg&#10;JpdPvz4GY4yd+TFXDsKloHOHzajjqRsVamBBhrIjHjm6H888/RhONR5i27BjkrdzQSlr2EtPGZmu&#10;HbQ/qx5LpqdmMfCYls6jHzIWBG1Ervg0ptHWUHqJIzs732Yjt1Ap7LzhZvukomZY9Mb+WHczTrzz&#10;Iuan9Ug7hMzCclSv2YJYlqVPXO47+CYaTx8jD6kkOVr+vS/+AW7efifWrtyENSs3YjUdirWrN9Jh&#10;XYqiomIMDwzYS0/qDYODY9iwaQtS6ezO0CkZar9AhRRCel4JihrW0mmKwTsHdtujPE1G6vHWlk3X&#10;4WN3fRrbNu/EpjXbWAbxM6xeuQErVqxEd183Lra1mHM9PjmJpcuXU9FlIjaJA8DANHo7W0hnCFP6&#10;kkpgDjmFFTZTnJScitraWhTmFtKBTWPfoSOWlGp5xWt9dz6VfEtMTCFvNNMXT6cogQ50Eh3xdHvh&#10;UGk0Y6SXy8TfdDreGWyPBOoMrTebYVD3jUvUI/IhtJw/h7HBYRTk5SGTfco0BOvsZiUpEkwbERPT&#10;KAQnM5HjhwHC7fpLIDSJY8cPoY18itenoD3RN2dRgkr6li5ZZS9ESOc6nTGP7MxMnD5zEqNsWzlL&#10;zkgQs3Sz13e0fCMtNc2+RuWcQaczrBBdMZ3Lw3PW/dipQ3jltWfIM3LGyqahEi28p0HFNVuvw2YO&#10;VDS7KFwa0IhOPSptbj5nzof6kl+WDLtzdOJQX9NgyxoWg2jo7evE0eOHbWcDM8Lqr0anwKOXfNCL&#10;QqtWrrXvmIcf9equ8URn+vHzXTmIJjfrqCcUAdqys5iYGCYJXruJIabx3UBC9VZ8KmVvG/uLPuhh&#10;Ti9jHUkx9lGHg0f2hGesZMEcODuhdPpanGYd9Xj3YusFe6za09tue2dq+dEUB1vTM+O29tOtww5x&#10;QHYSzz3/FC6Q/wkJeiFGTgPLEE88XlppJF1LKj720XtRWlTNG7opHei1NTO4ehFIr+zWGGVLj+wn&#10;qYucfKkyEbojwHNrM/8ewb+2ZPpZHOj8ysHjwEfrPTdysK0Xf5y9FS1KswgY9V4zrK7dpBoTsHH9&#10;1vCLT9YWRo/gMnjD4N/z0zre2T/D23tewUB/N5mmdItoJO/keOkp6bJla1FRVsNk5KKVLd4xh51b&#10;Ysty5aD80ThiKDcX0XThLKly5dlR7LcCdcJA/yae+rOudilqqqhP/PYmOBlwbaynZ/rkcjZtXV+f&#10;JgQGXfsLJwcssyHNqDr/T/pG59IJzsn0aXNBxWvQIFk6R/3b0dFOLHrJK9fWw2tSgFjtz2j2j8wY&#10;abNocHjfxWHV2p04FFTQ2Wy+gEwahLxiPbZkBdUx5J0JqYc3LiUFuUWlqKbRqq2rR1ZeDj32eBze&#10;/Taq6LC2dHlrWI2JTpBU2cHebpw+dpwGKQYdbW22jiolNZVGM4mVpWE2PqgyUg7Srt5Yl+ltw1vi&#10;05v1UmLCq4oqnTWIopRazgfPapctxaabb0FOZT1KlixD7fJVSEzLss8e0mXwGpkJiVvF6stdYqI1&#10;reGy4vnjNbaHX7MNFFlm4OhT+xJydNza0oyj+w9gbmraHActLi8oK2Mq0sJ8+lqPxoL9nZ106ILG&#10;aymcjIJ8ZOXnI7+kCsf37EPnmTNoP30a0xNDSEtPQBINsGMh6eVRn2nsbP1tWRJA3nud1AQjaklA&#10;2q99SUAUeLLhZNV1DRkbGV2Vd+ToPjz95EPsoO1sS7YQb+Wk52LNqg247pobbUZx/fotWL16E521&#10;jXTc1mPd6g10DtfbudItDvqO9Bre1xvVa5lW1/pCyXri2Lr5OjoiK+l0aS2g5vdDmO65iFN7XsLU&#10;YKfJ03xsMmrWbkNORR1pjEPnQLt9WlRf45plfZYvXY2bdt7BtM7RsTpyJKzHyMl0CEtLymg843D+&#10;3Bl7xKw3y8tKy1BeXI6p0V4MtDUx0xwSWM/ipeswOjmOd955E/19PeoJqKtZgk/e81nk55bZ7I8e&#10;EYtvxkGWIUMTmJ3GuQtnMB0cx1zcHBJTE1Ffq89m0oBnpKKHinSGhjYuZhYjQ3ScKd/ZBUXsI4nU&#10;DSkoL63Bcjpk9XSwV6xYTb6tp9NNPpFf4uHK5WuwrGGVzeYaX8nPDWs3M7AdLJ3Sr/N4y3ZhWLFs&#10;NZYuXYmy8nI6HHO2/CBGL33R+ejmwE7f3a+srkE6nV0xTnpC3dmcVlXOVdEDXfjhwwL1EekpPVKd&#10;gfZNbe9sNWdG+kxGQGD6azYWDUtWoLa6njFO5yif3syOT4zFqZMnLTo8q0ncthUN04WoU4RLS06y&#10;M/VWuGJduQoOLJM5JfrcZPNFLQOTfiFSJlJfFu4MDpw/etcnbMbRN7wORwwuXDxjj4NDswEaLudU&#10;S6+rbPU0vQDYULvcHFa/ZzuDZAjQ1dVmSzvcpyGZItz//SAs87Q/2eawpqVkUZ27vBE6BH56H4RH&#10;EB33/sCnTTPTLXQGO7paTEbcbKT4ol+lUVtRWZCetNRsW8Oqpx+CSF1i7dH45R1WAtNoZk4vrE1O&#10;jWJosNc+oNDa3kQjfwqnTh3lIPqYLb3QpvWNZ07YUpcTJ47iwMF99ghe8iBfz2SYtMvaiVTbnmgu&#10;DvExifZUY8sG93UkyZ+cEKuH1dXR4zsxwqDtm46fPGzryN3g3t3TXXfu10HnPg4dFQT+tcBPEwli&#10;jXSXZuw3bqSeow0WH40eP1s0MO4917DKsjJ/UnwKHdYtyMnJt/rpZ6GMLAbFXS6e4GXUYffe1zA4&#10;pJ0s3GDM8U64XX71C7pudPZWo7K81mWyst19//jLQzQex+P+wS6cO9fIQY/2X1briThNaiid0ugg&#10;f4n6uU4O6xKjx/jj3/dAcZogKKWt0I4HwiWndSbAgZLQCqWEy9rKtav+HE0uGEYmdPFKLod+Fn39&#10;vZTfU/TxhlBYmGOTDK5380/8YzpHlzBEt5sPDr9KfU8QEj+zMV5IqZAsSkafwhKgYtO7wLoqZEWz&#10;8yiApkh9BeeK0b6OdNSNmTMcVV88fxaVNdVYu3ELSkorIBex8cgRnDx0AM2nTmJW+57R4OlNazl5&#10;hoP4TGTZIefnQojnUT6/mzFneToy2Jo+xZDWvIICVDUsY+ZkMo+j0VAsCkoq0bB0KdtWXVyPNcg4&#10;q5QYJqLdwZhHxaRglbF7znGUg2Pped3f2YNj+/bh+P6DGNPLLulpNLoN2Lp9G/p6utDR3IR4Gm19&#10;LcZxioaFhM8yMLspmNLaOmy5bieWrlqLmiVLmX8FKorycWbPW/jh1/4zHvjm17H/pWfRfr4R8za9&#10;fxXeHcTnCPjOgIyMNSPva93VM88+wVHgoK3ZTkxMta83febTX8a9n/girt1xu81cLqmlY1W5DPVV&#10;y1BXLQO8lAMxzRzppZhLQ031MioGnTNN5VLLU8tQUV5ns4Q2i8MeMx8cRt/5fThz4HnKzHnKk75D&#10;lUBZ3YjS+vWUzTSSOY/TJ464bWtIdwppvHHnrWaIiIZ4+EdFpckV15sVE4+y4ioaggJzwBOYb3Jk&#10;2CUgvpC+cMUwp8ev7FdzerlpWvusijFx9qlTOQnzIdefpKPMbllfoNxSjlcv24gldSupaJLoEAds&#10;HWpbD4076Y9PzcNq8i4pnc4SHen4wBg6G99B04EXMDPYRJx6SSCIhORklJZVkTfLyCvxbBn56njY&#10;UL8aa9dswbq1W+24hu2wtGENnTClbSCNDZa+tnqF5VXc0mXrOMDYibtuuxdf+Nz/go995DM2qzRL&#10;h11vNMtBfPX1F+mgD1l9pCztLX1VyuonWHDxqwPy1c1Kqk2sWcKgc5uh8a4j4GJWrViLyqpqS+de&#10;inHtqKc00rnaPayjs8W+wqS1sk6HyxioHyitas4Ds7bT6Tl77qQ36+Hwa/bNeEI50let8gs0Y6U4&#10;h8OWPhH01MDpdjnb7r5Afc12auC11o4vBJdXEArpMarfL33QfT+4sjTgV1qBeyPaTn8lYPXjUft+&#10;ZmTqcb74JCdFsV5gNd3WblLeolG2SPeU1vEgTKO7vAyY9PG+ZpqCxEfbEM/ek6j+zDvzQd4NYIoD&#10;wl46JS3t53D63HEcPXkAB47sRU9/l205p8GCeKjBgUDF6/GvtpQUqcuWrWKf2Mp4WcmIs7pwL1Ef&#10;HNHaJcA56LrW/cUhCuwxfnT84jRq30hwdygv7HfJKdq0XoqL5URnuQLQgEnLmOxpBZEZFQvq9l6g&#10;evp1FXhy7l35L4IJpLt1x8mEVxvyVE819BENA2Z2jq1k1cfyy4LVyJ0auHMtrUpgvR1dDmzJjpXr&#10;6HR8oO9FHvl10z0HLp3A9WX22dl56uE6fOqT9+ETH/8M/ZD1SErgIH8uEbGzbC+bDZdO8WUkgkNt&#10;q/tiDSWMMkz9SnmOjdNygins3f8m7n/kB7Zm3paEMI30hFumJxoUHL2XBsP+C0BM94RXyt08d68R&#10;5mepcIJTNIi81gyjoeM5O4NKtva09K4wA3auGOLpam3FGI1o1bIGGpBJvPXaGxjq6cWKZTRaJVqX&#10;EcTLzz+NFx57FC0XmjA7QwMfIl4G+5Qj2SGjo0cYWhNro1qvUgJnYElRvEb+Wvsk1tAlJi1ac2I0&#10;Mp8Uhb6/ri2HxFitI7M0rCNrQBSqlzqa8DNQAc+FggjNBDDWP4hDu97G4z/5MZrPNaE0Px/11ZXo&#10;0Awrne7HHnkYLS1NWL5qNdovtGB8UIZS7oSoZyCN2uvSXmph2cO93ZgcH6VDPYXBrna88eqLeJUO&#10;6pEDe3Hm6FHsfuVVvPTs82g6ezaswH97wBnF3w4QdxeC3ooUfY7GeduS44knH0FfXzfFk505PhnX&#10;7rwZH73nPjoEG+0xn8OjrVcY5rWumQZmjsf5SYYpL96/7x3D5xxQzDOwk2KO6XUM8Tg7QTkexdDF&#10;Ezj82hNo3PMShrubbKZ1LiYJRRXLUb/hBsQlaRufBHR1tuHtXa+ZUVT/kwNRVlzBnhZnshQITGHX&#10;rlfxrW9/HQcP7SHF+qDELAb6++3Tn3IYNLDLylR9SBId3dmEZAQ44k7WchP2i5TERN7PsD1gxZ7e&#10;nm6ESLucYK3ZfeTRn+J73/s6nZsL8otYsnuMv2HdFiQnZyA+NgE9HZ04xAGbuScxycgorMH6rbch&#10;MSVPEfRPJ9DauBcHXn0E5w+/gdBYF/kw7nglfs5qraPPP4+30ddKJz4qrXirz87O+Wk4XJ5nf9BL&#10;EVb/eZTkl2Hn9ptwHwcftXUraFfjbCb47T1v4vgJ7TVKvmh2i7pNdVbvdnpKOkzHXw2Y+BG0rY/W&#10;1fsyKafDzk3Xksd63OZ9dcZTt1KdPGd7JaXbOuBY6TQTdS+BaSk5InKCZrH7nbfR26+PuDgcwu8c&#10;EV3LgARwhk7Q2JgGMypLupIYtA6OGFKS01Bb24C0ZMmOZ3yJwz0pc7O9EWPu6iG8KkMOt3TU5CTb&#10;mKCsznhHjLgMqG/YF4JLZ8CiZqhrp6fUzu76F8NifB8EWA/+yRm17Z10zjr6tLtg2ptxclRJkCYw&#10;3AjIAY++A3tp3SKge379VY7KtqcZnhzaxxt43/qc58zGJ8wjKUVl6sVNygzvS1Z8+fHL07pVfZXs&#10;tlvvRnaGZhydXPuOgXiv9AL/GA2XxiwGlqXPrltdJTf+tV8HVz93XBjUz0KhWRsUJNjLaMp7qc5+&#10;vyCcqn9I/oj4wLjL1enyYAS50zBIlnV08cYzT87V5o7PdulBDIL0CaamJuwqvF7cg/eSgfcHViN3&#10;GgZ3nZiUSNkgDxfUV+cRfjo505Zf+pDMQlA2P6tbs6z+63ympIQ0bF5/DT5735fxhc//UyypX0nM&#10;SfSPWB6r5HSI6qr6+YHl6kklzzQwFikaNLvVRORdXMg+xfzYEw/h8NGD1FJubayCmzwQMZcLDt57&#10;SUB5JVqbW5BJY6clAa7irhPN0Mn82d//LX7y919Hw5IG5BeWkh4itpGcYBaH9u5BZWWVLQnYsPUa&#10;3nMdvb25GYcPHMAtt99ub/GnJKeg7cwpdF1oxiCNZWlFFfLLK1BRW0vntQQtTedw+J296G+j8p3m&#10;iHJiAlMMs0E6jgEFvdmqr5Szm9s6KlWcHZ1/El+3VoidSPdFomTPTkSPRiE80DkgEvJYM04Ufr3l&#10;PD2JwAxH9zQs0yNjGBkYxPBAP842nsJB1q2zvQ3l5SVYv307cjPTkZ6bjV46QM3k350f+ygNZR2d&#10;jV3YtHU7JsfGMDo4iDw6taaEyKferk7EsZMlSemw7KnRAfzsm1/Hqw//DCf378Jwfzem2BHS8guw&#10;YtN23HnvZ/GRT30WtavW2IhawvLbsyRAYGLqjr+RXQJcey4Eh1+xUjzquLp6653XceTIAStTm1ev&#10;23Qt7rzjU8hI1rfs2RGnxxAY6sb0cDcCDKGxfoTYPqERno/28roPwdE+Xi86MgRHehj67TjW34bh&#10;rhaM9bRiYqAVfc2n0PjOy+hqPIDZ4R7E0eGMkaKPz0Je+UqsuuYOxMrJY//TC1w/vf/76POcjszU&#10;HNx8/e2orljCarJelOOOrmY88cwDuNB+Bs2tZ5GUGoth0vnaG6+Ys6J9VZNT0nDXnffQ0XHrQxNS&#10;UuwLVzVL1iEhOc/kpaevHee1lysHbv1Dg5gOTWOWjuLzLz2Bw4d3Gw0ycsuXr6UxVJ+JQU5WFnq7&#10;u9DT3S2thA7KotaaanQupZaUmWePlPv7Bu3rVklUTqHJIYz1tqLt3GmM93VhkjyYJi/nJgbpsw4Y&#10;D2c8/gboLAfH+zA7Sl6OM27c3Q8M92KW943XCmybGfGfxyAHIjHsF9IrWtajdcMppLOR5WkmWGsr&#10;A9PT1je1DtmBDJQvg/6PL4te/IcCDqcwjk+MQDtPDFFO2P3tnmhwpekLbIlYvWqtvXWsa5En/evP&#10;mGjng2YO5LXdGlWypZHzozd3E5PcC1zjY5PGf+3XaC9XUGaUV4ZBLzHpZcHHnngAk4FJOgzCocf4&#10;0pN0d0NzqCyvwa0330m50UyjxyMZbOkvptbjbm38H6CsaDlBZJZEDgv7EOWkrLQCK5dt8Gque+6+&#10;YJh1P8X8WqNpPAj3fz8YUdCylNqaJW5LHiKI8MkHP70Pv1zbiUYZ2TNnT6C55Zx7w99oFl5Xd9kY&#10;W45BJz8nuxA3XneH0WUOE5OKRypfOBrPHEVsgiLZfpZXoDrIUXNOnfZjtieJ1AWx9hUpN5Nlzo7a&#10;XDPp0lW6ZpAes9lS+yOQ3+K50sqHqGDb3feZL6CqvN70m80Ge3wx/nmE+A6Y4gX6HZNsHjtoMuqn&#10;d3kF7lzykE7ZSuGANSUxBcmJqTaItaN/nZi26FpH6h7qH329TGslV65aDX173yhzHeFSYJHvvUuA&#10;6sGWoJxsWLcZuTn+Mhj+hhNG57gc6L6C45GxnZdqowOHpP+66XRZQYyXQ6f7Pm8oDfQZtA+r1oBq&#10;yZTlVbtFpflVgHbaOHnyKCZntOe2kweB76RKHvVimPi+ds1GG8T44Ohy9XV0ipeKUzso6Jx6nDpd&#10;+/euX7vJPnIzPk7bOOMm7WwpkzmdTGogfH4QHXKAeVP/5jvqxbB5TE7MoK+3l3JajtzsbBHjNaRO&#10;w8gugV/ssLY020L/3OIS4lNnYIORgJGhfux77WX0d3WgfvkqlFEpuq8DsUQRSAfy0J53UK2Xrjro&#10;sG6jw8qeNDM6ihNHjmLrjh1INUKBi+fOoLutDZ/50peMTad4PR2cxqljRzE2PEynsIJO31aU0dmb&#10;mQ1gUHtcEk9ffz+6OjvR39+LwYE+9A8MY6B/AKO9PfbCifKO0sEcHhowR1NvGQ/TaRzu66fzqPhe&#10;jAwyjIzQOezBKPP29fWhk3Ua6OhAT2cHent6MECDOzI0bDMieoxXVlyE+toaZGZnsOweurpzePPV&#10;V3Dx/DmsX7ce7TTcWWlp5F8pWujw5xYV29ZCp0+dwtjYKArZSBKIPjqsMTMzNE4ULBrS4NQUXnj6&#10;aToCmahvaMDma2/AtbffiZs+8glsvul2FFXXIj4pzRqWKoh5fhdeuvp1Oqx++T5E4Sa4zqh1eyPY&#10;9fYb9lKDDFNlVS0+9tHPICdDs4Ec+FAJNB3ZjXMn9uD8iQOUzxNoO38S7Qyt2oroQiPamhp5fgqt&#10;TaftXiuv284rrhHtF84wj4vrpMHr7biAvo5m9LZfwFDPRcQEJhA/F7Q2p+uA5OwSVK7YhIZNOxGT&#10;mqtncuijs/rYkw+j6WIj5uh0yghtWLsFO6+5yRSi77BOTY/i1NljGKIDNxOatHVux08ewwDlXSNm&#10;rWvcuGUH1q/Zjtg5zarEI6uwhPJSjwQ6wDKQWpMeS0NwnnRrRkzGsanlAo4fP4wuOtr6Spf4qDVQ&#10;S+pX8DqeTo+2NomjQ5hBx/8Q+4XqMkue9tk69ArqDuVJyclFXkExpqjcJmUAZ2dIdojqIYDx4UH0&#10;97Shu7UJnRfOGp/1wmf7hdPGW/GzrYk8PteIFvJTS2HayG/jOx2Btia2Bc8vnlM78Hj+BDqaz2CU&#10;g8Z4Kr10GpAYGv/c/CLSGo9zZxt5zTEv+5nWaBUX6UVSZ8zNAEk4IuLiwSURvwQ4+RbGKQ6ITpw6&#10;amvjpKClWwUyMGrYBDowWrdZVlLB64ijKhCtKUnJ6Kfuam4+bzPh0svCrSUCkml941t5JienUF/f&#10;YC+qKZ/A0MTM4tXXX8DxxkPGG5XpZvsoaNRx+ijAtq3X0dlcJ6zhfEaHXcH2GdaLY6E57fIix8fN&#10;mDqnzT1aLKfDunrFBsscbSAFY+PDONF4zBwjiinBv+cHd60BUkVFlS2zsXcUJPisjMcOgp/eh2g8&#10;7x/MOaQ8SEa07k7rSFsom3o640D4hFtB9ZVOSURRQTm2bNxh9VtYxxjmP/+u+7A6x1155KjqzF2L&#10;l0aLh8f2zOS171z6s9rOmZWTQjqsXC2zmEdt7RLcfcc9qCW/nONLWeCfwNeBSh7B6cq1eIaR0SEc&#10;PXbA1rK6evr3XRpBKBTCxz7yKezYdiPWrFqDNavXMqzzglvD7843MmgNuh+/jnK9zp4QLF++2t5y&#10;18s+4fK9eiwARr33S1eqS4xtLaX3DXyHNdIWgsvgXQC67wf+WlbhAE6eOmyDs1g6rK6NpS/kEHq4&#10;dc74/4+9/wCz67jORNG/0+mcczc6AI2ccyIYwEyRFEmRVI5Ossb22CPb8zzh3fG945nvjq5teZzk&#10;INmygi3KCqQoZhBEIAAi59A555y7T5/uvv+/au8+p0EAIkBKot/T6q6z966watWqVatW1a5dpY++&#10;lixbZnsVK9zxzfH5muV6D6CfNsyFC2dosI56pJMmiYXylF1B41CTcPpYeP26LTQ4tbxH5bMC2r1L&#10;qLjy98vo88/z0x8fFxSVYtWqVSgqKLJB1sDgEEbHRi2ur8MUz6WVsWpeVj8kiTfSM9oaLtpsofaO&#10;DlRULJqbPHDpXL7XAg/d9UHMlorwowqfvy70oSefwod/7fNYt3U7AxhOBs2qcUvnmlKhNx2r19Jq&#10;Fub00eNUPAuRQYudmohxgzhx9DCWrFgJJKVgaGKSBnIKWmuqMD5MI3FsDI2XLuMSjd83Dr2BzuEe&#10;VKxZhtWb1tM4W43VG9kA1q9HUUk5RzgZiApN2cdbzTR62+pq2YHVobmqEq21NTQ0qtBUTwOjscqM&#10;iubaWjQ1NtuMbxPjdrW3IEgDKyYwi/ziAqxevRprN2zAmnXrsI6uIC+XHcMkjd5u1NAoePaZZ2z2&#10;NyE+FokxM3YS2J6XX8HKZctxYN9+7HvlVUSxgWXk0AgJxOG2e3ajtaMNzU2Nxg6rHPFMgkW+BRJT&#10;sePuB/HUZ34dn/rNP8DuT/wylu28F2mFi6hHY6lE2RlIAnw5uxZYhb+fwOtYfuZkeZn6FzrJsqB/&#10;sB9dXe0IzU5RAQawdt1GFOVwEKEZk+AIqk/tR8PFg5geaEJgZgyBWQ4q5GYmEUdDPIbXGH1owmvs&#10;zIT5R7qY6QmLJ2d+lJkYGWqUdTPsSExQJzrllqJo5Vas3P0wSjbfhpnkdJODfg7ItA/suYvHMR6c&#10;5OBtxtaL3rv7ISRS8bj6d2XJzS3E9u23I5VKUq9ztK3JVFCvT9kZsfNdsXydbfhOQdR3PCZrCPFm&#10;WoxhJ6pb3hUvqMCdd91PwyYLOgkrFNSxmnq9rs5UC/EXYt36re6ZWbuTjWBt+YH7PwAtqZhie9bW&#10;PC+99AOcPneUedHQjolFUnE5Vt5+Pyq23oOMBcsRFU+Fro+5JBs02h1/xEfylFd37/GTfNY1XnUl&#10;3mo2T3UA8hguPMD0gdkJujHEhvox2HoJlSf2YqijjlU/xXjR2Lx+CzvwCpYlRGNx1L7K9mcafbmY&#10;D+KP3HsLflb6yFL5+52ZT4NT+uKMjAnzmheui4wO7fkpQyAlhTKjrWeYTsui1Om4LYJEuwYQLais&#10;usiSUItL13j4Orvb8Obh/UwnOtzyIhlN6qRnQ9MozC/Gzm27mM7Vt9K4139hiI/XTJLyMayMZ4rf&#10;7uUrw3VsVEs4yGMrj18GPc0gISHRnUxkYUr/dn4L/8TEuL250rpORprz9/G9VyCc6sbm0IpO9VFW&#10;RpefZgHtSi8ZLjIGyzjgvRVQPpGvz7Vzh9aTa6mdeKkPv9SBajcY4yjzc8aSZET3Ps+1jZVbxrFi&#10;+Uo8+dhHsXzxGqbQ2kZXf3KurnS1iz37RoYDFzClg1CCUxbu0oghuvrPrp4XllRgycKVWLJoledW&#10;062hW+e59XRrPRf2W1qxFovpp/X9cXFa0y/ZdYbSLYMV0rvqYrfu/t1Cdk5ueAcI0umuTh6M/7zX&#10;oLezq9O255PMuLwV7ty7h2vjCHHgoCNT1fB9miI3/ledicR4trW09HTVoMVzMB+nW+7pPXjgorr6&#10;Fh4VJSUpE+vX7MDTT30KH3v6M9i8cYd9eDhNPSR5czrD45EQEoeb4fdll3YMw6MDMWhqqseJk8cx&#10;RR1ucefcteEnzrA205hLy8xEdn6eI4KZGkISkUNru3TJKsSSGZp4tlkfgltPGsKJQ/tRXl6GRlrR&#10;G7btpGIN4dzZM0hNTkROTg4Ql2io9CVzxfIVtk/YiWNHkJ2ZajOHCQnJyMun4bhiFQ6/dRjJyUk0&#10;OOsRy7zGBgdtzdzIwIAVvri0BOmJSUhLSEDp8qWkazkWlJeiZPFi3tMtXo6y8nKULV6JsooKlHAU&#10;WrqE94sYd+ES280gh0KpPBaUl9DwDdqXuHUNjTY6bmxswMXTJ9lxzqDm8hXiW0wjuQQpLPsC4qs9&#10;dxYZmVnoHRhEUloaVcgs4ljObbffjpT0bDIlGu1NLXZKTwKVdE5eAXrb2hA9TcVgH3xNI5c8vsw8&#10;T5w+g4HxSdtyK1azaeonTJNK3MgwKqcoKSkK5NuWBHDkqkXYBq46/EsY3uZx82AovJ8wOl/QRGN4&#10;WyvbJUDbWv3UZ1gFfsoIvHPgGpG+wtVG83oVmZmZjTvuuAfZ6bkWe6DxAqpP70c8XEcbSM22LaYS&#10;MwuQlF5Il4ekjFxec5HIex13qmuiXa92OUjMYBjj25V+aTklyFmwBEWL16NszTbkL12LQFoe7UfN&#10;02tlagwN1m4Mc9BVUlCMAvKurKgCu+94EKU0Km27IBoeKoczuAI0LkhfUhJTxyIhNhEpiRkoKVyI&#10;rZt24t67H0JepjbuZ+m0BGZyEC2Xj6O18iwS4/XaXl9r6mviaJRQhgoKCu2DLr3C0xZQeTmFWLZ0&#10;NfE8jLKSJRbX9ADF0c6MZgdaVrrEDKd4tufCnHyUL1iEtLQMFBYWUUY1+xCL2EAy0snHPOqMtJxi&#10;pGcvYPvIRjxpTU4Tn3KRQh6Jr+/EiZ8JqXlITS+yOohOSbWPuGZo4MexTU2O03iNjUUm84uOSbAZ&#10;x76BHps1k8SmJqfZTE+sbbUWocSvFpn3FCjfzEdZ9JOWk6eP2pfYrpMRXzUj4TpEfcy2csVaFJN+&#10;yaEPIlP9kIzW1JQU2zBea/zdlioeqHIYT+tYFXmCumTd+g02A+TST+HNI/tQW3uJ6bTeTHXkdzJu&#10;dnf7jtuxculm1rFQ+Uxx4T5oH9zTZ07YkgABkxtdzojSTO8sCjig0pfb6qx8kGFqdFCP6Sv43r5u&#10;lt/5GeER+RlYZxyNRToAI0WbzIsOxvKjzUsjULqr/d4ZWEommwyO4cLFM7ZtkCYV3JIKTd14OMVv&#10;/sdEJeLeez6A3Ox8528Qzn9uhtXbEmweRXrw+sxylq2QfYJek8s4klzqWwoteZviQFTyofXo1vat&#10;03fpjAc266ybaBqsa7Bj012kQDOx4rmL58+svh2u5pW+DO+xmfOxSS3VUHhkfsLM4QZp2r5tN+l1&#10;R+Yqlurflw/FEphKtxvvajEVxwWo3c21vesBg2+8S4DDqWU0mze5XQeMFvrOl5GrQMksgjPI5sdx&#10;Mia/4dF+XLp0gbEivxtRYmVCJ3mmoaaPAwsKC2wQr1lj104dP35iGW8IXl4GPh49R6GxWfJ13vbu&#10;VRZ+36DBpYxE6WctV8jPK8Rtt+2mXFEHzMMh0LMS6+Lwvh3k5w8qNADVdzcBW2KgbQ5zcvLI/zgM&#10;DQxjQksFaDM5PSDdorcu4qdo05thyXO0mpXpCO3FvGzpcvuIU/k4+q5FwzsxWGmwpadeta2VES2R&#10;FOGsbhKhN1J6DeeyoaLkaPjUkcM0WMtR39qGTdt0NGsUO7ECjAwN4tChw+xkU5GRnY384mLEBeI4&#10;WghC29CMDg+hrbkVu26/i51mun2gcPHyRV6n0NPTbzOY2lsxlyOGVBprdTU1hqPq1Ens37sHq9Zv&#10;tC2mLp4+hQunTqB4QTH2vvKybXNTULQADdVVGOjuRXpWDgb6BnHuxDFEDY/i8J49zLcZtVcukfwg&#10;Lpw/i42bNiIrL9eWHDQyn5Eh18Fs3rULGVnZOHfqLEpLytBQW4fVGzdjvZY60AhYvp6jyRXLkZiS&#10;jZHBIby5b5+Va8mSpVhA4zg6NoCulhY3wxTQIvRJNNfVY5pCL+O5dGEZaS2wcqj1ucrWLEk0jh3Z&#10;T0OeBhbv33bS1c/NYHUjSV82fj5LAiJwGYTvnTLVXRQqay5bI9fm7bm5+di0eQdSE9MZNEtjdR8m&#10;+pptNjQxNcte0xev2obcRauQW7KCbglyy5cip2wpchfSlS2z57mrf6/wsuXeM698zrPrcuQUL0Fq&#10;4SLEJrHzpaGqmRPNodiSGvIumYMg7b+5lIOq5cvWYhVdHhWOoqjBqxz6MMYZNxrdx9HYLMOSiuVY&#10;s3It1q7ciA3rtmLVyjW2K4EUstZ1SnG0VZ9C5VsvY6y7ybbRKVy4jMqFnSPLK3z5OQuIZ6ltvbV2&#10;9XqsX+u288qjkTmj5QNzLHWdpCbdpJy11nLZ4qU0staw01zN51KTT/f6UoqTV63Pi01CUnYR0rKK&#10;7ACMnPLF5Al5Kr6QRznknbtG3r/dTzzOKRXPVyKH9ZBXWmE6IIZG/IjWm7EuR8bGkVOyFIFkfVw2&#10;Y0uJdLqUBsjpHESuX7fRLa8QY6003u1PDZx8Kwtt73Lq7HE7VtEtSaA/Nbhm0xQhJupqg5Xh1j4E&#10;MgpnzajRCTc11NeaNdYHpH5cybL2mRXbtZZV3wksKl+ilLbGed++V2kodliezsiQLBmb7LXh/fc8&#10;zEEI+UZ/Uaz8nNGje/7y1k6qosE6OaUjKxnkxVOYnrVkKT0tC2vXrbfXtQ4sImPqpVOCbZ+kU4/c&#10;B2Y+/T648mpP8P6+IRQVltjaTHWW/itwB7qPfPbhWn43Bh+tjlQ+/NZ+DA330s/h10XlE7hOONre&#10;SDz04KOIn5MjgeK4NPOXBBgnFcFAvNc8qgYSDz7wIO6+/V6sYPuV0blm1ToaAmuxevVaGgUF6Oru&#10;sj2Grf176f38XE7iWxQGaTBk52RxoKDjxulDov0yuXJcDWFaHVA+Bnpx9txJjAf1qld+DrfAPVPX&#10;h2axY/vdcwar8ndyxBJqWYWi8ce/hsF/0NW/92m4DjDoHS0JiE7AurXsr7PyGK5yK5bP7+vgtzbl&#10;BlhXx/GpkmyePHmcRqH2waWfYwKBMSw99Rp1nCaQtH585YpVlO0k8xdcm++3AsITkTfv6+qv4PLl&#10;s+w/pDfURmUQaiLBi8XBjY7+XbJ4BTas3WZxvNpRqHf18YoPPi8E4atbOqWrcEq3OH0hfNq3uyi/&#10;BBUcdElW+3p1fPaAGaXKTXzRvfLz6TJR0VsB4tGAuow2VFEBdR3DHX1+3vPBcfQngmOOGC+GWKMh&#10;8TrlIGQkUflEk2FT4xjt68QkR/2izLKlBlSQQCO+NFriS9ZtwK577kV91RW8+twP0d5Qj3Eak4HE&#10;JKzetAMVWttCA+zlF15ES1MjJmnMlWmbpw1bbBuc3NJyW/vw+qsv4/UXX0BKfBwSaOiePX4EA719&#10;GB5wi8UXL1uJ7pYOvPK97zOvSixb4Taw1hqdwf5ecR5TNBBbGupIbgipaUkoLytCe3MjEkh8U1UV&#10;ju3fh0OvvYKs1BRM0WCuYKc8NDKOpsYmJKdnYJaj4RlQIGgoFtLASM2mcUajOEBDZLx3CKcPHsSr&#10;z7+IUhr/m3buREHpAtptbo1pVCDW1gvqJC3xS5ubt9VzRE9etFw8i9ee+Ue8+PUv47Vv/wVe+sc/&#10;xYv/+Of43t/9KY7sfZWd7tR1qvQXoLp3Lgwa7bkRn3vlpa9UJc86Yi6BnY1rutoPcdKMx6npaCSw&#10;M8oqWYz41BwOCjIQSMlCXFoO4jgI0X0giVfGCSRletcIP9/Jz+6df1xiGutdX2uy6VH+rC1xEKhx&#10;b5zaF581qx5LxRyXkIREjjoTkqX8SLsUEQm10aq1Pw1gXEmjZ2ORmZaLgrxyGjmLkJmVaztddNee&#10;R93JNzAz0sVY0wgOj0AflMXMjGFssBfTk5P0HkcnDdmGs4ftVCodgalzzQvyS5GdVUhjJ8UUlfKS&#10;kjLDRZ0SDWwpQ41WpUi0kX8qB5h2AIhmGNgudOKWZNteT/HKntvGs3q7EpOY7HgnXvo8nbuPfL6G&#10;0+xsai7rQrzPRGJaHpJyS5BVUGKLALR2b3xs0upaHJqNiUUM21ssB3P+GrQwkLZ5zz99cK+/lK3r&#10;ZORjNGgW3DoNOatZOoHiS16c4Si5EQ7tubuoXGsVZRCJxdLPDq/ePAnL5PQEDh0/ZMs1hLO2thKt&#10;bc2sT60n03ZYlCtmo23NNBO9eNFyDpB0TKjk0dB6NEr2wh9YKE+1IeXl81PPcqpv/6qZJx+U1jd8&#10;hbOkrNyWBbjlAMrDd14mBJVC57jXkO7hsX6j0+Tppwaa9RlHR0e7rR/1SfHLJrpVXLXDwoJiJOm7&#10;glsA8V2g7ZCCk7NITc5FbmYJSouWY1HZaqxevgWb1u7EPbs/wMHneh2SSHd1ucUrz4gjbT29XXhj&#10;/172cd2Oz/qnv6/7bh7C9XA9UFV41S/WmSxZvnqOTG5xRMfVTu8j3Uz/rYDy9utjbEw7idCT+c5v&#10;4zeC68VzFGVTl+pgI+lmtw3XtUGGbSdlRnKjrcrUlv1B5jun5WZglgPfIYxNjFk7VXv1ZVQTjo75&#10;swgEAhwIrbQUinN9EI1ynsEm8LysyerKG9d+de9ycL/R1P8ZNlHy2U//KlYtX8f+JwCdqqg+wsmI&#10;+mD1uxymzQRtwogtme0giObmJuLw9cj1aZRo3RCkGGbIACGztRK6N3xUjHRxNPSC7OS6ay/jyMvP&#10;4e++/CUah5cZR+frUqFZ/mEC9PXpDJVidl4+7rz7bmzcuBmt7R04d+4cTh09ZmtJ46gAdj/8GD75&#10;uU/TyFyG1KxsLF6+AkuXr7LlCZMjo7b28FO/8ssoW1qB5MwM7DtwAONs+DGJCXhz/0HmFIV4dvab&#10;N29BR3MLnnzyKXb8brYphoxLVD9KjielJLKjT2SfG0RnXxf6aMgm6NUihV8VvXbNKqxascJmvfIK&#10;irBxx07c9/AjGBxkx884Dz76CDIK8rB41RqMBkPobG7G2dNn8NaxYxwRXkE6jdrHn3gKi1esRIB4&#10;tYbQjUSpqKiwQqQlSq+DZ2Kx8677KCqxeH3fAbz68qt4lQb7ay+/ZHuF7nntRbyx51UceO1VDPb0&#10;3KBKf17gGsr7FdTJ+PRpRto28qZsTk1NYzIoE9WFaRCiGc/omHj7QK/h7GmMttZirLsZY211GGuv&#10;xWhHDUY6dHXPI+31GJV/O599P++qOC7MpRvrYtr2SrpqDLVdwUjrFYx1VmO8nWFtDKMb7qikXw3j&#10;V2KCaSaHOjAbHGAhtG2TjEN2QBrxyvCyRm6k25JwZzy45+7GGpw7tAdXjr2Oc4dfo8BNIlXrsTIK&#10;EQpkIK+kgsZeCnoaqnD28Cu4eOR1NF86A1oYlt7hshzMOJbCkQLWF+iiQYPRKI1GoycQGu/CxEAr&#10;y80ysIxDKivLMNZRbdeJTvKkrYp8oOuqw3jHFTqWm26EvBlj+UfIvzCv5Of46J51dffyG2a6UfHM&#10;eKpdGOrRWXkBtZX6sCoKkzPTSM/JRkKS28pFr1dHh8dpGGiWytW1uzoFqTQ/S9DbIs2YOR77SwE0&#10;c3g9lUw6GS79pTQiXUZeUmK6fVSl3R/0kZOtubQyCZwxqXIO9PfhwsXTmJwawKkzxyjz2jpMRpMM&#10;YBnwWncnOmKxfftOm63SrIpUvlu76vJ14K4y5sLbI81v//79ODvT0REtr3F+Pg7JlGDZ0qXh40vn&#10;gdKLFzRlaKnFc7DR0Fhv29BZqOESP947EA2OjhkMDPTYNkXhEokPkn9XP1qao7rSMgW9QXD03hwI&#10;l95O6KrBlY/HSGDdGtvZHyQF0u20MZ0DryK7OlbZmae3JtA5bTUWi7a2Jhw/dZSDbtWxk4nIunmn&#10;4JLoh7iVT8RSBIF/Z4aL9IIve/Oq0smsORuMeTAPl+5vHUSnnOpOp9y9Z8A6UFG0bVhxsfuI1H3c&#10;KODVyhMurHbK6Ovvwfnz51z5GOQMNRfn7TL+TmF+Oocnyk4/6+7u4p2MSDdg9duE2WpMp3rX8iy9&#10;cg/XZyToOdJvfh37t2qvNHeI3+V/dVn0KHtQOiknOw8f/9inbVeBsNww3J8ooJzYPsY2GKRpHwqi&#10;t7dXWN6G92r4iUsCGmvrkJ6Wjhwaa6ZMVQAiHR8ZRHtdJareehOvP/s9PPfP38TZI0fYJ05hy+13&#10;IJMG6ZnDR2zbgqbOLlvDKuKkmNU32DnHvNG5/hIGHSeZnZ6G5sYG1FVXY7i3jw1uCuNKE0i0hc+x&#10;8QHk5ebSgNUxrgkoWbUSCalpqKmssjVrd3/wMRQvqsCxNw9i287bSGgUYmjEajZtybo1iI7TzGYM&#10;upoaMdDZjlji0Ik9TdVXkJ+bbaPq9LwC+1CgsHQheoeG0dLVhdqGBpQsXIiSknIkkxdp2dkoyM/D&#10;KPPsY0fQ3dZu+6xWXapEf+8AikoWoJyGdOmicmQVFgO2mbFJrrHP5Jx80H6X0ay8WM1ScSRSWLEE&#10;q9asRRGV+NK167B8/Sas2bwTKzdsoduO5es2Yfmq9ZiaCGItDXGtX9RWQu/vNaw/yyUBPwmEfxYD&#10;w32oomEzNsaBD0fMq5atsXVPekWRlDiLDhp6mApyYDNtW4t1NF5Be9U5dNacR3vtWbTVn0JH3Xm0&#10;2TMd7zt4bTN3jn4XLNwPk7/CzZ/p2xmns/4i3QW01p5BVx2v1WfRUXOBxiP9684R92m08rm99gq6&#10;mmnYDXexs5qx9YX2Cp8dneOWlJWulK1oqRWOWjUoovJounIaQy2ViI8JYpIdbNnSVUjOLkB8Wg4S&#10;shZg+cYdiKKstNZdRH/LZSQy/dTEDAqWrUWUveJ0hpGdmsOr2r99fao/1RXbzshgO3oaz6P+4luo&#10;O/cWaWb5WZauapar+hzLdh6tlafIB/qzbC014h/5UH+e92fQZnxiOcVL+nXq3ued+BbBx0i/NvKx&#10;s+EC2phHW9VpdDF9X1MdpkZo2EfRGCSd5WwruSUrSXi87ZN47vxJ1NZdsU5/UXmFnZilNsQIViaD&#10;uU7opyOBrsaAnt4OnGB7nZ5xr3kdiN/WNUBrI1euWG/bQhk5fpjVhYwa0UxsvE9JScblqgu2zMDq&#10;3nomV3e6lxGqLb3Ub/T2d+PMuTO2l7QZqsSiGRPhnQnNYhv1zbat0p2UMf0Rh3S2w6e8XRr96djS&#10;8/pCeUL7T3phpNWyZyzda6sjnVqmQywERjtZ7AYIs+xb0nDx8nn09vUaHQ7m81/LO6S3x8dDxJeM&#10;xUsXmxEhPjneKW44fhiu5Xdt8DtK8VjG6FvHDqGpuY6dqmb/xAe/bOHZXS0r2bXrXuRm5V+Vk0//&#10;jZcE6FZnwMeyfrQDR0X5InqpXumY3EjSNWoamWnZ1g4b2Rdpn27VhQbWfj5Od7p2qg+mRodHzZhO&#10;T9WaX61n9Pl0NYRpdeCWBGgN60RQWyXJL5zW2j3zkeG2eeMuO1XK6pTEarbMRWMc/zoH9DDDRQEO&#10;l0M+33kh84Ge72RJgD421DIKLaNRzuFlI7pGpogA85ah7dHms8MDH884jcPqmkprR77sOp4LpBcl&#10;j5r4mEFPz4DthqCjpgWeaBmf5G4e/HyUVjjcfSsHJvv270GQ8qC33QYqhnQE/1y+MbbVl5aJuf2T&#10;nd6YD76PEvvOByKhrLnBLG8tH0dHZDwrG+NaCNtkfFwCioqK7EO0ro4OM+bVVK3N2rpoxmWdCYcm&#10;/rS39PZtd5gO0J/DHwkuTSRlEUC0Ft+9ItL2YzMTQ+htqUXNiYPY9/1v4Xt//af4qz/6P/CXf/Yn&#10;OHviJHJoUG7fvRuLV61lahpo0XGYkkkuy19XYXUXgphOpGyoRgbziotPQHJWFjbuugv3Pv4k8axG&#10;//gk2tu70dDQiMrqKlt32NbpvrJPTU9Ha0MzcQSwdMVKbNyyFYkcqecX6qvpbZge0hY6ISRmpqJs&#10;SRlik7SGygl7UUGBMaap8gJCWle6dBkSktMRYONuaGjCQo5GUnPzseW2XdiyYwceevQxduABE+va&#10;+joaO1dwmUZyfU0tWkibtvJJY/nvfuhB3PXwgyitWGwfoUSRNjVkvZqzr7NZqdpGiL2k0SGGaE2w&#10;TgCjdc6OvBanz51GxfIl2P7AQ9j50BPYft8j2Hn/E3SP4bYHH8edjz2Fh578MOICSUzuV6qq0bsP&#10;M/l9AjdDj1+enw44fnEEmJGN1ORUe7U4NjyC+gYdVUoxpUym5JVyILQVs8lZGKf+DU2NYXp8CDPj&#10;gwhNDGBmcgCzY7zS6dz/2YlBRDFMHzNF0c2MM2y8310ZFpoYZhrFU/x+Pg/Slh/DzAj9x+g/NczB&#10;FuPrUAHmFRzpJ346neM9xXwnujDW32AG4ak930fl4RfR13iBabW2Th2nm9WQMtKxlZp1lQIQZGoL&#10;EyqCoSCNmhwOnOKlQLVvZBqKivMon5KbOCRn5mE6LgXj03FIyy2krLOdkFXCLxWkj6Zm9fqSHZ/j&#10;YBCjvc1oOLMfF17/Ac7ufxHdNEK17CB6so986EcMeRLLMmOsBwGWI9r8+hAIDiJ6os/4ER0cZtwh&#10;5+gHhk8z3jTDpshz4934sPF41ucn406TNzETI5gd6aMfR+bECeKanhy116sToRjkl61CXtkaNvkU&#10;K8sY012p0XGmVjBbu6y1g/rC3hSk2o0KZz928x7A1bIfgZeDo2kOyFVfrsP3Z1kVx9MPTjtG0CVD&#10;RmHOoPHxyxhctWy1dRIuBxkOrFs64ZZRLMOrqbEBhw8fwuTEmLMd6Ow44hnWKz00aLvjrnuo7xPY&#10;NrRcwJCRJpeP1x3xxuUiHa4BnxkqXs4+GDuZd4gdvL2mNT/FY4BIM5QyMtxpWnEcgLniyOiiPEuu&#10;jS/CzhoiMTOzUzhz9iQaG+ss3N4weG3awOiUk6wqrxtD5GyOT69wjYwOoaW1iXkqb52VrnxYegZH&#10;zkTn5xehkO3F0X1tUEnCMD+i8lMnbwNCu3P1JWKUn7pOy9fKOGvHEZeXLWHR+GzRHD9dEuEmFt7r&#10;AzadYLb/wB6MTGifXydf9gqG8S1qBLi0vqdbamKVZE44/XDpAy0C5D15PzrKNii0fFQ9+F+AO/x+&#10;ejr5ezIznx8/Ga6m9Vrg8nb3GlAb8OIOb1C+YpDneU2QXeDos4tFU41I98lDH6SWIz05k3eqFJef&#10;PkD3v4ifjQ7Rg3VBOR0cHsCLLz1vRq4YZINIOcm1V2e+m/98bRDPXB35oHqYRnNrgy0BcfXrwmU4&#10;S0eobUpvJyckY8XSVQzROtuwseqy1ZNL67swLZGOqU3v+OWmM6FzV7snKL3urT4YS0d779xxB1LT&#10;MuinDNV/MBFpVHeipZCKr7c0hpRhRodurwmMOzfD6sdiwqa6SugrrwKOVDRzmJ6ZBu0b+cL3/wUv&#10;/vC7uHjsTfS3NmLxkgrc88AHmCgGjzz9NHY88kGULl6KNHaACQnxOEXluLCsFI1t7diw3e1Tp2wk&#10;CO5X10jyPH9eElLYqS4oQ0nZQje7GohFfILO048n99yXb9MTQfuKUq9VJkPT6Ovtw2BfP9PHUOFo&#10;D9U2jtw70dPXg5rqWtTS0GyorkY7lZHWVY2NS5EyfxqWvf0jCCQkYYG+8KPxPDw6al9ex8TE24h1&#10;SidLURg1y5uUkoIkGsd5hUVYvGwFShcuRmZODm10NwrXaEd/WldISaVTmVSFenQVL+jRGqnQFOIo&#10;cBLCoZFBHFGHMjKCCydPYGJsGAUF+WSvZmgVRchnaBwzL1Zy+OCABOQVF79P92EdQ6q/S4DNZnnA&#10;RC6dfn0Mc55zPrcOosWnh9jsVvWg02Ki0NbSxMFQqy1Qn5yc5KBlOZISU83oy2AnlJqWyeZFtUAe&#10;x8Ymsd5TEJWYhKi4eFtQHxNIwUx0PELTM5QNxoyKoxglIZCUSllVeAKfkylLdHyOY7rYQCKfU+3D&#10;o0B8Bu8TEUV5imacKOKLik5CvI5upSE1SXGbsOUzTpYClOn4qGmMDnShs72JRsAIMigHsdoWiEKn&#10;taIyWk0lsYOQ0ZqcSjmlDGexY124YhMCKfkY6GrChTdfQFvtRdv4ObN4MRJIs14bZWQXoHjFWsbL&#10;ZI7EZIrZ8VDdmBnINBq6Gq/gyom96K47R0twwJ10x6AQ40/JcVCmTl6dPc0Kd/YWO9npkDrnaEwy&#10;TkjhdKGZGI3VLJ5mjaPJk2jWQwz5LX7GkNcB8i2W/IyJJ//Jq2jyKp48jI4ljxPJ3wQapbHkLePr&#10;sILy5ezYV25HYlYZc5YynMGegy/g/MUTfGb70dnv2++03RWktE2CJXDWbq2kfHAQvrsViJC/CNBT&#10;R3cdjp88ynasTp1+4qEPpElf4OoDtiLNsHrpXccg56dx/qqjIuqiy5cvYoRGvEAGlfDY62Cd5Me4&#10;IepMnRqlDdCVlLVBTOo0+DsVgw3rt2EjnfJ2uFXnzilf19KV1tGqfVTPcICtdaWKbpMQlsbRpc5e&#10;f4srVqC4qNziWLjw6F6851X0VF65RD2rmSLKvGiWtSz6FZv5adAvv0nq7a7OLq+9st4ZR6BJT2es&#10;yPgjWGa+ezv4nas/W+rup21pWGtHI946csj2Apf+NoORNLhO13WywfFp3H3H/Vi6WMaAaAy3Fcva&#10;QF9xV7sZVjs4wP7nwJWNPkS7fOkKLCpbSk/mpz/PCDG8SsS8NbsciI+3nRVCWv9H2lSHkm+hsWcj&#10;gVLM546uDiQnJaOktIwDEOkHxjWcLp6j2aW1VPRUOi2LO3/+LA0uzZy7MhnhVu/CwfTT0baXamFB&#10;iaOXSKwshld0OTDcztvuLY7nFwlXe1nZ9SdCSdSNZlgdn2RKxmLlytWUtTKGSxaFwQOj3XcChlig&#10;fug8OTJQXFW16sDkQ6dEBdDO/lp7tGvGW/mpLUh+7Lhg/Skd+ax9rbt7upGRnoGiYvKHcRVbeIxF&#10;JkcCV79hiLz3gHrclcI5F30WE5OD2H/wddsfVipOwTbgpZ41MhhRL7HLShbj9tvutp0nhMdKr3D/&#10;3miQkxxIxuWrPPXrZNGQG3/05D/7cZyPyu7KxgcLdzomKzPb9vJubqkjfTPULZINyR8jWpMQD6NR&#10;XlpB3bOJYfQjvwyrI9AD5UJfJnTefiAzPvzq8yxgPNZs2YXDe/fZaU7lK5agmxXWVV+LE4cPs5/q&#10;x7adO7Bh0yZ8/3vfx6NPP4HkBVSuZJIdkE9ivvon/w9279qFAydO4XO/8/smA8rGidK1wSfHSisQ&#10;Y/x7AzUYxtEgmhcbifM6Na1TbNzpI9o/0orHHwlUSHuVsfOfmqBxSMFTAze7kaAztCVOUnPq8LUV&#10;jk574SDVPtDQqydTHoaPnhJUE1aPJhLhwvTg/JwP6WalzUWzZ9JOgfZB22RFUSkkcHAwQaM4PT+f&#10;SiKErNx87Hv5RUwODbCjn0Q+jdbVa9aioJDCT6OaWsvKrNmL4wcP2f5qq7ZsxTf+9st4+pO/Yh/q&#10;GAnM27s40INgzuPmYQ6FmG/4ncA68BqiZiGmh7Hn23+D6LEu5C9ej9W7nyZD3ccJVsdM5HHVObtV&#10;eqfswjhvFYQlAj9BusdmlKhwTp06gh/88Dv2OlPVsmXL7Xjy8Y9y0JJoEXXs5RSVQlCzf6pHGlez&#10;+gpbCt4rpmRrZlpHJEqB6QM6yo0JluIphmTKXV1ZfUd82gc1mnyK0cicaYSTykavae1AARl3/AvS&#10;GBhkx9PVXE956ERUSIdXxGKGxnD2gkVYtXU34tPziVUdkvCqs5exSD0WRVNxjAaM9mVNyWJ+Sag9&#10;vQ9Vx16kkclyJOfhzic+T1uPHb9mODl4QnI66ymNhjhpIalRbAgexcQ9iq66s7h0fD9miDeGnbtm&#10;paOSspFVuAg5hWVIymQ+NDyjSL/rbFhiFlVK1HWOmrXiVQaJviIRX3lvH2fSK0prImVsKaHKIxrY&#10;ph2DFJ1+DIsmUsnRLIkUi61p8U8DuYQkliEmgflqg2rgwpVT+NYzX8PI6IAp9LUr1+OjT30a6Wm5&#10;hlZ4VE5l5gxW4XLgX28NRLMwhLH4uM9c2I+/+fu/5qAi2XSWGWWUJ9ErtgViUvDUEx/Hlk27GFt8&#10;II2GRhjEgzD4fN2z9zm89OqzLLtmYNQp8KpZNTv4gXzVANqvDOlN1YMQkCeJCRl4+slPYP2aLUxD&#10;TpqeUjyljcxTVz2DHVEj/umbX0V7jz5aJVotbTJgDVtHKxmMxROPfRy7tj/g0alw0aarfmZpfE3g&#10;u9/7No6fOMABoerVlcdIVQLKiWiyJQwhyg+NJc3cPPrwE0iyY2OVxsX1+w9L5+G/GrwoFjecRmXm&#10;NWoKz7/4Q7z+xuuUCSeTat9GE2VNy2KCwVksKCzFL33q88jNKWG404E+PsczQRT2HXwJ33v2G4hN&#10;cJMOxnoPLJ1knM3gkQ88QQP4EfooQ+LQRXQZfZpNVsJoG0D/8zNfxanzx+nvdvZQPDOcrN0ITKit&#10;eeXmFOFTn/hllFJXOHSsV8+YUDo5t1yAz15Jqmov4Nv//I8YGOmyJuiMM+Uvp/6Wg89gFD7z6V+3&#10;L8/d7JtCySPLRM8Op8Dni5XnJ4Djn5eGfwa87Nn3I/zguW8hLtENpubxkXWjsscggA899lFs33IX&#10;+SF5EQYfR7gt+km9kPmgQMXlVZMXApEkg+5K9Tn87d//FWaiJ6Gv3k3GRQvDHS/VpuRHOeVAPDe7&#10;CB/58CexuGw5w4TD4/NVfPDLHIb5FGr5hWkmlccKPoua+kv45rf+AUNjvWS1q29N3E3zVktaVO6Y&#10;2QAee/RpM1glV6LXPhqzhmWoPVqc/rFlRnPtXvWlGF5U/oTJnrtxtPuPXqXYGwAPVOSX93wXr+55&#10;ntkGGVVhmlBTG5fcyjiNw0P3PYL7736YcfRMXWXxPAhnFzHDqnCPGc1aw0ojKr+4HI31TUjLzEAu&#10;R/qpHDEUlC3C6i07sXLNRowGp1Fd22CzmeMc+c7QgDry5iEz9DLz83DmzTdRbjOsHdiwfWe4XJ67&#10;FogBTljdvQ+OND4bs8kFdXJqaNbBRVuemlnUNTkljUabvrBORhLvU1LTbWp8eGQYCxYtRGpGJlLS&#10;5DK8r7BTeU1BEuMnJCbaKFYzOur8LA8zWiVscgQjSxXsFKuj06M7kmZFDD8qBn88HAQNALSNF+WQ&#10;OmuGg4JVtlZYtAy2t2BpcS6WlRbiwvEjePEHP8D5M6fR2aHtTUL20ZpoeP/MsIoffvlZzvfNGlaH&#10;X43NqtAQzyI7OwutbW3o7qYRGB1Cb08nfaftVLVAnAxrve6kLCSlUUmmI05Xdo6xvA/QIIqjCyRn&#10;ID4lGwkpObxmIT4pk3EznEtyLsD7gNL7/omKw2emVXhsQgrrL5Nx6JQmMY1X4iK+BOJOzixEVlEp&#10;CsoXI9mT1fScAiSnZUFvAjQDqXuJVZRG/pQkyao6kdG+dpx/ay8qz51ELNtNen4xxrpb7dQtsUF5&#10;LVy1GeOD/Ti17yVUXTmHtNRUJKXlWHrDp2G6lAiV3VBvFy6zTmOZh9pZPI3bvLKlWLp5N4qXb0Z6&#10;QQXpzrPdEBJT9RU/HcvgeOTxKTWH11yWQ1ftpaqrF2a7KmR7PCMvEsQ38Vu8Iv/FT/IqjsZVFP1j&#10;FMb7WDrt56q4MWznMlZF80xUCI3NVVSYz6G3s8NkQMdJ6rjRhaVLPGHw26Mvu/NU5bz7mwdfnudj&#10;0VNXVzNOnD5ub7Jcu3FhPvgzrG5bKxcYjnNVZOXDDlWzQJevXMToqDv1xl5DKtj7MWPIAvQs2pgv&#10;O5fQ1CyWLFmO23feSRxJzEdvb0ST32D8cgj8qz6oGsG5C2cxNKLlKQxhfJVFHasBPacmgyjTBvMV&#10;mol0eHwdaVe2ec26BBJicebsWRoJ7HHpr84sZOtsLYXhdEaZK1NXVycCgTjiXsgqdGUTPhkqYfx2&#10;iQB5OKcwTXAInxk8NECUZ+9AB370/A9tdtXyNCOEbcAzAvWRWjwHiw898CiWVqxkd0Q+eX8Cl7fK&#10;6aCm7gquVF2ATkkSuFg+eLQS9bKlK7GQbcmlp9P/XAGcfOhgEBlKJaULiPOyeyXvG0n8dV+wywig&#10;H+mK5fMYZSE4NWNb3NnkiycDli3zddsNhUF9lI5pPnvulH3f4erSd05m1GZmOaDduH4rCqhT/DAz&#10;pjz61dZEf2SfqOtPcj5E3gu9Zqmr6y5be3FeEeHMW/locKTtALVswr2CjyibaLM0EXl413lghq3A&#10;l0PhUD9P3ZGaiJGxQTQ2UX/SQ4MoLStSvThwcmrtgH9jrJ/evn7bmzUjTacoOp77PL26zPPB0Ss+&#10;OpwuDQ0GhoRw5OghVFVf4rPiaWAq2ZSckiYarmpGahv33fsQkqnnw/kQl/D6T0JJHE3NjXbgkt5i&#10;64Nki2X0KZLoVhndcyTdVh7vXvEcePE89tc1XEZdfTX1sWhXe9dH5o5nMk7j45Nx5667kJNdQA8n&#10;o3OoroK5GvULcDWoMWtzV6FmVhycxbEzSUIGO/a1u+7EHfc/jl/69S9i0eI1OHnsDE4dOYHQhEZh&#10;VHrMVRazbEyBLsrwesT4oBGfGOILuzHHjFUvAsEe6VRs7WKgq5qtzc5YPOakmTFjjMZ+ITbwYQU4&#10;P8UhAgmd1lJM0VlMCxNiRjCOC49ThHa1eyERjWo8rvItS9F5I7hmuEY9epkxi57mWjReOWPrAZvO&#10;H8V3v/63+Ic//1NcPHHClgn0dfehobGZI99hO0rzF/BOwGrGWK/GL5mSl17RP/roh+xV6iyCCM6O&#10;4PX9L+Ib//L3aGqtxOTEuBNWkwrXKThMkSAfkxrPRYKelc53foxpjpj1RbB7YlfNW8mYnrU+TF+O&#10;60QfPpqcSQzjEEeDrmDNbViy81Es3vlBrLjzKazkNbd0GdgzMX4Qk/3tGO5swNRID1NNo73+Mrpr&#10;aQQMtKDp8gmiH0dO+RLkLlqL6IxSrN7OkXdsHPpaajDQVsl4zWi6eAwzoVF2SCMY7a7HSEc9MDlE&#10;QkNIzsjG5nsex8aHPoXNj/4SNj30WSzd8RiS8pZwLOJOXPKK5YGGAK67l1OzsmJeF9Q+fH66Jwc+&#10;MxwvnSZiZ0vntVBGUZjerKieghgc7sLRU3vxzX/+KzTUnWf4lG1fdtcd92DNKp1t71JbrbKTMvkQ&#10;Hg+Ut2vZYXpuHkRZuBRhmMX4JI0B6hc3qyo9dKt5CKj3mJeMh4qFy6jDNNgibutIGaaZEzHfL0fk&#10;PfkQCCTRoFmL9DTtX8kQBvmzbg4i7/2U5CBlR1/vu7jhcsrYFchH5fO/3PYNWndvF3sOse4WL1qC&#10;3XfdY7On9lqTcWVw+V2X4xOvjDsbPU1jdgIvv/IjPP/yvyJo56hbNHaG/FEWlo085eE7PTtnxoZn&#10;4OngFic/03j1tRcxaMsq3LM5GTHmqPsp48sXr8LKpWv4KN6SJhq+Ktb8etTa4WlbeubTdjPgd+gC&#10;3wBSnYrurPR83H/3gwjoTYbxiuWmkeG2yXLPokXLBvQG4sz5U9h34A3rx/X1uMJl02qtq2COZOPN&#10;LLR9o2055BlDzvnAOKavJLvMi/Lj+kHx0jnNmgnECx+HDGtnXPv4wn6R/m9rB6JVNojeHHle1wb2&#10;8KR73Jb5OXzaXcI00JwROh+U01W5eUA6mJmrT9FEL/4kBPRh0E7k5RaQHsma47ni+TPdqh8HTMSy&#10;19RewA9/9IwdVuPAldHqgPURUc0RIByOh7qdFl67d9TqoA37YJMG4LQmFIhT8VQbokVbnyXGJeGB&#10;+x82WREoH81CuwGLA5VNb/OU8tTpY/jK3/0F/varf4G9+14ivVUYHu0lfp1A5fb89pu5ZMiZhMzP&#10;jG/nLzBeeSCq9Tc4OGRLeUxuTDZIBQcXbs1zFPVWkW0PZ/jIPw9VGOThuXm7BPhRtUuA1hXlF5eg&#10;pbEO6empyM7T14AU9qkgxoeGbYPuqHg2GBpbMcmJyMzJQnFuFoa6emxtZ05RAU4fOsjRThka2tux&#10;kRXtsX0un2uBq0zX8P2rC2A6PivpDCuOoap6C7Iq4K278kZpda8KZoVODPZgTB+zzATR09GKsaER&#10;xtXHZHEcWQunEyApR/2xHlW7wuDl4PJ2ozbnfLDwuUj2PwfCFenhbsMeNsNqa1hZEn2cwBHO1/7q&#10;L/H688+hoabWlFBqdh6WrF6PTbffg8c+/DHs/tCHULaowuiVonz/zLCKL3ZDEN/fT7sEUF6IOlxv&#10;rqa1vis9Ix0tHS0YGBqyAVZXbzfOnTmD3u5ujI4NoL23GW0dTWhrb0RrZyPaOrX2tZmugY7+Hc1o&#10;ZVh7G8MVr5Px6d/Oe8XpUBivrcyjlWGtbfXo7G2zjzr6+/uRmpLOjllb25BKCp46J3ulJFaY1tRA&#10;SgMuN2s6q04hTtujxTGMjT5anQXDx4dx9sBruHTsIDtwGqYLFtsMaz/zj2KHoPWgZUvXIjY1k8qh&#10;AOU0bJLziplPDOM0obe1xjrE1Mx85C9ajuH+brz10r/aEcY6ICMpPQtRcYnMMhEx2kOV+KJ5ndXX&#10;5OqwSK+bOFBbUvtzrZ0lsroM1+w0+dWEGuJtaSUPydMW8Y38Mb62kW9t4nkLmjvJM5+PvGrtrtYd&#10;ax1Z33A3envb0dnWghZ2Bm3G4yYONppwpfIyXtnzYxw8tBfBaXVgbMuzAfuqefdd9yMpPpXEyE9y&#10;4WYETc+YfDgq3a/AKoLO6YN3C8Krj4cuXT6DyqrLtjbfdeoix+khwc3MsEqubZaQOkv79+rDJHXU&#10;OlTA5GgO9KC0dF4nPhuKxuKK5biXBlB8wO2H6m+R48DPy0vnPatWg8EJ2yWgf1Bb0jjZFQ1zsyek&#10;ayY0jbLSCqzQzhNGZwRBMlSITusro6PikJeXZzuyDA64NbGOXoEbXKie5DSDaAY5cTW3tNj2U7ns&#10;n5ITk4iP9eRI9HB4DxHgeg/6e3xTPNFeVSu5eQEhDihVJ3OGlIdneirKzom//95HbNZYBpvKYx+N&#10;KIbL0PBZfBoDVyovoL6x+h3MsK6YN8PqGwJipcPntySVLwqpqWn2dkjtQeFWJt64uE6uxSPh0Ru5&#10;rq4uO+BGe4oy0EPq0gi8C3OYpe5qwfmLZz0+KMB3nvxQRkTXhvVbbR14OF/7sXtL5/4J0mnOOR/n&#10;fL9If6XzZcTKq3/6VVZfQG39FfJRBrKFzIGykvzICK+oWIYlFSsNp/TS1XkKIp+cTyT4cfx0xE2Z&#10;Fk1ySZSxiclJNDY2Wf+rGU9l4daAKjbplyHv6WXVW29vF/Wc1hMnIVPfA7FftzbC+EpjvLoOWL7e&#10;jLmWhQSnxvCD5/4VTU0NJEx50il//dEglRGsAev2rbuwZdNO6AhntWnHB1cGR6b8VP8aPA/hzcP7&#10;0Ep9PDTcg0tXLtiBIDo2VQdo6HsJvXGQ3gpQv/j9lfAY6YaQ5THntVnhJg9b2+tsre3wcD/tEhr4&#10;pM/xVkRTP3GAeu8992HpohWWWmE34secwRoZxW1rFW1bJbU01CAtMxnZuRloPn8GB158DqcO7EXt&#10;xTNISIhFZmG+zQweeeXHeOVHz9qJT5u270BWfj7OmMFaioY2Gqzbb7Mmp5zmyngNuJpYE045NWDy&#10;Qn24MZ4M0VUNTN24rZ2xq9IooRwZdvk8Dr36AibHB3Dy2CG8ufcN9JCemVAIeTSq9RGVRu36Ylxp&#10;hcb2nfWRePfyl49AXlbxvPHzM8f7yIJZSec9h38FvsEqXaYZ1qmpSby5bz9WLluJnTRQdz7wKLbd&#10;9wi23PMAFq7fgkQaDqxxh4Lu/WWwCsQA7/q+MlgFpFP1pYrivau/aOTk5qGgqISdXhAdnd0WFpqe&#10;YuNtxHkaFZeqzttHDhepwC9eljuDC5fkTuPCZbor53Hxyjk+n8J5Ol0vXDrLtGddPMYRnvP0u2Tx&#10;T+LcxdN051FZWY2MtAwUs52poWoN9ayMPzVa/tk/aRTF8jUZszWbHPGyM5liRx0X0JrsGAzQYG5i&#10;ftHBQUxSRrJYpuz8QkyMjmJkbBILKlYgu3wVdOBES30VOjlwS09N52Azg0pjCn3d7bbcYdnGHUjI&#10;ykdHQxV6689xIMVOKybe1stG6SOnmUlM0ziOtdkZUS2jiMpUdT5HnwNTPnryxEJNuLe/Hc+98F28&#10;eWgPeXDcPqS4IF7RXSKPLl46h3PGZ/md4rMceSie0l1guOJcqqJTnPOncPb8SYeHxsEZ6iiFD3GA&#10;qj1ip4LTSEvNwd27H8Hddz2IjNQs6iFHkF5lyWARUKOQv87wEPhlcEpYT1Ky7w1oxkKdb1U1DdY4&#10;vR6TAeb4KH2m/G5uSYDAKfqUtBR0drZzoKSDAfx4ugqvw21OAyF2Hglxqdi9+34sXrjCeOE6NlfW&#10;+fn5Tr/uXtseafuj/kHN6PtpmYvkgZ286NGpYiWUnZUr1zGFMzp93WloSJLwqU4C8Yk0CBLQUF+H&#10;ibFR0/HCo7d1Uvwqj0+jvaoXfvKupbUZLc3NbLdB5OZmIY6DKnXkRoufiV0duLxdiGtf0WjhgOeF&#10;F55FV087PbVUQGHq4GUQsG5mdGhyAHfdfi+2b7md9aU1qb6B7uicK5fl5/RzVc3lGxqs9suyLV2y&#10;PGyw0oVxCUSrw2kDCtIcH0hERkYaauuq7M2hLS2xOJ5R4uGQk5xPTk4gOBGkQVdhH+CYaDAsDMpX&#10;/7PUg63WtqZpoPj5Opnw8PNPZd60cQtysnMoB5Msa8i+I9Esp8odDPGeOkr1MzQ8iL6BXtI5aB/q&#10;DY+M2E4MvhseGaQMDdIQnECK7ZUuFvhlZ46sBxmsdQ2VHCy7NhoOFZD3rB/Vk/i4eOFyO1bW9jkn&#10;XdLnb3eiT073fhx9BzNp16kploc2giYJbDs/OtVCHHWgdkTqaG9HLwcMWi/OTpxhWjfqzzaLV25g&#10;ZR8axQL9vb2oq6sxAzBZe7+nZ1gZXTF9LkeWyvMxWXR1OD0zwUH4Gzh4eD+Ho5oZlbHs6tiljUZw&#10;kgPEkkV46MHHkJOpbxvkT2cyIXz6oZd87TkGnV0tdkz02Dh1ZozLT9uOdnZ12FZe1dVXeL2CGt7r&#10;wJHu3g7WmdOvybbPta83ndyZIcz7iakRvPbaC96SGAZbOcRH1y9MToSwgfbK3XffY8tshEf+kXV/&#10;NcwZrFZk+4lCS00VKyaWRlApO7cGpKenI5E4/uGv/wqnTxxDb1cnqq9cRmt1JcZYgNef/QGOHjqA&#10;vr5+LFm+Aptvux2Jack4ecTtEtBka1hvIymOV9cnJwyu4FfF9BI7hrhHJ0a8M0vWtIwLYYtsb2nG&#10;XhrYjZfOo6uxATXnLyBVx14uWYrixYuQU1wIbTclJSqlZeA0laEx57CFn/Vgz/6NU4wG5uX5E4yu&#10;8KN3G/bo6mijrIfY+Sdw5ETmc/RSWFqKD37qk1imVw/lS2jsZSM6Tq+NmY+UNCt9oKsbgYR4E9S3&#10;Gazvu31YR5CaXfhzN1j9ztQH9yzlH4PsjDwqOZ1TnoEByrBmKO21PKNoFkeKy7Ym46hYr0O0XYqU&#10;keY9nbILEhWfeK8ZfZ2Rbq97WGfaS1iiKUWoF+NSjBpc63WIzl3Ozy2w2RXrmClT+guGJhnuRu6z&#10;M3odw86IYWroDGBWU2g8fRC1J/cR8QTS8ksQHB9CS2MVpmlEJLEchRUrkZieg6ysXGvHRYtXAIEk&#10;2//1/JGX0N1STWMpGtnFi5CQmIK8wkIULVqJlLxiljseg13t6GuqlUpEOv1yqQRnQ2O4sPf7aK+7&#10;wDxSDb8OAbE1TJJP2RVmUOiVUdD4YdussOT2IoOus7MFB958jQqvj55u3ZV4qVlg8VKvv9TJTUvW&#10;iWN2xnUw6iSn2AFJQtQhat/liQl2iEwjHmuv5alpDl6ZiRbYxLJN67jMlcvX4IMf+BC2bb4LCeyo&#10;id7qPaxbRK//zKsMI3n7wZajHiQv7w2oY9fAp6GhzmaMHLB2PaNHjIqJmm+wzteFkffzIS42gMTE&#10;OJy9cNL46KeTPDlj0dCznCw3OaWv9++8814kJ7p123KOH5bshjA+OYazZ0/QGNGpSsrjKjp5r7aS&#10;m1PIsqxHrB0z7eU/5/Tj8lVblAGkwwZaWjSDpbXSGsqrDtTmpGtn7KNYta9w2WahfVzrGqpR10Rj&#10;NzhCmQ7YGlc7npZx9Ov+dE/zggOvYHDc9sM9dGQf9rz+Cg3fRsqtZwQoT8+oV11gOhpbN+3Aww89&#10;YduHWa/D/B0/3b1PjxVSuTCwqubSDQxWLyZ/rl7DOoeLF+flyuu/zZC/jkXVtya1NISm7cM0V982&#10;s8i6lc6w6J7h2dfTj9S0VDt1UW1WeN0sm8vL0PJWButFDqjFIxck2nWjGGovklXtJdxre+ieOXUC&#10;Z84dw5mzR3H6rK6+O07/4zh9+i2cPnMM5y9yUH/hFM6dO8HrSbs/yz7CHP00SWbHB3v0GHi3ZrDW&#10;V861l3AM0mRl0AlsOvlp0D5IOnnymMnmadFgLpKuCPrmXcP+p04fR21tDQoL8qFvYPShLkWJuc0i&#10;KSHV9hhtaq7H8FC/PnGhzFggeU1DVXpIs+6iS29P2dZUtgnqrBbaS1VVleju6WQ7TUBiUoC4JWN6&#10;XS+pcmVj7fCJBjXrYHC4lwOI83ht70u2s4j8ZFCqDtS56A0FaLBP04bIysjFIw8/gSWLVhkf9Scw&#10;G8fjq5MR3as9RaG5tR7Hjx/BlPDSW0Ey/vX2WW/aJ6cmMMzBRndPFxpZ5praK6ikXF+pvmiTDLU0&#10;ZLUb0/Com42VET9Aw/yNfXtw7NRh6u9J4pLsOP5InvRBYGFeEZ744JPIzykgFWFj3yPzmnDVkgD9&#10;zKK1hp0ZR5B5xeVoqmtARnYGhnp6cPn8RXzkox/B7nvvxcpVq9BdX49TB/ZjjCOmDRs34uEPfQh3&#10;PPQw0qh01HmdOHIYFTTAmlrbsV4Gq2RrLqN3A65inZ3u7owJUmJS+vSSIolmdzva24OZsTFMDQ2h&#10;p70TCxctxnLSOkklmZGXR4UYIF1MzwTu62oJisMozJHu2uAqwsH8mEZbREJ3G/Ywg1Wnc8UEEKTs&#10;hMigprYW+1K9kyO4jqZWdLS0oKe1mQZ3DUY5+q+/fBH73ngDK9eutTU07uCA97PBOoZkf1urn/MM&#10;69tA2dHJGE1MSGaHsZANfQkWLCjmIC2FyiSZdZGMrPRcZKblsHNIQCAu0Y5iTAjwPhCPlKRU8j8J&#10;8THxSKR/fFwSFVoy4hiexLCEeIbTPymecZhW+BKo8OKjElFSWIqdHNzl5fojYZEzgxPHD+ON/a/Q&#10;cB6lYiw0uZSxKtk043C4D2cPvIypnnqT96wFFTQe3UwptSVKFi1Fdjk7P3b43W1N6OdIWYoiKSMb&#10;PQ2X0d18Homx6nQCKFy0msbfBDrqazAyMoyUtHTEsEOOj4uzXSoStE3U2i3En4XBlhrUHX8JYzRQ&#10;AqmZNHYXYoaKVgMp+yiRbUrkDfT34MDB19kJnbWF9Cmp2i5MhnsU+RJjMyraSkyziOKNjuaMJ2/1&#10;YaTWicmwTCLv422NZLxtXxRIYH0wPJFGd0JcPOOSh+RnQlIKcnLykJWZy3rKtrpaWKpDAdbhnt33&#10;Y9fO3SgqKKftoVkykkj6xGlfKUpxi+d2b0rTbl0kA18mpRHeG5hgvR4/8Sa62Glpmx5/faYzWB2R&#10;Vxuspp/maJq7mQOls/T80yxUc0uDdTD6cFSGkzpzN5jQPfUcDXzJ6qZNO7Fi2RrT9zbb6GUi/RnO&#10;7+0grgTZkenNQ19/l+EVXUqvznEOqJNz2CGtXL7WlhwI/Dwc6N6lUzvUutJy9hnjHDRqpjik08CM&#10;ZrUQOn0RzaszWDXDyY7Gyy/EgaWOxaylLGu5RV1trW3709ndRuOqE509bWikQVtVxUHbhTOU0Tdw&#10;+MgBXLpyzk62sl0AaFioJNaZ8yaafJmhIbB86Wo88tDjbmcJo4fUWESfft374Hiher2hwcoHm3Gi&#10;gbNo4RJULNRpRA7ffJCOdTjNecEqv2ZZu7u70d7RSv3kZpydrIbLodktodWsoWYG8/JzOYjIs7yc&#10;7Il+F1/xOjrb7C1FaJYGq5+nOcWgoyGv+ujv70NXdzt6afT39Laip0+u3QYBc4591sBgtxkzQ9Rb&#10;ciO81wydDrpwfgMcpAxj+TIti9Axw8rLA96Khqqai3NLAjzvMGjSSPLH6zBxaRawl/U9jw5zkgPR&#10;59Ho00oa5/mxXWp2UbxZs1pru7OYn9MRRg3thdTUDGTlZKCxsdGWpLjBofQH2y5lSATa/sa8SkZl&#10;q4hG4dS+xM3NjbZ0qYa2lujVIEGz+2pLMiBrWNYLbFvHaKAeOLSPBv9xtukmTIXGrZx+ndkyMS1N&#10;mYlmX5SODzz0KDat20pZZntWnkax/+PA56+r+xi2lXPEf9ItIVI46VUcN3jWs9qd2gKf2f6kyycm&#10;RtDPNtPONqrtvqprqmxbvXNsVydIs968XK68gOD0OPkhpNI/0g2xYLeE1JQMPPTAI1hJ3SPkbmcB&#10;R9e8+r8KokiUaCShJN4SROGtl19kJxKPVVtvx6F9e6Hz9fUlcVd7K2574H6wXWCGHdqhZ7+LS8eP&#10;4r4PPILiFSsRnZaJs2fOIys7HxXLF+NvvvQ/cd9t2tbqND732//Rybvg+vTcEIyZ7nY+MMBKQaa6&#10;0qjQLu5Zjp4nurpw+LXX2AHGIpsjpg333oPF6zawstmSaWhI+Wk2LFprS5SWTk0+LKTvFJRSqkVE&#10;sJJlCHsEy88pHWF2cIEj02gq5pj4AEdN0wjx/ujhw9i2bRtm2FnPUllKH8eGJjHM0f+be/ZQIXch&#10;kyPk3/+f/4sCloxjb161rdWnfpWGlvYnZAbM27s48HgT9rh5mEPhCbNKFUbn8YsGzM9/W6vrgy8j&#10;ysgGN3SmBl32NmM6PTuBCfJ9KsR2wT5AX9iO2QcUVBL2MYt7scwuwq76GM++zjSkmplxHccsG6g6&#10;Ym3DqBmQaaYTx5JprElZpKSm0Y5P9I7oJW7G+NHzz+DlV59DOjujz33617F8yTpr0FIkwh0a7sTe&#10;H/4Tokc6kV68FGvv+4h9sa/DBqaDI25v1nh2ZPUXcOWt1zAxPITUzCJsf/QT6GlrxLkjL2OcI+EV&#10;VGyLNuxGy8XTuHTsVVNMy9ZvRemGu1gw0j02QGqo+PT1PdtJZ80pXHz9n9nxTTPdHVi67V6rU8mA&#10;9lkV76bJs9de+xH2HnyZBmYSPvvJz9to3z5+0KwPf8fHBjHK/LWHrdLY1lk0oMgoM7pklGtmVfdq&#10;l+Kh9lkOsH3KCJeE6Cvl6IAO86ARTKMvmjy2ZT0MjdN+uaRX6eOkaU3eVNGubuyiuAznHf+0QlgS&#10;5zsfRK0n005C3hMYHevHd77/NVsnFkM9ausxrXMjTcxe+uhmtrVywHKYDMWwLiawd/+LeOnVH5N6&#10;N/MkJ7mWjOrDJm3blshBwG9+4T/SoNd+tSrn1eV/Oyh3gWKNUd7++Ttfx4VKDkzZSNy2OArxYpFm&#10;Lb1avnQ9PvbhX0FGeo7xPlwOOZenvr7XR0DOuKbhMdJnm68fP3UYU2yLek1pr1gZx+RC4sR0NqvL&#10;uhHP1DyUv21vSNnS18i+wR4bG6BzH8mIT5qZ1y4EkkubDRPv9BpAM1VMG61XvSKPcl1RvhwffvrT&#10;yM8tsjB/+YbqwXXsfpk8IC55CP/zL/0r6+IF6ngnP6yGOZDekbzOBGdw1x334/FHPkpfGgvqN7wq&#10;9qNLz+jXyYKTEc3qKV9tQ/Uvz3wNvTS2YuP17lXl8WiMonUQEyJJLGd0IibHQvbK/JOf+Kx7Zcwo&#10;zpCgXPBB6yTPnD+O73z3n6j/hohfFChf0S8ZIR2mpwnaJs3CBL4/n0W/FUBOfsIh54P4Jpl3ZdBs&#10;m+yNpx//ODZvuJNhHk4/a8KPXvwOXn392WtuD/Z2EI+U0Evs0ztHh+98cHXj/BSXtE2Cds8yfPxj&#10;n2W9L7BQ6SfpDYH4opnr6vpL+Pa3/gkj4wPWvrS1oQZsMgYlp6LB7AvJrtWXS6+24j4udE6GJ29M&#10;l2nZlupCYHJK5z6QczrAZtJVRiuWzuqPZ3gA99/3AO668z7mo48VI+tmPrg25tM4jRde+T5eevl5&#10;xCWor3J0SzfaGzKW0wYzHj2R4PvZh3/KizzXG2u9CbMZfLZZyYWjeYZlS6CxPoGkQAru2f0g7rnn&#10;IfuOSDpLaV0+htLSeAX0QB5WageRRVNdax2nv4mzGnVcXBTOnz6Ff/zTP8bX/+LP8XVejx09ijFW&#10;xKGjR/Dtr30VX/qDP8AP/+mbbID6KpTI317G9w6E28MvetVGVDzqPWZNJlOYOKbEuu3bUVBWhg99&#10;5tNIzs1BecVi5KdnouXSZYz09mN2SvGk0FTBHluII5IfP12gkhCHKaSFC4rxoU98AuvuuAsbtu/A&#10;xs3rsbS0CBMDndj36ktorKszY1QbccfEJlq53z+gBvzTrPCfDmhQEj09itnxftCy0/taxLLxB2iI&#10;pSakITsxBZlsyOlJcSjKzUNhTgHy8wqt8yrIzkMeZakgMxtF+cXIyy5GAZVbQV4x4+ajMJv+WVlY&#10;wLj5OQtQmFeGBXTFxJGRmID05EQqGhIxS41NcI2R9NDF0cLVq5T9HDDKTwpGjV6DgdiUVORXrERC&#10;/iJkly6lsZpKwZ9Ad0s9KjkS7+OIXWl6Opsx3NdBk3OCg6ERWuJB5CxcitXb70PZqu0oW76R+JjP&#10;1BjbwQhiZsbR0VyHaT7PcCTfWl+Jyzp3fkgf1Uwjs2ABMoqXI6NoKV05jVW2GdZ5iI1OdqGKMjQ0&#10;hNq6WnvtPaOOQhZuaD0AAP/0SURBVFaEGirjWT/OuEmBOOSkpqAoO5c8Im+yisibUhpO5F12DnLT&#10;U+iXhdxs8jq31HhXmk/+ZeUgPyMduZkZtjdxLvmo2bus9CxkEl8qjYLUpHgk0JCNI2OlRG3gEGJ5&#10;WL+zoUGSoaMVSRZ/XPOR8vAb0rXkV2FzavI9Aa3vG+gfMJ3jOg7fWHWdiEfYTYPJByEmOt5eL2dm&#10;5NBokoHujFmb+bEyykVj7ZpNKCgosjAtd1HHejOgmSP3ml8E+x3OfBwqUzA4xTJLz14f1CErf5d+&#10;FqkpmfjQh57GbTopJynNBknuK2cZpy4/GVqakRX9zjig1KsTJq44Gm7RsRwgzmi5jpabjGOMRsU4&#10;jezJ4Cj7tQnEBWQkMz+Gx8Qpb61DJE7NAk3xbjbOZoY/8bFfohwWE7fKrPxcGVW2dwuubigT/hn4&#10;evgJaF15xW+2SsrO0opVuG3nnUiIT5FNZThNjoxHLo0gxMFkfHycfbBz4MB+hGgp2iDZ2mgYrFhz&#10;ZRMCOSdbDiyCu7W24T/z3oxV4XP1cT2YkxPWpe5lIPmz0DcPXt5zjmAWrZeH0XQ9EK1+WSLKSC/R&#10;ZIMHAVHZ4Ij+4r8Z21FxHIyvxmc+/aump6LZ7hRHgyLxVIMbN6CKNWMtXBdOl3PsyFsNoLQEijqa&#10;MjpJ3RukvpoK6dm9StfMucTbjEcaVZJByagNyKICtlXfE48/bR+Uutnc+fUZCU4uHNjAj386tlrl&#10;NUOVeTh94GTj7W367bw28dHSB+0r7tmK9kGY0ao44lucrVlNT8nCgw88ggfve5Sp1X8wsRnuLh/x&#10;d070rgEuR4FZfH5MEqiRWTRHZjEqDJU8Ff0QO7+R7k70t7ewU2w1mVCFdLS2YrSnFwlUTMmsJO0t&#10;KhzCxuBwf3ADQm4KIvlHsEZqV81kkUlUUgNtTTi192Ucfu5ZDJDmKXZmeSWF9kry9P4D+Ov//kc0&#10;rv+BibQWhMwiEhnYZqwanVc3UL+CbuRurYCa142h4skrLUNOkUZzAYwPDeLsntfwnb/43/jGX/4l&#10;eru6seX2O/HUL38eT//Kb9jJSzduiL+A64OkRRXN36lxdFaeQs2x11B/6g0Eh7s9YWIwFU9X/WVc&#10;ProX1cf2UcZbGaaORbMJ02ivu4zKI3tRc/wABtsazc8Ugoy9iydRdfg1XD68F71t2reP/tpmhgqp&#10;vfoCak7sR+2x19memhimvXjZbii/s1QeU5OTvKciYXvq6ZaxqCGN2pOIInEzNDa23IE12+7FotWb&#10;GB7C1EArqo+/huYLh3HxxJuYHB5Adm4hEpLTMME2GZ+ahtk4fUUdjzQa1SWLVyMmNRvs2RGvY4QD&#10;CXayVlpmpm2Z1ttcjStv7UHb+YPovnKMRR6xeOtvfxCrd97DtrSIvJCykcp3xp9cKEilOzFKZS29&#10;QflUHIboT6XQ8bMtl06Sp6+j9tR+TAx1s0iu05ph2s6qc6g6sgd1Jw5gvLeTaV3q2akJdFSeRtVb&#10;r6Pq6BsYZl3M0hAX9lkq98bLpxjGujj5Bga7tDPCFEf+bNuhUXTUXUQV/atPHcJgdxsRaraKTgrS&#10;Mohot/Sz+jeQ/6236+uBZERfGrsZXmXv8IsHpuDn8n/n4NLKmNJTFEqKF3IAUGJ6TTra+inxWcqS&#10;oNeH6uDMAJSXZjksY0X8yeCyuRFfhMfh0rZW2irJgcvf8XQ+b4XOGe10LEhcdCIee/Qp21S/tGgR&#10;Jic5OAqpDC6teKUZKImZOse5ztg6XBkLcmqTbHcyRtl2XOcvXjnDwuhhPKW1DpqPoeA0+ZOBO3fd&#10;iw899nFk2Uyk0ohHjG4dmuszxDu/RLcELK9oEX7h9GXiRqDyim1KYjxg2e66816sX7eFfZiWXblZ&#10;PvHfqojF1AyenIwolfOtt47i8OEjrBdtoydc4VIYH62N6Orx1OrJc+p3rF3Tzd3L+JBj/l6bvx6o&#10;judk3XvWn9ah3xqIdtEp59Ht0+67t4HouxavHS7Jig6F0dZYBoxuvCTdusgZm1juReVuJlZf5Qeo&#10;XyWfIRtgkedWRjejb2/gTNdpgBZjcZSPxEq4be0/B/qiQcnkbMDN9K5+GIn81vwGRZrpgbLSRfjw&#10;kx/D1s07GKbZeVoTVlxReBWIditEOCwYnMTIKAf0pENbmSkvVy1CorylP7y8jV90Vuee47O+N5Dh&#10;q9ll9VOKq8GH3aluo2KZj04YzMS9d38Au267RyU0g9uWUTBDy+JaNF8FytEQSwdYO1RKFcyujOAe&#10;kZ6RjY9/5pfw+T/4r/j8f/wvvP4f+OUv/gF+9ff/v/j13/sv+OXf/B184ff+I+584EEqBQqttWQS&#10;axVk2Vg+7wlIqwibXfWsH46WrdTTGBvoxbPf+Cd848//DN/9h7/Bt/72L/CdP/9TNF06h30vPofX&#10;fvw9dui9OHP0TbRWXnC1LwzEY0aBRuV65lPYOfp/krsV0GjNTkgSAZNjqDr1Fr77lT/HM3//FVw6&#10;dxoLFy3Bx3/l3+ETv/G7WH/3QxjSGerTE0rpELwvQIJpFfFzhJ9UCy7cRqrmKC00dtprL6LhynFc&#10;ungYY+M0EBmmBqWtxroba9B48QTqLpzEcG+XqyOWVYlbGq+g/jLDLp1Ae2utw6k6oVFWf/kk5e0o&#10;0x1GR1MV07DxS3HOTKKp9hIaGF559igGejsYpsbt1g1JaZsYx1LZcXA1NjFGhTJopAu7AZtTM3HU&#10;nD+KTsMNjAzqHP5RKkyqjuAERoeGkVe+HIvW7ULx8m1YuvUeO9Z0pK8NF958noOh76L9ijuqNKtk&#10;KSo23ImyVbfRAN5JxZOAkeERkhsivmni7mUTmaStPor6S8fpTmGwTzsqEDTTQyXht5DJiRE7YlOK&#10;Q2sPNbNmqoRGgQzrWRrzHQ2VaLlyBrXnjmPY1j+y/HQh0t2suqBBW0uDv7+/m+mEl3wZH0Fb1XkL&#10;q798Fn3aYUPLFciM6ZExNF++iJbKM6g7fwztjdVWF/aKmcZzc9UFNLAOa1iHfT3iN4F4DbUH7hUc&#10;HdNFwvyn9wZCoRCGBvtNjMwRVE79yVhwd/zz/N4JSJZVBH+WVGuDV69Zh5SUVMOjzlOdpa2BZpw1&#10;azYgKyOPMWnc0E+y5xsQrtQ3ztfIVoZyHujO0eH8/KtmD2UYOQjHvxoUXXRYMna+aoPRNAC2bb4D&#10;H/vwL2PXNn04l8xwGbXilevwzTBl+5IhqnZmfJO8MZ77mt/RovL5V+MT+yV3Opd0Lzt6GsMy6MpK&#10;y/HEY0/i0UeeRk62tn5TPH8ZgKPR6FR7N0Y4PeyHv2NgfDOUfSHwQXjmodKD4rh4fvksb5bRTtmL&#10;CthuD3n5hWYI2ZtR+xBJqfV6VwYOdQNRaWCTnp7pDphgmMoi3O7q6ksyGm4LkfnTmb8XpnvqCA0M&#10;jA8ydOXnBTuISEvn88mk2+5dfbpB01VgUf141wOFec6MU8YnDXpD7K50XgwHHh1278u8BxaXfBIe&#10;n2QfdE86XN9BfpH3QqKtARcULqTMfBiPP/ZR5OfpOFa3/ERGoD7YEm/sVb6lFTIZhq4OJccqn3A6&#10;I1f16Yw4Ocme/BWuMZbkX4fI7LrtLhqrn8CqletpP8SbAWhq1kClcyV0t0Lk8jb5MW+2mmk5lpdX&#10;35j2DV6L58uZybhS6erKo7LYlSwUz5yjD9NJLwuH6NXHYGULyvHkhz6KO2+/F/FxyQxRu3O8V927&#10;PByZNwJL4ZMh/qtSdFHbty9mxSAiT07LxBh1TlVjG4YRQFpxOTJKFiOtaCFi0nNQ1daJ4xfOY5IV&#10;nZye5pDohzhMj7gn7+fmYX45jDh3JfMkemr0Nqgkg4f7+3H55AnEcPSQmZyI6FAQQ+1tqD93Fq3e&#10;Nl3ly8oxOz2J+qorhkdCpQqUoe5eAwiZ73664L4Aj0JzdQ2+8w9fxz/+2R/jzb2vYWR8GKWLl2LH&#10;PQ8gs7gC1Q2tOLL3dTz//WeoVIY9gfkFhMGXieuBX5fhetWoNhqa4dRxe0H2kxotsj7MEKNJRLlI&#10;pIvTBwhqTVIK1smxG4gKIjY6iBimtUVPasgSnVniI85A9CTT0Xib1V6gbGHMUjOPMQxTmvg45aTG&#10;L3D0xAYCiE0I2NIW+2KeeQ+PDnmjUNJF7TA9PorKk4fQU3eSA65TmGYHk5JTjIT0QkzOxiOFhkgq&#10;OyStz16waBXKl65HeqHWKUbRAL+CvqYzmBluQM3pA7SthxCfkomSxWuwcNl6BDILGC/ANpyHmbgU&#10;tud4ZOYtQHRMAEOdrWxDb6KZhq6MQi25oaoT2XNs1+yqvcoiH7T2Sh9ySRnZV7SSVyrpaA62AgiS&#10;P3o9LyWnxOQ3R+WxLG8seROIZmergaNpKJbbphTGaKKSbwwzBnkzOZqNTmBnEDczgfgozaz6BzOQ&#10;v6yLWOKJZ+cd0Fsj0mzg0URdrVvSaL8W5F8EEbc3DVd3sv6zOoixMcrTDA0ySoOcFHj0jAwnFnia&#10;5TW9e3XuETS+DeTvXhUrG7l1qzehpLjM8JtxRqNMsz8pyWlYvmylGXOGUfrHaFMH5Top3d8IXJ25&#10;WG5SQnpeWti9tne7QzBfzerpmGGbzRRcG6/y9WcaZVCaQWCdtuo4wHJU0CB4Gk898VGsZgedGJ9C&#10;vEzH8hhHzPAjx9jZ6EWnlcnw6l4zjjI4VVbilFCRF1q36WSIxup0DHLzinD//Q/h4x/7JLZu2kV8&#10;mhETcgeOJsd/H5d1zldXCfng3RhvHO/FE+WrunD38tNMkatnCbrXloTwapwRoHwjwWhh+oLcIty7&#10;+wEkJ6XyifgpX+KRdjiYnYlFblYBNq3fig8++iF88pOfxj333AcdoOIycwVVveqDSM0yR5NHJjNG&#10;p8tHZRPPTUTM6Jef/dizP9FlYGUXf0Vv2Bm9GgBQJOy1u5UnypbyzAPD6yDMR8b1+Kh7fWxkPFRU&#10;0ShH3WAGmP9sjukVV/R4OPQhptLaGkzz17OPnxylPnJHNtNbVhwzcSQxXDxTkAUzP4YnBtJw2/bd&#10;+ORHP4e7dz+IYr3hUDsmLZIbw8G4vpyrmv3lQA7coFJ5mFyzn3EyqgEH03NApY9N16/biCef/AgH&#10;VI+jsKCU8YVXaUiOybrouxY4gn0doftAfAJWr1qLjeu3ICM9l+kDHKyIANa9+jrxwhWS4DGZOtre&#10;wJs+1RsMyoqWGzGuZo6trlQnlLtAbDw2btiMDz/1cWxct5X9Zbzxw8fp80H0+GxwtF0brGT6kVi5&#10;+MyIHYvyNAL5r1cJbS3teP65H1HfB5EcYEE0YtZrP3U+ifGoWFpBQqbwxut77Es9Um3Kw1m+HnF0&#10;Ulu63jwolatwEyhHOoECwJpSDmSbZTDc0oqRoSFs3L4LX/hP/w0f/43fQ2ruAgQpjPFJKdj96FN4&#10;4rO/juTsLAyNklYxmwiMLhvl6dWGU4Q3624FKD/s3CnwqelYu2UXPvlr/x5f/O9fwr/7wz/CU7/6&#10;eSzduIXGSAZHxRnMIwa9/SMUXr/GruLmjWr75wKUA+/uJ4LV63sBnpxcCyTYvtMj3Yw1cCo/tUPz&#10;F80K0UdSGjeGWEdqoDJ2XCNVHm68IAXEIBuVafAkL43Q2YakGDTLp9lzA3UrUrpKM0O7hKNvfdxB&#10;XOxaiEnLU6iYlIZZRIcUexZDI4MWx6hl2hDbntbmxTLtTIidywQN47QCrL3jg9j20CewZtcDiEvJ&#10;smNYzx9+DefefBn1pw4yPWmXcpFSozLUbG5sIB5DPU04uf95nNj/Y/TbjO0MshdUYMt9T2P7Ax9D&#10;wdJNNCaTMckRq3SByqUvxGVEklo6ldq5gdFRTHKAGCODgCNrzdIKTAqYVnH10aYMSR2dqoKK10ot&#10;FkqBqi7kF0MPZ9CTN7yf1isn6hJ1qlZNcnYfIs/oNKPCtNZ+fY3Gx9kYxXE8jjHlLgJYDt5Z3Tkf&#10;71fpBQoVv93TrYA6H3d1Th2TXg2ODo+SuiTSwrJOB6j/E1h27VYSoDGehvysUiwoKEdacgarQold&#10;pybl7lN6NTjFr07O8yDhCYFkrFy+gfxOYtWzA5qOw/RkLEqKFqKshIZsBCrXaZLvlA1nQPh8mA+K&#10;pTqRC8RpP9B4GtpxiJlJMPzRs3I0PEL0m02kS2K5ZDhJDkS/DBZd54PfabsyOOeemUrGBtMmxqdj&#10;y/qd+NhTn8NnPv5r2LnlTsTHpFDGaFSxc5ThoYGM8ZrxbesuLQVQnatBaXSizlKkWFx2sKR1QcFC&#10;fOiDH8Yvf/rXcf89H0RR/iJGoKwaHY6GSJjz573NTnu8Ur7mvPj2+l14ZmgUhlTP4lXA+BNNv1n6&#10;ZaYUoDi/ApnafcDjjf58ECrl4OrDQywfqyPVOSWe3i40GhvXbsVD9z7CPBMMfywSUbZgKT761Gfw&#10;y5/5LTz52Cewa+fd9FtMY0J7aDqcViblS15F01C3OpxmeIj1qvpFPHlFx2tKfAZpLrNTlAIxrF/W&#10;u2Q5JsqXgVjeczDkGYAmH5aePOC9nmUsKo5eb4OGWDwHxOlp2ptU1Kj81I+mkN3MpA4GmGU7iZpJ&#10;JHXJJl8gP1MSslCQU8Y6XIyivEUoKViCNSu3YvO627CoZAWKc8uxgPWp9pSbWWhGZQxxiD8xrAOd&#10;NBjFOqFy4VVynMQBNcs0Fc+4KYg3g57yTv1DiszA9ivf0erxjvVhb0dIuvj94D2P4jOf/AIe+8An&#10;mP8SFskWrDJcOkBGnuJKVlVW59zyFedP5jlvnR7Ivj4xLpmDqNtZh7+Opz/0Saxfs9V2VBGf7KMl&#10;gkTCxMJAxPkEykU8EyQzeoolX9eu3ISPf+RzxP0FfPpjv4Lbd9yDrLR82nqsp2nqUmtbzMOpYt4z&#10;PcthA1TVL9t3lAZFLFc0r47maJRxkPmRJz/FtvVRLCxZznJJvpmePDQWmhPv5IysOX8HKozvnCf7&#10;TuOYY44X8cgrzyMhPoBVW2/D4b3aJaAE4/39aGtrw50PPYTKSxfR1tqK/p4uJNFYzc7Lo8G6DCkZ&#10;mfjeN76Jzbtuw8otG/G1//V/467b78CBY+fwud/5oule6QmvK7lJcA1Zzco0ghBY6WVECKNbixU9&#10;G8TZF5/FV7/69/j0F34TWx54jJmG0HT6BP7if/13jjDX4iP/4XcRlZiBr/xf/9m2+Hjy8/+e1U4m&#10;anZAuMWLuYq/eXAKRwqTSLyCOtrnI3a7BIyR17EYD4awcutOxvG4Q4PGSYjIV4flKk4zbG31DShc&#10;UGg4jx98E2npaVi1ZRu+8bd/hqc/+StI1Ec4ysorikeCexDMedw8zKEw3uvZasQD0Uxgw4vcJaBg&#10;8XqsuutpwM7oZ7CX1vFDqQ2RA+82jPNmwMvfwMN7Nfj5CBg8Nd6N83ufwUBrDQcN0dj22C8hvWgV&#10;A8ndYB8uHXoJ7VdO2n50K+94AvnLtjJI9RrCqde+i76aczYrWrRmO5ZuvZ9hbODEefjH38bUYAfG&#10;qYyL1u3E2p2PWt6z4wM4s/c5DLdXYowNfNXuh1GybCcDqDRFz8wkvvf8d3HkwF7EMU+ddvbBR57G&#10;rh0PMDmVk97tYQLHXn8OE501KF6yERVbP8D0NGQ5+JqaHEF0bALiMwrQcHYvqo7tYZsIIZBegDue&#10;+ByG+rtwmUbsxOg41m7dhczF69Bw4S1cPvoilQ6QS8Wy/oGnacgFMD3UZ3hjUzKp2ZIQZNoTe/8V&#10;kxyYLtt2O4rKVxrds+ykTGeS/tf2PWtfRkuOdaLU449+GNu23C5uujY21ovLr30HvR217G8Ssfqu&#10;J5BbrnW40TS8e3Hl4Avoqjtn5V656wPIXbaFYQFMDDbj/L7nMNTewPLFY+Hm+1G+Xl/QxyA40IxT&#10;r/8AEz3aLD+edXE7lmxnXZCK2ZEOnNr3PNPVWpkWbrkbpWvvIDWBOWmJUTszoWP7UiF0a7++PPMp&#10;rEVvGkzcveRaEzc+MYquzi57XaivgtPSU5GUoFPD+Me4mlXRVXuq+q8C1dHpen3wS+P0i16zqW9t&#10;72jGiy/9yLbeUXrtXXvnnXdhw7ot0JfFfvybAw2uZLTCtrMZGOhHckoSErU7A/PQx13Z2dk0SNya&#10;WpVBx7jariySgRuW49rg81C6w6XXxu5BDFFGdbJXVfUVDA72YXJy3NYHa+9er1LNKY0+ENP2XQkJ&#10;biu1osIFNltVvnARO38a9YpH+vyBxs3Q6dPn7h2Nqt/6ulr0kz85OVkKsfWKGekZ1PneCUT2+pc8&#10;s3p2ux3Yh2zvCFQ+OQeuTqJtm6hXX32FdT2OLVs2oaxsIcvL8mlW0rNoNNkneuV8I8l9ia6toYbQ&#10;3dNtdKmutVtJcmIK8TMe/1SvWnIgY125ywCzJW16NsSiZRZjlPORkVEOjDmwZZht4cV8xCvNCo6M&#10;jli4QOnXrN7IfNLtWRhs5o5CrGtff68dc5uWRiPSZmKVg2SeOtLL2xDzonwEbosveakcDuQnGowW&#10;ph9juxgeHrGBpORWg4yJ8Qn09w8hIyMDSxYvtcNZpM9+Uhv06z08k6o0swhOTqCu6RJOnj2K5pZW&#10;m3AYHRNftExG8Z3+kSGnjwhjY3RcsrYW5IAmLRtr127AsmXLbN9dbQXo8lFbEvdFz/Vpeifg0y18&#10;mpwRPXoTODA4gIbGWrS2tKCtvQWTwTGWJYjglPa/pnFNZ3tkW3nZvkh7IuVEW1atW7sRmzZtQXJy&#10;Gnmtw1HED1f/ghvx8UYQNlgj4OjLNFhZSSu27cKbr7+KssXlmB4dRU97G1Zs3igJRd2583jx2R9w&#10;BL8ct91zPxIyczA6PoXXX3kJm2/fhZUb1+Af/tf/wJ277sKB485gVU4yWCVOt0SuT6l/1SiEhkN4&#10;jZFG0xM4+sKzeGXPfnz+i/8Z+WysgpmpEfzjH/8JcrJT8divfQETIyP417/9in11/9QXflvt1Aib&#10;sUZ9i/R5oKak33dssNIwmWCjXr7tNgZrpkVF8woZMQ2iL5wFUkqyzqUI/i0YrO+rba2EXCAmE0I0&#10;Li++/h30t1azAcZi02O/jPTi1RaGyR5UHnoBbVdOmQG17I4nkb+cBpReG0VP4cyrz0QYrDuxeNt9&#10;xE9lOt6Fo89/E6H+NkxQ4As42l91mwZODB4fxFkZrG2VGGdDX0mDdcFyGl4zVECkaTw4gu/96Bkc&#10;PbIfgVjylp3I9tt246lHPk3SKeeaNaLMT430ITTQi8TsQiA+HTOT/Ti7/3l0NF+xJQDLdz2O2jP7&#10;UHP6DVrBU0hMy8OdNFh5g8mBQTsBKiWLnSjzbDi7HxeOvWwKJ3fBUmy470nbxu7cnh+xrmawYvud&#10;yCxfR7uNRt5Aq53XnZTLfNn5mxFiswfqDIL45+/9Aw4f3cMOMtFmxB5/6CPYRuNWXYfV9BgHAa+R&#10;b221mE0IYOWdTyJnkQxW1sVoLy7t+wH6qNy1P/KyXY86g5UKb7K/GZdpDA921JMnMjwfRIkMVrb7&#10;EMNOm8HaaAZrwZo7sZgGvuU43GkG6yj5DaYr23pPhMHqpOz6BithTl686y1AuEMQeG3EQMids+zt&#10;VzSICnXUSksz3zo+hsgCvS4wleXj4oQ7TWGjXuSvKwQ7SMWz193M5YY4rwfCJSNHHbiPV1c5/pqM&#10;qnPSveh2Hbfjwc0zUmnlfFodLt35vNSRlRMYHBpEX28XDZBhGgRj7GC1wToJYOQA5SklNcUMr9T0&#10;dOTl5NlaOs3i6a3BHF2K78HNdKrh8kWCL/Wi0Jc2d69f0+N2p1iqb+GQ340No7eDMMipTkQ3m7xn&#10;JGrDesmC7a1pbx4oCYzk6l5pw6B6c0avo8PRrPhX0+QodvQqv7fTKjwCpddvGJRWoFw8/B4+x49w&#10;XMdThflpHAi3wmw99lVpBIaP/5H0zq+fsL9/H64fP0zyq3p65/Xh5xF5dWkVqqVmUxgbG0dvbw+N&#10;wX7b2k/riG2HDsaV/k1ISKKRl2yzzTp+N5cDP+FwMuMm1Rxe2TzC+96A0Wz52JOj3+rQ+Wu7Kw16&#10;x2lo67sKDR6CHBiq3U2xnclO0SBARrUGgsnJ/sDD6QEHjmDlpTeJtwJXi6x35Z2Hz/YVkz87o72v&#10;/hh/86U/wt/98f/AgVefR3BkALVXLuJbX/0bfO3LX8Lfful/mBEWb5v7spBirvDMoy3ccG8Z5iFw&#10;o0ZVpxqQAgOJycjJz0dmdgYG2+pReWw/OmprkMWRYoCjl8H6Gjz713+B5upqxGmNiKxoEuoapjV7&#10;u/7MQEqKThwL5y6aZtHf1IDT+/dhoLON5RQ/nfKXgETW188fnFJ4f4HouYYzw1j3/DUvNiDz4oMn&#10;Ay6UTZV+jtOSMYZxQKN7hSlE8cLYFO5kyZ0zTllnh+hi0N8QcYBFxSUjwlesfmql06EPOpBAfhIL&#10;zWX19fTYTIBydR83AP3d3WhqqMVgf5/JwkhXk73ajw6O2mEBI30dyCupQEp2GY3UHBRX0AhnZz0z&#10;OYq+rka0N1ViaqxfUxvIKixBclaJxStatBrRMQno72jHcC+N08FOtNVfxvTUOGanRtHZUoeOhhpM&#10;DA8yWxk9MdZ8VLb2zlaOxuupeF1Zp1V+tjeBSqhoNpihk9EdbVfzdZLPSFr3apw1hckwvVZkydVv&#10;iZcy2Of4FuHEdlcPDp/LTXWm+vLqSfGMi2HwYztQLIdnHsyPdFNgHYFXRt2biFk28pNTe2YZTa48&#10;w4nhbkZCs5VuJuWdGJa+sSr8iu+MRtfJGS/o787ydjy99fYqupXel/Owk7+2sFG+M3pdGO2+WvaN&#10;nlsD8dBdw/z08xbeGBqkKezci7Fs6QZs3nQH7rz9ftx3zyN44N7H8MA9H8TuOx7Elg27bIlESWGZ&#10;GavihFtrKzyObwLh9+vsnUJkHfvg+OHw2rpP0irnPhaU4UE/3jm+3HyeYVA6xwfdKz9tzafZZOXh&#10;z9g75+iLFCfPy8AZ73IC4fKejXY9u7xsjaXlGfaPdG7HAMmd5NuV28V1+Obi6J5y4mYw+RgB4ofD&#10;5+chX+LhvW/c+knC8Xx5d/x1ZZHTs/Lw6XHxXRkdLU43hOmz/lb4/Lo1Obbba4Kj10UIy6l7njG6&#10;dNBMBspKFmPd6q3YuXU37t39Adx798OU00d5/zB27bgbG9Zus50HcjUZIbqtzJJT0Sa6ROf1CLkB&#10;gTcAo91LK+66K/MTX8gL6frkpHTk5BShdMESLF28BqtXbcbG9buwjeXQh5Fb2O6WLF5LYzXT0qj9&#10;ix3C7XhjaCl7Dv+tgEpuIGIdPtryqj/h1FU+UnwaBUyxo52atO1npifHaRBmYYYdktauzrAzC0QF&#10;kZoUIKFamCIGMJ0V3qPURku3CEaIaPGcyZq7MeGjMM3oi9DoRJQuWY07du5Ce/UlfPcvv4xv0ZD+&#10;zp9/GW3Vleisq8Ozf/UVHH3tNfS2NCNgdU88bMHae1ZrD93I+GcHYaXlOKb6tNqInsW/fu0r+OqX&#10;/jsOvvwSwxVKfrMTsLJbmvcLOKF8/4AnMFc71q+UiVMszonrMkbNUPGMWYXY1WQiGtN0bm9i+nrF&#10;1LPmIxQ27ZfdLvJjOl7VlhwYdgbRUI1me6GF7NZcKieGefH0ekuviTXiZgxoA/Turh46fZUv2eC4&#10;d3QIZ9/ah6qzB1Fz5k1MB4cRF6+Nv4kkJpFXdlDMPy2vFGt3PYT1ux/F4s2ajYxFb3s9zh96DlXH&#10;XsDFt15m1iGkFi7Eht2PYNPux5Bfsd7akJ1gRcM5SJwyQPRxmrb1unDkVVSd2o/u+ko2E61hZdlJ&#10;q+YP6mlAd3Z12vIJHU/ryuV47Ax/tSvFlLHOcPHa+K0YBBq6UXHiZZi3Pq/FJ+MUn90QgE8KU33q&#10;mRHVKbiWKx8LJJ89p/qwOpLSV+fhx/DA8BgV7xmEO63wvTMi5SN/U2LmZ846St372+EonZzSkDqX&#10;8Drg8rFZL16lD13ezslQ1Wy49m/0O2zbMP8WwTp0/jnD2C+XK5PI1LNesfpl9dhwS6BZNn+mTXk5&#10;XjAnL2/XOarsFsVzjp9++X2wWTPGd4NJ4ZCf07lyjmc3D379KL2b3RYu1aFodHXqnh09Mpxs7eEc&#10;neG4Pq6bB+F2eelqdUR8Nvix/PXs3Hxwebm87ZbAeIZD/nROHB3Ij8+RaCyO5yLBx+f769nhDMuE&#10;6tFmgenhxw+n8+l1/KEPXQS/TJa9+7m4Lj/Hb3uaCws7H5+c85uzJTwa5awZihY6YXbYrw1+/Ruu&#10;iGeB/RpOh8W9RpefjEEZo46OyHp3UehvsiIjPFw/Pt63g0fsLYCjXTd0Rqv85ESbwA90YX42uvfr&#10;wN07/jrDNFyn4qXwuTie502CTwkr3ieGmdmzYYV9EzI1a2tLnv7IZ/Br/+G/4le++If47Bf/Gz71&#10;O/8Jv/S7/wmf+93/jM/8+/8Pfu2//l+46+HHEJuQaGl1+gnJJQIf/DxuAZTMqBU+h1OkqXMT6WSV&#10;ibEMj+zSUmRmpOOFb/wTLp8+juDoMNrrKm0Lq/oLF1BVXYWMnDwq72gM9PZiZmJkDqvLJpLmnz7M&#10;yYNPhApmkhKNjIJixKSkIiFdr9OnET1DnqrXDltCv4B3DOLZ250GZPrwyj6OUodGYypaBpUzi8R1&#10;sltKRSaoZga1Pk73kj1Ji91ZTHNqmPpwSq9CrfMQ0F9GHKPKwJ1iWEhp5zQE853rlImCYVrTpK8v&#10;+wf7UF+v3SwYQC2mLZ7AQWMCFcJ0cAJTExNIzFmIomU7kJK/GAtXb0BqVo7hnBkbwnhXC6YGtJ9r&#10;FAZ7uph2BOlJUWhrrLP0Oj0q2NeBqX4axfoan203t7QChUs3Ia14JYqWbkB0bBKGRoaM0ljSNTk8&#10;zIIEiVKvVIFR0lRVc8XOnXbKVGVhsG4NZKROs7z8Zfqp6Dg+uZkMgbioD9HsNCImkuaQ7gjPULMT&#10;Vx0Zc/gkQ9eMYoUzjP6qQxmnjqfyZ7hmdHmnQceMXoOblpDz9BwdE/h3b4freL8bmG+M2m0EkH7S&#10;4/xd5v6MxPU7KQfOUGIc/vu4XRrhU55yrjP5CajeGVg+rgAyAFUs9xpVBhdlT1O6BJeX/OzxFsDJ&#10;id/H+3xQ3mag81FObGIuRtfbwXma4Wu3iikZcfIjGXNvL26NyMi60X2YL86FwdWtorur0rm0SiMn&#10;v0h8NwvC6/IXz1x9uzxURpdHJPj0+mkU3x/UhGVV4a5uhcqe+ScyrybVPSss7CKXqPjPwufyDNOj&#10;tOZF8K+C+XnogTSrDzRZFs2KH07g6PXL5CDyXuCncXTIYBZt7uqK7aV32ZmamI9hPvh8vBp8P+F1&#10;OJkH8dva1TmMHm/nnKPPB6G4BuprgEfsTYPLVxMJ7hjtkPFirs7nHH9JiNE2l40vY45mn+75vHDl&#10;dmUWj53vzYLL5Sow0ixj3tlVi/WDaG7rRnxSJnJLliCnYhVyF69C3pLVyNF12VrkLVyOnfc/hJKF&#10;i6gHNPsi4uYDxcu7uwWw8tu8kz0K5CWMIlWvdVWg8aEBvL73NVRVVdkG+zHJKYhPiGfkaYyPjWHN&#10;xm347T/8IyxauQq9A322ea4YqLRRNkPhGxk/G7AS2WyTmE0qVCCWR7Ly+Kc/h//2F3+FOx66n15B&#10;RmFlSxA8AfkF3CyYtIQdR67TiEcwOpEuwRmtJlUyrqJoWMVjkv7BqHjWksL8BswYNEZleE1pbacZ&#10;pl6lxcTQKFO6RExGJTKe+0LU6pdG0zSSWJN0DNNayrkZA4bbvKrXqLWoXW1vikbl+Uun0DfQzqix&#10;CKSlIy07F1FxSbwW2Ib+iE3EkrXbsXn3gyhdtY7iEcBAex0uHtEG/Qdx4fgBoy0pORMxgTSMTcWg&#10;dNEyxMQloKepHucO7cGlt/aio/Is855CInGu3HoXttz7KDIKFxqfsnIL2JayEJWUheS8QuapclEe&#10;6VrbmtCk5QCxMj0FLI/E1JQWFRof9KtZjKmoBPJFW2alkG/uAwobDJC+WeLUVlpBbX/i85RuhvUi&#10;v0m6KX14oHoyfpJP7F1CrAcXluDxW8mEV2ZJDHGyDhluM8fW0j0wYoXHd/NC3xWo7ny4ujOzJsxg&#10;P0q4U7MLrzIYXDof5ncAbwfFdUYjyyDWEZxh4NbH6eoGCK6Dfzeg9GEc4Tbh/Fzn5PZFdU603Wqe&#10;bvZNMzaRNePyc14Kl/4UHSov248ZB1eD83PGiWgVQWHj3T3fIpEeiMeRdebK7t0SdC8XrkoZlaJb&#10;ZXHGl+An1fX1wM/fx+N4pnv37PJ395Hgp5FzgwDdK63oEL/8cjj95J5dmDP03dW/940z37l6kqGq&#10;OG5w4+Pzw/0yy993Phsi+eHTZl/sE3z+yd8HvyyREPk8Py/FdX6+v5MR3Tv65O/iWvBPBD8vJ7th&#10;/I43ClGZhTCch5yL53jpoZh39e+vDz8xwnVBmlKpLR//OaIeRVeY/jD4ZfV5J/D5pX5UbdPxwekE&#10;ZwiH494MxPwhwe6IXCiUR2N9FfvFGOSXlKOhvh4ZmRnQWd3VVZXo6u1CS2MtejvYeUo4Y6Kgc4B9&#10;BO6sZ95TME8dPoyy0lI0tnVhw/adysXAynGz4Hgm7nh0ukl06UTrFM1ancH05DBeeuafcezwEazZ&#10;ehvuevxDWL1tBzLYybd2tCKruAAPf/bXkLdinZ0odKmyCqvWb0RKphYJk6EO6y0SOR9EYyQedxv2&#10;6Gpvg04Fi41jZ0zjJG9BKULspGUo2TJAXQPxNDLSEO0bB0puH/1QsTBtW1OTGeN5xQtw9uRbWLV2&#10;I+JsDSTByyqcowdv87h5MBTeTxidasa7zgZRd/4EoqZGkJpdyMHMKtIs48QDJnLp9OthsMYR9r11&#10;cArMgTC5zt81Ipefrmp/OmNbfXgCDbTMwnLkFC3iIEdfOzMNFbf2XNU5/ZkFJcgtXoj4xDSTEsPD&#10;9ImsmwyGZTMsRVvTaCYrxr0mT0rLRlp+KfLLljAsi/iYhoZlDI3WhKQ0ZOWXsd4WIyExlSQ5mdPH&#10;EmcvnEZLcy3rkXgoF+p0Bvr7GS8BFQsr+BxAQWExMnKLUbJ8HWZodGprt+66K+isOQ+dlpWcXYSW&#10;qlPorj9v+5DqdfmCRSuRSqMzkJSBpKxSLFu7k1WSiK76S+hrushSTWOKZc5ftFQbqqK//gomB3oZ&#10;PwnR8cmUxSTksqz5JYuRU0w64lifpHtmehKvv/EKKmsvsf1TRvmnGZqkuBQ7Cz8nJ8/xW7whz8Tb&#10;xJQ8ZOcvQTaN4UCSW09IbpvsxyelIyOvjPksQWxCCuOTYzHOSE1IyUB6XjEHzcuQyHJoxlTnxYuO&#10;xNQs1lM58kuX8l57QYun6hiYjoZ2Busij/WUkJJqSwiMljkZoYDYQ9hHIJrm+9w6ONlzEL51Mu86&#10;Bi8nL3B+fCez1we/I1E887CrS+c/Oxw3xnNz4HD57cpBZB5mWLzL/K6VXvya76027/xcfN9FgvNz&#10;hpju/Wuku3WYX+6rr/oVjbpRXb09rg+RYTcLkTgj7x34MnZj3PPz9uM7fK4+5/PNf75W2NXu6jjz&#10;73WdD76Xy/vt4QLnrbK93V0vLOx/7TzeftWvi88n7/p2iKQxEp86GVkszmqRn3NWfulFPeoqv7l4&#10;9kiY375+OqB8/WuYDtdGvOd5dRsJ4bana/ieMb0bdw278PPNQdhg9TOla66rthF53oISGq8NSM1I&#10;R1FxMY2hVVi+bg3yC/PsBJvzZ0+j/vJF9NPw0rxKnF7peVtOyEI4+dZbKKfB2tTWaQbrrZF4FRCB&#10;WKIqtRuNqjXCMj6FcP6tw3bu/iMPPYzb776PHesCLFy1EkuXLzcDMZCahDsefRw6zacwPxtnT5yk&#10;wboJqTTKpQTZvbGPI+53TahQzMfjbsMevsGqstAuQf6CBfYq2F4+jw9juLcX44MDCI70cwAxa19O&#10;s8pYeC3E5t906N+AwTqG5KwC5JX/LAxWP38ffCx+A3H3DhiXfjEcLKRn55J/ZcgtWog4GaRCQxnQ&#10;9knJqZlsB+XIKyyl4ZrGVEqvMkcjLS0DeUU0ZEvLkZKazTBtURNrqDNz8mngyuhaRMM1l/FVq/rY&#10;IobtKZs4i2xAmJCY7mYLJXPCTHmuqbmChqYayoJoZBoRxPakbWBKSmioZuTRWExAUiYNZBpy+gI4&#10;ONiO0wdfRE9jle3zWVhagakJfWDVjsmpGauDklUbEcWBaFJyIlJooMenamY2HqNDPWhraUBoNsZ4&#10;kEeDtK+1GWf3/xgdTbXQBvMZ+cWMm0DDLwWJ6dnMXzOgru4rq8/jxVd+RA3ilgdoJKD1krFR8di8&#10;YRuysnLYRCmvbKcxcXFIy80zwze7qBwBfQjGJPriV7KfmqW6KCfvyhEXn8ayiZ9UlKQhLZN8K2U9&#10;LeDAISnTyZPVUwAZWQxTOoYlahsulkV06DCCNOP3QuQWltFY1d6FJJL52QDCiYH70dX9eL8mCLy3&#10;CObz3oHD7UAcEOj5VvPycV0LfJw+3lvBfyOIxOs7v3P7aUFkef38fOfne6385ee7nxX4de27SLhV&#10;Oq7G807Az+tnWfZbgZspm1+XSqO619X3k7uWn5xAYYJI/2v5yQkiZevdwtW4r4NX9o3Rfy2evFe0&#10;+BBJU6S7HlyLpqvBx+HzLtLdPPi1w7xlNjkksTSeYn0+KcbsNJKyMxCfxY4gkIyk9AzkFORj7fIl&#10;SAqO4pm/+t/4y//y+/iX//3HOL9/LyYGtdE5O2jrNMJZuPVCcu+koFdBRBkN4xwK3tjUejSNuxGc&#10;PXMOH/zgY8hIS8E/f+Uv8U9/+r9w6NnvY2BgEIH4RDuyMjQ6xCKNY6i/D+lJiUhKSLb0Atd52e3P&#10;Bki+jlSLZQcfpT3gBrtx7MBL+ME3/g7f/NP/gW/+33+Ib335S/j+3/8djr7yCvra2ki7XqvcAg//&#10;fx7EEznVpVy4MvVKws2wutGfDFiraxsAJFLg0+hozNBA1F53dsIIw7SnaVRMEsMkI/FME8cwGlF6&#10;XR1H/4BmRxXGePITTqW1NAyLTqJ48llhIokXxDG9Nu1WvvpokX+kjgFyUUhKTHRUM02ABumSxcv4&#10;HI3u7nYcOfomJkOjlsfsbCzTqd3OYKivFTOhASTo9KyJCYz3DaGAg4Si5duRXbEBSzffybwCbCM9&#10;uHRkD07sfRa9rTXMREezLkHpmh3IXbwR5au3MdtkjA/0Iyo0Qj0whpHBTg6o3ElfEjt3hrq0RQza&#10;SNMPn/0epmztajRKaNxnpmdhOjiFAAcDbkkAyWXZ7TW1MZ/8iCfPxAexxTU9548EerAeohlOeq1d&#10;elUZZTxjPdFFx6guSIMlJhLVXZzCyHfx3zL08MWwHlgmx3M+k6/imWaDjSaVyZH5MwQ/Q10j3a2C&#10;SQzhanxyCot0Aj/svYJr5fHTBNW7767O23c3Ae8lK+ZBJJ/9+0i/W4Wrcb0Tdwt8+ZnDtej+SU4g&#10;OfCvV8vAtWTEj3+1v+BqPzk//i3CtVD+ROeXLfIa6X7e4NMh3lzP+YV5b4D9iVPV6jQ1uyp46+UX&#10;7OCAlVtvx6F9e1FaWoSspAR0NDViaGyE1ya0NjSio60F/X197HcSUbFkGUqXLkXZ8hVYumYtEpIT&#10;8bU//WPcedttOHDqNH7pt3+PmGms6j2sOm8rzM2AKHRXpdWvYwXx2QRFNDvWfnQ21qO/vhI//PY/&#10;YmJ42Pq7uIQkrFi7kZ2sNpsexa/81n/AoaOncO7gAWhvyY/91u8hq6yURo0+iqEBYB3arYOjlPz0&#10;p/o9P8ffcLltH9aJMdsIWWdtL1q1Aj/8+ldx+OA+9Pd0IycrB4lak8e4/WMaBERj3YZNePqXP4/c&#10;hUsQmhzF8YOH3if7sMqYca+6NMD5+ezDqpSCt6f2jVWFDQ714tKl87Z5s/aXUwl0epNANKkc+rBo&#10;WkauyQJNMwbP6CMjgn1oZeWkbFGUZ6ZD9gGV6ttO/YiewRRlKRAbZ59uhWjgxSk8pIFGFGL1qn9m&#10;EkEadatXbUDpgsVExZwZT6+vX9/3I/zwue9wgBVD4zUVn/vsr+Kb3/4m+vq7EUiIx+67HsT9dz1q&#10;M5iiVR8rBUfacei1H2Koow3FC5Zi4+7HEZ2ahJnhHkyMDCGpsISUBNB49hAN1pdo4kUhv2wl1t3P&#10;eqFIhkY6EZoIISGrkEyIZxu6hFNvPItx0rx2x24zaENsKzrdRG1EnBwZH8IPf/QdnD15xPazLF20&#10;BLt2bMcbe16xLa6y0nLx2U/9BsoXLrO2p7baP9iLsxdOYXKKBjCpcHspstysejfJ7A4AEf4YG1xo&#10;3RvrhPVgtWf1SF7RX3XqjgOVTlF6GdJqXyqdYk8zPvNlXc7qlB3FmdEHBSBNFVhSvtxomNWXm6x/&#10;pRc2I0PJ+aOPuzRYsAzeU1AGlknEVfBu8orEEwnXwmdKkxDWR//m4erisz5vDOKL4rzXdXs1KA/f&#10;RcJPo66vBX7cW63rm8nrRuDz+1oQyYebLZvSvkd1eK2s3xPUt8LDyDTXIuI9KvM88PnpXyMhkh7d&#10;+3HeoVxFJr9F0ucMVs3w6Eam5JFXfoxEGlGrtu7C4T172BGxsxsewjf/7isY1MwLlX5CbDxyFxRj&#10;3dbtKF+9CVl5hUjLzXWzJqEpIpzEP/7JH+P2XbtosJ6lwfq7xMwc9GXvuzJYBa47Upmts2IPJDtY&#10;nc5oVwf+93/6IgbaG62z0+brU0F2WjSq42iEFxfnoXzxUhw89BZG+3qQnJmPD3/hi1h3127HA4+R&#10;mre6RZ56lLLzeycGqw4OCNCwCU5iZKAPz3z9a9i+eTNW0dBPyM5DLPSxDw2g0BgaTp7A/tdex8I1&#10;6/GJ3/wtsjEOx35xcMBPBGes6m4Gg8O9ePZH38f586fNiLJwhukbdkWyyXrGU/lEh7YcCU3P0ngi&#10;tYwfQ2NNS4hltMmgjVVZmWiKSGKj4xCtoyFZDuGWlLttlWIYj0YUjT+tSY2iTM5GTSM4MY2Pf+Sz&#10;2LX9PuYoTirvaBw/cQDf/f63EGSdpyRn4nf+w+/jrWPH8DLbZVT0NA3ZJHzo0Y9i56a7GJvE0E+8&#10;G+5rQ297M3IKFyAlqwTBoU6cOfKa7ZKxdN1W5FWsRt2Jg6g+sRfaUDyrYDE2fOCjmBjtx+Vjr2Nw&#10;cBjrt96JjOIK28Kuv63Bjm/NLllkb1bcudbiE0jbOF54+YdsR3vNLkiIT8bTT30cyUnx+Jd/+Uca&#10;pj0oyFuAT37011BSstjKp+/0a+sv4+v//FUM0JAWL82IFJ/FdaHW3oz0VHzpCpJJf2fIT1M8NIsr&#10;A1aL121gQb5qltQGmxpkWCSdwU050nIbqyuGh7TNEnFo7Q39MjOy8OhDT2DT2h2Wu4rlDFZRQhBR&#10;/PGNWEPynoNlQhBuJ/s/O/Da6s80z58RiK3hSvSukfXn+/sQGfbTqGeB8pQTv/+t1bXSiy9X81Fw&#10;Pb9bAeG5Gf77+dxMmncI1yrWuwIhvBG9V2cY+fxTKN81wadR+UXS6ucfKQdXh/txBD6O9x7mJNjN&#10;VLiM1YGbi2bHG8PM1SGLiMQkrNyxAx/41Gfxhf/zv+PX/o8/xF1PPsVOZJbGVjcaqy6ht60JU9MT&#10;lkYzUfNASC3LW2k4jj6tL5Vd4z62ord1oOxUmJ+2wDmy/1X0drUiPScLu594Crc/8gSS8wpokIQw&#10;OT6C9uZW7Nu7n3Z1PHJyClgFNDhmNHMmo0ZrSdlVCu/PEGwfS+Z74fRprNu2DY9+/texdOfdKF22&#10;HkXLVmDBslVYuGoTdn/ic/jwr34BlVcuYoB8Fs2/gBsA2ROuS91E4fyFszhx4i0aoRM0gCYQmhnh&#10;dRSxUdqBIUjDR8c6BjFlMhGioTNGaZ2k6DLMpGiKdaWz/HWKjjvTf1b3DNH9FAdzU6EJptHWV5OU&#10;1UniGEdwaox5ceCkc+2Fg/eTk0rrtQletYG2aExPz0KKPgziUzAUxED/IO7YcTc2r9tMo3gGkxPD&#10;eO31F3D63BGOMPXWQsZ0NAdfhShftY3G6gLD095YhaGWSox11qH6FOPSwMvSmto8GqApjLt6M6PF&#10;oKuxFm3VZzDV04Cmi8dZPprvNFCzF67gYGM1YhMySCENQ1IUHRXC2HgPXnzhGRw9TGPVZiyjsGrN&#10;RqxZtR59vf0ITuqUHY5dORBLSEoiLeSkvVyh0T4bIC/IB1ZMFPkXmh6n/JNHs1PkPR3rRS5a/KfB&#10;OhNFv1nW0/Qo/eU0M6utt4KkhwMAxguRt9Pk+Sz5LPrAep2RP8OniHeKaaLBcOKZjg4iyDx7+jpY&#10;hucxMtZnRqy9GXgbyO9a/u8UVIO+u1ZbjcR/Kzrx5wkqj5zKJvCffSfwy+0/vxcQydPrOOsYBD5/&#10;Xbua/xzpfBrfDZ2RNFwL/HwF/vVqiMRxI1w3C345rwWReV2v/Ep7LT7eyO9WnNLeDPj5CXxe+eWI&#10;rM+r/eT8+JF+EXCzpPxEiOSLT3eku9o/8plwFXk/HfAz0TWSBh/8Z13lNCUjUHzx03d6Jxz57Lt3&#10;D8p1DiJJsw305aHZjplpZBUV4VP/7t/hk7/x73H30x9D8er1SMwp0ufVSMvOQU1DHb79za/jf//J&#10;l9DS1ADExqoPZmfGQtlruncLYgqdLgL/StCrVHloP9XmhnrEpSThgY98DA997tfwwGc+j0c+/hlE&#10;JyTYzJaO7EvLzMNnf/138MX/84+Qll+IialRlpOdFpmqWRjNpkXy4qcN9sqSeWbl5KNgQTli0/LY&#10;SUcjxGJpDnCKV5txiolH2ZLFSM9IR7x9POILgS9I/38Ovkw4cbiKJZqnnsBkaBIp6RlmFGZl5SE7&#10;swA5GfnISs9FRhL9yHs9Z6fRLzUXmfTP5nNmag7DFK/Arpm6T+N9urvPzShkHKZjeH5WEdJSiMvC&#10;mAfDs7MYnpGLtGTlIRwFyMtdgIDWVZJY2Uu+0ZSZlYPUtHSSzwEUjbj29jakp2Tj7rvuQ3FBGY3W&#10;WPT3d+FHL/wrjp04aCXTzKM++qKZSNnRlWb25DjbRhCx5EVochLT4xPIyCvEbfd/ALsf+iAyyytk&#10;wyI4MemWLNBAnNCexNo5gent+FJt2cX07gtRmuDBUex5/SW8dfQAjcdxsnUaxcVluP++BxEXHY/u&#10;7i6Mjo5ZO0pPS0NSkrbuouhqQEkU+oArJyMPGWk55E0BeVtEvuUhnS6HPMzJEo+z6Uc+ke9pSayD&#10;tCLjZW4W46ezHlgvGeSH6iqb/lkMzyXPs9KJNzXb6iCTccR34bTnjALyPhs5jJNLvZXOcK1FnhwL&#10;kiaW1XSIyjhfsb77VsXBxJyaDePWnXK8Hijs6nANvual828iI0fcR3rPPcyFiSafrutDZH7a5kar&#10;rcOIfKf3E85f89FaRBFZVpc+nDLi55owl1JRrhPNDUSVj19D0pB+yhskFHhBN4hxQ1C6cOl05zuF&#10;XC0x9JO3l1kklQ68AANXHvcuwrlrQWRuN4LwYN03IN45XJNGXTynS5gOLzwC/DA/xnzwkMy7ezvI&#10;/22pIx6unVY880PkHBXhmBrci8+MN5d47obgx3cw/2k+3CjMhaq2r67vMETm+m8PfDm/kQ5RCX0n&#10;cDxx7tZKP7ckwNK7KUscfvXHiI8PYM2WXXjzjTdQsqAYS9ZtYJgEXzNB6krVoamjZBqhiI5B7dkT&#10;+JdvfQNPf+ITWLZ+A772pS/hjtvuwMET5/BLv/1bjMf0locKeaOCXguYVuVUx8yO3SfX7mhsCiY7&#10;u/CXf/YnWLCwBB/5tc/Tx/tafmocz331L3HghecQMz2De5/+LO795K/Yq8Sj7HyHhvtx35MfYQ6x&#10;pErvFy2bWwbXgDWDRCRevTpV7pfdgVsSMG5f/2vPzdSERBw68AYe+vBTSM0vxjTT63QezUbFTAcx&#10;OtKPI6++jLbWVnzs858n/Yk4fvAw0tLTsWrLVnzjb7+Mpz/1q0hMojFrDJq7ONCDYM7j5mEOherc&#10;8Eca96ogwrwlAZ0oWLwBq97JkgCBdxvG+Q7BT08wfUTwcbglAexUZ4MYIb9Hxyft9b1OeXLUO7Wi&#10;9ZTacEIHSkxztCD5UJms5jSzz8GX7SdHX1vXKFmkQRitwZnqSmlVX5RHzfAJj060MYPP7hlBdWn4&#10;nZ++2E+wbeEkF3pFHoUQ037z21/DmTOHERWYta2hPvahX7XX26fOHsX3n3sGw6N9RDCLNBp2H3zk&#10;KWxZt4M06UMsloW0Km5/+2VcPr4HoYERFJSvxNI7PoDQ+CAG2qsRHB9DdslSDnwKMNBajwsHX8DU&#10;zBiWbd6GwqXbSEsS8Yt28Y6URc1gfHII+w7uwWuvv8hyTJmRV1y8EJ/5zG/QYCee0W48851v4uKl&#10;s7Yf67atu/CRJz9NXM6AVrXr7OmJyVFe9RGXeKC3GjS1Y+PsWfxU27MjRKMD9uZBhydoRlVGLzls&#10;8bWbgj5WDIXEb0mS0gmBaivAZ6axCmESGuIqi/GfmWiJhuollnlkse24j+VYJ8SjWVvlor1bRY9Q&#10;ehV+C+BkR1Kmz+PsEIQoHV7gwEcZflbdSac6o09pWQoXj5HEE1WG+CN/H8RXBbm4iuPiuZKQBXy0&#10;TKz8vEo4rgnSo3M5zgFTMa12gBASgZeT+KuBvilLhekjN3dndJjz8iKR4oNt12f1IU+FeeEeyCiW&#10;oaZ2qa0U1ZjVnlkcD0QNZYl/imPAcmmQZbv9kdMmR5IDyov46KfV3pYmQt7MkJkT9NNbO7cQhAkZ&#10;QVTPZUeYe1YbJ147NY2PscwoenoqgsG6kAfGD6UImQhan2K43aHMotFRIBDPmacKySiiWZMUVtW8&#10;xrmM9cOLo81eyhAcDsWWr54ieEkv13Yld6on8dHtxWsDY12Vg15X+gmEgxd/WKJV48Ko5U1uOZDi&#10;K66i6WR84WAM8sCW9zCF6Bc4rEzH9qwlOlRkQm35q40JptkG7VsA/utAnPCesWEQnjkfqyterY5k&#10;0DuQnPiD/TAooouhJUQanLr89cy681llyVgalY0QlnH3PM0/5eY+IKcvvUWzW5akEgtcGmcXEUxp&#10;KG85x0WHTc/hOhIKgccygodn7tdP928NRLso9wpo8N6UJGJbKyI3nFForq1CXEwM8opL0VRbh/Ss&#10;TCTE6ZUgWR+X6IRD/3ZlBXgNNCs9GYMdXUjP0dY0RTh16E2Ul5ajqa0DG7arE7RohLcL5jsHy9hY&#10;oYbrSHG4hnq6UXn5Ej78yY9jYnCYHXM7UjKzKZ3xKCsrw9mTJxE1FcKuh59A7qIKSxPLcjbUVGH5&#10;2vUURBkxxKYGEJaiWwanELwHgrsNe/jbWmmGJ8TGWLZqBaZoyQyNjCA7L88amXBoieLs8CBar1xB&#10;Y20NcgsXYNHi5ay9WLQ1NSM+IYH8LnbbWq3bZOfRG3hZRZDg4G0eNw+GwvsJo/MFlFcaGP62Vin+&#10;tlb66tsHJnLp9OtjkAyGfW8elC9Teoldt+LunIEdTd4kIikxDSkJKfZBU2JCsj0nJaZ49/JLQlJS&#10;OhLlx2cXLpeM5CSG0z+JgwI9J+mZ6RJ5n5Kk9EleuPy8uIZDzynz0zNOnO2vq06f5JlRJYM2Fl09&#10;bahvqKZSD9KgTcIy1nciacgvyGd9J6GpsdFmO4McjLW2tdgSgsKCYuKikqPsqpNKTE1GZmYO8hYs&#10;RnHFSvI/Hl0Nl3Hq4Itor6/ExOgICheutH1gc/JZR2VLkFNSwf4lSROnRo/hohIfmxjAy6/9GHv3&#10;7SE32fEGQygpWYQnHnsKxQUL6ReNuqZqHDp8AMEgB2Es145tt6GEBq07ZUmVIsM0xgz0ZPEkSTxN&#10;NZ6ojOJhovFNvHF1kuzzWWHic4LSiZ8pSOAAz/FR9UUcbAc679rxXH6Kn2BxVBfJ5k+8rHvVcTJx&#10;mvSazEiP6V+dsLpj11nIhW9uEliX1iEzsbpXG9zzbmp8FANddQgOdmKkTx/SpZDnzpCV2vHMAEt3&#10;ddYaOIQG29DdeJH6roljrikOOjKYj3QW45qcU/LphM/Smxd/tM6XZsZwfydGe1sRHO7G5GAHJoe7&#10;MD7cg+BQN8YHOmwbvXHz78TY8ABlVCbWNIZ72jEx0I6R/i6RgoB2s6DeGuygLA20YnykF1Mj3cTT&#10;xedOTBD/+CjxEl8sCyaZmOT9WGcDcXdgYoTxBnsw0U86lGa0F/FsDjGx1BPWm4tnvIQ4yOxvx1hf&#10;E8aHSNdoF3nXR9q7iKcHs5PDiEtJIG9kVKiwnkHLPF1tCp0MjymWrw29jZcx0ttOzxnbk9cGo+K4&#10;IjrG89nnvHP6dbPwvGMc1WdMFI1VuinS0dd8Gf0tDejvaMGgyjfWjQQasjGUWTuG1VFk5ZkeH2Df&#10;VIMZ8neotwPxyam2hZ76U+WgMshwipke46CzmrzpYLn7ERMXb256Yph5NJLXnazDdvK3GxNDPYxD&#10;noz0YIy8mQlNUk/oQ0PyxPSKyqD8rSTmZqcnMdTdzDqgHPa2sT4GkZCcZP2geKe9nW34oCTUM8Pd&#10;bRgb6LJt8PThaKy2tiNebUenQYP2YMcU+922WvQ1XcZwRy1GOuowRnnTcp34VO2pTFxmxdOItXZH&#10;p7SSX0wyTT3626oxQtke629htpQdDo61/aAMX2ciOj6qqmxpIP/EM+Ux2NvMNtWKUdZJXByHCuIr&#10;B6gauPCHfSp5S3yjrP/xfpaH8bQMLJ76Qm1Eh61MDLF99HWynbRBcwkxmlCS0Wt8dINQFXWkr4Px&#10;JJPd5HfQdiFS+Cj9RcMY28oU20SQ/JJ8T7I9KL/J8WFimLHtJ9UsHQ+8q5XGXQXu998a+FT75Xjv&#10;SmEGqzUSMstnVEtNNQI05HJpsLbU1yMzN5MKoxdvvPQSFVA/uprq0d7UgI7mJrQ31qKDDVUdYOXZ&#10;M6i9UomlK1Yiu7AApw8ftH1YG2k4bti2Y055u3xuFtiYPRr9+hWYKqAwaZTf0lDHEekMZsZH8KNv&#10;fAPH976B3u4eZOVm0+jORU9jE1pra7F6+07klpcjNDHOcmo7rGEUly3iADrOGqdvkL9bsHJG4HG3&#10;YY+5gwP0YRhHsYXkVc6CEiSnp7OhJJrhorXFs2OjOPr66zh84A0atNPYuHUnsooWWLnfPwYrFQaV&#10;xpxCnDNYR90+rD/tgwMMjZfeEpMWJ9i8WiBp00hfipiP+jDQpCfK1hC7cMVTx2LqzZSUFL59x0Nk&#10;LtQZwXrWF+fOCLGM2CkqjvJTHCVyV2F0MRwGf59fZWt7rOqR8msTVqRBZIRCE6isukhDcYzxo7Fo&#10;IY3J7ALDUbyg1Oq8saHRlgyMjQ2ivq4eaakZKOJgRgg0v6aOYHhgyD6myqD8q5PobriE/uZLSIwO&#10;YWRkHCWLV3MckYihgQGMToRsP1k3KCVvPFr0wd+re57HoUP77E2A6M5mnT72wadpSK9lXqI9hBOn&#10;j+DsudOID8TZGvEPPPQojXjNYKprISIDlZeOZRKVPncUqrwUz/jCB3WGYpWrD5fezWLIXyfpCWSc&#10;6I6YdFGHYvwniP/0s/gWyHtdaY3L0Ar7uzDNsLs75Un6+MAYzsMRd9Ng2C2pkykVboid8tl9z2Gg&#10;6Qp17RXkL1pih1NYbKOBV9Ll8hct8iaXmDY6ahK1R19F3ak30FlXKaKRV1LuGWf8YyIrovJymOgk&#10;c7qhb8w0Gi6fQO2pfehruEDjrRI9zVUcyFxBDwccXfWX0dNShc7GC+huqkIT9WVWXgGS2B9cPLQX&#10;rUzb2VSHpMxMpGUvwMzUBE69/B0M0AjsaKhEL8vUU3+JuGrR3VyHVvp1dbQiMyMDCWlpaKk8h6oT&#10;exh+mXiqaHjXoqeB+eu5uRp9bc0IccCTyvja61cFmJoYQt2ZQ2g4f9jSdSmf+mp0NF5BV0s1elrr&#10;6RoQCMQiiUaRtjNz8mPspqg53sTSIGo+fRDVx14nbZcxNDiCooVLaQc5w0s8FKN8/lvmVh+eDPBO&#10;h+LY8cxRbAfBETRVnUPNyTfRceUs+VWH3vZGGplV5Gk1Bnt62B/FIJllmdXbAqLRtM9ASyUuH1T9&#10;X0JLXQ3yy5chwHZioDpm241GENM0RE/t+QH66i+iu6URKTmF7BtyMNbdiHOHXkZPzTn017G+yI9O&#10;Dm47mytZB9XEWUUBmLKT6fSxsQZfkhOnqiSHLCPLFaIxeO7NV9B25RTroQptrIuC4jzKYgYjqn2y&#10;L2XbVbuYpqF68S3Wf/Vp9vv1SM/LQ0oadYWVSHFmMNRVi+pTB9F47i3W0SUOZCgDLaxfytVAexMG&#10;BvqRygFCHAeXIsXoIGmmL4ODqDl1CE0XDqO96jSNf8nkRV6Jo7URsewPU7IKNbTnn9WMg7mqYQ1P&#10;9OH8kT1orTyJZvIlI580ZuQzioxjRrHqpF6cHGDfdAT15w+hgzIYnRCLzLxihs3gzN7n0V11ytpB&#10;F2U5OTEGqeS77YdNYk2luA4E1affQtP5N6lTK6296cNz8bXuzJtouPAWetmu1Bb6KKfdah+0kcTj&#10;jtYmDsyTkCadLKJUP7r4ZSHMldF+fgE+qCcJwxzD/Gls/pFhUaEQQsNDOPrGHnz3K3+FZ/7qL/DM&#10;X36Z1z/FM1/5Mr7711/Gd/7mz/Dct75GA7cKMXpFoo8f1Kh1tdcWfDT8t1YDEgjXMfmghidfYZR/&#10;FIaHhjmSn8W/fv1rqD1PBULhOPDsd/Gt/+d/4iw73JmxfiqQaYy01OC1r/89/u5//iFaay5j2aoV&#10;NiukTl5jSo/QnxlIUcoo0mtI7fuZpo3ZRQKN2PGOZrz5wg/QWn8FGZkUcrqjh/dzZD1opf4FXAXU&#10;KE4qIoC81CsfdV4zU6zf4Cg99eGOk0u3ZjkK45PjaCO/NXOp2hCDnREJDI+MoJsjZzMEmYc+vNJV&#10;H2i1tTdjnJ2qFJ4+HlLnoETB4AT6B7oZR3uUKie9eiIRbHVWvfKKlmEU6+WjblXURyGXyi8rMw+x&#10;VJTDQ0Ooqa2mvz7skpTEYufWO/HAvY8iKZDC2LMYHu7Biy/9ACfPHrZ4yrCnuQaXDr+CmrdewoUj&#10;rwE0AOLTshAdn8buMAGBlCzEsCPoa6vDuf0/ZCf6PFounSJbNHMkrLMYFN6Xn8PBg/ts6zWVo7Cg&#10;CI899hRWLN1APmjGI5r8kdFcba/aVC7tHZtLA1vFdR8yhmvFfWhG8C7aMUEdyfBwP/nVy3sZwMzf&#10;2qE+YhtFZ287Rjhws9dxZoXMIjQzabs+aLsvGyxJZ4n1tq3YGDq7WzA6Nkx6NAvktIRbBsJyEOfM&#10;5Ag9VJ8MUVZyBh5hPlz1+M6BZVC9zkmkh2hqHLNDbZgZbEEUO1mOnC1EZMzREZGnu6XZQaWgGdk2&#10;dnh61uzeQG8Hhvsll/yT0aWBAHkhDa55Jc0Emt6kTLqjbuMwHZrBxOgYJqhDxoboKKPB4U4Eh9oR&#10;HOvF6FA/RoZHOKChGx1BUDOzrFjNyE1zcBSaGJQIE4h3No4G5SQmmCY4MoAxphkancToiPbvHcQo&#10;B0vBiSBmY2g0SM+xrBPjgzabN8EB03RwGsGpKYyPDxNHBw3oC6h861XU0LDUNwnKQ0sPRkeHMDna&#10;xzT9zH+MfiFMBSfZNvow0NWEzuozuHjwJXTXXWQKnexmjGeWLD3vY1n2sQHG7e5kg1fbn8RIbysm&#10;2aaN3yyQtIH6PTJKhfMvYbBnyeqM8evy8f24cuIwujvJN8qr2pJ0eZQGdaR9mO3vyuGX0MDBwfRE&#10;L2Kk1IlDOmiSsq7ZtiB54fePqlPTLyLI4k0iNDZgs3Oz7LuiyH+LM8u6G+xgn9zLaz/dkM3Ajmn2&#10;mngnWUczU2Mevby4yrIymqfaj+RH7WSY+mmYsjiqPNpw6a3XMU2/aNW56Sa1RdFFA5f6cXywk+Lb&#10;i1nKsGETKtZDX915nKX+aK45hZHxPkxrq8aYJDu5UeXW24Q2DjguHHkd/R1uBx+Roo82pweY7/4X&#10;0HjmLQx2d7u+UB9wUNdNUk4GOlvtEBRViLLzy2V8snLonjwnv6bHhliWPsww3WxQH25aCte2lKe9&#10;OpqmsT6M8f4ull37TROHkPAyRRmeGuwxfmO0n8bvBTvtT0b57DTjaNmCcMxyQMF2EBxgPYz1UI7J&#10;byGgbMwGKfMsb3CEbYn4htTOmM/EcB9lWG1iwJZEOeZZsZTS3hibajTeODp/AfNhbkmAGGbKntfW&#10;mirExrHTXFCClgaOprI52qVSmaByW7poEcrKSlG6YAEWMFyzPUULilBcUoqyRYs5EElAxYpVyCrM&#10;x6lDB1FeVoKm9g5s2LZL2VgGyuNmQVUrZ/VJoVAn4CtpH2laQgCXTx5F5emTiI+JQlxiAuWHnW5P&#10;F2ovcNTW1UYkIXS0teLi+TNob6zD8Ogott55D+JS0m30rI7NawHvGkSf/n1wt2EPf4ZVzVCKMr+4&#10;nPm7gUJPRxue+/Y38dKz38PZU8cQExuFTNbD8Pg4BgdHsHH7TntV0fq+mWHldQ4vaypihtWWBPws&#10;jmaVLBCHOmgnH/JjXcpbF7q+7nacotKcZueYnpUNbQ2mmQ+tk2xuacIPf/gMzp0/hfyCXGSk51gi&#10;ycShIwdoED5nxmlZeRkSAjooIAr9/f345rf+CafOnERCfCyNuRKjQRRUV1fiX/7l26ijIZeVnUV8&#10;WeYv40pERS7ZstG70W4Ptoa8vaMVjZRR8VMfPi5ZuhQpiRmmL7Xeq7ykHClpKWhoqEOICnCChnZj&#10;YyOSU1NQXLgQTdXH0V17BklR4xidnELRojVIy85DSlKCzegtX7cZcWnZaKu5iKGW84gOaYcEIH/J&#10;KvIjgMmpEezd9xL2H9hjNMjwzEjPwAP3P4qN67QdFAdYpFX1XlV9CUePHnBrU2lQP/XUR2hw5zLc&#10;zUzYcc0ExRXf5MxIZ6c5PNKHH//4h3h9L43qGZarfKGVT51Qa3s9vvPMt3Hs2FEU5OcjL1dGsFaW&#10;TeDY8bfwr9/7LsbGxqhnFiKgGTnSKSP2R8//AK+88hLy8ouQr5kPtWnyfTY6hP6mSzh9ZC/6OMAt&#10;pN6ymUu3YJlgBFq1mBPBdndrYCmprxyoTOwUaex011BHmWFFmVm9nfWR5eqev5b7vCwVQhwzE2ir&#10;u4Dellr1rIiNjbU3LmmZOXb8sdbsW18n+TMZdHKmMkjGNQjQ+ukQjY3E2DjkkC+Z5GcsdeXESA/i&#10;qGNmWKdlyzYiM68UaVl5dgyulobFx8eho7GanW4PjdcAcksXM0/N5s+ir+G8vfoUFC1ZY7tPFJcs&#10;Jm/LUbhwCfIWLEJqbiHpDWCQxodeu6ryCwrLsXrrXShbvYFxFxAVDZTBXhqXGrwM2m4XyRk5lPcg&#10;epuZNw1zGQ4VK9Zi2fodKF21jrSVYJxGgQYfMxw0TgSnUEBdYwd+qL6JU6Ikdva31aOl5gym9ZEt&#10;jSi9X4mLT0EGyzhLPSD1IQPf1b4Dq36/ZjzezkwOovrMETRcOW+GyrIVa7Bq820oW7UWZRVLqX/j&#10;MdQ/iFj2NXpN3dfTjqS0NKRmUZ8wh8nBbnQ3XESc+D4bg9I1W9lXpbp8maHVmuqMRlpL5SnEaMAb&#10;iEdexSokprNNhQbQWH1WK9aRkpqJJSvXY8HSVchZsJB8rEBx+WLkFrHO2LbVRt2aW0+mrTwuHxm1&#10;XZfZt4T0kaRynabRO8zqTSJPihiH+tr0Hy/TIXQ3VdtyjJhALPIXLUdyej6ZwoF+fysuHHqFA51W&#10;6p5UrNq6E8s33IHSpWuQV1CMMfaxI6zPxLhoDmJ6OQgataOlY+J1iMc06mmotlWdoRxOo7RiOdZt&#10;u4P2Q6nZEoOjE0hKzkBxxQokZuZbOYwe36CbKw/rmvqvs7aSBisHVQwqZP4pWcVMo7avWGwTlAet&#10;v++sqzFjXZBZtAiZhRUsaixaLxxB9PgAtAe03nyOjI1gbDKEnOKF7G8T2F6JR2v0KD89jZUY62ki&#10;LdFIyS9zy6k4OOptuITxgXbb0rCgbAmWrd2KggVlKCqvQP4COl4z8xcgQB2s8kTupmQ0mgTI+WCF&#10;/AUQjFOOPawEc+pF9MpMNUNf8krbvmQXFGLXvffZxz2rd96Guz76MXzwN38XT/zmf8SHvvD7ePI3&#10;/gAf+q3/jPs/8jkkZhQQDYWdythnv8Bsy1sEESrnGpyrQsMs5J6f1tw019abIipZtgSf/r3/gI//&#10;9m9h8ZrVmOSofFQjHRrebX19SEpPR2pKMno7OtHe2UMhFL0xHLlHU7n7HcxPGUQ36Y+PiUWsRt29&#10;fRju5ciOrS03Nx/3P/gBfPCpD+N2XlMLCtBLQzWOSn/XnXdT2HX++i9gHpgcSEokxx53PNmQKWgf&#10;dGg9XF8Trpw/iAtvvUQ5HaRx5upbBwD0szO5Un0OP3juuxidGKA8ODxS6F1UTkePH8SLrz1vH0Zp&#10;1jYzK8t2nqivr8b3ZexeOsosORpXvSYkYmx8FCdPH8VLrzxP3F2UXxmqonHGDDYbrHvipjQyAPXa&#10;PYaG3qqV65CYmGTGXn1DLY4eO8w8tbcoIzKN1jhv2bgD9939MJKp/DQ728uR/XPPfx+nzml/3lTE&#10;JsRpPhGJ7EgCifHQka45JUtoVGxAcn4xO/ZYJKakIMT89BFFUnoyOw7YjPHe/S/SWH2VlE1jivJZ&#10;XFROQ/QTzPM2YlTLdqBTrmSwjowN2fPCchoqBQvIBa3P9WO9HVzINF569cc4dPQNtsNmTGobMc+4&#10;7expwdf+4a9xqeqszaYmUeZVkwq/dPkinvvxD9DJNOPs2L3atlngV994BQeP7ENHb7s9y8jRLJH0&#10;WmftWZw+8AIGOqtZN+ywohhu9S+Z8YDIrk/1TYIQecTpdaYMwlkOBqZYd7M0bEK2TEXLGggzetVs&#10;UefAJXWeM2ODGG5rwOx4H5IDMYijLMhvqKOJRpQGCgQpWQmSpXTOSqZAIp9meGHZCizf9QgW3vZB&#10;uoc5mFyNEAcZom06OgllW+/BktsexfI7HsfaOx5AWo6bKZ+KjcYEZW+KTlse2szgLOsrlvIaEO4p&#10;JLNjzlt+OzJXbkHWiq3IW7GZA6B1NMhlrGkHlljEeDTGJCQhXh13zkKklG9GxdaHkJlTjmCQg6+R&#10;froBpmGXzramGb9o6ueZqASkFyxEXMkKxOUuQ2bFFpQs34hYrUFk/lq6NtjTz+Jq4C9ZYVtj3U+z&#10;3fe21plRmxQfT2OR+j40gaHuRvoNE7feXMh8uApcBRi4wcsMDZVqdNRdoaE3juLShVi88x4kFS9H&#10;IJuDpoIlKNvxAawmf0PxNEjYh0bNjqL20knb79j61FBQlGGK5cnKL7HlM86c1Bsaygl5NMXBhd4F&#10;TFM2ZLjN6C2MdaCUopR01lMCxlmu2eQ0JC9dj/RVu5C/4k7kr76L151IKa6wgQWzMU5ozWW4cLqR&#10;DnJuiplqE78ozYKzjTRfPoXB1mqJJclVPWvArO3hKCWMozccehcpPLOTE6hl29V6Yg02F6/djoLl&#10;OxBPXshlLN6E1Xc/gbwlG1ieGCRxwDjcfAWVp49QzxEHB09tLY3eGyuG5+QjsGAJspZuwfLdT+PO&#10;j/4WVm5/mAOocubnKHagNwfuz96K8qpQ8VUfiEVHa/Aq/eN0sarOqk9ljCE/1f7ob2/eDCsdPfTx&#10;niaHZijrQXpNc7DZVn8BrVeO8GGUeKWwGZ0jQLUXW3JB28EtdyTwojrUh536aDqeg7qMFbchc8Ud&#10;vN6J3NV3oHDFDiRnu4Nc1Ca83HknSoRc4PvK/QJ8MG64KhOj5JyAWtugrzVhVu5UKITTp09j/76D&#10;eGPPXrz27I/QWllJLrN3o+LV6yat+VtC47C4rJTKQN1kJPOtLs3dKrCtz2E08Eh2fmzsVHRDg4O2&#10;Zuihj33C9jJdc+/D+MRvfhFrtu9CkKPocdG4dgM+/e+/iPsefsxGYtOTaq7C42Yj9MXjzwwk4OSt&#10;Rtt1ly7g21/9Ci6cOIy6yxfsdVxyZg7WbtyCxz74BJ74wCNYvWgxjh3abwa430Z+AWGQLMyrPb2i&#10;keBY7WqD+2gkJ1HRhAbR1nQJQ52N9HcvAzMzU5GYRFmm6dZNY6eao3UZR1KKmZlpNuKemBxGa2sj&#10;evr72P9T6VFW8vJy7XuyASrty6w3twQgBvHxSUhITLB01TUX0d3dZvkIJGfCrDqUk/IU6NW5ZvtE&#10;7aKFi1FaspDKPETpnsTlSirOjhaXloWUDRYTFY8d2+7Effc8jJSkTKaKwtDIII3AF9A5MIhFa3Yg&#10;Z+EGDtp2kDEBjPd14eLRgzix7xX0sNOVxaxz+8tXsaNZshEVa7eyY5rEK3t+hD17XzT+hZh/fl4x&#10;ZfAprKEBoo+oZmzPWNE+i4amapw7d1LUU9nHYvWadeSzjEuWUOpEISyf6/DlR47qmbxt725BZfVF&#10;4gvSwI9FDgcAqkF1BxcunKERPMj7KaRnJCM7S2vr2M5ZXxfOn8fkJI0ltpuUlCTExalzgr3GPnb0&#10;CHHF0S8W2ZmZ9NUgQTNWw+hsqGIf2Yd4GqoFORmWj+pXf8IdBicvXrXcEjgdqh/xSmazmx3Shzih&#10;mHhM0CiZZgfqd3ZmqGuZijcjq7zFJycbs/YhyVBXM2IoH5l5RUjLpNxRELTu0xlDjGWy7vDpqju/&#10;PTj2k//U59Lp7mjgFAQ1C649ctXvy4Cm0TpLg2g2SluuJdBRxystjTot37BlGXM6UvIqo4A9BQnV&#10;ZIFFpvybwUTc5rSOkLj10Z1NY7CItnacePT1umaHteuJ1nJqpksHW8iApHVH3OyfKDNRNBLsdbG+&#10;WKf86WjiWSQiNimN985AldFvDUNsoHNZsIVr6YgMexpG6dmFSMsqtuU1IxygjnKQJ+PbWDdn/DCd&#10;/bh7cVHyO029299GPONDtvxFM6pRNKJtC7hZDg5lWJKv2YtXYeHK9ZgiH7Q/wnBvB8Z79bGavrhn&#10;OdQwWEZNBpmkKRt6KQ/RrB0wlL92xgixf5CU6s2i1SbLroGu6jI6jv2ViT79KVOmGMRTm39l3ron&#10;QuFSas22zgkE/fXdhuolISUTGXkcZNKYC473o/LMIYx1NVBeNXk1TdVBelh3MuiMF4aEuqazCT3t&#10;dRYnu2ARMkuW01uTKRoAqV5jEZdagLK1OxCTqA/cphFg2xvpocwOdZidoLKpYahdd7B99jbQruDg&#10;Q2uR4xLSkFm+jOLh1zHRM7qzWFgffHYFoqyLTuoDnaIXrfZPZ4xVIpbVBq3GZzGYZWGeUYxva5fF&#10;HV60HZ/2y46mPtEWgAEODjRT3nTpOAZbqC/1oZ3yoy6NT0yx/JUm0T5wIwLmofbAaiUtsfamTG+c&#10;EKsjp9UeZEirPcmgVZ26NirHyqJTWSLdLyASjCNiGcXenDGTIz8FSTFJMMTM3t5eO91q7cpVqCgu&#10;wZUzZ/HNv/wyXn/mG7h8+jiFhaNGCrcb7WgNnI0PTTgkIwa68d27ADcOtip24GqbCsjlXrJiFco3&#10;baf4B/gcQErpYjz167+DwoqVCLFs63begbL1u3Dn40/bay9bs8f0atBSFqYV3yWN7wgsD/5Qcakh&#10;x8XMgHLPkXcQIfJygnTZrExwGmcOvYWv/9Vf45/+5isYaG9BtK2/jCTSu7cCvJ9AjZKXiOr6aUFk&#10;ySPUAPP3Q9i9JSUgKcAOkQoxnqP9nq4Wequ+p5GcIqNUCjwK48FxtHfKwHRY0tMyzCiKYS81PDyM&#10;4SGtPVOLicPChYsoO5RK6qWennZ7nSlIT0unoUsDjHUZDA6jRTM8szpwwCTNlJVVVwThbmmAvHRK&#10;WwIeuO8hW6Cv/r+FHeX5C6eIw60lVeNVZxQfSMWdux7EA/c/gbRUzWQBnd3teO6VvRiISsXaux5H&#10;1sJ1RB6NDhqX7dUnMdlRg8snD1G2xhFIy8OS7Q9h3d1PIiGnBAfeOog339rLPKbZWU6hIH8BHn3k&#10;cSxdspoZUk+QGNGpco2M9uCFF35g6081YC0oKMLiimXszPVlLYnUvxioErGcTjydv+Dy5UtMO2Sd&#10;SXwgHvn5efTV+tQp9PT1Uqm7XTTSyP/UZBmzrvNt62glDr22i2GZU9l2ZLwA/UNaHzbOJkwjNy2V&#10;HYZbJiCYCo4hODrADpP8Z8er+nEzceK5R5DA5MXV0buBObHzCuvnoPWcatfTtDRi2elpltuBYtBR&#10;PtSnilfWl1I2dXJgT3MdgmNDNHaT/l/23gLMziM7E367773NzNxqSd1iZpYsM7M94+EMJZtMsjvZ&#10;LGR3/32S3eyG4d/JDmcyHjIzyLZky2JmbmZmutT9v++pe7tljz0ZTxLH+a2Svr7fV1/VqVOnTp16&#10;q74ClC5Yg4ySObRnXoz2d6O3pYbhxyxRgUm30ER2hTR4KQVBJw1BKG/R44XdvFaPG2FkuKQEgR4H&#10;BPhIJy3jxbL0soziyFssZWeNsPzV8PJXo0nah3eQ4Lm9+jDaLxyHFvO08BrsFiCkY4OsqQWqKxrF&#10;j2dHTguM7CAI/obZAekb6DOfGILdZB06wfxPlw/rGMvODuVg3dVWdTGT4xjrY5wg80Wgq2lg6eyI&#10;WJ22vKmOsQNafwEDfe0G0AqrViCrbL4t5Bkb6kVnS7Wlb1N1rJdB+ehWAiAd/UhqcoGxYYLPNnjY&#10;wdIOFD7pJIG95g67wpLseE/wmFs2CwmpbjGdoFN3UwMBmg4Soe22ryQaNVYeeK/6xHim3SJj5cHy&#10;YlhptoIbP3KSNfn0sTwCw70EeefQeuUwWi8foLz3o6vhvM3zVblqFNAArJKgj1p0tTXmZLDY01YK&#10;HuqUOq2pOeXGT39XPS6e2G3zMF1EljiBmabYeZRXk5MfrU2Xme1x+InQUvJmID5Zo/HaWoylpnRM&#10;B71I47vMwgpibZ/lUnOYR1gXKUSbmiV/bWk30FmH8wdexaUDO9DXfplpaOSVPDM5y7/koPktypfS&#10;Ie/SDzl11iapEx4f5cW2NNKiR9k3IClawibqRNgLAXAD4XKKo4R4R94LiBtyy+YZ8AwPduP8kTcw&#10;0sP2QvHk1OmTY3yVj0VkQjHqbDGMl+U7St1vqz6GlktH0HzlKJp5P6RpBExfED0Syy6jqyvqYZ7X&#10;3NXOSvqdsuEdC9XKlfKUEdMKyqzsXAyOjeHc5SuoaWpGXmk5SqvmsHGQ4WDFYOFpgrWMja28paK6&#10;07NcRTTKRlSXPX5wJ7L8kVLJ9Foln8qBGyebSEzE4o2b+MgezQSV2iZvMx8ZqZg1rwoT42M2F9cM&#10;VHI6cgm+ndrwLxtgp+S/KoO/mtOMPD+NXcHsOXj487+BZeu2o2rxKsxduhj5KT40nzuB47t3obG+&#10;HpkFhVi5bit7jylOzlMucm+G/aPkpA/80fXP7KKqNSUBu3E+AljSGV9iGhIIEmxfvdAE/MNDCkQe&#10;YxHnS6T9lFzZJAbYyHV22zvF19ZLqSkZpEOAMDKKgUEXT++q5swRAQNWff29fOcAq3Z6KMwvNL3X&#10;nPAz509gfFyfr9XwOnNlxcXLZESnRtNWLEfKtmJGJZYvW8s+TZwtMjl2dD9qas/xjUa6pLPMl9AN&#10;Dff6NZuxfduttmWUYFg/G/9XX38Nl+vqGU6NFzt0BHJqDLVtnX/cjyA7ZxMaAdPICsHpm7tfx643&#10;d7At9UOLc2aUV+L++x7G4gUrSZOQh0npEt+ideDQXjSywZ+MDbNBi8fKpWtQnD9DAw0WRlc0b5ZX&#10;OZsSwXyyxra0tmF0dIxxNWKRjLw8txPCyPAIAasWU3ko13jkZOfTX5ArxnZO6B3s4TsCH4K99LRM&#10;0hY4mWSZtTG6Y1I2K4H2QPT0HPZrEcsY7RqfKc8kA8BxfKXGUjzJpvCHdKavf6wjDfIjsrJaRl6A&#10;jwKSRiay82TH/spbPJie6pOrLvlRVyjbke4Wgi7KmXJNZuOfWLoQKbw8CexIkWjzpVMIDXVQDoot&#10;3eJFugaGIpctyrK3LpvGCx3V1kb91JCnJMfz3qy4XcY/9ctGT8mQl7LzaeTLhvX0nqFYnhOUf4zP&#10;g86a87j89ku4sJfXvpdwbt8r6Gm9wmACE9QZ6l2Q+Zfujg4SbLFO9F4+hv66g6g5uROjw50G6JOz&#10;C5GYkc14gms+ago1Oo4dRG8QjdVn0XbuIPpqjqLn4gGbSxgKBMhHIvJmzEYsOykmP+WX8gwP9qGO&#10;8olhunlFs5BWPBs5ZXPIsz7JUmeaajDMjqZ0KJpr8WttAq8pP7pgYJw8Dho29ZBPb1yyzIjptLPH&#10;0iN5EErRzpjN0BQfguzB/i4Dq+NjWmRHimGCK4E6qw+Mq/8GCHU7ybaVeVJFouy9sexUGEASeBck&#10;ZueBeQvQfl05dgAX9ryKi3tewqV9L6D2xD7q+TjjMSxpuVF30jS6LFvGF4+qMrbHMdPS+H98RhHm&#10;rtiKxKx8o9/XfN7mdE5oGyZ25DWvXVs7iUebKjDJDqAWWNEOaLCKPXrSIoCM1CUFsTaa97oKCeBD&#10;sQk2zUFfEyYoS9XpqgVL2Q6XI6h6SJ0NDHWj4ex+nHvrWVw88BKG2q6Qb321Is+mxy4vsnHR6SWW&#10;mP24sV3NuXWjwS6scu4cf+mvbajsqwDzI15cCfMvnyVdK5aETMxctBHJGQTxMfHwd3ei9uBujPe3&#10;M6h4Ubna7XTZ+xJoy1inNWWGHaW2mku48PYbuLjvNdaJV3Fm7w50tbKDNOm3zop4UMq6JC7HKv9K&#10;nlZO19zVTprkhKSCnKpwck4x9ClGC4GGhoYxMj6OVRs24MGvfAWf/I3fxANf+BJuevAhzNWhAlJk&#10;0VB8W8DAX4ECVppIAuasZ/NP4Kgu4tAK1ykbDSIbrzQ2eHOXruAzlZkaIKV23VN7MOMxNsCe3QQV&#10;hnzOmDsPAeNPdNiIqFWVNVJWPgzHdFRJtWl5Sm4REtI0OsB+ZV8v3nz8J/jOn/4RnvvZo+ju6sTm&#10;62/Al//t72Hz3Q+QRY2ERGh8JBzlL8PxL+mm5BHRB/OIXnSyCLFJtClsRCbjqQvs5IyxB2+dLhpR&#10;No5ZmfkEmsnQAqMBrcD1y6jC9vZMT9NoiheDQ0Po7eszf6WURzCVnp5tdnN0dBhdXe0EGgRwNPIF&#10;hdp+jAaQLDQ216Oju93US6uYpWqOU7Il3SQP7uJ71jsH+jxYt3o9AVuxfW7vZaP33PNPoKdPUwPE&#10;gQurTeU9sfFYv24z7rrzPiTZ/o9h9PR24oWXn0V7L4Ec5VBQXo70vDKMTCTalla+RDfxP8x6eeL0&#10;Ybz51g4Mj/RZdckhaLj91ntRNXOxASf7tGh8unQvX7lIwLqfwEBTaiaxcP5irF23idVfC61cIKcT&#10;uty9/EOUjWyFeOvu7jB/zTurYIOWyLKRGyIo6O8dQCg4gYT4FORqaxk6lWpNzRUEWC6Kl5ycagvB&#10;3EuXX7kQUURRfhFS2Sm19NmohkdH+BOwco6LS4M3SYtS4iNyjmTqHc7x/Ss761BcTcPdG/iT1Nmo&#10;sptv0pcTjuZb/nM6wBv58r9GV2sw2OfmQM9fvIS4IIm2rhBFJW5EbKy3HUMtdQRB6pBcxbnREf2o&#10;DwtQl0CF2OOTl0BTb9VxDtlsRi0EvTqOGnIBadlzj624t703LTaJ0Jn1pJKHWQY6HEK/GqWapO3V&#10;RwsLweAh6RFlIpzU39uBy9S5c/vfwHmCrY6608wLgYkvCRWL19mCQFM4AjWB4kDYTxoh+wR9+cge&#10;2wHj0pFdtpeoOoupBPJlc5ebHCdUocQi89HZVIvRgS7Eez3IL58Fb0oKkrKyUFBUZvIc6e9GV6NG&#10;WSk78mbNoJyVX/Qh4sQ/65ougbcQgQ8xOB1lxaACfmoJJRct6IzOT9Uory8yIKe4CmEdBRfUOasf&#10;9BMp0h5nh1Jy15hLXGIS4uN0zLHKRAF48b/qfihIWxEWTywzKbPRJxcKZoRdDVcJuvgqW9VnltGE&#10;QDPf8wqTTirBfOWi9bb1FDlAwzl2JmpOs2rJDpIuGY5lGlovQrRK/kiXGbG20+wAaUvulhcKJpo3&#10;8pSs0WaNpNJfg6TWKZd/ThEWbroJC1dvY5mzw8qORLKmX/U1ofn8QZw7tBPdzdWkJ/rEDxq+JP1o&#10;dgx3SHBWVqxZtBk+3rtykMVQXnW5aCw0YknRYkzyrhFU3cupLRYN6Xd4wsf2uARL19+M+NQChvAY&#10;H20XjwD+XnYiNLKqDIqonDJOwC4ATDKSr3azmCTm0HzdMNuZcJDgns/uKxvl7pK9yolWlGb0/pqL&#10;OqvS+nO13NTfchffseJLQdUjycxIR211NZ770Y9Qc+I4xgcGEBxhw0EFiaUeqb8qp7iqjSHGdUbY&#10;Fahu32G/P5BzBSgaVh94uaKUQspYah+0Imy/7Q7EJ6UZ4JCt06WKLMNpDSM9bFsdVRYq6pwlS5FV&#10;UEQ62vPULI9Vpg/NWbb4xy42F2OjuLzvbfztf/89vPzod9DaVGeg+jP/7vdw9299HQVzF2F4cIgG&#10;+d1MRp6tRl5zcpKE6YhudEkZqD0JKVlsA5PZHlFvaEA0L029brlZsyrZAMVZZ2ZsfAx9A26UVRvN&#10;Z2frc7Uanwm0tjQRzA6bPnrj4lGhY07ZORthI9NJ8KDP0nLFxSXIZUdEn8W0Vcu582eoq6xPLCer&#10;D/pDJ910Rec8bD4jmZaRLC6ehfWrt9on1zDBS0t7PV548WmMKn0GM6PL8Jprqmk7q5evs5X8AnOE&#10;D2jqaMLjT/8Uw6NdUKdo1c0PYcv9X0blmhsoEn1Sm0BDaz3e3v8mBoe7mGwMgV4madyFypkLrVF0&#10;+ZaM3NXW2WBHtPb2djEvHmRmFWL9hm1IiteoJZtH1j/xr3xNO5c3rVTXu5bWBgLMLoLHOIL7eKxc&#10;uZr+rlZ3tLdidGyYUTS6nWaLEOUECM6dP0f6ruObkZGJTB0OQhdm49DVqVFGRfOgIK8YcT63UEtJ&#10;h8aHWMU0JSMGiUnstHg191CvHF/v5d7/zQd0sjfqvJubgJc6YPhFAIOp6I34dirAUueNjafRYAYG&#10;+9DX2sQwk0hK9CHY347uS4fQV3PK5gNqnqOPZaMRWATGLZxzynfkXhkx+rqJ8kHH5EPUS0FULRSx&#10;ouZ76Z0Lx0sje5RndCRVog9r8r/oq2PGe42DBtlJmLV4LTbc+Tmsve0RrLn5E1h340PsJC2kzXXB&#10;RTGOHS99D5Mua8ujMMskyDoYSzqak71w9WbklVUh7BFAI+yIjmYxfY2S6hACVRb/2DizyzrAd7Gx&#10;cViweiN86YXMi0ZYlRb/jvejo6ma8plAso8lPdiFgQsEYdUnbbcMzRXVIqiedtbnoS7yFZHX+zhN&#10;VYhlfVeXSyP9wdFBpq9FVEzLokqblEvmkXZEn+StW8I6kpqVSVH6bJqKmW/lQaOokTLSvs4qELVo&#10;Ngpo7ZbkTpBHPfbEaT6x6zwopGZ/JmcWYPnWO7Hutk9j5Y2fwtqbP4OFBFhxaVrwRZqkbVM4VOyM&#10;6zwjZSvgFGLJUzYC3prfK//sysUoq1rJdpD1IzSICyfexGjLJfZ7RskTw5OYzQdl/RGo01cn6fPE&#10;ADufY4MuDaWlfEnv7Z5lSD5UdPLR39g41s3YZEx4UxGXWobixVux6oaHUTpvHWKScuDzJMDHOIOd&#10;dag9cwhjQz0MTzmz0yIBmtwkaktHNpU9I+YtJoZlGiBMDUhK7rXk6lJm3g2vREAjextxCZKrHONo&#10;ikassANrkd6zjBIKyjFr1RZMJGqP3zAazh9BD+tebGDI8JHqlHXmBNBVempXeMWw3Mqq5mHDLfdj&#10;HevChls+i823fhqls1ZQFkwzTH0m2BDodVe082oM0ylzuq65qJuShivUq50rBvXANJ9sxpwq3P3g&#10;g7j9kw/jwUc+haT0NFy+dBEHdr6GN9kY1h4/gL7mBsSOj5jgVdBRwU83CHy2Qv1VHXki3Sg15/hk&#10;lYKK6kvAgsXL4WMD6BpFxWB4u5cCMUesaP6xIJXZUckuyEN+MQGFKiAVyMCsKoO9/TBcDLys8LE0&#10;9jqw4fEffh8//MG30cYGSiegzF28DKu2bEMsAdOFU6ex+/XX8P3vfAvjwzot452S+Jd15MZZxX9Z&#10;F1E7/chE/Xw5TiI1LYNGKsl6un6CIo0IuaEOYPasWdQdGT19lh5Eb49GJmlU+L64UB0bggOfFw2N&#10;1WjvaLE4+gRUVFTGMPq0PInGhnrWGxn/CfvEvWDBInXqFRLVNdUEYkOmnwZamawaZAcGZehk8BRW&#10;/mzWqRcxBLurVqzDimVr2FhrUdgEzl44hdd2vkiQQIBCGqpu+kTpPk15sHL5eixZssoaN42A1tae&#10;x+HDe9hGxcKTmovE7BI2GNpKxwO/fwj7D72N5rYmVk8vwWoGtl93M5YxvmjpU6R1AMmPGube/jYC&#10;5ieZlwv27PMlYcnS1ZhdMdf4oFjJC8GPgTHFc/mMOlEJTYyjubnRRqTVMOTl52PGjDLKhA0J49TW&#10;XbZRVs2by8rKsktOe+S20M7ok3qIjU5mWo4b+WYs7dXZP9hrdTk+LtFGvc1ZIx229+EgO3u0acm0&#10;X4JlclO8TfH43przQZ067u+2ViI7BQYprFGCrpAE5nzoxCt1Q3ogneDjUFeHmzfJjsmw348jB97G&#10;gTd34MDuN1B9RZuWMyXPBHq6W+3kJ21sboCITvpID95FYSz/qpCmXJiALUQ9iXxynvoipm6Mk4Sc&#10;ywV5YoMdjqH9nHRgwOyufhjHRs1YHomFc5FSVIm0yOVNSHM8UNCy30ovyPqQW1SKJeu3YMFKAs14&#10;hhHIY9kFR7TPKgGNwDGfBZLEiUdyC3swd/5KrN52m53eFhK/ZECfuYPad9OoeG3JkfZj1XzBwZ5W&#10;qxsjowGcOXMae99+DXspv7NnThn9BALokf4uO5nIRlmjJWFyM/JTTvPYE9iB0kqncMCPnjZNt4l+&#10;oSHP1GWrv8znxPi4jaop7yGCP1vpzng6ISy64GZkZARB+4rDZ4FTyV4JslKPDfZTXswX6enLm05j&#10;UnlpDoJkY46gOCmvjPKeg/SyeUgqqkJyfjk7H5KAciK7zHJVHTAf/Wp8X+WsjpHTs6B+CdQE2OBJ&#10;RumCtSiZvczoj4/04uyxPbYPLkNhwjrIBIcMl5aZz7IMs2MYY1Mr+tk5dnMaGM4YUPpKlgCfdTOW&#10;9kqnsyWnpvHKZtmKQ41m0irEJCAxqxRV62/B0m13ooidZY22aiCsh+2htgcTfphges5FNZQJCfCx&#10;jEPMk8pCuhAa9/O1OjMuiPiQzIME55qbL7942i5NAxO/ouWmOlBHybzAqEauxWPOzLkoX7gCIdaR&#10;ydCIHRow2NVsnS2BXis4xWV6+tJguwQobdrShJJKpJTMRmrxTNaHmbb/tS12YyedCRsfkT+RHwks&#10;Wl+vuaudq5FyplTuVvOLJjQHwxoaK2XqZjK8aansHsfDk56ODBqblNQEDHVU47XHf4Bv/dF/xbf/&#10;8Pex+5nHMNqn/c1krjVkLrFLqZyPVZR/rCNJUVHDZ49ULhlCuVgZMCk/01YebOuMEJ+FoRlDn1X7&#10;+3oxMjCs0FZZCckVWvXXGXs+R2l/GE6TyLVoJBgYQ0VlBW77xCfwwK9/Dfd+5WvYcNsDSMousobK&#10;esA0jkkJbFz0WeQdPEYKT+X1cXXvU2SG4Uw/dE0gMSWJapzAslbnZRAjQ/2UG40gDY4+L2dkZtHO&#10;CkwMoaung7Fc41yh/UFJS7LvoX9bewN9QwZw8/OLkJKcbg1jXX0devo0MqtyTcSsmXOQpk/TTF5T&#10;O+ob66KlRbasCTC9ixpUtZNiV/eaoyngl5KchhtuuI2AegENora9Gce+g7uwc/dLBHFjVxW7zL8X&#10;yQmpuPXmezG3aolgANVmDIcO7ENDgw4gYMMYiaAttE4cO4ITh7RtCw1tyIfKyoVYu2aLA8cUnngR&#10;SFdDMD4+hpdfeREXL53R1z2S0ilcc7F10/UEl9qblvKhkNzXDOVFNUmgQzaAeVVdJYea63ulmmBL&#10;Ok25L5g/j/7suLFB6uxqRAMbP4FM0SguLrZjVBW/ubUBA4M9glnQsa2lOuVJDTJd/4DmD/eZuclI&#10;yySQjUwVIE9qoIYGWSaUm4InZ2ZY31nw2C3KUznIOT7/sU4UHCXJmVfkR9eUHWTjNx7QJ0OF1Cvq&#10;gWIyjMCp8q7N47vaGm2HA8k6NacIJTO0x2kpirTPaXm5gRlSwZh/GC0ttUxA0x5Ei9SYWaXlUhBX&#10;AlDUZ75XOrInmm9nJ+qxCowOj0fKyHE+7RQ+Ejc2yHLlvZzos4wFmnW5hp/OKp2sNAGtGnl5W3nK&#10;R/OG4+CJz0Jy8Rzkzl+D7NK55EwjZEHUnj+O3qZqxNoILElGaE4SrGpXgKS0fCTOWIjyFVuQnj+T&#10;wIAvg6O4cPIAQgM98BAoeEzfJtBef4EAuIdNgg9pBHa55ZUoKJtJ+ZWjcMYspKSzs8OwwdF+9LI+&#10;24ijEwwvx7+c7uTi4pOQlp1LXlk+fNV4+Sz6pKv0sc/ulFGsycaP8HA3hqmr+pKTyXJL0FZGMWw/&#10;aQtiPOp4Mg2C8f6ORmaOwEfISpeSxjhBdBtlELS2ISkzV/MC6M9YBM1qVz1856WO6KuDItkOACYw&#10;/aijSBmYGAR+5C99UH5cfVF91n6jNproFYjVlAt2JtmGepPzUL54EzILZ1NN4213ET9BveZbM5c0&#10;Far8Ccgvnm06JpAaGO9FW80ZhIZ6LS0ZMvskLiaok211F6k6Y+Sd9S89F3HJsrOkRWDpkQ0jZeVP&#10;010EvCtWbYEnSTt5UH/tMz7fkbdJdYbpaziFOmX01dmKY2cgKV7jTraFbFtzDWmrneez6JpjWbPT&#10;6/ePkCrlmpiBZALIaAlLw2R39dVhbJi8WjvL2LTjZYtXoYDAlUbZduXo7Wi20X4bRLP2gxfzq+2/&#10;1MFXUaoaaA62yuTq0WE9u6JhICvzSLnYr3hxQP6ae6eblojKM1qm8jbd0Kp7CXgCnbXVOLbrDZx8&#10;9VW88N1v4wd/8kf4f//wD/Dyi68gNTsbsxYtwvyVq5GYk0+FdyTMZLJgpnr77mc6mV/gFOadl1Mc&#10;VxGowmoQ9YYaYZOm5c9nm/xt7PMt39kZxHzysVeboBeslLG8PF6piyjKSJIGFcXSEXl741KVobUr&#10;6qNeVMTpLurv3PTdL+9oeGiQqOeYuWAxNlx/G9Ztvw0rr7sdyzduQ15RIeYvXoiVW67HUj5vueVu&#10;3HbvA5FznCMkPtLuAzAp4f9jnKJHLlV2NTxmG8SC9IIGTrfaKsUMocKxxz8yoA6WesbSKC/KSsrt&#10;SMWQRlD6u+HXCCzpZWflo7So3IywFho0NNYjwPhKqzAvHznZOVSKCTs17cSpo4zj8l7Ezl1pCRsr&#10;NqTDwwM4e+40dceYMuYm7VMQfVig9gndXk2gjQZRwFejlTLK2Zn5uPGGO1GUX0ZaMTYy+tbu1/D2&#10;vtcQtA37lbwaKpnnsM3fvOG6m5GpkUa+1Of3IycOkz9tiabQDM+GpKurzeaEqmEtK56F67beggSb&#10;L8do5E9WQK5vsAs7Xn8RJ8+c0AvmmuB25jx84sFPIIONT/9wDxpb3HGx4sCKk39UZ+wzG+NYQ8N/&#10;2le2sbnW6Gezg6CpGFZxGfPcxXPo6GizhjrOE4fKiioHcshHY1O9lYdGpzOz8giu5ykRe9fdS4Aw&#10;NGIQIysjA6nqYMsxjTDLZJjvTSu8iYhnIyWga3yq0SM90xMJyvhwzpXgB3dGhZGtI01DITpTlkM2&#10;ROnxVjsWhIfaERhsQKC/BqG+avh7qqHzzLVqOjTcZcdHarQmKaMQizbcgsXX3YWV2+/Fim13YhGv&#10;8gWraM9o3Qj+u5rYIRnX/qXKE5MRaHCJMj23mEr3auzNVpIJ+dlndZbVODvGCunKyeVDOq0nqy/y&#10;JWE3kk+nR0pcsosXgOjrRLCHQKG/GaHeJt43wE+/SdYTgdHx0TGSY3yBYo3aq7Ti0lC6aANRTAGB&#10;UBzC7EQ2njmE0KDmI7svFTayxnQ1CDI2NsrsTSAhowDli9ZggvVZc2ZHu5rReukkgzMtAuuxXh1S&#10;UE+9DhCApWHB2q1Yct2dWLH1Ll53Yun2u1G5cjNikjQ9KECQXI/Q2IjJQpf01opPOmyZZZkmJCOn&#10;aCbikzOhRYme0AjO7n7ZDoIIj2iEVrZiDKH+FnQ3ncPYCMGbx0dwPAfxSemk5bGdA9JzCjVQCh/r&#10;RVvNKTsueXKEdojgenKgHSONFzDe02ay0lGpmTqW2RaJEdSwk6m1GGqzYjSdgvkMDjQjoLP3uxvh&#10;5xUioNL6k6gzPTc58q8y5TztEvwT+NWotspSdUTlm5BZgBkL1sCTkEk/7Z8rzaBumJ10wErHixZV&#10;LGBeNL0iDp3U1ZpTb2G0Wx2OQRZbADGBQebnErrZIRC8TGCc0rkLKRaNMIbRcuU0Lh98GW0nd6K3&#10;8QzjstM12Abv5DixIcEjedF0P7fjimyJ+FN+WE8FeMlLmJ14jbDKBmuetIfhupimjnn199bbnNPJ&#10;0S7+1KGv5QpC4yMI07YkZOfBk5JJWnLUX9YJ1Ysw9UE2Vf66tEjXG5eKOcs3ITW3kuHi2Flgoy3b&#10;bfaWvKgHQ/noi7TkLDlqwVqon/Wgr4nl02jzcod7WVbjA4znBsai/xRH8SXlaLrX3Dvd1ElXlFGk&#10;ZEAFqqGixNpJV411NTT+aXas3eN//0Oc2rcPl0+dtF7sho2bcN0td2LdTbdi5fU3YfHq9SitWsCK&#10;mUI9DOH4gQOoKCtHg510td7KQ+2kkvpl3LvDqSDNgkhJ2BqY0VQDHemVStGsUiokK5VdfB8aHcar&#10;Tz+J04f2orurHbHxCZg1Zz4yCnS6ihpe9wlYNPRjoIG+os/64GjTeGl0QJlQjIiozEV/IxZ9yqly&#10;v/N5+q9c9KQrUdMoSDblbXnkJT6OvLETT/3ou+jr7sSMqrmsMAkGbDNyclg32OtkGbR+ZE66kpNU&#10;Ir/6DG0nXY0iVSddzVhAbYvOcqZjJBdPf6MUpjynfD6Ii6au5lZ/DZw4Lz6qsdY/+rJQuzta7IQW&#10;7QPojU8hf3MxQf4UYpwN5vmzJxFi2SQkp6Cyah4S41PZMfLa9IEz50/ap8GJcAyB1hyk0eBpv73O&#10;zlbU1l0ieIhFT1cPFi9ewR58sp2KpeNDm1vYIFJ3+/uHUFI0A7nZudSrEPVKIwUyfPq8SqNHpkdG&#10;B/HCi8/g3IXTqJwzG/FWptSRzFwUFOYR8BHUjNMYkv+2lnaqXoyd9uRWEoue09f09AzSGkJ9Qy3B&#10;QBhdvT3ILyxEYW4pDatW9jM99vwvX76IOF8S7r33IcwmCLW6RV13eh+D3v5OPP/y0zhybD+ClEsg&#10;OIHy0ko8cM8nkc9OaiA0hp27d+Lt3W8xb8XIyHTba2mkWnSscCh3jaj0sRPw7AtPoJeARKNDVUxv&#10;3ZrNzGMyBkYHsHvvLrS0Ntu7grwS3HrzndYYjY4PYt+B3WhtbyWtGMyZNQ8b120neYHhMPYcehtN&#10;TXUGFKtmz8fiJasYz8f3QQT7O1Bz8iCly/qWmI3iqhVISM9lPJW44kcquiqefh3DvKRFv5oTKYtL&#10;/nSjMhKADVCWLZePEwLIX0dK96OtqRqd9RfsXHKdKDXqDyAzNxvVJ/fbCJyAS37ZXOTNXUHckoVJ&#10;TwpifLSz3hQCBY9tih/WcZNjQfios1pYJ32SPZnOheqFnHFlTnf9Ov+++Qp1JxbB2ERULFmLWK86&#10;LOJXfxkvPI7Wusu2zdFEbAJyy+ezXheRZBBttWcRHO5FHMP6h0fQ295s+912NFxCRyPzxc5HUkoq&#10;EtNSyGe9Hc2peOmZ2cgpn4NJ5kH7r6oOtTfXsWsSskNeYghoskqKbaFKVwP1fajHyjqF8TJKqyjP&#10;OHY80tyxpAM9VOMQdasfXrY/aTmZaDh1CD0G9ieQmFeBGcs2kqY+5/OKZf4IQCZ9MehsIcBmfQsO&#10;j7NTkIvUHLdThekGL3dSFH2kEryLT6HsA0H0d3VRn7SSf5TtCsFxTzvz1kpZ1qKVIKyLacuG5JfN&#10;RvmSDewkZ5u8vdoej/axu72FZilAUDuIAcYd6OxAlxZm0oY0XzlJ/36m7UFJ5RIUVS2mfdLeuFKn&#10;MTScPkrAxLaN9Pt62Kkh2O6sv4JeyryVv+PjlG9OkY3Gkn3jW6DI6Tvzojyx46r9RXXyl063yilb&#10;wDqhxUUKpxowicQM2jbaxS7WR4QIamkvNLe4oGKOnUKmdSCaRz4yMIghW8wcwGBfOwa7KY/OJvQx&#10;XlftRTRcPGPzlCd8CZizciOyCHI18qgO65UT+9B+WZ/Ya9kmNqK/tRb9zTXopL7pJEHFmbt0NbJK&#10;Z7PctN8tmaNczL7z3sqHl/bFTfBOoqeZgJ12Opadgf6eDraf5KG1kfXqAjqqz9sCxiB1KjY9D/PX&#10;bYGPuifB6rS0+nNHqOvDNr0lvXg2sourJCymJRESGmsnmaQ09Ha2IOQfMNsYIFjOYEc/s2CGhelk&#10;OuNDHQTsEwiM6QtJC/PCut1wGS0NNbzqTQcysqkPtDsqESuiKeee3ul3zclZOTjVZAlFnqTc0ZEp&#10;zbVTT06bNYe88Zi7Zi2+8h//M772v/8Yt335N7Ds1jtRumA5DQSNlxY4aDBGXUf2SGxbK95Sb6ad&#10;Vfr3cPK/6rLCivxGC86MJx90BfXpRvdimv4y6AJ9WixjDZiN8oQxzMbxqcd+bEb9M7/7X/Ef/vr7&#10;KF+wEo/96FE89/1vYLS9DjFavKIRBtLTxHczTORdz7aFh4b3tdKACuh6oXJqCpiOGiO7xKC9+ICO&#10;6bCmhSUkgW9minDDjINO4WqpuYKGy+ftk6ByyKLgK/IyXVgfeWfy+mVkI2X5J3GSzbsTVO/XlRqt&#10;sx0uIeOjkauxwV7bWFxvNSihz/vJKRkk40F7B40vO2vOiHtQSSCUkZbNjsOEnXvfzsZYo3v69C+Q&#10;lKSJ+dSl4ZEBnGKjonfSyYULlyE1NcMA4PBwH3a//bqBPNUtjZrEaPSEOhdVo6bmBlTXXMKZc8dx&#10;gEDM7a7hNG82jf1993yC4LWQeu3FyNgA3njjJby283kaWp23Lz3SZ1h9Yvdi44atyBA4Y1htuXXq&#10;5DEMjvTBHZARg5kz5mD+vMWYw87mrAoaaDoBVvXbNLo6MtaPp577CfNzhM9qoCexaN5SfOLBT6Ow&#10;sIx+k6hmo3T46B40EjDW19dRlSOjUyxSfep3ZUJpEJifOHmYwLKWnWLaCPK3ZvVGJCe6UY6Gxjq0&#10;tzXDF6ftrDxYt24DOweJpBGLfjZe7Z1t0IIrbUE2o3wW/SktVlidhFXfWMPfkIUvLCy1+Wma7CN5&#10;DHQ0QeefayakjqXVhuCqTNY3/bm6pBKQ37v9f3knsnaJlFjkP5MAbUlY8+v4wr5wMo893d12xn1/&#10;Zzd6qU89bU3UyR4C2260EHzYCDztb2peIW1FopWNGmhjnZ3yBO0gwU6Tn/eBcBiNdXV25r917FkA&#10;suUWeILlELk0L1qXbf3H8gmEY21bQioUnzXyw3iyfSpAReaPunz+Cc3HVGdehl7zAClhyj9AuYap&#10;X/0jw2jrakUbwUp3LwFYdyvBXCNBEflhp8J2EqCuC/QEBdlpT2XzJKei8pmoqNSuLT6mFcdOWRNG&#10;urV9WZhpTiJIvkMxSWRFAyLsXPLZRwBaOW8lktIKEeDzeDCAFupBLzt0Pe3t1BW2CZ5kFJbNYXFr&#10;5wx9ylZ6GrHVvrDJyM0lKA4z7+T/4vlztpDKDIEWJzGMyYIyCU3qkzm7lPHpKF2yDlWrtiCcmAU/&#10;/UKs7/2NF9F5/gBaT+/DQEs1Ado47Ui2tTfxOpY5RLkqo8xbdvlS5JUvIWDW6KUHI5RVZ/0ZtNef&#10;RHvLeXbcBjFGu5E+cz7KVmxg26qt6vSP8Sn/cXbExii/cQLWnr4O9HQ2YKCLAJFXZ1sthnUYgk39&#10;UOmpRVH7xtiUo8pUXDAz7HzQBlKm40FC73HyR7tmZph20ZVLHArmr0Bh5UIECVzdl0uGs0ZSYC0W&#10;vqwSW5SUWUJASf2MYSda7WrXpaNoPLsXzTpOWHPLKbeqlduQN2sZ9VfpigvpD2ulpmix7k6S7+H2&#10;WnSxA9ba3sYyS0TlojXIn72EupnMXGgPY3Xs+U95IS9a8KdSJVHE55ajYt2NCCfnUScT4B8bQV9b&#10;HTprT6K78TyBZoPVkaSsAqzcsB3JafmkQXos79gAqWuqQ5h1Q0d82qfiq6wAwbK2/8ssmYVi2uAw&#10;Oz5+phGO1UgxneZ1a0qIR3XbWmsM0db3ssPZ39lslzpz/d0dbMP9IhipRyojDVvpUs6s2K6593A2&#10;wirR6pLYJK6W6kvwaYS1uAyNNbVITUtHTn4hFq5YiU03346C2bOt58VWxRkAQ3pO0OZsKHICJw/s&#10;w4zSUjS2tWPp2vUsBSpARNE/qFOM6J50GlHVGeXy1T81AgJ9ocAY6murUX/xAuovV6O5pgYnjx9G&#10;IXvpW66/Gen5xXaG76JlyzCrMA+vPPVT7Nu1w3rGPlr1jJxs0lGvz/V6wuxmGWA15KrkZNz5w4rm&#10;cqC8RPJjle+dzkJd5e1upz2iI6wakRvTGdilFS5tAW7Wkqz0JBTn52LZmtXIn0UgoU4D47kFLQLQ&#10;k2htbPyIjLBqNI6yMjlQJlMjrCNI0QgrK7hV+KhjMBdPf93d1boR8fmVnGvKr6IrR9oGwnQrA0mj&#10;2l5/yYxkkB2AhIwcpOdqVEryBwHYZfuEPk6QU15WgbLicsYkwPJ60d7eiFb2mgWc9Ol8rj5vsbFL&#10;TklGR2cr3zUyHTX6MaiqmmunPqWkpqK3rxdNrfWMF0RAI2iZWSgqKCVoJp9qHBWDt5JhfUM1zp0/&#10;RcM3attrlRdXIDMjz9pRBcrMykZ6eioaWf46mlSLYFoJdNTjn1E6k/xML7pIiE+ELzEO5y+csZ79&#10;wMCg7WqQl61Nvt082dycAsyaNZvAVmfaix/Gpd43k9+nnvoZLteeQyg8ZmW8eP4y3HPXQyjIK7U8&#10;aiHUiy8/hRZtq8Tn0rKZmFlRaaO3ArcC7PIXcOxl4/riS89glCBbMlizchM2rt/OOuAjgPfj5Kkj&#10;5PMUw4aRk5WHu+++H3FsBJWT46cO49jxQ7yfRHZ6HrZu3h6Zp6qdA07g0NG9Nsc2Iy0XG9Zvtikc&#10;Np0hPI5LB99E2D9gdTpX53nPms/qHE8ArdxKb9UsSfj8MWeCtmvK6wM6WVQ5i89yMUokq9GfEPOa&#10;Q1Ct8/jTKUcdf6opDilpWUhIzkB2kRp/fWYlvIkjAGeZFs3WvqupRkuNIVk3J9a1Ul0r5eOZ96T0&#10;fFsME6fz6fUyGlDpM65djitz+jyq7b4yaR9TckuQWzqHjW60rjIuy22Suj42OmZbKyVnFJC/CiSl&#10;uvmfwwO9diZ/Zl6ZfbVKzc1FQlomElMzkcwwqdm5ltd4dhL8I+PUd9naAvu0nppfZqDIgJzPiwTa&#10;Mu02kJ5XhIq5i5CmnTmoP9oRwMe0Jassxkti/phhY0/bVMX5CJhZj0q0OIagV51LjTImJCbR/hRh&#10;1tL1iPEmG0i1Zog5kzmPoY7KvgfGJ8hztp1Xn5VXbNs6SXedHrB9YSTVLdUXfQWJ9cVTxtnIyMux&#10;xVDCHUEBHnaWUlLSWFfUVZ2EnyDVw/xl5RYhhvVQ7aTIenifmVuA1PR0FnMiyzjJ6mk8yyw5Mw/Z&#10;rO8zF6/ELAJjj0eLgliflbbQJEHa4PAwMrKyjEYmAbdOPUtIpp1Jz0RKRi7lVGIy1kJkV+SUlbYy&#10;czmXB3kOY4i2JZW2L7uwwo681fQDl2eGlXxlQSio5MQEjPr9SGS5ahQ6t3gmbUoKZaf2X53AFOQU&#10;FDDv6axThODKo3SIuhufno3SWXOxaM0WZJVU2Yi6gU7ypNnVcfEe2/7Lx3quOcKxjBOKZVnnl6Ny&#10;+XoUV2kbN4JVdm6l98qPWRTTa/PhP/HrfpOT05BHffPGx9vUuQSCYS2yTUrNQWZBGUoqF6Fq8Vok&#10;5leQiPRccQVUqcv9PQSxGcgqKEdGcSWS2XapU2UYSfSt7oAyz8L4mJ/lmGbtW3bRDMo9h6KLxchw&#10;v9nfPNLIZH1Kzc4nhspCIjuVibRbqbS7OeRDXwqo9CaHq51L4Zp7L8cyVxOkqiXD7f4devUlFrIP&#10;89ZswP5db6GkpASzlyw2JVeF15njcj4pHOuP2lv1E9zHSNHRfKgQvvdnf4Jt6zfg7WMn8Lnf/l17&#10;p39S06j7ucJxpKd/o06jmOqNTdBY2CgAlYhekbYQ3R1t2PXS8+jt7kTJjAoU0WiyBWSHLwHzli2H&#10;LyUDIf84utgA99TV4MKJozhxaB/bshE2Yn4qXS5Wb7sZ626+C5k0Fs6RW2bO1JVWZqriy+KJQT5H&#10;7iL5EDywWPZXUxIiL8xPdKxyRNzZ40cR6x+1T2HjgQnMX7mWYfQ+yErvZx3SHDvlW5VK/UhHR1VU&#10;p4hMBAI4skdnxqdjwarV+OG3/hIPfPpLSNSUjAhT07zR6UFuyuODuykSMhZGX/KRI2cC2hISeZsM&#10;D+GNH38TsaOd7B0vxcJtD5jRsZCRuE4eim2E+KO8qpfpfD+oUzw5J7MI3SnnumWir9ESjPdh33M/&#10;RHCwA2F2FkqXrEfl+ptpgFMIJkJ48ZUnsWv3qwjF+LFiwUo89MBnaQhzWS5h7Nv3Kl5+5Vn4acBT&#10;U7Px21/7D8jKLLCSO3ZqD55+5lEMj/YjKSED993zKaxcttnSHhruwd9+5y/Q0lpLg+7FvLmL8dCD&#10;n0cmQYaJRGIgfelYQ9MV/P2j30ZXv0CoB+tXbietz7ARUEdN+ZA+TuBS9Sk8+fRP0d3rTuXSZ/VN&#10;G7bjhu33sBHXHqNsbNnw9DHtb3/v/6C5pYZ8xuCmG+7AjdvvYGMa78gxbY2aqFNodZkVq72zEU+R&#10;9uXqc5QLZcb3pawbn3j4iyjK02IXMT2Bo8f24LEnvs+2eJwgNQX33vUZrF61mVTUsaRNUD1lh1Dl&#10;8vxLj+Gtt19jPkPWsHz207+OypmLxLodh/t/v/dX6O1tM3B7w9bbcfP1d5BmEvqHuvCTn34fF64Q&#10;dLNzsGTeKnzyU18gCPHBS5v0wx9/CyfOHiJQCKOidB5+/Utfs+kYytxYTyP2Pf13iNOpSMzcoo23&#10;okhzJlmnrC5JAJKBSnBKZZwOTev3B3MiJwpytjm8ZGv/tMo4QFM2Cg/BhPqd6gRpn0478UnCol+Y&#10;jboWs3gnR+inhWmkqG2AWP6iK77Er2Qaq5Ed7Sup1dMaWad8Ythp1cb5whxmruRUGHRX86b5jJ7g&#10;KGI1T1sdXQEjLQiiMtp0DoZ0FifG7KfHRtdI1BvHdKiLjB8TIo9KSIBIvLCsbY4q01dC+tGCGAGf&#10;CQJfdRJ1b0jbm8T2Q9ObyAfDxdDuTdAmxlAmKlvJQGZBi880zzSGNtHx6D4NK0uix94IZcl2J87l&#10;QUWpo7rdjjUsx/hUipXyUn6Zr6j9EvGwFgKZUKkJ5EsgTKxZwuJTLvrLaNJ71VUnH8p8YhyT4/qM&#10;TNDM5HSCV1fTZZw59AY77MPk04PyuStQvnxz5GQsL8NSTuRHuwpoWkCY5edRQyqntJQPS1KtanRq&#10;B0tC9oHy1TQ3XxzDKx8qB74TANWXRdHV0boxBH4aG7Z4RmG65VXbafU9OGh5ERk2kpa2jarTUwCN&#10;0XirPIbY0aKcJDSWdQwBplpyycyBOAmQOjzBsORjkh0MG1ShLGyRmBaMST80Sss4ZosVnWHUEdAu&#10;OToFTF+8NO1KbXycwDYBrDX91tCLGSsYp9P2gpTEq+mCCDJ9EZ7wkw/KgrJVZ0vBY7QolDZRdUj0&#10;tA2eFpFJP6g5Rl5zkvUlQHQ1+jzJfIpbhVBqliSdTjqTzhk+oMwmRJN6p69YCLFjz3TV4Y/yK76k&#10;+1Y3BeSZvsJK72WfTYTX3D/obIQ1KitVCf1tqb4CrabPLSlHY20te2/s8RcUWWOgCi3AoY8MOmlD&#10;ldqUwSSuiqwCpA8L6LhGWMtK0NDWYXNYnVMq06XzgcuJBa3PYWpkZCNB5a67cBavv/gc8vKL8NDn&#10;fw1VixZjgr2c155+AsePHkRRURFy2QNqr63Bd//kj/DmC8+io6He9FKmIJ68hsZGcencOdRVV7OO&#10;TSI9lb0y9liVHxlGl5g4Z96Maf6xPLscuL/6jd5F7qcfI7fTHtERVh9p2ypINmQnDu1Hd0sThkbG&#10;kJKWzl5nHDpYHjUnTqP20nkMDHQjIz2V9oxghHE/OnNY+TtFV+X/0RphNYNsxiPynq3jSE8HBrrb&#10;2CTQ0LOByGSv3JeQzqLWKvwQTp87yfsJ9Pb0Y07VQmRm5TOPNC7Ul9qayyyjQQTZ0Cj8nCqtco+1&#10;k5UaGmrQN9Bj80u1Or2qcp6NxCbIaMeGUV9fS2MZwODQMFIJ2spKZpCGPlFGrCHlkJSUjIGhPrS0&#10;15nBHegfQm5eDgryi2nk1DGgzjAbuey9p6WnobGhASMjQ5blxuZGfd1EqdFVI6ytuHwYJRCorr7E&#10;BEIE2+NYsngpeUo2I2ySUoPp0UjShO31+twLT9iorM74V4NQlD8D99z1IMpLqtjguvrX1dVCYP1d&#10;PgfY0Pgxd85CXLf1ZhuJm9IM/ghcnz1/DC+/+hztiGTmwbKlq7FqxQYbXdFCLQHZk5qbR0OvubrX&#10;b7uFHYE8K82TJ4/Y/FX72sEGbzs7l2UlFUzBgw7y8PbuXRgaHYAOa1i8eDWWLFhhNkh5ba85i8GW&#10;ataxoM1bLdUnWnY0BB7FowErJSLaU84Uxq6rfT+IEwU5I2sKKDm4hkorrzWyKLChhVExbPCssRPY&#10;8hHE6Z46qr1PY1WfNcosMCphssCscRZnoqv72Hi+ZhgBAspWQrfTqxRG9Uo86DIX4SVyaXTbttgR&#10;EFQa1GMjb+8ZlmnYiWNs7NXoT1qnyfFmyRvvii8+BQgS7IrRPFivQIL2uZTFZhADuhGwy3sDAeRV&#10;YNXOcPcw38qvQKOAgJRc5aR4pG17m1q6FtP+iVkH0ik36obmLctmR8HBJPnQ113pjgP4BMwRpXfk&#10;ExEWz0zD5jxLsQmcpBbRT9/RyxZ+kVk9qR0Uj1qAFBPPzgQ75LHxKbySkJybi0TWuf7+AevYtnR0&#10;sk6nIDOHnV6CMXcqpOqmypnp+lh2mvqiX+mG8qx3TEkc2B/WIdukn51dD+2/ytxsKjsY0V99QqcR&#10;s7worvunu0iBkpCe9UckpVsTlLkAqHVE9MpVWAtj6saAphMqW4UzgEyK9LewkrXRd7pt+8ZSHjEa&#10;gVUni+UyCZ217+IxhoW2TfdZJtrJRyPWk3YlMhvJVBvaJYJula22+xKAtLKwAnO5srrAyzo7ka85&#10;UfpklP+lS5SpeCEPYcpHwDLM8lXQCBXKkw/kwwC61R/GY9rSc81l1c4PAqyi7qZVkHuWn8ld0yBV&#10;f0xH6S+6fJbOT2iXFdKLsbKRvqveR3Vb9YHpk3+zD+9ySkvuPV59rJ3TUCmjPkmqIKwI3a/EZrbc&#10;pDYBm8/KktY5xoksVM2z6m9n4zipFaDOCJgSmy1QcSg+oa086NQwMCX+OurvWRjRF1EWpn75xxSJ&#10;vySgujXa12mf9c8c3Y9NW7fhhrvuN4ULs+E+tn83qjXpvukSWmsvkr8gxvv7ER4YRCr5opoZL2qI&#10;dacqkeaLQeu5Y3j2W3+NJ775Vzj4ytMYHeik4ZdiMQCzob6WHqyy8F7/LE/29Ks4CoNy8xHI9HXU&#10;4Y1Xn8YIQWlSQhJ8tLIHn38eP/3rv8RP/+bP8ebjP8Pbzz2HnU89ZauezZZecz/vrEylfSZdd8ko&#10;2a/+qAw9KKtcYAZeKjXS14PR3na+C1m4kuJSW8SkDdK1bdTZs2fY6Dk9tlX/ZTOMpj79Hzt2AO3a&#10;f5AuIy0HCxey08BGUG8vXjyHQ0f28Y0zeEsWrcCsGXNoZNnXYmdr565XcPbiCb6hTkuvqdhqbDVH&#10;c/26TUghgFbDpe2aDh3cw98OZ5ytLklrvVi8YBXuufthFOSVqZ2F9mZ9a88bvF4kENRG8qo2HgOw&#10;aakZ1ui1t7egrv5KRCCRH6VPPrr62vDcS0/g7IUTSEjywT8eIDAuxR23P4DZFUvJH+0A9T8UGsOh&#10;Q3vYII+YnDLS8rB65SakR7aJiZBm2Ek0tdTi5Veew/j4qAubkYO1azZRz1MYYhJXqi8YIE2Ic3Pp&#10;5s1ZjOLCcvLjtZHp85dOW760BVxRUTnmz18oylbnautqMDwybPUzJSWDdNfRlw+qIOStp62RNilo&#10;MstiXH2SU2EIfKjh0gbkpjJ0YtnYNo+I56/gXGwnT/HpeGWjxjstllTaMiHRkWeNshkzMmzkx8yd&#10;Hvlrq7LVQFpjGbWhjGfvpS/q7MgmMayiKznpmwF2XQqodPgTudRc6pLtkVxouWk7Bb7oz06Lo88n&#10;S0PAyTk+KnW7VzJuv2vGl00kkBMdUXYrySVGl6LybhzIk3ZcoNoGAugh6GYjbcy05YP5MRqUh41S&#10;kar4kgw0iqmUpX+qL5KFeDTgp3REV2CTeRdrBiYVg3Tclx1yYYJX0haRYSJ88cf0gbdaTGRg1Pz1&#10;h3JUXBUKPR1YVViWnSXkgIdGI9XxVB4K5izHwg23YeaSTZjBjlxKZhrBs2yIWhHyxYJSHNkC5c/Y&#10;0CXeeGlQyKyG5MI21OwNL1FQIZusJUuTWeSSnwiY+ouY+BVpvlE+ZMNISx1IdcZN3uRFMhAPNuUg&#10;cpmPpSmdI10BS+Wb8jWQx/9i1KVLp18K0FHSiKTafpUH+aGwbHcCsWQ5cLTtKFqt4aDdNX/xJ/lZ&#10;p1xEKXmNHCs5haefDSLxV5Za82A1rUO0HTtKXe8V0PFm8+n5yGCWL6XtLukleaMcLL2pNBjPvbHB&#10;K9uak/+1U4JupXcuzyIoMqLBINI75kGdKf1Tmqp92l5T8hDoFSEtArVDFEQ0QvvdjlHtuube6VQm&#10;P+dkZDTnWL8SugrSnISsAmSswPAwXnr0UXzzD/4AdWdPkZAqdGTgXAUojVLhRv5NOemL3LsKSY/u&#10;copnfx0JUyIVuZvIbH0ZDPd24cVnnoSfhmnL7fdi1uJl0myLMO4PoKOtlYZXizPYrHvpGRtCYdVM&#10;3PuZT2P+ypWYVEcHfnilTKzg6rUHqcxxceTdP4SzB/fjhR98D9/5g/+GwzueQZDgXJtzq3GzdkV8&#10;8UYNqDFl+Z3Op8vFtLPwUs6rnBlOvpkkXVXYhppGLF+xFpvuuANlc2bi7Kn9ePFn30PdpTOYOW8O&#10;Pvu7/x53PfgJnDpyBL31tY7IR945I2MC+NDceycmZbdyEEMs8+SsfGTo7Ho+B/3DGGxvxSQBjlx6&#10;ahZWLFtlui+Ad+HKefR2dxiNOF+K7QCgE5a0un88MIjjJ/bZKKN64EsWrUSe5sNOeqFVvJp3Wd9c&#10;Y2mnJWXZtlFpdo59DAaHe7HrzVfQ2lnPZ2dMRUM6lp9Tguu3304/n4HUhqZ6Ajt2vvTpTcR4sUoy&#10;vA+L5q3AXXc+iGzNS6UujowN4vWdL+PN3S8iEHZ5ys3OQ25uAYEm9Y18XSCYntTCDKVpwgmjf7Ab&#10;Tz75Y1xmfnVkZyAQwBLm9VOf/Lzt6Sq+5JS8dj64eOmsGWot5Fm4YA0WzV/NMHpLvti4y14MjfRh&#10;7/430N7ZZHxrKsCmDdfZLgMy5CPjvQSruzBGnjUvuKCgCCtXrKOck+19Q2MNGhurjZ5KcduWG5Cc&#10;lMl7bcM0jNr6aozq1Bk2jrMrKlGcV2J1TfUzMNSLkd5Oo6O5ghl8p0+lslGyS2bfLDeSwtXO+f3q&#10;jnlnmoIVRpnpqRG0/Rntno2s3sgmKCmNWkVAqYIrRHQvVWcnFJiXgQnFcfVKXpYHRtMzm2f+8p2e&#10;2XhbXEvPpa/LEJEi8dInUddR4jOd23dSaejiLf0Vx95HWNVfGw02ZCUf/TpnyfFXQMxuSNtOJOIL&#10;bXvkthLTP4E12uapZ4/d2+dh8xegE9ikH5XTAKroGknes27FTvqm4jkaSoa/lpbCSX7GgoF/0ZAc&#10;JgRuNdrHS19HNN/Sx0AGkxlPplxASGHdqCBlZ88MaBT5VwFVXubLNoHv9SrKJ5jGhDcFmaXzULnq&#10;eizecCtyS+eTlwSm54GP5S7KoqDV/m4rLU2VcJe+xEyY7FSiokdeCMYFppSAoI9+LS2mr5bX6Qvp&#10;MJ4uZVyy0Mih2Ty+Nb4lRdMB5U/8Co7yPuJn70VZcuZ792mbvxr91juTH8Ebn6O6Z+KwSzrMMuGv&#10;FnVKtl6GMe1jntxWasyRdFM6ZGWnyyAx4wlI09vqgktXPKuDo3CWiOWXYZk/PTkJMd8SJqPYzBRd&#10;FtflwcXRzFmdMMdL+YmEkX2Vjkn1Za/kZTwwjqyE3uvrgTTEOjFKiPw4uVptsTScrKQjDpx6mFeV&#10;raVNgupYin/RUQhLO0JDsaLXu5+uuWmn8p52Khs6VzFdgUnvHdBigehHjRMFrZOWtKip7uJFdLW2&#10;851Cs4ClUFYCLFyraa7If3lHOmpslC6fNKfFlFuFSwa0IfT4YB9effFZFJUU49a770d6Tp7j0Yyt&#10;5veMYmSg3xQ3MT0LxTO0YCkWiakpqKicg8p585CUkmyLRcIa2SB9KaB1wZwWI9Xjw+TAAJpPHcez&#10;3/4Gvvtn/wMtl09T1WhMJkKMp96UFFF88ZKVY37VU7O5nJFcWz6UkfdzCsYkg8Ew+npGkZtVhEmf&#10;Dw3nj+PVZx/D0EA38ksKceMDD6BkwRLEJyawIffZ4oR/HU7lyZ9fJIN/DvfLpOeLR1Z+CUIyGqEA&#10;+ju0VYk7UlXmc0bZDBQWFLCMJ9E/1I26uisG9DSPbF7VIsyeNc8MnUb+LhC4tXc2W1yNst6w/TZb&#10;gSyg2UH/EycPYjw4ZJRnVlThxhv0PtEMXFNzNd7Y+YKt9pc6uM+guvMQuG3CrIq5pp7a6ko7B4wT&#10;VNthmgwidXUr8mMxf+4S3H7rPcjKzGfsGFvcs/vtndizZ6eoIiU5hYA1z3RVG9PX1F6inNhAsiFR&#10;PZMx3vHaq7h06TzphXjFYNZM8nrjbSgrmW00rSzNEADnzp2yqQ/asSMrKxfLlqyxz/tiTLypexkI&#10;jtoBBydPHTUwqqkAS5asxIb120SI/8B3h+3ULOXR643D+nVbUM70tB2RTqU5cfIQBof6LHRFxSxU&#10;zp5jceU6O9tQV3+JnQUtsEnAYtYROTXsajy7tMXNSD8FFQNfShpS2UmRXC0HzAfbR3OuUfundExB&#10;iUQqv35cebl07G+kYjjbJlBkzboLGIn3Dr5M7s7fnGjyJ3rZs93IEOlXNllNtH51RcLJRVtJ+8MQ&#10;Uy/k5Cfrpn/uzr0XTHI+9iPHX5WLrLyCuFQsF3avhjsSaMrpVu36VHbUVli7IT/SkR+d+bnQ9mtx&#10;7M79nb4cvWgy0/Gif917WwhktCTnd4fhS4HGyBt7q0xbxqmYdkXi0E++dkXSUiwNqjhZKt8uhI0C&#10;ChTHp/KRHSUCVhp4y6cr7ais5MSDaLhL6UfLf/qe8fgzzf1VcXUZP3TmKT93G32cSjFCS7KOys4c&#10;/ae5kou8VJ4sCv8IfPFXVceqj8hFXk3f8EfRFFd54uW85TnNw3SexLeoqQz0ytGQT/Re4Z1zgFAS&#10;j8rQRo9Fm87kEw1KZ7LTjXQrEn7qC4ULMZWG+5HO6oo6egrcG3nR4LMLHknROeskGH3e220kLeOS&#10;Ou7RFBjeM6+xbBccrrqawtXuF737+LqIdtMRXTrz5O5NVfgoQ2QKrQev610IrKXm5ODuz38WX/lv&#10;v48F69azPF1v12qoRVcBkzwvjfhMuatu36s8NBIiAip8jV7pnGwZEk1Y9lGbwmwAf/Ltv0V2ViY2&#10;bNlmozC0CGSZabHRHW1vwltP/BjtdbWsu4lYsekmzFi8ljTj0FZdh0e/8Q28/OSTGB0cstXbwgY6&#10;z1onnEwEmHZYB/ux0Q0C8QStyQk+eMaHUHN0L77/x3+A+hMHmYWgNfiul80sh5lhdT6ZfTNgUxXL&#10;3epSVqcq3lVOPjr+TedEr16/AW+98jL+5rd/Gz/4o/+J7po6JKQS/Dz4CIoJshtPHcLjP/gW5iye&#10;h+ScbJbFz9O75qbd1dKR7GUgoobMMGFsHHIKy+BJSjFg2d/ZjtGBXpa93yLnZOZhzmztSTqJ0fFh&#10;nD59JAI42Bv3JGDVyjW2ql5ArKOzCScJrOxzEGkvWrAMy5dR76xXPYmjRw8QlGl0VCbLi+XL1/H9&#10;KvIlwzWBEyeO4sknH7MFB9J5gVbR0Qr5pUvX2LOK+wLBpECijdKpXrCOmBrynQzjkkWr8PCDn0FO&#10;ho4bjrVN1l97/VXseOMF20/RHS9LNWcdHh4aQm+/TuRijkhDBx40NjVYftVPnDN7Pu6/5xGUFc2M&#10;fLKj/BhONmFopBdnzp8mkBxCXFwcyspmorTULVaUhGSodaTmwSN7sWPHSzb9QWC1rKwc27feRFMS&#10;Z+GaOxqwe99bBOMDtthtRukMLF280uQiWV+sPo+TZ90RmnEE+EsWLEeynX6jMgzh0sXz6O7W9jcT&#10;yM/Nt6kaVhEF4plml/a+DYyygfUiTauydWKQpeyca2Scm777J3CyfTJlZgOVjmROGWrhkDW2kqNr&#10;0OjJJ9cISz8sgoxupAFUKMexk+z05YIIStnT1B/pnHw1KuV8dClNczbCpVE8GjmNeDmDba9cyCmK&#10;dEo98l6JKa790isaxPgUnav4N6cAin+1i4S1kTZdUXrRK+JvtKJ0Is7SVPhovHdfV4ePyMBVDLv0&#10;uV6n8Gvk23iK+LtLAeQpeK/3asj09YF06d4R1PzEn36thTSJOfnKX3F1QI22XNJGauKLl6Fm3rrC&#10;pxM18c1fG7V0o74a0dNoosC14rrZrgZ9I5ebU2m6o8uYiuaXhA386Vd0o3y6cBaUl3vmu3df9J8K&#10;Y3+UhtKOpu9gua6om5aHe+/eRtPnrf2KJ42kurxFNdo5hVdcOYV175Q/5d/lNep0pyuaju4l1Ogo&#10;+zT/upwTLxHZ6F5vTF+Y5s/pzdWxIxSuenQ+6p443qKXy0+0cAUGVJ56Vh2cBvemLUxTGCKW6Ue3&#10;31SIaDKi5lIQrWvuaseOhmC+K3wn9ljsf+0FJMb5sGD1BuzfuQvFZWWoXLKUodxIjj4jKZoZWApf&#10;q1FVbBpmZxtiVDQK+f0//1/YsnkDdh89ji/89u8yjiuQd7iIx7TKkBcacNG3hShseEwJeR8cG8Hu&#10;Z5+xxmv7fffZFiKmJIzScPEsG6caHHxjB+rOnoMvzotF6zbhji98GWn5xZbAqZ2v4bG/+WN4tD0P&#10;/40zL7aNysgA4plfm2AtxTdx6IE88EGrHWN9sRgNheFJzsR9n/silm65EV7eG/CRwiu8bpUh/tfo&#10;Uqz2OKTOKS39s7kwpsTOnTtxDDHjI2yIvTavb86S1bhy7AiOvb0L/pEhJKWmYvHGDZizfgs66mtw&#10;6ughxIknXxLWEKx74pNwZM++a7sERNxUPN3IRcnqXjeWLlO1MmVZEn2FRrtwds9z6Km/wuRjkVtB&#10;XrfehhgbEZnAyVP78ORzj2NodBAJ7AB96lNfwqL5q4zc6NggnnnuJzhx6gA7LX7kZhfhgfs+S6C3&#10;RDUFrW31+MnPvmcjqFo8V1hQjk8+/Gu2d6lGcNs76/HE0z+ykU6BMw/pr1uzCTfddCc7Smk26qkR&#10;3FaCup8+9l3b41SjBPfe+RDr1Q3MjjOGDnQJwCp7kl8YZ8+dJG8/Q39/Jz012T8Bt91+O1JSk/Ds&#10;M09iZKiPQDMBv/mVr6NU+yeyIdFI8Te/9Teoa7yI2VVVePCeTzFPxZZXCdDmXSolpnHgyJt45tnH&#10;GMePxMQk3HvXI1i5bKPlWxVS+xkfOX4Qz7/wlH2218h0bm4hHrz/k6iyXQFibarAj372fZy7cJLA&#10;XKuCk0nnIaxeuZVUYmxngG988y9sBwTte1teMguPPPwFFOikL7oG1ve//7u/Rd9QBwKhAG698R7c&#10;dtN9lAMbRZZdx+WTuHLwJUz4BxEm7apV21A8n51rq4NSDslOvyY4mRHL35S+6IcP9vxBXTQ+adsh&#10;DixHJaUOd19Hm+3woa819vmXeqfOp9Kyvr3YiaQa7evbntZ8IRsiP4dn9ZJ880f2ZsopITrXBLo8&#10;yLmapXgKKxDEuALUohwJ45yrmVF/qZcWyLjmU591XfP6jiiR1MyPNCc050phBYon9emYdlXp6pM3&#10;iWp0TFyrLKJ8iqryZf78p06G2RfjUem7hl3O5swqn8ab08sIBXoRQrD8jUvtKiMaEdA1Gcs2i/zo&#10;w7CTiOLqUnhLLSIf8SqbJjjiM17kNGddn+vN/jFs7IRokT+mN6myZBzb01tvWTD6J6cycuVE+Mk8&#10;25QGA8TiS7Jx0o06xwmdaIoX5l1OeqC05CyffFZYF/hqGi5PFt7iuvFIxwf1iD5647EGjKEZTmM+&#10;Ci7qJjOJIALqzMSQR40O2q4OFjuSBvPg5nk62TvKulwoixvRGVE2lqaco6E6qNh61p1gvuJLLCZr&#10;k49kojCi5GQQzfM7SE5R4hWRlTklbMwovGSje1FUeP4aKad7ctJSGwjjo70yWtIJe+nCmR95tf2M&#10;FVDPeqm0ZA0171UDHNRnLTblO32V1RiXFi1qm02f7WaiFETDqEy5d+brmosAVolIcFRFNA1YF0YB&#10;a2kJZi9dQbWfQIgKrvkptvkwEZ5GXOhBA+UMoANkpMeG7Dt//qe4btMmvHX0GH7ta1+3+E41pAQK&#10;KxaizimWY4e07Z3+8JkVJOgfw46nHoN/YAS3feLTSEhLt0pmDQ7JPfqX/wt7n38CqT4vwWqqge07&#10;vvgVpBcRrMqxwTv04pN4/Jt/hgQ2jkEq0VqCzuyCQpw7ug+1l68g3qterevNhfRHRpFA0ms9T+PE&#10;VpsmZORi+abtWLJlO8rmz6cvjRaRujMx6lm5ZnsasMoxT8rbuwGrn4DVQzDOV/MIOpXmUGM9utva&#10;4dFq2cQEglkqOvPl0TF14TAunriA6267E7FxnmuA9So3FU83clGyujc//mEapmm6lf5gHE1n9uPc&#10;/jeQFBNE0JeGVQQ9aYUEcZ44jLAz88MffxvnL54h6PSibMYsfPFzv4WkpAwVLa7UnMf3fvAN+ANu&#10;/uXihSsJyr6AVOvMBHHo6Ft4+pmfGWDTFOsli5fjoQc/g6TEdMaPQQPB7FNP/wQNjW5Osg4eWLFi&#10;NbZvuwmZ6fp8TWAcGMBjTz6KowSA2mw/J7MAv8MOYGqCTpNS7lyGbRRW88LowhN+nCcQfOH5p9DZ&#10;Q9DqiUFaWhpKSovRSP0aGRxgfhIMAC5asJL1WPMLY2w/Ve0/u/36G1FSUGGdQ/lHy0PgOBAYwWNP&#10;P4pDh/cRZHqQkJyGr//Of0J2muraJMbGh3CA7/bsfRO9A12mF5oycPcd92Mp0yJFAtAAXt/1Enbt&#10;ft2OWpXdWb92M8H4w9RzbccVxqtvPGtbi2lagDc2Cffc8TA2rReY1SbyAbz46tN4c+crpjHZOXn4&#10;N1/9XTtMQQ1EeLwX5/e8iJ66UwTYrLfJhdh0xycQl1bA0C43mr4jIBlpqawx1xt760T682bqAzjp&#10;mXhVt8KwGu/H+ttx8sgeBIcGaCl0rrpGWFRmkcaK8p2GE5QT9VUgznV2BUuZN76Sn8eAleMxaj/l&#10;po9jdc7lbtrpnTW2StPqgGjLxmnepF6KHwfGXB1haAMuiqNRWYEzR0fOgaKrnORpgFWAIwJYNQ9Q&#10;tlWjSsyL0VTQKPiRjjE/ts2T/O2dm+fr6Esq03ZYoGkasEoqCimqgiLMF3m0JwKOae2dBqwOWEky&#10;sveiK6rRcI6mzb01wCrArbDiWXlSHhQ6MrhBOkpVbJr8Ik4LlKMg2y0+FgXxLaAZ4dFkofaUEfgn&#10;2iExMGphrbbwEnCVjMiHBRa/4k+5VDhXynqadu7JVuObI00qjuWB7/Tew1cqY4Wb0DtmzD0xLZOd&#10;i2vZUjjxNqVfSpnvae/de/k7++NCKB2FUhyG4OXSdX5yUR/X+ZLjL2UwJW9Fs8AWyt2bDlFW4pXP&#10;AuCWktIwik4WzjlZOfrin++miEqmunV1z5JmeNFT6FgDq6Kly5WhQsRG7IWrE9In1SPpN/m1BVYq&#10;D/Gjd6pH7DQJH6ldZCgdGqKdMrRN3ZIN25CiQ5esXFXm0048XHPvdA6wmpSkHK5q79/xkgOsa9Zj&#10;/xtvoLislIB1GcJSfAEuhrci5q96ulPzR9i4X7x0AVl5ecgrLsR3/vTPcN2GLdh95Di+8Dv/jiGk&#10;2AobVQLGUoU1RXMVw1l2aQ7D6ZeNytjQMHa89Dxa2NB+4pHPIqu0LNJpZBgafBnRN37yA7z62M8w&#10;EZhAdslMfOn3/hPy5ixkuCD8w0NoOH0CL/7sB2ivv2BnlI8HYnDPQ5/ExnvuQV9bIx7//g9w5fQ5&#10;JFgN5qVWjnkNh0JsLJ3REyBRXD9BbJCgPbdsBpau24i1225AeiEb68j2LYJEGh3z2ecdlzOTUVR+&#10;ERcdYdX2J/5gGFXLl+DAW2/g8JuvY6i3DxP0M9Gao+ngQ4D8aDPj3/2D/8nk4nH4IwNY5ZRTun9B&#10;wCo3JbMoWd1rJCGiZ6bwMrpWzGGM9TTj7FvPYLSzDpPxCcisWMjOyJ004Ml877M5lo8/+SOMjPcj&#10;jh2IW2++G1vX30xa0otJvPTKM3jjredIPkSw5cN9d38OK5Ztoq54WK7DeHnH09izZ5fxolHdTezs&#10;3HHrw2SOhows1TRcIGj9kR04YHNiWe5a8HXLTXciPSMT+w/sw/7De9HT0wIt/Jug7n7pi1/DvKrl&#10;lDMbO2XYZZL3MnqSoysZbaj/witPob2r2YyogKBXiycYxBvrwx23PIDNm2626ibX09uBuPg4pKVk&#10;sL7Tk5cDde69RNja3oAf/eQ7bqEYacbGJmLzxi3YsGoTklPSsPNNzZt9E4HgCJuEINLTs3H7Lfdj&#10;9fINzK8atDBOnT5ke7wOaSsuguzZM2fj85/5su1dqzxU157FTx77LnoGOzER9mLV8o24/65HInur&#10;BlHXegWP/vT76O5opxnwEgw/hE0br7fykjx6ms7g3N5nAcafjIlH2eIbUbF6O9OKjuhFwYLunS0y&#10;IMjfiCjtxto2PX9AJ3HpdCaVr1IUiJauTIZHWbcJ4lmPY23Bm8qMdsIaTSbKOqCOuKXK/6KjxtmB&#10;KjV0oiYITF4n1ODKbtsb997eRJ/staurUSeaBjiiOZUERIeX0jY/lpHF4zvJQU7xZG+tEXZe1ijT&#10;udFBhuWjGmxzE/H8o/AB/uq90hR1Xqp45pSfKM8KozKJ2jz6U9n0zp75R++m/A3QiCn9jchnCkjo&#10;fSQtgQ7XWjGgwoiG6gj9lKzaJE13Eb2rbLNLi440HbiVo3wkkIhQolPeoiPAvOF7l775K5DxR1qR&#10;eJa1KZoujp04xlDiwyLYX/JoeVRa0hH+mo7Ij455cTy6snTlqTwrvJyeJQH9jfrJiQ75oB45HsW/&#10;OKVtiPAYlbPpAX+j+TAjocLQ/ygbUT+FMs/IC2vr9M49q4TER1QHFMM5R99IWD7Il40q00N+uiTP&#10;qLP7iE4YVQcC5S/KzunXfN2v5cnxYXKSHCk/A5x0sTrlLBLFACfvLRUZBN2pvqjsjA4fLT7DSl60&#10;RUY7ou9RwOoChiLFrjTlz/jk0zVF7AQRtCZnZEXmN0/zb38ZxmhE/K4556YBa1Q2vPbveIWA1YsF&#10;a9bi0C6NsJZi5uLFJlBTboJIs8RU+gDBYG9bExqrr6D67EnUNjbggV/7AuYsXYHv/fEfY9uGrXib&#10;gPVz//bfkbgURIXMApdyMul3lAl/xwf7MTSoc4kHMTAwgLHRUfR2d9sk5dWbNyAnv4QBGYkGv/b8&#10;KZw9dQCjA92ou3QJ/iE/SsursO7GWzB/w2YGoykOBQi6X8abP/sxBtvq2RgrGW3c7IUvMRGz583B&#10;gpWrkJ6QhLd3vIHLF87xvUZVGc6UjgpGllX/tDft1FGF9Ajy0r6EeeUzCehXYt6K1aiYO8fmRLpt&#10;OWh0qMzKorYQceDc9aKU5XPHNcI6igTS1XnZ/olxfO9b30BeahIyU9PgUUVgHDXyOj1EQDhIwDFO&#10;UPRbv//f4SO4ugZYp53iyZlO2U2ErO7NT39kOHjHctWonlkPBNB0/A3UHntdKgN2ebHyxvuRnK2T&#10;ULTfbRg/Jjg6enovjXoIVZXz8fC9n0VeVolF1+r2v/vRN3Dlymnq6SQKcmfj0498xU6xUpq9/a14&#10;4qmf4dKlcyzHABITUnDdttuxbfPN0ClTksPlmlN47sXH0dxcZ3qmT0yzZlVCx4xeqa4m+AvC4wuy&#10;I6TN230EmTfh7ts+QVmyLpEHZod/JD/pKxsz1k8ZUnUSr9SdsakHXT0dfJY+qcfPdxMxuPO2h7B1&#10;801279oWycOVjJUTy9ItLHENsORz8tRBPPXsoxge67OEYyijSYLsWTNnIik5GZcv1yAQGKf/JFIy&#10;0nDTTXdg9RIB+ATyH8KFSyfx9DM/RS/BsU5U0iKxhx78BCpnzmcCHvQP9uLJZx7F6fMH+T6G70vx&#10;8AOfQ1XFfMtbbGwIjz//I+zd/yblP4FZpXPx6Ye/hJwcja5SdMFRVB/fgZbzb8MTGkdyeimW3/Rr&#10;iE3NtzZ1CswwP+Y0pEV5Oe2LOAlAP3w1Fe4DOptiZGmxPpCQ6r6bFymKuo8kMp3q+zhxFuUuOpYY&#10;5UtPUfd+dKLp/KKcuMbb0YiGU7woffHrfH4RlZ9375f2L6L0wVP5+Tjvl+57OeV9On9yvzhWtDwU&#10;ysWbdv8Q77/Me7lfhu9fxYm+eH8331e7KGD9h/RJ7oPyqbjvF//q+6jeXe2neP9QXbnaKbziR3/f&#10;7d7P//3ce4X/ZWR1dRw9R38jGMjA6rSz0BZNMvgg+f3/v7ODA94hT94311Tbnrt5xUVoqq1FCgGR&#10;Dg6wkdAgYVM4gP7GahzasQOvPv4THNz5Ek7sewvN9Q1sUGKwcuM2ZOUX4cTb+1BRooMD2rFUC7Mi&#10;Fd0gjgrEGkklHoOB1hY8+5Mf4+ThQwSsA3YUX0paKnJy8zCjcjYWLltqx84JtOkTSmd9Lf7u//4f&#10;nD2wD4219Vi2ci3ue+SLWH3DbSjUMaZsZAUm1BZlM15mrBdXzp4xnG3boPCFnw2bNu+/fP4cuto6&#10;sHbDRixdvwWxCenoJD/6PKPV0jY6ap9L1DuicpG28qBFYNr4f6CvA011V3DxzFFcOXcKqYk+G2WO&#10;8TAdjU6RkehqUtsujHei0N3Wxk5YCF5PrJ0tfPzIPja6efj8b34dKzZfjyVrNmPJhi1YvJ6/m7Zh&#10;6dqNWL55M3pGRjFr/nx4SL+14aNyNKucchb5nTo4YBipWYW/3MEB055TPh/ETVGaunk3HT1R8iqL&#10;KKsqQ+qG1zeJvq4W2/0iJjwBb1wisop19Ki21fEiKTEBFy6fJXAcY2dqABmp6aiYUWV1QidKJSUl&#10;oZqdtrGAH8MjQ3ZM6uJFi2zuqgBqdlYeamvqbN6rFiC1tjbbqv3i4hLS8CAnKx9lFbPQ19+Hru4O&#10;ankQfQRuXV3dtqjPQ13UyKg+LwkIxbGzMn/uQujYTlXLaZSu/MkAun6ottnJzsxDXl4BallP/GNj&#10;zJNAuxtpzc8vxtyqRSYPM5ukE4Vybosep+tGnmITYD538QTOXzzNOJSOwKoqGoFjb38POrvbqe4h&#10;ho1FFsv9rtsfwvLFa+HTZuIIob7pks2t7eoSWGX9mIzDHbfeRVmtsLQCYT9ee+NFHD62z9KLjU3A&#10;+jVbsXb5Jisr8XTh0hnseP0FloWfso/D+rVbsGDuUuNZI1GjPY2oObYHE5S1OpSFc5YgayY73Brd&#10;ZUZcvkxo05f7P+2mvX9FZx/vI/GVruq/6EmQ+stn2QWTucTvxjmjzbSQN9mk0x/Jl7+yaXxSE+mo&#10;OEqSvaPvqE+F5491uo2oEWOSsmN6cs8WVGlZIMUnHyYfPlk8/WGciK02Lzr3Tje8Ivf6AmRp8p/s&#10;nNTCup+ymQoYSdJRcWEjEey9Hl0Q3SmMxZYo7FcvFUrrGqwjZX4aCGCKJiz624CCHHlmpKl8Rp0R&#10;utpZCvwn4tM8RDg0Gq7k6IwRhpEsVE8YUKUs8WvwWbIN0l9T3xTbdYgtitUf/RpHikCnrbOicMdS&#10;1simlSVbOfaspvJEvyn+GMwiTP/8iu4fiq33LsxVSbqH6Dvj7xc7Cx5xLrT+Rn0jdKauq10kjHqY&#10;0Xf28+5wv8hFw753HJMpnf19Ryavclf5Xx3+vfM17aaj8e87aOsmevFvRIbv9KWzm6mnay7ipuri&#10;O2XjKpxqmY1GsCKF/WNovHwZB155Cd/5H/8d/+M//ju8+PijaK29jJG+bsycNQt3f/JTWH/djYxO&#10;sppVTJr62iGQKec+ddGMR95pwCEYGMXJ/W/jh9//LgqLC/Cp3/h13HDnnVi/fTvmL1+O8qo5dkax&#10;V0fVkU5MKGiLpGIJNhNY3eO9Ptx+xz24+7NfRcGC5UjIyCYi1UR4NW68ZePZQR53v7HDAKisqEY/&#10;VfMTqCzxNA4xo6Oov3gBu9/chaJ58/Hwr30JM6rmwx8OR/Z+NbPEPAXZgNp4CZmX8aBRojFJ9njg&#10;IwgZ62rD5SMH8M0/+kP89X/5PZzdvRNjPe20P2yKJhhLo66Rf3Ka92tfeXxsJMhnEgFMYekMpBaW&#10;IiGnCAkFxUggoEgg+E/IyeVzIRJzC3H9TTcj0c6lVk34qDuXV6u0/5JObEQuGzmccixflWFGPnJ0&#10;hrovAZPBANprzmO8s4Xh1fCFUV5RQVC0EF4WmI5R3Ld/D+rq3ap/0Zg9aw6WLl1N8hpBD6KeHbpX&#10;XnsegZC2yYohuJ2NW2++A6mpWexo+DA6OmzATOfmiy1pRml+Ba7bdgNy83IZRY1WGCHqTRxB79yq&#10;eVi8YBmBqvYmjcEQgXX/cL+l/fNOGsbmkjoa0qRr3s+ZtQCbN14Hr05fsXro6OukLosRlY01oe/v&#10;NJ+0p6cb4wTmyuuihcswb+58W3gl0KTUBFg1JWbjxs1YvHA5O4iuo9Lb34XHn/gJ2tokV8YmL3ff&#10;eR/WrN7IhGWKwjhz9qiB1ckYdhQJ9IqLZmDb5u0k7ZqLoaE+vEIbND46xvo0iaKCMixZtJz1UlMB&#10;GCAwhM7qUwgN9zKvcfAk5yBvxjyKQPMW38cp3j+HE0qRe5+ErTPLsrB9bFkWNuZ1dVgDNg6e6p9t&#10;vM7/NKkW1kCOqZ8KztkjCycbx1fCsAbulIz+0VP2S/8c6DPSlJveWeGbKHTplQnUdIWylzGNhFdJ&#10;RQNO4UO+0OIb8RT1M7BsPDO+wk+5CK2ofPjgQKzAp/NxASL54J2xEnm2PNgnbT4omvjgj87vN6Ov&#10;uOTbDRLoUfEYIkqMTiP11g6QsPJu8+8ZTyxZELPZmifJe7sYVqhUYfhsHJtsjAT1nT4R2Sovlh8h&#10;drlIlRJ9xeRN5NldxlvUn9ck0X4kiOm4PKM+SisS7Fd0ihmRy/s6vZ9O4R1pRRN/h+f7u/cOLvrv&#10;TOPnXSTMFAH9kd8/nYuSNjd18y53lf/V4aP3srPvxddV0d71cM39Y1xE0urB8YoYEM3NiE7fUJ3U&#10;kWNDvT048PYuvPbCM7h0+igSY0NYuX4lPv1bv4E5S/j767+FzQ99Ctff9wCKZ81kZIE9Noaaa2O1&#10;XuQ0udzLhso1YONjg9iz6xVcOHsC9z3yELbccbtt72Qbe2uUkMDX6rJGZzTnIxTCmd1v4plv/hVB&#10;7i6UlRUQWFZh8ebr4EvPUTbMuZEKNr0hP4698gye+MafoL+tGj6PthpR40Djoj1babQ0cqWV95q7&#10;2lJXTbp7MBHvQX5ZMWKSk5BTVoq4pMj2V2qQw27ElRCefMloegnAKcbJOMSGvUic9CGeIKDjwmn8&#10;6K/+Nx790z/C8Z07bNGYNqC3RkkNlJykz8Y9BD+Q5MW6627B2GiA4V/FhSO7cf7kPpw/sR8XThzA&#10;hWP8PXkA5w6+jV0vvIQAG+x/LTXBtOqXYVWNwr+As0rgTUBW0Sx4k9MQ45ukfPtx+eRhO1FMxlKf&#10;7jeu24is1Bw+etDe1YHde3baSndpWwL1dvuWG7BwzkKb+6RO3okTh3DoyF6+V+2aIKBdhVtvuRMp&#10;yRnUTYK/IOtISN0fG28jzUYcoP71sgOoUd9gYML2dL3x+pvxyCOfxtat2+zIVu0ooZHYwSEB1vd3&#10;ap+1SEvC15ypBQsWYsaMmTYvW4ViAEeB5P6B8om0zdTPEbR3tBJ0a+WrF/PmLcDnPvtruOP2e5Gf&#10;V0rVVkCCZdapY8cP4uJFB8iV4PCwzsX3EAfEwudNwqZN27BixVqTp9qjusYreP0NgtGxIYIyD/Ky&#10;8vDIg59EcqKmuEwSvI9h7/7daGtvslPHUpIysHntVuRnF0PbbimNgfZmNFWfZZpBjBGsF5XPRVJm&#10;mcXX6Gt0ROOf32k0VIt1KH8mqVTdeJqchM8fAUuCIss//wkP+ZgvrdzWuDaVwN4L0AoAac6rzXul&#10;bjlApHsRMqviHB8F1CyXdi8w5n71T/bUAVcFED/STYbW3Fi+dKdjGWvOCfRpZFoKwHi21bUxL73l&#10;Rab1T3VAwEudIBpVezY7p/yb/ReYjTreyV98R8uD8cTSdBjHgIHI6EUvo6zpLAwdJl/a41SUdRS9&#10;TjySv1vZ7yiZjisNycE8yJPS0raEvMyP/KlzZ7xLBvqiwSjamF5ObYnJSHnSoi2zU+oQkgZBst5o&#10;6orkbJ2JqfIzYbssal4m20Pbik7CZTruxCgNhjCAIlty5J31yu4ZTrrh5hxLD6K5uuauuY+nM7Pl&#10;fqargiYV2xMNg33W4K9OBHrw05/Hb/3H/4y7P/8VbLzlboK5mRhhyAArns4m11zA8cCofaqT8/hY&#10;0WgMQjIEdKqT0ZZPXif27cfo8DDueOA+FM2czfopM0wjb6MtvGhEZVSin/Cazp7BSz97FPtfex6v&#10;PvVTHH57N0KjQSTFa24kqzQNjEWl0xzUc/vfxgs/+RFGu7sIkmlMafw9tpcsbYEqv0ZiSTsgiKvk&#10;GH/Prp0YJ/+zqubScMRjzYatWLBsNQIkrE9lmqPoCQe10Qn5DNluFmEZK+ZTl4yUT2FonLxhPy4S&#10;tPzse3+L/S89y/bFyUX5mnJM06N5C8FYFFYusIMQdNZxTW0dLl+8hIuXLuLypQuo5lVz6QrOnb+E&#10;mporbAs0wiXD+VFxlL0V8EffvRu02AhHTBwyCmdSp2dR/h7EsrMzQGDU3XCZRRRk7mJRWlKBG268&#10;lWArEd44L85fOocj7Ejo871ynpGeixtvuoPhZpp+jYwMY+euHTh78QhjC7Kyk7diHW668U7k5Bbj&#10;hu232qityrG1vQ6PPfYjHD9+FGECWc1lqSirxCcefATXbbuR4CwTKSlpSE/LINhgY03Q2tvd6zLw&#10;nk55JGU1jnY/ieyMfFRWVhGDCCBGdfCdsninswprd1GRBQJ+9Pf3M1asTXVIS0tnhy8R61ZvxsP3&#10;fxaL5i9nPdIiohjU19XiueefsvyrsS+n/O686z6UFM/Chg3bbCcE7YqgNJpaqvHMsz9DW0eTlYcO&#10;XbiOHbjCPLeFlcqsuu4CDh/fZ9MGtOXd0sXLsWrFBgMwNqo4PoL68ycxOTpgNJOyclEwewk7IKmu&#10;sf9FWf0ndpKaaqfAjnvSJdAkTbiq/hNwyfi4EU7pIcOxHrm49ON7t/OD6pde8Q8BjN7ZsZeUg6yr&#10;eTODDOXC0J45Gm5iAn3sEn3JwekF6fDH0eUrnXdOepK/bKFCaNBS2xaKFQE/7VKiB0Eni8Mn5VFh&#10;ScAu0RR/WthjtlZhWEZWBoyksLpESfSNB97bX/23H4NolidLgZ6RVKfK0cVxPLCZMPqWNnm3NPlC&#10;eNsBR118SZ5shwFRiqalVwymud3ysDjqKPCFpc5MTIVXWDIQ5VujvfZCaenivQFQxrdGTuUppx8L&#10;wDQkF6ahR4Fi/TI0L5UpH3RPunbxUeQZ2sL9a7Gx19w198/hVDUjFd+BQrtjBRWI0uo2jYZMCJVp&#10;o2/N65tVhc33PITrH/4cStk4jY8EkF1QQGB1DnteeA5P/vAHaG9uNgsietrw3wyGnGp7xJ3Yvw/N&#10;NfXYvGkbUrLy3QIm9pitZ0uuHPYLoru5AR2XL+LMrtfw7A++z+daJBMI6zO79macPXseUnPyzaiY&#10;kWSFZr8bwx2NOPjGqxjq7XbbQ2lUl3mwzzhs8G3UV8ZLcfSrNHlpj8T+hgbklZaib9SPK7WtWLRy&#10;PTKLyzHKnrc+/WhUNtYMWhhhIuNR/vqZRx3tGo4JI0hAK2J8gi/ea1MYdj73JE6/9TottLaxcU7i&#10;0FnKMeFYgttYtBKQNjU22pGfC5ctxy0Er/c+/AXc9dBD2LbtOvvEesddd+O2O28jXRq9SMl9NJwM&#10;ajRnH30nXu0yvlnwakEIvGYtXYeE9DxpBSb9A2ivOYPgaL9VlBiC2hXL19rWVCq78dAY9hx4C1fq&#10;L1h4jdCUFc/Gls0EYgkZikFw143nnnuKenTOGjKtzF+1ch0+88ivYe3aDYiPS0Zzay2efvanqK45&#10;Dw8rgIfdoflVS/Dg/Z/CgjnLWBf0OVv7lCYgPV2r6FUnCVj7tOm/dEDXdN2KOhXHlK5R72PJ/8yK&#10;WcgmkHP7G5OjaJmRhAMFV5chPdXgRusvnT8wxjz1Ur21h3EiUlOymLIAlwczy6vwwL2fxLpVm9hh&#10;jLO9VVta6wlan8S5i8conxDmVS3EI5/4HG664TY3cso0uvra8NKrz6CxqcZGhD2U0bq1m7GcZaHa&#10;LI46ehrxxps70NXbRgwXg8L8EmxYu5W8aScOypVGo7vpIvpaSYOxtAK3dN4iJGWX8jVzJdAnEPGh&#10;ukjZSIayO5STxhEFIN1ANP8YAqKPVtfbKJwDOQIqfkbTFjjOsbz0TqQYVKUXlh7wtTvfnp60tbKf&#10;tiE5Q7jP3ipTkVXeFU5pREZmlaRsGS99OTL5yL6xC6/ttrQrjPgUcAzZs05Xo91lDqSP0imNMNrh&#10;LuZkf91opXRddcbSE7fk1VTNgJyzXOJIAG36HfMXYdNo8Z9GfS0DemG8a+V1gI8h6hg1j/bUw3sP&#10;ZSOLq1gWnzy5lJl/xdGKcF5uBJnSMV1QePEm0Cje9av4Ov1Q6fIibe3GECvejGn+YVztz630RMPo&#10;8L0bQY+kL56NpvwUhs7KUi+VM74jDb03YGxyEK9OQxRGu0xoRo+iiS2Les1dcx9jZ4uu1B+Nzl1T&#10;lWqquWRb8uQWl6Gprh6p6VkEpfm2j6RAnW3v4PUiN78IZTNnoWLOAqRn5Nl2O/W1jSitqEBuYT5O&#10;7HkbFWWlaO7oxLI1G12FDozgzeefw6VzZ3DD7Xciq9jtk6qGUnOgak8ew+tPP4mRjiZcOnoQrz/7&#10;M5x6eyfOHtiLjuZGGuQYjLOC51fOw22f+jTW3nwb4tIyaEfMBJA/VfoATu3ZiQOvvwKv7A5rvLbo&#10;MTPhcUbCjAYz5GWP14yNjIveUwC+uHgsIjgcCxCIBiaxjmCxauEi4t04tDa30EDKBNHIEsCXzZmD&#10;3LJy9PUN0MiH+S4IHw2wm08VT4pAAhvLwPgwaq5cRFFRCXIKiih5Dzpb20goSNzMRCnXmGAA3//2&#10;tww75RUVIy0jC/1NDXjiW9/E/peex76dO3D61AmUzZiJwnKN4sWgtbHpI77oaoQdkoJfbtGVWeVp&#10;3w/NUZ+oHqbcXpZ9HOXf09pA/DCOseEhJKWlI0UnJBFIeTxaYJWI+oY6DI8OYmx8BG1tbaiYPRsp&#10;Senk24v83ELbfunSZQJZ5ml0lGHaO+0AjozUTAIMD7Iysgmy4tBEgPXcC4+jpu6i+k+M78HaNVtw&#10;x+33oyC3mHqmRtX9U4NaW1eDphadRjWB7IxcLF6oxUZRaV0lSzrX1lP3CVYEMNVoxyV4CYwvo7Oz&#10;nXnxoaR4BhbMixxnan9UjwQ35CSUaJkKfoRRXXsBJ04dtXB5OQVYs3oDEuJSLI78NOpaUTEbySlJ&#10;lo42zB4c7EMjO7ElxSXIzixAWmoGgamA5iT6B7uY/ydx4eI5i69J3Rs2bMeN19+JRIJ5dQJG/doa&#10;7FmcPHUMvgRtNTeJu297AHMIfsWX7EZoqAvn97+KiZFuAyMZJbMxY9F6+JKySJOyY320jokq+Ifg&#10;XCpRSbIUlDfm10Ae76yrzDoSgxFgqBUIDgDxTibi0f6xvIn5WYdGMTncS30cIz53o+OOimiM0yb6&#10;6Sd4xitGHWIWfEg2TYdjEAAZEBZo42ulOcnwAmQEYjEsH/kZyI3l8yTTmBw2GjGsrw5MxtoXI0+s&#10;Nj4nfYE92jRJXlZTpzoJRFocPmn8UrYwJjDEvHUyKMNJucWXeLB/ztbqyU2zEu96r/TEB+2iQU7n&#10;bFsn8StwLl4FuiUb6qT4Fwi3vChtEpacxY075EZ0lZ7eSw5ML0x+YxnHyoCkVS6mHgLD47xRbOmj&#10;5MCLfvoWZ3OpmX9NOZGfGwEnfYwxrHjTqLK6TGpXlKbypalxkbwrD+I5UsZW3krb3pG+f9AOutD2&#10;d5pyYwt+BZKVrhPY1O81d8193JzbJYBVm1XCqo8qUTMbGo105JWUoaG+HunpqcjOz6fB9CM4PICR&#10;/i5MjA0TGPloQBOskU9kAz3e22ufsWfOmWsLpU7t3UfAStDb1IZFK1eivfYKdrz0HOI8sbj5/vuR&#10;WVTkKrb+MfGJwBj2vvgs3nzhadSfPYHac6cw1N2Okd5OG9lJSElD5cIluP9zX8L2hz6NioXLEJuY&#10;bp9n1Mn3yJCFRnHp8EE8+YO/Q2hAm3O7kQAPjWaYRorJGajVps4eGpdQMAyfRlgFaGmwNE+1vaMD&#10;OVk52HzjjVi0bAUSU9OQmZWOWTNmIDg2hupLl2wRWOWChbj3i1/Amltuw6LKKtRfvoyx/j7jRaNx&#10;GoUw4yJgTBmPjQzbCGop6aQT7He1ttiIqyfOaycGjbNhF7i5l0C8gLIfbG/FN//sf6P21Cm2NwFs&#10;2baFnYFyvPDiq1i1diMb7wS0kN41wPqPdCwjLYBx+2Z6kZycgv7ONowN9VJP/Oju6UNOfjHiUzWa&#10;CGSma4QyiOr6ahZtECMjQxga7MesWXMI3pKoXx4Us2Oikai6ujpKYwIDg4MEcDX2ST4tWUeLOrD2&#10;AnX93PlTU2B16bLVuP2Wewls2QGkj/5Jf9WoaTpLXUMNGltqmW4YuTq/f+kqZcCy4X6nJWd6yF/7&#10;msD/+gws/moIOnVqloeNrQOsBL0WULFUBqwI5qLlEb0mcLn6gh2ioLIqK5mJpYtWEXjHm/xsURBl&#10;GedNQElpCfXQS351IIID7fV1jahgBzeNoF1+w7Qljz3xY5w+c9zqv2YAzp+32O0/m6pDESSlEPYd&#10;egt79+4mfY0MxmDb1uuxdeONrKusYwIhBFgXD+7CQEu1AyIJaSibvwaZpQugz79yBlaVB0vnw3WW&#10;pMqQd/prI3Pjg2i5dALHd+9Aw8WTqKVMG2tr+D4WqbQ3sQT0sWE/eppqcOrQblw4eRSNl8+jlx2p&#10;zPRkAvEE5mkSrVfO4CLl08KOTC1Bf8ulM5gcG0FaFjtGvlicPrgXZ4/uRXFuNob7+nD+6B60VTOt&#10;6otoqLnCOBdQVJiHttY6nD/4NrrqL6LuzAm019ciOD6G1PRMlq/HeD3x9g501l22RYFedkwEznSc&#10;8cndL2OgowWZOfk2DSw81GNz7s8c3oO6y6fI9wWA9js1jfmK03QR1+KIfw0a+EcGcPbAm8zLOTRf&#10;uoxGduz7O5ptS7KkJLUxcYw+gsvsKF2kHDrYjtQzzIUTxxBmPYwnaD+661V0tbUjv7CIsouzDpqA&#10;nukVy17zTYf7OnHhyD40XFD+rqCRsqo+dw7xlGVaRjrz0ISje96grI+g+vxphEdGMNTRhRMH96CZ&#10;HcrOuktor+ZVV4vLp4+ip6OVdncGJoJjOPbm86i/cA5ZuQWIT0xjuoS37MxepLzrLxw0WddXV6O3&#10;pR4T7Ohqn3MP64cBV4LZ4c4WpnsYp47sR/WF0yzPS5b/9IxUTUR3WJh5uAZWr7mPszNrrobSM+m2&#10;zHGGNXrcHB9tkjmBXngUR157Ad/93/8d3/j9f49v/7f/jGOvPc8OdCPqDu/GU//3T/DNP/1/0FR9&#10;Dgk2UsDIbBC9BLQdtXV48dvfxbGDB7Bq00Zcf+99SM7IpMlif50VUJ+2/P2DGKNBTSV4i2XPdcI/&#10;yo60esBs7mmwMspm4L6v/jo++3v/FZXrb0ByaiHfx5NvVXjXWE76x7H/uRfw47/4cwR6uq13rR6q&#10;V71ygREaXvXZJ8I0lzRmOu1Ki7w05cEt/GDvmNkNElw8/+h38Ow3/gJvPfZDPP23f40f/fmf49G/&#10;+iucPnSA+ZokeElCYXkphrt7MVRfhxAbShk991mJPKlnzp64+DNZ0MWRl97GGrzy47/DSGs9ZUNS&#10;MqbkIyYwibPHT2LJkuVIzi5EkGD7lZ/9CN11F5CU7MGNDz6ELZ//KpZfd6vt0xkgQDIr9pF30UbD&#10;PX3knPhy6mFdp3CIOpOQxc7QGoDARyMqEyM9qDt9EOHhTpaVPgfGYv26bdi84QaCvgSLfIEN3J49&#10;r0d2BSAtFu7mTduxbt0mUvUZWIxjIxXS6hDWLn9wCLsZ/uLlM25h1CTB6tI1uP3me5GWkiOWTJfM&#10;kUcBQoEZHSUsj1AwhCF2gKYdA6nH9W6nuO7HaLgqr04cn6WnevG+7p0vQ+EQevp6pLR8ikF8PHlR&#10;HeNzlFdBMt15YxKwYd1WgsubKSMCWqbZ0dmK5198Aj39rXwWnpggqNXIG+su64m217r91vtsFFbz&#10;fXUdP3kQu998neWiBSuxWDh/KW7ceouTOx0tB+vIeXQ3EhRR9lqEk1k8EwUzF5EqwY6FUmb5oysi&#10;0n9up2RU0nanEUnKhypg/iF/P0HmDlw6cQCpKZnsuFciLjWfoL4Pl88ewaBkTHtSf/o4DhAIxXkC&#10;KJ/FTm56CgFrHfa//gR6G86yMxi0nUkGmi/TbgJZGSkIjnTh4un9aK05a2n3s7M/qkV87MiDwG6A&#10;9nqwncCY9lUd6eTEBAInD4YHe9HaWM0OjQ/ZBSUIjA7jMnlsPnOQ4cZpm9sQ7G3BYFudA8VGj/YZ&#10;Y+hvv4Ixdr4EEkODHTi59zkC7YsEwtnIKSqlnR7HpeNv4dyB11lEgyYEBygnCIZZ9uMD7GxcxiA7&#10;HHGkl+SdRB/t4/G3X8Hxt17CaHcrfDHMa08b+pi+doIQzYR41gcC5HHyPtrbQZ40t1nZphGnruqo&#10;cG1fqJpj7RpB82BbNfNfh+BoD9uBAJJoxxMTvBhuv4ize14ABrqRRzvuI4jsI8D1+CYJmuOt8zDQ&#10;Xk/AWYPRgU7E0T8h3oZDKN8e9JD3geZLGGJZsPEy2U+Ex0i3BsON5+HzD7CMPBhnXi7sfx2n3ngK&#10;Q+x4quM32nYZx/e+bCC9qKgIxQTdHtqaK4deRs2RXSYfN49Zjp22iGZdc9fcx825EVZZ0ejFet1a&#10;fYUNbgzySkrR2FCHzMw0TBLE/ejvvodx9ro1j25oeBinT5/CefZyd+14FTXsPWbk5mDD9Tdj3vKV&#10;Nsp3dN9eVFZWYueuXViyejVuvOduZORrP1cCQwHNWAJlhBEm+Nr5zJPY9/JzNHys/G3N8LER1Ohn&#10;kA15zoxZePDzX8T8jdexh57k6qwsk+wQb/VX814vHNiL5/7+O5gY6mNTxTfWQKlyTxIUx2CCwECn&#10;Q9nXMNq0tMISrFi7lobafWJVo6t3PtL2+4fQ2tKEGvb4Wxsa0N1KY93ThaBfn99i+D6AKzXVOHn0&#10;OA7t2Y+jBw6gt72dRpK0SUsAWiupda8dCcSujNvkRAi9XV1obmtEeloakpOZHzKqRj8uPh6nTpyA&#10;bzKEfS88ixP73ibrsVi7dTu23n0/+gdH8MarL0PHWq7dvAWxlHHLR35KwKidzJU34yM8wsrUNAqq&#10;NN0Cv1jEJyezTCbRSV3ULhIjQwNISEpGal4x8+axT9qF1J/u7nZ0dGibpgkbPZd/SUm5fc6L8/kw&#10;o6LCFqpoQcf99z6I0uIZTGUCp88cwSuvPss7N2oosHbfPZ+w41htuiE5MsmIH3Vo5MX7ppZ6VNde&#10;tO2oMjNysE5bQrm37jd6S3fVrT1EQeq5CyfQ2FRLsCBeIyOsU05loFZf7moKrI8EKOcunLG4JIPK&#10;WfMwb84iy6vyINoWX+UoMOqNQz7ru9KtZadVn06HhgdZJ0KYS7uQEJ+CipmltogrO6sQDz34aeRQ&#10;VxzkDeHs+WN46pmfYZiyVwezqLgCd9/5oIVVvdAInX+gBZcP7sJ4f7sqLuIz8rFg463wpeTyvTqh&#10;rPcERgZkxJfx+OE4lw9dSlb2TjoWQtuVM7h88gBmVs3HgnXbUVAxD2Wz5qCgMA+p6TnIKSzFOMH9&#10;6cNvIzUrA2uuuxE5pRUopD32j42gv6uFoHcc+QSWwwSsIz2tWLBmA4oWLkJ8YBgdbe3IzC1ERl4e&#10;etqb4B/sw8yZs6hpsWipuYjC7FQs3bwdZXMWorh8FmKTUtDVXI+e5iasuO56FLJMsxK9aDx/BPGJ&#10;qcimzg521aO/u5n8x2JgYJB8ptuiNn2+br98DMmsG8pH3aWTaK69gNVbtqN47lIUzJ6P9JQk9LGO&#10;dHV3Ii0plXVIC+moMzLh1JPQUA86607DR3u5bON2FM1fiNKiYgLDDnS1tVB2scjJzSKPtQTSQ9hw&#10;ww0oY5gZFZVscwrsC1x3SyMS07NQSDkKpFqBq4eg8pbseYVGe9FZe54gPQ6rtl3P/C9g/mfaUdvN&#10;GnVluZSXlmD+ug0mryzKN7uwDKWzZqGsOB9DBLpkFwtXbUTlynXIKyqnPIDzR/ZibLiXbZmbDpZV&#10;XE7bnMg+B9uQunOImwhg4ZptKFuwCqWlMxAbHEMT+dD+ztmFhbhybC+G2alYvuVGlM1bhPyyUmQm&#10;eNDV2oSBvl4kpWQgJVeHlNAmiAGmwT9Sq2vumvtYOdcySfevqgOa+K2FRc7espIQWLZ3d6N4ZiW+&#10;/B9/H1/9f/4An/1P/w0zZ89GV101G+FS3Pnwp/Dl//KH2HrXvaQlYyRjMWE7BpTOrcTK7VuBhFT2&#10;fN1okkZ7utrqsfe5J/D0//krHCZYvXj8ME4dPWINoD80gYycQixftxX3fuZLmEUjoekDxigbJptI&#10;ygZAdslWWrLpP3FgDwIDvUxXq7Y1x4hXTJgNLS8arBw2npu33kjgkYFAOAallVVYSeCXkJRIACtQ&#10;odwTVOqXRkE7FMTFxdKQMg3mx+ahUR4+8uClUYwLEggPjSDY14/Y0XEaIoJexjM+9Y3XpBtiFB39&#10;R0gUGZnSHKYrJ4/hmR/9HQb7u2yETTObVt9wPXKKsvHCT76P6jMnabTLsfX2h3Dbp79KwB2P6rOn&#10;bDrG4mVLDXhHtyG75v6RjnK0LWp0G60DcWkoqFqBjOI5CFNfPaFR1J4+jIHGy3zL8qT6pSWl49Yb&#10;70BF2WzbosrPhmjnrlewb/8bCE2MSpOQGJ+MG66/FZ965HMoJhDR14za+lq8/MoLNhobCgRRQBB8&#10;a3QagC1iET+6nLbIqTrKaW6bbXVEBrSoxilZ9HofF8nT9A1/Tcnfy8k/ktiUeumGl/4r47wRCNTB&#10;A5puEOXN/aoualGO+4qRmpyFLRtvxLIlq+ivY2fHcPjwfhw6epBhY5jnfDxw3yN48P5HkB6ZKiBA&#10;f/bCcbz40lMY1Yp/yiI7Ow+33Hg7yopmkooWYrHujfSi/tRhDHY22Zz7sDcZM5asQUJWidXDKGOa&#10;ouGc4/3DcOJPl1IMiRfV1Qk/JghiNHqo0fZUdd6TcxGOS8FEfAZSc2eiYMZ8xLDT09tZj4ngAMoI&#10;ApGYR5tH25nKjt/MBUj0JWOstxfjo/32BSzMsuhoa0XL5Utob+9kBzYZmaQNdhhkgzWVwhfPLrzK&#10;nLz4/UFbGNvaREBE8On41R++Y6c4wGt4bBRelq3XG0tzrnmZfK/OGIGcPmFfOb4fIx31SJCY2Xny&#10;sVOuKU3drW1IS81GUsFMIC6bkZKQWToP+TPmGdjqbm+0kd1IgrykR6oVlBTtbTgumfHSEJtdbGsj&#10;pGdDBKTQVme0o1pqqmlQrbUE2J29bEri3B6oqrhWzpS6Ri9Emnzqo0N04ZjX50US7eb4eAAtLR3M&#10;fxu6uyhDspOcmkubmoYG1s1a6ubAwLBNAYpJTKfsU8hTotVHzcclMuYzdTU+HWNdTehsvoJiAtHc&#10;vAJ0dTVibLDb0pa9D1BwE7FJjKNyzgAySpBbtcTWQwz2d2CkrQ5DnW22XV1q4Szym4hJbzzSKhYh&#10;rbASOgFxsKfT6ryypDK65q65j6sz7ZcJNzOuJxpWbdvhwCHNg+2FGov4GC9msDcI9vB7mtmbnQhh&#10;RkEBli2Yj20b12PBnJnob2vAcz97FG18r9qlkUU/G6/k7EwkZ+gzJ//J8rHRHR0cwo6f/hTPfO+7&#10;OMhGfmygBwlsdNQYjYZiMZsNz4Nf+Rru+8pvomr1ZhLz2VxV2ytPxo291qaLp3Fq58toOrbfPhN5&#10;1YgzjTCNigBq2EZyVcfVhMZg6/U3Yfa8BTRYfvOfJB/HTpzE8PAoabpGWDIIMg01csLck4EADbdi&#10;C6QEDUzY5yYZWl4+AmKfl34hLX5wI7Q6UjWWIEcLPTRyKv+J0CRCYS0j4DvSjtHn1c52O4ZWGYul&#10;jL3xKbjn01/AF//97+MzvB76+n/EbZ/5Am1jjs2ZXbB8FR767JcMxMfQqH20nMqWcvhX6cQ7/6rR&#10;EyBjYyMXn5yDigVr4U3ORpCN4uTYAC4dfQvDvc3UKUUI2/Gr99z1ICpnskFmfdEirJ1vvsrrZVKQ&#10;rsYgmQ1hdkae6fbA0CB27tyFLh03zDqlBUjbr7sZRYVlTldV93gztTBQfqJirRVd1IPO+UUaMHq/&#10;08kjer2XixK82llKvK6OJ35kD6LhCTuNRwIlAgiFi/KmBn36Xh03hSOwT8vEddtuQm5OPoKBEEHo&#10;qMmgpr6aIT1IJvDPSCM44JM6nkdPHcTTzz6Bju5Oq/MaSb7t1juxeP5ypc66LzA8jIYLh9B25az1&#10;X/2hGIKiBSgo16ldDubbVxMDM7p/Pzn8czmmZ2lG15IbE2a3xod7EBdDkBf9yqsABHFD7S048tYO&#10;gtVmAnvaBXaS7GuJUBcv2WQtbo0nEA0FxhlNHeEJymgCjbW1uHDqFFo1L54ANTjQRbqankJ7I5nF&#10;ab5kmLZsAn29PTh++DAO7duH2ss6/EKLlsgPf2uO7cO5t15E3blTxI05yC6pRKwAdUgHG3iQyw5D&#10;1eIVGBnsR/WRfZjobTU7qLIP+odJZgyJGrDQ9DK+sXbEm4SE5Ezmxeu2PGRerZopXzFxtLcC9dQV&#10;gk+/tmshJ9rfOjUzn+xrGk2QAYKmd/6AH+eOHcf+PXtx8ux5mmJKVqMWIiiZa1SVz2oHJtih0i4E&#10;Tv505h/DJmwE59lpOv72TtRcuIiAfxI51Jt5a2+x/bzPXziHk3t34dKR/fDbAEgciy6efGgdhFKx&#10;AiNPI2ivv8B2K4zyWTMxY04lRTmKvpZ6JqgNHyPTEhhDzZ7VaN54E5OQkpqKMOvCQE8vszbGToab&#10;NsPWhOVE256QhUnt10w/6a8bLOGN8njNXXMfUyfrYG6qUutXtlU3Al40OvokI9Nz4K1d+Maf/jH+&#10;9k/+GP/nj/4Qb73JSl1Xhxdefgnf+8b/ix/+xZ/g5Ntv0XJpVaT7FKfNnHW0JD34zCor2xIO4tiu&#10;N3D8jZ3w+seQwt6/5iLJ6AQI7ObSID7061/DrM3bkFBQZJ/v3WdSVmkBBXK6+9WX8c0/+RM88X//&#10;L/7uL/4MP2PaXW3N8NIQxCRlIZaGZzIxBZNxSQQeqXj4k5/G/JVrcGjPPowQdHsSfKicNx/nL9Vg&#10;lLTDBIB+AslxGrUA8zvhiYePceMIFPUZX6ZEnVt9zpwkEA8L1Hg0DzYEnVKl7a0C5F/b0LglVl42&#10;JPqMSnHQCIc9CUjJzse6DZuRmUnjTfn4CKh98YnQpvTKmzYZj41PQ0HlYhQvXoncyjkIJSWYnfIl&#10;JdpK9biULCRnZttit6uK7yPg3Ge3f43OAUSn/ab3EcAq/c8qnYui2Usp71Q22kGM9Lag5tRe9o9a&#10;qdsMxwjlpbNxy413oSCvhDo+aYcJaP/V13e9jCA7MupkueMcvQQaARvNFwhTvAcfeATLl65hR8gt&#10;rJhyNpLiAJ+5iGhD+mrAX5v7rIbamsGr3BQN3eidrkh+3te91/t3MDP1ozK2T+ysA5qWoLzI2Rxy&#10;i6L3vOc/25lAXvQvLSnDJz/xWaxcvp55J+iKTyBwoJ0wHZZ10UihH2cuHMNLLz+NHs27ZH2Ii0vG&#10;5o3bsXSRThEjNSunAHoaz6Hp0glMEiSFwzH2mXn2ks0EV5lkgTSli0JRjGNsyahZWsbRh+CU1nSK&#10;JhuCL+PN6yHPowgOaa7qGDu0AnwBBPrbbLROo8o+X7x9aepuY+df86JpBG17JpaV9DUuIYE6o4lP&#10;1ANPLOYuX47VN9yEVes3Ucf8qCHgDAwMMKwD7xMEabHSHdLJzsnGmm3bsOXmWwg+F4g70iCDBNPx&#10;XpbDWD96uzqRmlOA3IoqMe6qBOtDkGCqYN4SFM6YZV/IrpzWHsPMBqNrbr22Fxsd6jPg6ua4Uj/4&#10;O0GbLx1JTEkiuWm9MOOmqULUf4agfCK6SFs8ODREn1jEJaWy90jASN59cT6s2LYF2+64CyvWb7CF&#10;S9rSyra6YhpiRnIykM7LtRu6c+Wuep6RloLlW7dgw223YuGKZaSZCE9iGgqrFmPFjXdj6YpVZHkY&#10;TZdPobOJnSqtpSCPdqiN8SyiIQSG+23QQXbh9PHjOHPyNOXgQXtzHSbHh1yZWdvB8NRtlZZGpzV3&#10;1h8kr+x4aCFxDIG6pr1MUJe1cNhpDDso1H+F8WhwghkxYG52Qdc1d819/JxpvtVB3UT+ysTLMMrY&#10;2OdsGQL6ZeflY/aCBZi5eBFmLl2GuTSOFSvXoXzhcsyYtQAZBFOZBIdWoe2aRHJCIhJItqPuijXK&#10;6uV3XTmPnc8/htjJcRpIGjo2gDJoNJXILMrDlltvRsYM9lbZOxfgk52PfuURZzJmiUkZ2LB5K8pm&#10;lqO3uwPH9+1B38Ag7vrUF/A7f/in+OzXf5+g97dw2yc/g+vvvA85eYV45bEncO74SaYbg5lz52Dx&#10;2vVM6y5suOM+LLvxDqwk6Fh5/R247aHP4YFPfxFrSD/Ahk/bAoWDITMa2lQ+m73pksWL4U9MBrSV&#10;kTZ1L5yB7IpKxOfmIyYjk0CTRiaRYJOgdzIlE/PWbcaXfvc/o6CoDP6RURrEoI08paXls+cuaTtj&#10;ZFKXfZNNZN61LUqActJcR8lIUtAggiupa+6fwrk5oioDOjYK9hUgMsKpBmrG4jUonLWEjSNBBPzo&#10;ajqLpouH2L7rc6r03IPZMxfgllvusXmtouMPj+PNN9/ArjdfY/8twHJUCpPIyEzFZz/zWfyHr/8X&#10;fPVLv42F81czSX2uFWiQCrgRQeOHhAyTTrmQzSFXw8/XBDVa3Ph+7pfVEMv1L3SOd9ZBNqApKToa&#10;1pK3kaowG2Q5m/trvKpTqcVOGmGLVFpd/DOjbA4e+cQX8O+//p/x61/9GubMqaKZkIyp9wS+Ohnr&#10;+ReeQm8vwSo7ukkEETffcDs2bLjObIfxStA11tuGyyf3Y2K0x8BePO3O3NXbkJimI22ZJsGp6Bls&#10;jsjPjcLpcs//7M7S8Rj+0sxtJ8E4xHhTkVlQgfHABFoaazHcWU9VG6FtGeHvGDuxk/AyD2kZBdS3&#10;FLTXnccA9W0yxk+aYxhg+LGQH4lZeQQ72QRL7gtYEoFPWmYeMssqkJqaCf94wObbax6xpkdoAag+&#10;K09QV70JqcjIyUdWfh6SU9LJl8pJp0YlYsba67Bo3XYkpWXZ9KOBZu3y4EbS1SEPx/hojzMwd802&#10;5JSUo6Ong+ImkCUPiSkZSM/OxeDwgM3LnPD3Ml+0deP98A92IUBdyWX9sNWmpkQUDuNqC8AwQV+c&#10;vlYxj5gYtj2Qe5rqeB9GYnq2TSebZKffw/ykZ+ewLcpBRqoOjJFsg+zyMH4s80hwLwA5wToXS0Oq&#10;GiL5mxpQJ7TdVmxcPNIIxjXPNykjg/UujPHhDoz3NCCBHamixSsxY+Ysqho7ZFqchjGyO2ZTfib1&#10;FVAHLJBiW2szBgaHbOpaamYxcgqrkJRbji7q71BHI/liJmlLrFOno4zJ22RoGP1tdQSovbZ/eVZ5&#10;JePmYry/F7VHd1JW3cwzZTDYglBvq/Gtdlc3riOoenXNXXMfTxfZ1kr1QX11WZFJtFRfgY+9exmk&#10;loZaGs80pKbRSC1ahI3slS9euRpLV61j73QNlhCwLlm7AQXpabhy5jQbjTTMX70GadmZOLJ3DzZt&#10;246QP4yzR46xsU7HUG87XnnyJ6i7dI5JqUKzIvI3TEMdYoNYMW8Rlm3aiMGRAYyPjiAwNkrDQTAb&#10;DrHi+xH2BxAaH0d+UTFmzJuDsZ5O9m6PsNELo6R8NlYRZMZn5SCBfMTHx9l8uf379+LQgaOor6kj&#10;LQJAGqJ5CxajeM4CGu0i20x95pw5mDV/HmZXzbd9Ui+ePokD+/fZUZQ+9nCTmP84AtE4GuQtd9yB&#10;ux/5LMOVorJqAa6jTFauWYtV69ZjxarVmL9kCRYuXYpla1Zj5dpN2LL9Vmy85Q4cPXQYLz/1FBv6&#10;YaKNeMxZvhobbrkTXeql819eaRmtLxs5ysQMLNu4SRrxKICxv2wYbN4gw2tLmNZ3bGt1CAuWLP+I&#10;Lbr617APKy8KWeqohN3AHCVMgGMjWF4vsjMzMNDTjlE2xvrUp6NZNQKWxYZP++1qNDCfAKCkpBAt&#10;bc3o6+tnAxNGbV0detiAlZYW23n7WnylbYLiWEZem9bB8mSjLcBqn/0iTo2TPhFKuoZP+U4bt587&#10;fxaNzfUMMYkydn6WLlnLezJ8tcDsXvGjzjIUzSZpnIxs0u8lvxVT+7C6cNM82PM0EeOhu68D586e&#10;UjuMzPQsLFy4FPFxiXx3VcBIenIuX9Ff5oZ5VXiBbRuB5bM/MIKdb72KV3a8SADQZxBa81lvuflO&#10;bFy3jbYoQUaCJAks+ttw6K2XWe9b4WWd98Qlsx5tYcO/kEAo0Ub63MI5JqqCVLruyfFghfshOYlS&#10;lyqzkuWl9QCJSQnoZp3XtJBWgp5R6sdoZwsaay+R/1gUzqhCdslMmzY10N+JztYWBIeHMdjehIbL&#10;FzBO/Fi1bK3tJqKDVURLs5K0FVsrbVxbWyfy8opQXDUPzU1t6O/twZy58+Bn77+tqQFDo0Po6+pG&#10;E3Wzq70dBXm56O7oQmtzE6oWLkNSXjkB7xia6i9TZrG2CKy3owE9fX3IZ6cjjenGxiUgjYCxs60V&#10;w8NDSM7QqWILbG59f08XOjra0d9B0DXSbwu9mhoa7DTDigUrKYNECcLKRvUsODaIdqYVGCNQDfox&#10;0tWGxotn0EJeUzKyMXfFBtJNQlNtDXr7eqgDfQzfiDq2UyITRz1oZ9jhsSBl0YHm+hoM9A4gnaDb&#10;p50sVAbUquDYANop476BIQyyfrY1tqOhvgFJzMdgdzNO7NuFusuXMNDVjt6ePsZNQvn8ZUhIzyRf&#10;46R7hR2NEGUwk52FVJw6epBt1Cg20r7nVy5FbmmF2WIB2X6WaVFJGdprquFnGxYKhOnXheaaC6i5&#10;ch5prDszF61DQlaxjRB3d3dQlo20MR0IsnyarpxjeXYhv3wWSrUokrrteq9Ol6+5a+7j6Aywqp00&#10;g84er5q1lppaNsZxrIDlaKyvI1hNQdn8RUjNzcekwBAbWs2hjIlNsD3yQjQ0rz79OI4d3IsVGzZi&#10;xXXbSXACjQ2N8PiSsWzdRlsZf+CtnThz/BCGB/pQUJCPHPaUtZI1LY89zVz+8lmT2+ura3DuyCE0&#10;XDzPinvFNm/vojFup3Huam5Ed0sLemgotV/s+bNnSCcLRQXF7A1PoubCZRrHK7h09iQO79lDo99j&#10;n4AyU9Urz2d62cjLz2djHUcj14Yr58+jgXRqai7hSvV5NF+6iNMH9qOjvRlZ6em2wXsuG/XFG7bY&#10;J7flm7aikAZrcDiAxJRsG+ntYN7OXTiNhroGNDW2YkAGPD0VHr7LyC1CnCcZQz09qL5ygXYzzPgz&#10;MGvFSlx39wOUaS7efvsNlJSVIEcr0NW6mYHlHxl0NrCEsO6fRohspEifhzQCF0QrZewAaxFOUbYL&#10;Fr/PLgFGM+L+CSyekYj8mSYXTUS8RwHrMFKzCn85wDrtOeXzoThWAIEqAzqWBfFB+fISMNNzbGKi&#10;rYTuIcjwj43Z59WhgR5bVJWSlRcpF33qz0AW9bi3tw/9bFgRGyaAaEJndxv1NJuNaCZJR0ZGlZal&#10;R1jM+CpujaHYcwTI6tGgJvnwB8Zx9NhhNuRNxufsyjkEm4sttNyUzJQfg33yiYx00tmepfznAGs1&#10;vD6PHZM6vUuAwiv9iJNQ+OhkoLjaT3UAhw4esMExry8Jy5esQFJiqsOTCm/Oxjbt112izHeWvrBn&#10;2IC7/Dq7W7Djjefx9oHdCITGLXRudh5u2n4b1rJT7D57O9rBwS5cOvImBtrrbAGOFqgUVS5D0cK1&#10;7DOQB1FnVsWGgWMy7kCyCPCtu+H1IbhoMlNJqjxsZiXiElKQk18Gv38Emqc62NWJ0YEBxBFc5RTO&#10;QE7pLJv6k51baHNVw9qOqbvLgGcC9Wf24nXIn8n6RKGPDQ0QXLJjz2tsZJCd8Qlk5hRhxgIBzyL0&#10;dffSTgAlM2Yz/UmMDDNN6pX2Dw4RhGnxakFxGcbHwyzbEZTyPi6jCCnpGeysD8I/yc5afiHD+21U&#10;OK9gFm2bFlPFwpecSX+Wi+37mo+sogoksey0J7cWE44N9aO3u5VAOYjcstmYv3ITcZembEgnVbdU&#10;NpSJfxyD/b0g8/aZvb+nE8FwyADggtWbkJhVhMnQBIZYnzQlRvsbB/1BBMf9yMjMQRLt7PBokG1S&#10;HCakQ5Srhx2ibHboBHSdApH8+KCBRq2tkEzGKaswezhqh+LI0nBfO8vDjzH/KJu4NMxetAo5M+ZA&#10;sxo0at/b20898yGnIBcTwVF0t3cgM7sEBZWLmHaKjRzHeT0YGRkxfgsJdP1j49b5HBoZQi/zqP3E&#10;M9jJrVyi0xPnkLU4yjMDvsQ4mo8ARob60MO2TnwVsOMyb802ilrTwrz20VIqPF3Prrlr7uPlYiY1&#10;7GBtCk0pjYfGdA7teMXmbi5Ytw57d+20LUYql66kfXQNoUaTphwr2Vs//Xs8+/hPMLNyLj7x5a8i&#10;o6zcFgnVXbyE/W++jfnz5mPOnJm2QbRfxkDGihVaq4zdPM8JJJJkMBxGyBPPCu4WB0xo1f2kB0Ea&#10;WDZPvA+xodIiJhpcM0KTiPdO2hZY+mrlJRBgFAS8ml5A+qzYPn1i1fzBEA2CR2tMNa8oaHFtbilz&#10;rKZzIkYTEsKIE/AgH1odq0Y5lgY55PFBO+vplB37qkgeAjTeI6N+pu9DrBYseI0k3+nTJQ0q09Ce&#10;kMwK2wTxrGM5YxDvizWgoNO5OvsHcfjAAfbwU3Hj7XcgXnO1KFtr1k3WzJQMOgFSDMEBKC/7vMeE&#10;bNFLKIAju/cghY3YotWr8fff/Es8+OmvIFFbZZF3Nd4RW+1uou4fYe+iZLQ/rrHJP9PklCgdeZsM&#10;D+GNH38TsaOdyJ+9FAu3PkABuk94UjlFMiBmsY2Q3vB22vfDcm4RBfPhkJlzlLF0TCekeakTOp4R&#10;E+Poa7qIswd3ITjcAQ/1NjYpBxWL1qGEjdtkDAF5hERrWwt27tyBE2ePkXqIKhVCITtV61ZvwYZ1&#10;m6k3bISYnhohi6RytfybIJwojFiEIMtynOD/wIG9OHvupG0FtWnjVmzddBODTvPt7kRUrSwjXfUJ&#10;UaP4AsKPPfkD7Nn3inV01q66AQ/c+6lICLlIGZpzINoRdSXd0l6L73z3m0hLTUF5+Wxcv/1mpBC4&#10;RM9Ud42py0M0qituved/A46qvwGcpGze3r8TtXWX+Ja8sj6WEfTcevNtmDtnEUGt5vUqPPPe34or&#10;h99CT+N5VokAQjHxKKlcjFnLCIJS80z2NomD4VXPoumZs9tIGevhw3JT6Svtablq1NJsRWgAo9rf&#10;1E+75o1nR9OL+PQs1pNEhmG5USTq8I0P9BJsyQLFIikz0xYBOkMUQJhgMTg2RPUJQXNZw0HalsQ0&#10;6iVtCVHZON8L9Kakp2AyGKINHjH7odFqzcfXiYUJyVkEf5MIEDhKJzRlQDyHRrptelJ8SprtnxoI&#10;hhEfnwlPvEZIyQ4LJjg2jEBvCwF2CnzaP5hgUPY1PDqGkUHtdToGX1ISktJzmJZ4It+mK7RrpE1V&#10;wETAjwDph5gPHdQh++9LSbWpHhO0GTGT7OCx/gVG+4knR5hP6oQQJ+29FqrqxDZ1IicJqmMpB9mf&#10;GE8ifNILdpJVj7W4fzJEWQ0LwOt0K+q29vKljsUnJPKZYHmkjzZ1HMFQGImpWcxTLvOvpWZqIieY&#10;xhBB/igSNd2LNP1jAdryRMRR/3VSlu1HzPgBdur0VTCRbYPqnL7SaX62DohRuSVnsPzi0pj/WIvn&#10;8VBzJ8cQGurGyEA/SbOdYCcwMT0/wiN5lV1kRbJFv1fV6Wvumvs4OQdY6fRHBl9w69COlwlYYzBf&#10;gHXnLut1VxGwKoxOu7p08hgOvr0bsQRfpTlZ2PPc03znwUP/5ncYbjn2734LC5etRnpBAWpPH8el&#10;Y0doDkKIT2YjTfDmpTHWfLggLYm2fInx0k+T5plASNuU0KBqsrpPpoIVesJGr5QC/RnGFmjL4GnR&#10;C+lqWrsMT2yIFVmGVgaAhkKfyRRWaRF20BAxpIwlMyljHRYvfKeN+531pFnir/gxsbBn7CFd8Rji&#10;fUyMzq3WPCg2DLGkqQaV6ckYxtpRiB7bykTbt2hOVix7+QLjGtnyKtFQDOMRaNKgyopqekIBwf2i&#10;1RuRlJzMxmaM3jR8cUk0YmSHOXv9yZ/i8oWLWLVum43wyvgK2Ahqa3XpkT37kcIGZdGatQSsf4UH&#10;P/NlGlQCQ4ZjwOiPc3qQm/L44G6KhEMhfI5CAIFogQt5vgdg3UbA6v0HAKs17DTOEd8Py70DzFji&#10;+iNf/qOuCkrGsBPjFlmNofPKKVw8/CYw4jbRD7EhnrNqG4rnLmce2VkQHerCIBvH197Ygb0H3yI1&#10;gqzJoI1K6nSq67fehMKcEobUPEeXW8N6dEpdf6MjKRKX8Ui+AoExOxJ2ZHjYToyy1fVMyyJF4rua&#10;7GT5wQGry7tzqheRWznS1whRa1uzHWCQoSky2hc50lgreWdOHCPR/Gj01fytcQZ6BrpNJgePvo3+&#10;gS6bIkGYhcqK+bj79vtRXFSu2C7tcBDBoQ6cP7wTnfVnkUA5CsxllC/AvPXb4UvLZwIEBqyLxi51&#10;j5gpEl/5j9xGMhLV1g/DTUtCICr6JK2Plpfqi+al68uD/FVm9LN3ms+ufwqtLv403yZP/pMNsF/l&#10;3e5ExXUyNG3S5v0bwNE76q9AsBBiJKTSMl1huZhR5I/i6knrFuw4VOmWASb5O32wrPBWNtEGC2hL&#10;XWFrcyotPJXdVJnKKQ3Hmzg2gCagrEwqI4pv/Cu+nHRX9xrIsOTsXj7a49q9l6/oKoVofvQr5+b5&#10;y4UmtUvA9Fs7OtteyUc3aheujs07dgKcjGTzWSa8N5PGV0rfokfy5J6UJ3enMGqqovVM9lC0puOI&#10;d+fUBOgwAA2SqJ6rtB1NOZevAMMYCKa3BovixDx/r42wXnMfVzcFWOXUaVWFO/Lqy/ARsM5oQ9Ik&#10;AABFfklEQVRbvx57d72JspJyVC5eRgsQwvHXX8YzP/sxerq6kZaVRptLwzY6iutvuhXLtmzFgb17&#10;cXD3btxw+11YsmEj0rIz4KfxG9GKT9ZsQTfZKrNXOmuflU9nQIM9V+17qpESx5CMOQ2ZHsz6qhIL&#10;sLKyEjTGeGiY2GvV60lWfNt6JGxmgpVbq2n1IlLBma6mLsgkOGOk8Vo6ZtaMMA1TdHTN9jYdH8L4&#10;+AgStMCE/pNe9nK9BMR6p9NUyM6E0vTIILJJCbGnzcYgRv4+5c1SsriWUVuBq7RoIL2ukYkJxCAh&#10;PjKqkpyFtpYW7NvJjgKB6w133kcAK+ATwh/+u3+DmouXcPOdD+Phr/6GA6xMU41V2D+Oo/v2IZmA&#10;deHqtfjht/7GFoslJqUwcUZX9t3PP5kTPbn/fwFW5yzNKT7k9MtGWPrBcrRGlqBTI62tZw+j5uQ+&#10;BP39VKlY+OIzMHfFdciZvZwdKQIQATjSGfeP4fipY3hr96vo7G1hc8qSo55oj9317KisWrYKKYkZ&#10;VGnKTnVD6ikXEcnVboKdOIEQychdJGRcRyNF3dUxpyUZbUh/MWB9lzN5uFvnlOZ0eip/K/cIOJxq&#10;S6O/EVZUr4LhcZy5cAL7D+5BXX0t/NRf4ZVU6uu6NRuxef11SE/PJT1GVzzq0cRgOy4fexOt9RcM&#10;6Mh+5JbOQuWa7YjLLGAggR2NxCrBSBlZuZGfdwDWqdsPyQlqmnR4zytiX8SBzY2mTnnUAaKOWG3W&#10;aBvZjdXoogSgaLQxkpuoONtsd5FMMJ46z+o4T+VTpSv6CqJ4KisX3oCsyUQ06JRG5J3uAJ+NplrH&#10;Q+Gpa26TelIiH9JO0dS2fZERA/qZtWUZMh3RnYyjxWL6jK9yFWGBPPGuNMSmfu3LhNKV3oiqOvqi&#10;y7eyH8a7AjKQQLHaJMuh7L5suVYnMq7ZatlUvtTWXhpc0Lx+TZfSP5VARJEUm7fiUb+MQFlZCYlP&#10;hpXc7NbSpm1VOl4BcDHK93pJHl0r5MLJY1IvxKPZenpRNhoIsek8fDaZ0tvqRQSoW0qR8NoaTiOt&#10;to0i/8m+K4Je2z1/LT7v1YwYHV3X3DX3MXRTi67krG7TtVdfse1Jcsoq0FjXgPS0dGTn5mO8twvf&#10;/ss/Zbgg7n/kE/jkpz6FguxsNNQ3oqikGM889yzOnTqKmFAQ9c0tOHbyJI4cOYQTRw+ju60N4cAk&#10;Thw5hr1vvIrTR4+js7MXC5ctI/jtxCtPPY59BMfnL1xAfmExZlYtQHJqmrvSMyL36UhKS8OZk8fx&#10;wuM/wbEDe9HU1IzKBcvgiU/Gs4/9BKcO7LNJ+C88/jQunTyHi8eP4+xx7Tm4B22tLSivmouC0gok&#10;M0+il5yayvsMo6trrKcHT/30Jzhz+jRqqmsIXEdRWFZGnspsor0+v3e1tGFkdBylsyqRkpKOMb8f&#10;j3/nezh34gQuXjiHw7vfxIl9ByhdHxatWok25v1Hf/cDOxRh2dKltoK14XKdzandT77GB4dQUV5O&#10;/3F09XRjycq1Zg5l3GYU5CM7OwerNm1Bek6elU8sG7lJbRXDfLY1NCEhMQm5RYU4c+wQ5msOa9x7&#10;zGH9J3ZGM/LH0ZeRths6cj81h/Wjv+jqKg7cjTUmbIrZENnWbJFWQo2ojfOzo5KWm2sbqvd0Ua9D&#10;BF7szHU2tyE+PhEpuTnsUKlpUz8nDoX5RSijDnV3d2FgYIhEJjE82I/6hmrU1l5BclI8stix07ZA&#10;UcRqVdGYUktuCZMPa7pMzmrsBfynR1uiv3KO33f6iYRrLKfmsGrRlc1hXRwJ8R7uHSSUpkvbngQO&#10;+N7mo/J3KigDKZzxxv8CTo2t1Xjq2R9jz95d6G5vtZXcPgL7wrwS3HnrvdhEsJqYmGpTJ6xR15eI&#10;vlac2vsaupsvsTMYIBDyIad8HqrWEaxmFBEMqBNJoMWW3ckhKhMnp3cy5dy7Hv8ZnUpQl9IkP8aT&#10;RvRUfrysmCkn6pfkJ17FrqY7WXhxakiPYEgvBMIol7A+ZxuIE00BKoJGe+3mBOvgCSWr126usEgp&#10;VTe6qV83V1t6rWT1x5hhZ8j2hZEnL9Iw3SN9xlOZu8M16Mf0XRzJWpBVXIgfJWxEjZ4edauQuhdN&#10;u+SvuHogHb0ynnTxXm91r3gC0OJDoWxHCQK7qfLlj40ck7g7KEJ0KEsCRosnYhNBypTyUnrKv40y&#10;R+VtcFS3xoP5WdrMpwRo+VeZOEBq5aD/xj//MYgbhVZe6Kl6Ib4VRvmycM6JnHTTyk0FJpmKrsLT&#10;z76S0NvKjeF1uQFV5o/3mt6mJHRvburmmrvmPj5OtdKcKqzqkasIMhC8Vc/Puq8hhpzEqH8M4ZgQ&#10;br7vbqy9524E4nzwJiRgdGwYzzz7DML+INZuvA4rt16PquXL8fAXvoAv/5vfQgKpv0VAOtTdjW3b&#10;b7BzrNvqLmH+vCqkZGZg9pwqVJaUovXKJeQlJ2PR3LnGgyq8LoEGVVx9rpfHmi3bkJGUippzl5CR&#10;nIn8opkEdflYtmQJZs4osW1KAhNjuOnuW3H/w/eS/3GC8POoKi9FcXkFG0v1al0+RVcLBOTGBwfx&#10;6Lf+FsUZqfiN3/o3yE5PxRkC7rHBPr4NsYdLWYRi0dvUij07djA/nRYvJzMH69etwLyFVXj44Yct&#10;f02Xz2Dp8oW0OnEoLSvFnJkzsYig9Ilv/B/8j6/9W9Rduoz0gmL0dbVj1/NPIugnaF04H2kEzdoN&#10;wVzYg/JFq3HHZ7+IskotmnD5d6ee0IyHJjAe0NEMlplIIeoPnbNv5szb3V5z7+neJR2rAxr1iIUn&#10;OrJPPzVirunzYsKTitKFazFz8QbEJeVA++/GhIdx6cgbaDyxG+HRHkeIpHUEakX5XHz5176O6zfc&#10;hMKMfHaqYhAcH0Zd3Tk8+tNv46dPfB91DecxPMx4akjFQ7QC8L815ryEYTTiG+XPXtoV0YGok9ev&#10;6qIkp+hqpI42wOqLGlU1sJSN152e5D7S6NJIG8OzxdYoVyA4ipbOWry+51l85wd/hfPnj8E/NmjA&#10;KCs1E2sWr8avfeY32Ilbz/DszJCE5iNqdG+UAPfY7hcw1FXHZ8IoTzwyS6swe/UW+NKLmRLTjvXa&#10;Z2MdgazIBnJMJpKPrmnnfMTjh+XEhxv9JYdkT8905DEqLY2MagswA1gCY+oAUJaUsitNdoi0QMgA&#10;EX8kZ+1MoW2VNFc+NOEAq+gLQyqSIKXmy9sILmU6OaktxuL5SuBe5abyEk2BZ/HFNPgsrdaItgCU&#10;ilO7FYQ0J5thRFNh5K+4GiFWfjQyGEM+JtlxMMBIZ2yQGQ0e2+d3AmjDcbxVTYpIw57dnygYdcDM&#10;5qYyIYFC99VBkuB7/nN6x1DmJZ70bJyTpqsfIqIfc5Yvpeb4dQhTV+S1MkRNss4/f6NTEFw+I/rE&#10;N9qBRqDYXihtxY/S4D+mHPFw9F1ZCIySL0vOycCjkeFIGDFpUuevsWGJ8pdVSDKKYzurtRHxtAU+&#10;A9ZK55q75j7ejjXHOdVH59hnjdV+e6qwNDz6DKV6RpeelYe5cxZiuLsfp199BT/8m7/EtwjwkBCP&#10;zbfcgUe++jt48Iu/jgVr1uCeT34SxRUzzSD7aCwKMtMxf/Ei5BUWICUtCcnJccjK0R6ArMnkIiMj&#10;CT7PpO1DKEPtbAMrOmupM1T85R8dQyhjsHr1KiTQcHfVN6Kvvh79He0Y7u3BAoJgfSLfetNNqFy1&#10;FrkzZyM9JxfeuAQU6qQu0oyl0Y+YaNLVIiiZCKCh9opt1F1eRECRk4/bH3gQK1euEQN8KyPDGATv&#10;Sd4YXDhxCAd3vUobHzT55JcU25nTGbl5mFlaisSYME4f3IOB9gZ01TYiLysHG7dvx+LFi2mIJhAc&#10;HSErIcomiLrzJ3Fh35uI88XaSHJvjzZNV3pKV7Jgo0YeNN/J7K5xG0uQG8DA4ACBQ6SAzOgpV9fc&#10;B3OSmZOb/qpN0mVlLk1Ry0MfazRM+LpTU0YgunA95qy4DnGp2Wzg2dqE+1F37jCqj76NsZ4WpzPS&#10;23AM4mKTcPut9+Lh+x+h/m5Ekla287U/OI6jx4/ghz/9Hp578TGcOLUfQ8PSAYtql2vU1OgZfKCf&#10;GjrRjXKrS8BSAf+pXCRRu5RxykJAR2BFFVM+1FHxYifQyYv8+dn5unDxBF597Rn8/d9/Ey+++DSB&#10;+ADr7iR1PAlVs+fjjtvvxT33PIjcPNZJsq5qrYxOBkbQVX0GZ/a/jrG+FoQJesOsr9nlczB/3fVI&#10;zChwgMCkwORMNs5WyRmA5huRcz5RJ58Pz70j7amHCI/k1YCOeLZ8u8vAtt5ZxpyfwmkevGyhA2vy&#10;ZCTKW2DIACDJWK75HN2jVyQoDGe69I73Sl2yE30BTHevNHmZp5agiraTq6JG9U68WdIqbyYsb1tt&#10;T3416inNUww7VEIRdTy2ps/INCmf+m/EIuWgNKOZ5CX69t4xbHG0iMy+JDAcU3G8KvzVUQVaTQpW&#10;K4xfqy/0sZRs+gADm+EkHb5TPkzskdFaXW6El8F0MajlVwnI03ReEXgfSdeVoEtbvGkOtaaJucVX&#10;TJNhjAlGdKOoumVHhH7mTT/tQiIBudFV3dPpR4HUiZG/CxxJ/6rrmrvmPoZO1S9SKVQP3E2QFSJM&#10;Y+SNY0WmNdR+qArqSUzG9tvuw/G9h/H4N76N+nPnsWLFcnzmt34HD331a5i9dj1CiakomzsPiWnp&#10;uHD6DEa7ezDQ1Y3UjHTEJcarQ28VWKtJPdpLxBKm+YgaLD1bj5a3Cic/Gr6QX/uxjtBIO4OnjZ21&#10;f2DrlYvY8ZPv47XHf4Tqi+eRUViKIf8EKhcsZyglFgdvUhqCpO+PGDxr8Egmxh/CxLhOZHE0/Tqd&#10;RGed79+LnroaxCeno7xqPsF1CgYHtE8eAYhXBpr8BUZxZPfr6KzX2fIkIdCbkAAkpqBkZiUbZi8O&#10;73wNe558Am8/9zIC5CmpqBhVlFd8UiI6tZdmbysmSCfAdN96/RUEBvqRlq603PneyrrhEcnBgKvY&#10;1kc75cOLoaFhtLW2IZeAnKHJF4UmcelStHdd8tP14TqmGGXgo+iiQonqXvSRl9MKx7xrT9gYqyHl&#10;S5uHZy1bKgrmrMLcNVsRl5ltiwsRGETThWO4cOANdljcxuuKr3Zb5TarcjHuvfuTuOfuRzBjxgLW&#10;sWQ2krHoG+jF0WMH8MRTP8KPf/Y97DvwOrq6WxAKjzM+I0fkKDU2gMcHaxz5q3riPtWH7FeLAaP5&#10;+aDOoI3l18UXQJ2YUP10cw0tHxHSFky/vOkb6sbRU3vx2NOP4scE32++uQNdXa0iwHge5OeV46ab&#10;7sYDD34Oy1dstBOM9JlXRJSLCdaDpvNHcPHITox0sX5oE3iPB3mzF2DO2usRn17M8DrZSPJ3cQxW&#10;TOVV5TQNVqclwL/uZvr3n9lF5aK8R27oyXLRnEVb2KNTvvTlKuonm6dyVExBJQG+gAEbOwFPeRMJ&#10;dQz4LobxbDSS8pN10IEsE0aXNJWmZKKwWmPAZ9NbsUHy4kgwUGBOMhLIkv01AMc4NiqoOLQ14sNC&#10;K5Iuyxg1xOatihfZI9271xo9dzwSZJOHsOVRlxZxSQ8YTmVkhaP8Sq8sB6StvPJHdszSibQD5MTs&#10;Hz31furiswHOqX8MaeH1jhzw3oFOaopAJ+8NdPOd0TUiGpsVfXm4d9FL/qqvkoQbQKBv5IryaDTJ&#10;m6WlZ+WBsSyBq8LLU+Vr0SxcNO50niw5OWOOPNv0BeuSWNypcNfcNfcxda6KqBJYRVBVm0B8YgLG&#10;Q2xkPfFIIVgb6Ot1+9vRAOVWVmDGyuXIqazEp37zt/HQb34dVSs3E6wl0fBMEOR6kZSejVhvPC6f&#10;Oo2GU2fQ0dKMuPRMAsdkBFkJJ3X+SDhSIS1htwrfjKbVZt7ToukzmcBBw8VL+Nv/9T/x9Hf/FsP6&#10;DM8wibn5KCj9/9r7zja5juvMd3pmenLOOSMnAiQIMIMkKIoKlCWtaGkl24/Xu/7iD/s7dj+v7PXz&#10;rGzZkrwrkZREUWKOIEgARMYgDQZhcs6hp6e7Z/Z9T93b3QOAFERREEH2mbl961Y4dSqdeqtuVd1m&#10;LC7OoaKyFFW11ahv60BuWTU27dqDsuoa8qHiJDDWeq1MstXZjSJFsTg9jmf/6Yf4l//xP3H17Gna&#10;LqO8qhT5Bfno6jyD5374j7j84TE0NLWhpKwGR955377XLeWzkhlEdjCIsatXceLtN7ESmifPoHuF&#10;RsVY07HOwEtoeRnrNqxHXUszAXyxrbPNLyxFRXUVQnNTGOzqQkVVPTZu3YX+wVH87vlfIJe9xcLM&#10;jMmp0knoSb3c0okGzDpqLWXR6MAQs2kFpUrrEmWIMr1MnNIXJ/rzSdbJTreHGKNkSJLjziQ/EerE&#10;HVCwqRjL0QxUtG7HlnufQElVG9sJQVVaBBODl9D53m8xcvEQAmHVW301R1BBg8E8A23ffeZv8fWv&#10;PYMN67axvgdZdhn2BalzrJO/+c1z+Nd/+2e88OLPcfTEO+gf6mI7mWd4ysCKoM7LxKAc7qg5yZNB&#10;s5fnf0Rpu2U4Aqqqay6dVq9o1Ayh6qU2UU3MDOH02UN44eVf4Mf/8SP84pc/w5EPNUM8bXwy0rLR&#10;XL8RX33yO/jB9/8bHnn4SygpqsIyhY/qlbKAVYyDtskeXDj8Ki6fOkCcOsFmxK48uxCtmsHe+Siy&#10;C2sIVuVfG2uMNcngFi9LLMkDCzfQzW3/1GTt1isDB2ScftOaSH0xLU1fNIou0k7lST9MinzL3dZX&#10;6rUwn7W73Xav64oxjHZ9UpcJABqQYcA0HemkU0z0Lp4g1SqHlZunY/kseaQ/ZCtpFJcu5Y4BO1Wm&#10;mE5BIWi1T52yvq5qeZKOgXLh9HYoLU2b5fSt/GXbhKWlUvo6l44bC0TmGJYDLPoOUM/Tln+UJ7DE&#10;yBhOgzcpL0WneHlX/OLvX85GfpxLspuTO3GZPx9N626Vw80Ur/EjM2/JvBzRRPndXzJ/L73e5Xg4&#10;3u5iOpL8+Tx1JciPWwXLy3/kjyByAiY7MqdkZiKVo2d21uYrRSn6QlJi05U1Ctew5qdmMTIyhvaN&#10;G5CVmWnHVNmn8Ep1lh6VU26OHce087EvI4OditbvmX7UyN+UDNlQebzwk5/g0olTmFuYQdOGddhy&#10;3wPIIGg7feAA5qbmsOv+h1Fgs4NpGLh8Hmfot7a+CVvu3g0wXinjtNgqrl04h+f+4ydYWZjDhu13&#10;oYhgVd8yX5yexLkTR7Fx8yaMzcxi8657UV5HcEiQbbtn2elqs0bnkUMY7evFPXv2oLi+0WScHR/B&#10;Cz/7d/RdvYK61jY0re+wzVeLBOdXCJDHBwfQffkyappaUVFTjed//GPkEcx2bNxI2aexRFC5MDGB&#10;voEB7N51t3XAoegqKioqyScPh94/aBtr2trbEYqloW3rDhTqDEXKfe3iWab3IuqZhwXlNWhdtx59&#10;fX3oY3w5HCwUl1XaV68s/VJQvNtNOaUi0u7VaARHP/jA1v82tLZjsr8X3ZcuYfNduwmGOCCwXPUo&#10;bvj0yFh6P469ZviogCWrhGXnesd86eq6+PXr9xsid5et0qUnXpZO1+UYaGDnnFNUjtKyCvuSmb6I&#10;FSDgiCzNYWqkH8t8LiwvszMslWPqrBU+P7cA9azz6zo2oq2lHeHFJUxPuwHLciyCGYbrH+xDV1cn&#10;LnadwyWW8SwHO8UlxcjNymbc3uyL2qABFEc2I3QdaeZUcf++TVeuDN3dXTK78mWDwuLSLM6eP4k3&#10;3vodDr7/Jo6d+ABd3RcwMjGGyHIYQfLNCGSgtroJX9r/Nex7+AlsXL+VQLWcgy0Bbe3o1vBL4H8J&#10;41dP4/yRtzAx0E2sNWfxZeSVYMOufajbtIf6psrAKj1bEbhvqnsPprNMWl5J6eelJz+n4yVqfm8D&#10;STT/rqh1l8xqI2wbU/2Xce6D9zB0qcsGr8XUDYGMHKZ/Cb3njuHSqSOYGR5AcVERdWwmwjPj6D59&#10;BFc6T2Co9xpyc3KRY59VVfmsYG68H+c4UFiaC6FEyyxUTzn41XpTV54u4dLLTqcI1NFExOhXFeeD&#10;5cM2O3K1C11HD6H30hnKFLLPvmopVXTJLXm5dPow5sbG7MMqOlZruPcqzh97D4OXOynLCEoq6qmD&#10;OQAjwO7t7sTZkwepo/pQXliIQJa+8ObO4FakNuto+aOyMgN/vfIyKZ1Jl3O/npyLc1Pa3F1cLK1m&#10;Rz+evUuuH4ZEOYy/vFgYnzyTyenxMfLvtFdY3hxAlo3j5Sg5jMjLaLMT8He+E/5dXbXycszc5ZOC&#10;uYyyxxSl6ItGccBqo3TXIjjoX8K1q73YsHkjcgpKMNhzFWMEfK0dLUjPTEd5RQ1q6ltN4cTU6Kj0&#10;tNDfXvWvRDnIjWB1KUxgdtHOnDx99gzWb+zAlt332jq20wcPYIad8s6HHkYhO3g11MErXThz6iQa&#10;m1sJPO8xwGriZKTZIeUFBXnYsXcv1m3fRakJZgn8sji8P/Lma5gYG0FuYRF23PcwsgsK3R4xakF7&#10;bUNgd+H0MfQxDbvvexDFBLSaScjJz0VBUSFqCPZ23vcI01lEcBVFy5atyKRCHejrwsTECLIlBwG3&#10;Pns6PjqEXdu2Y2FuAQ0NDdbxnmUHMjMzRdC5AVqTVGq7xzMwPz2Fq50E61Mz7HyLsOfx/cxa5nHm&#10;Ksb6e9DFDqlI51jml6B52w4Eg1k4e/gD++JNIdNQ39Ji57gqjAMKVNymHJUu4PLlLlzp7sKTX36K&#10;ADaIY4cP2mxH+5YdTLxADIMo/0R/Av1mLL2fBHsqe0WsgrtTAGs8Ihrs3+/oEhI4kyebHlQA1su7&#10;NdWqixJdoCozvxgVrBshAreFmQlmQ9jO6J2dHMfEcD9ysrOsjuqIIgYgC4VNRw6BbBUHL9s5IGtr&#10;70A4HEGU7UirF3U0ViwaJlBcwOjIiJX90aNHMEhAk5ubbUejZWZm2etYTZKp3mvji0R25eHoVgEr&#10;g9llabVQUSwtz2NopA8HP3gLv37h5zh85D0OavsInscp34L5Vx3WJ1Ub7PD/b+DJJ76G5uY25DNP&#10;AgSwGkDqUH8B1QCBTGxxEpePv4lLx99GZHGa7nrVnY7skjps2fMkylt2sW4XSAhXnyUQ81pz1NI1&#10;bvRmrt6VADeS2+kzkcqLN+dw+2glZlFrRlq6wfKVdhOD1/D+679FILJoyyCGBzhQzc1gOynD5c4j&#10;6Dl/GIHlWUwO9mC8/xoqi3PQeeoQhq9dRsYK69XEKKYnJ1Fd24x01qfowiSOH3gFIwNXbf1+ZQN1&#10;XCDT5gCF8xPpVp6Q+ONJQ3/a9CSgpMkGOlB/93efwUmCXzsXOjyBwd4LBMj5yOdAvOvD19BDEKuj&#10;/CY5kIosEmxXVeJS53GEJoewMj/OwX6PXpChvLoUXcffxbkzx1jeEcyPDWC07xrq6uoQIOB2m5Bc&#10;S4sPLKy+uqdEj+QuV5r+k8IlzPFLNwOGLuEJPyLx8waZ7tGRdxcudQ/+5UgiuZwTT5HqmRdH3JvP&#10;NREuYfb8Jzv7uk5TzDKpb/BSzNpidyMnVBLx+XqrFKXoC0JxwKo24LeNDGThzIkT7DibkZmTicb6&#10;BirME1SWKyhvaKFHNUCCIo7gFcS+LMMGqCa2vLiI0f5ehObm7fOrYXa2nZ2n2RHvQNvW7dSPKzh1&#10;8F0szs9jO4FpbnGRzZYOXjqPzg+P2feXdaboYth9pjGQno5gVhAdBIq1Te2MMxPLVPrqANXpD3Vd&#10;wtmzZ3H/o/uxYddetv90W4PlNXfqhQhOq3Pv6cU9e+9HSXWjSyjjrGtrQQdl0nFVWpIVXVq271Bv&#10;2303GhobcaWrG0GmcGps1L6bXViQi8nJCVRU1mKZcrWs60AXAetVgu3sYC6qaupRUlnFWFdRWVKM&#10;d197GQvMj737n2JcHa4DE/Ck8v7grVdNWeXml6Jx3SY00/3SmRMY7u3B3PQkmjrWobi6gf7VPbOL&#10;JwBxGwPSEJqdxIHXXsKWTVtQ1dxir29f/tXz2LptG6ob25hpTJ/7T9Cahz+ejJ3341hLNjOQmPt3&#10;1AyrRxap11nYzJSzcnXJ6+y9jkodskkrsEqTBhUaJGmmUzNRlY3NyM/Ox9J8CKFQCDpDVGuVR4fY&#10;yXMAlBvM5GCF9S5NNcz7s/JNRxmBy+atW9HRsR5lFdXIIVgQ/oyEYwSxUVajGMIEE4NDvTh95hR6&#10;eq4YqM0meMnNyaEcrnM0UJdEtwxYmZZo1J35Ojs/hTNnT+Cdd17HG2++hHPnTyAUnqe7vki0ikzW&#10;+9LiarQ0dmDnXXvw6COPY99Dj6GhvsW+lqc1eJJdpJzT69QYAdYkQdD5I29itOcCdQLbeoy1PKsA&#10;DR3bsXHPfuRXtVNandNsgawsHPCzJy9t4ugxV4K9GESuw/dAkOyTvd0OUjyK00SUQe2XdYoJWmEZ&#10;ZjAt23bejVoObsYI/FfSoihguZ/64H00tzTZ4DzAwfY4QaHKtaiqDtV1TdhIPRqaGsXU1BTKmcfZ&#10;uVnoIcidGLjCQc2yffazknpSeibGSzkgdWCDZd30y7xTTRB486uI+4phhunXAM1ZOq1l1y6UFgQx&#10;M9LLYsxBJgdYl04cQsfGTdi+51FE5mfQe63bNpw2tjRzcEL9l5OGseFBZBQUo7AwH+eOvIPamgbs&#10;2vsoVcIi9ecYMvMKUFRZw/JkH8KsiQ9yjSizJ5Nu7tW5Z3ETMhf9+JdncK1VqfX56u7bOXLeTQDn&#10;y3cgJRnXkHLRcUjwcaSc9uz9qJLi9MlMyW6q4HpOBDJyJrnR3h4SbsnGFKXoi0QJDc9WELO5D8LV&#10;wgJUVJTjvbdfp3UmskpKce+DD+HDoycwcPkqdSFVCLWg1piq5xZgUniNIpdDS+g8cZIdWQ7at27G&#10;xBxH3ekRG/nrm8gBzULRf8ZqDIszE7h4/EMs8Z5PRanTBLLYwYFg8HznWfv8pLVOPq/GeGm3POXL&#10;lB/a5xVVYNv9DyKnsho1AoSZQVu2pUOkbSeuwB7vyxF2EAQROuZFvfCqLnqMraZrXsGOM1FOxFbD&#10;OPDmmwSM81h335P48re+Z69o5/WdbwIMAdbh4X4D2FpoX7tpG7bfu4d9QRpOHHgfsfkl8qFsK/RL&#10;maqbmlFI0L55104qJuWVZhSCqGpsZwdUj+GRccyNTTDqAHLKKvD0D/4aaQTn1y5dwqE337AZOWlv&#10;rZiywQFlDIUW8MJP/x3FLIMtBKgSvI+AJYudWk1zs4uHWaYSUdqdSQ/u9uenZEGSNe+fT0D1GQ4Y&#10;SQb/Yr4liaR5KLfxQ3fmOv0bLrT1hfQb0BfXIgQJqnOsZyt5qOjYg80PPY3y1q1YCeZjNRrD6uIE&#10;es8ewsl3X8IAAX10fpL9pQYl+tN8Kv2Qn76hX1/Thgf2Pobvfefv8F/+5r/jG9/8Pnbu3IuK6loE&#10;MrXRQzOfs7jUfQYv/Pbn+MWzP8XwaD/5aOONNsN4Ze+RD7kdyZz8nCABiGBmJuYX5/DSKy/i2Wd/&#10;hmPHP8Ds3JjFKZCuE0O2bNuNL+3/Jn7wn/8Bf/P9f8CX9j2N9qYtyGLbj63oS3IaoFmTcwAzsoQZ&#10;AqsL77+Gznd/h9DQZWQSvEXZXjKLa9C04yF07P4y9U89pdCxVcxp5o0WXipnRP4aTCZG/7wcpFmT&#10;Njl4rt5DUhnfHlKsMVYQe/HOtEtmex1Pu4KSWmy8Zx+CVRz855dhiTpNHxGJTA4TdEZQUE3AWdSI&#10;Eg4mNICZnluiftuB6g27QUusBjkoz4ghmBNAaKIPE9fOY1NHKwdBHKxY5BpAuXxy62WdZrd5S+UB&#10;5fF3x+uINvucNHWrNtVJL+ZXNKFty17q/TobRGjDXC4HHxNDA8hhvSgsrQUKG1HV1EG9mI1rA0MI&#10;cPA1PLNA8wgyc3KxbsMGhGYmoU2t+YXlyChrQduOPYgwPYOjWs8tGCrNRkGtmCQt5aF8ElGa0mbi&#10;zQ/lph8T3bs+jsTO9+/4JijBQ77E2+PvMfXdPyo+n5vvxzLaq5vxOEkunOCtf7Hszb/vSk5+Yo28&#10;9Hspd5ezM0+OYZL/FKXoi0fW/qwdeQ3Bm5zDli3b0H3hMoZ7r5l9Q3sHtu7YiddfehlnDx9iG9WO&#10;VHasbFfqcPXVFZE6qfPnL+K1V17G4QMH0H3xEmIRNkP7WlQmRnp6MECFNcnR+WBfD46+9zbefOEF&#10;XL16FaFYhG7DeOtXz+H4ofeJA5alW40E1vz2bnYCCelBFDW1Yf2uvSgmADSiAnE7YnUFMDo0hJHh&#10;EczNLeJK92Uq0EXKrhlaqhBT2FLcDEf+aQS1g/0D+N1zz+PSqeMYopw1rW1o3rAJc+EIZkIRFJdX&#10;oPtKFy6eP43FhXnc9+h+5JZWYITK+ey5M1icnSUj8ssIYueDj6F+3VbkFpczTsqr3OY9KycfO+55&#10;AIPj04Q4q8jJ0ZquNDRuvgtf/e7f4sln/grVbevYeSlMGgG6O7hlYmgQb7z4ArMxE499/WmAnVw0&#10;HMKFM2ewedtOFJdV0b8/tyDirxKXsPijybFiKWhK2iO/XJSX5kNxygsvgWa3rlkhmR6Wm32txkcQ&#10;dslZSt9d3nzHbSNJpssVkH/RxlnylvznWXtu5qp6pI5RM0YMazu99bUrAtfcyiZsf+QraL1rH7Ir&#10;1hHw5RKKpWFhcgjnj7yGswd+iaFzB7A6P0RbggqBDYZb5UBRs14Z5BfMSEd1eTXu2/UQvv/dv8Nf&#10;fe+/4umvPINdO/aitKTcBowRfTJ1uAczc1MmmuRwHaTyVIDPXUaUVcsQ0jl41GyaT+Y9yaSPZgyP&#10;DGAxPG9ZkpNbiA3rd2D/o9/A95/5e8rx99jPtDU3NLMqcjDKiPXKW2d4auCmI+0MJMUWMDdwAZeP&#10;vIqz776IoSud9olnDYYjwRKUt+/G1ge/ipYdDxCnEtgznG1SomzWNimLm31OXEqkS6f+BH5UZh5Z&#10;GP3ITh2/7/f2kq9Tld92jBTl9mebEciyD4V0nz+FZY4v6mqa7CSUDDZ0HV0GUF/mlTCtBJs6Hkrp&#10;4CBktu8yRobGUFpeyUG/PpN9GEWFOaiqqWD+s01qw5X0ptqZolFczD8dMbU8P4bIzABWZvoQHr+K&#10;JYJdffNe5abzArSRT9tSo3zWW4JYeBb9fX2IENBWNDQixPogrhmZelOyjLzcXKYrAxEW5UokQP00&#10;htGpRQL1LMzNTmA1PIMAZcnMkhRRBAoKWQhMoKqkV8fcemTLIrtLZl3O2XPQ3ZSJHBzF/d2EzE0/&#10;8m+e9ONFcAM5OwOUZiL54UwGWbjH5Mso/qAfpYP35LDxOL3LN5JMV3r1OGHnPyZZJlGSOClK0ReS&#10;4ksCtBlCjVZdrjq5vJJiKpwwOk+fRvu6dbZWqrq2BkW52Thx/KgdIdXQ1IBgtjaRuLBqgPoueFV5&#10;GUry86hoY8jjaLu4uBSZ2dmorqvDxPAwFVgG6psbUVZeiuLCQurhGO2CaGpvR1lVFcLRKKprqtDW&#10;sY7hCOYM7KmjUsfl4vI7rSD5llVUoqKm1tae6iWYKSujgK29TWfamlu0278M5eSfmZPtvQILwNbe&#10;Gj8q9WgEOQQHuZnp6OnuQgaV6QP7n0DL5i1U4Jkorqgi0NyDsZERykwZa2tR1tiM0sISO381r7gY&#10;5ZW8FxVR5hiyc/JQXd/IzqWMskrVsENhp7I8PYUDb72L0OIS9j32OBq3bKIb5Qikc2Cw3pY/tGze&#10;jjzmjZTXKsHIwTfewlscBLS0NOPhLz+JTCl/5kl/10V0X+rG7r33I6eohHwcMElsunHq79MlpkVA&#10;xzJ6LXcXG91WwrjaeYT9VAgFJTWobGYamYcurHwy1ymiGRnEgI09qWM2iz8TKd+8ziSJPjIXvTxQ&#10;fvv7jJUOVz9ZFrEVOzGjqELLRWqRxUHbDMtfwC4jEMH89BBmCAqneC0vhVBUVMpOXPlEnmInsGJg&#10;3rUynRVRXFCK5sYOtLJOt7a2ID8/HyMjowqBu+/ejTJ9spSBncQMS1ncPJIDwBpY9RH4ZGQEUF/X&#10;jE2btptPlxJd7ndpaQ6dZ09ibGIMW7buwBNPfBUP7HkMmzbchcrSasovOUnUF7bhUiBJyZbgGhSu&#10;LmNhpAeXjr+L/nOHMDV0idVhmvGm22kh+VUNaN/1CJq37qW+qbVmrkGjqwceH0lDpk6mP4Tk3y+P&#10;208uVn8IZ5liTUaDaRvAxRYxcPEYzp/9EO2tm1C7bgvCizO4TL1TWV+LwrIaLHDwMXLlDMrLSlHS&#10;0IGlmVGc+/AdW9+8/d77MNTbg262/wzqjZnJMczMz2J+MQKNc8uqmw0MavCk+GLLi+g6fQJdZ45h&#10;uKcL/ZfP2+egqxta2SzdwEJgVPOwGiCvLk/hyrF3TA+uv+seO896YnCI9ZVguaoaedR382ODGOjt&#10;R0Vdm20SLa2qRGVlGcaGBjAycA1lxQU09yGferO0rpUYN4TLHFxrYF3d1GaymR6w8nVkatInV5nc&#10;ZXnorG+Z4v698GtIzyodv44kufvG66xvTr4nz6Pv3+7XuSXRjTY3t0umm3NKUYq+OJS2KqJi1cjf&#10;wCrJPulHJRiencbvfvlr1BHk7d73MNGhZiti9or88Jtv4+zpTnRs2IitO3agsLiEYdidErBmpuu7&#10;KiuIUkGJe3g5gggjyMrV6yXvFZWmZjm6t0Onozo2hZ0xO3PJEYsSwOpMU23UIM+oPjdIUhDrgOnJ&#10;AKdAAkWW1OoMlA5TbnrgXTe9YpMhp7DUgQeC5YDNEFBFh5ewNDdnsxrSW5IjEIlaPiwshJCZm2vH&#10;V2kdbXhpyeLMpHJfXl62dGkNoJ5jTIeeo/pSTTCTdkFLp+ITKFOa1Elbx055ZqemqdD7UEUAXVRQ&#10;jJi+GOR11Hp1mp6ehgjzLEq+F7svobPzLIIE/g89+jiBfrMnfwDDV6/gN7/+JfYQrG7ZvdsAgzod&#10;5anLFUcJkwM+yTafjAh/lLnKYwFMjxJcY8RZM3jjZz/Eamgc1e13Yesj32Em5NDNlZ9mI5PXqqXZ&#10;3A5NBDJGf6yIt5mYogQpb0gCWho+aNbU6qXyJbaAmcGr6Or8kCD1GtKW55AjfzGWW3oucotq0ERA&#10;WFbfhrQ8DkqyOLjyM0MzdezkvUkpWfBatnNauwgsXn7pZXzlqa+jo2MT4xSYFIB0eS2fUcafyfL6&#10;2XP/ggPvv2LraPfe8zi+/c2/dqxs1pzgRutJWR/Hxofw/C+fxeYtG7Fzxz3I5QBMWkKbLe0VP8NY&#10;e2Z9dUSL6JIWsiM8M4bLZ49hvK+L7Xwe6VoiwMYaSctEILcUdes2o3nTTgTzyhkuy9qPZZEATFL+&#10;3bmktqblHdJsatsizYDSfmkWgxeP4uypgxxAl2Pz3Y8iWFKF+dkZHHjxWbQ0VGP9PQ+g/+o1dB07&#10;gK277kGwshGn3nsDkYVp3P3gfhSX1mFqdBzd9BMU+6UpTIwOYTVYgPqNO7F+50OsU15FYR3QDOvs&#10;2BBCC3PIZDlo2YmaYWVjK/UF6wp1RoT1y/Tp4jiunHgXfeeO2r6Bjl0PIlBQgv6L53Hug9fR0t6B&#10;9nvuR++F8zh//jwefPKbNrjWTPoqQfeJDw5iZGIc9+/dg5NHPkBeaRW27t2HuclJHP3wCLbfvRfV&#10;bRzABtybBNU6X4u4tkKDwOydXPwpSlGKPnUywOqZqXBopCKLBajgqLk0GzNBYPXar160r0Td+8gD&#10;yC4tpUcCtsgK5sYmce1SN3oGBhEhWNNnFbWb3x2EHaEi1ejZ1DY7S47e08hRMz8EpPpmttfj2Syn&#10;dVjSUHFp6F/ONKnzlIJVh6oNJ1qPGtOdPbf6NJn9zk3Kz2ZkPJ5iNzU5hY0bt2DLPbs8JRiwjVQv&#10;v/AiyoqKEMxiJyylrs6dYD2DHTz0uUE+io+AqL4bL5AdEcj2+auzVnyUQ69lBWyjK2H7+pA+x6nY&#10;ZacBQJTuGbZ2lqBV8jIP1HlE9T6QyC09M8uWB2jtH1lb3ms2rqikBDXa1LC+g3ivwGTXyQc6euvt&#10;t94kmNiM3Q8/YmH0HXFtmrC8FKrxyOWMSLmpp4TNJyMfsAoIJfGy/NJdJ0UQsP70nwhYJ9g5EbDu&#10;E2AlMBGIsrDMi6Sw8RnWzwFgtSxQGmVWhrD87Zn1y55Z0tHwLCZ6ujBwqRPzI31YDS+wLimMO883&#10;m518KUFraV0TCssrOYDLY3ZroKIBHuuVRlnkucK81ukAos6zZ5BDUNnaTLAr4OfloYtTpa9zPTMI&#10;WH9EwPoSsgmG77/7RsBqdYwcRkeH0dN7DRs4KC3IL2Z4pkN11a/vBoZ5UYYYB3FL05N2hNf44BVM&#10;DVxlHV9AViDKNsM6zUFWWk4RalrWo3b9duSU1TEsB3beNHu8TQngefLe2aT6zEvZqTWiMit/+T/b&#10;34UP3noWadQVOpc5I6cUJTWtaNm0HZePvYdr5z9EQWEJwlQNecVF2L7zLpw8eRKjA9dQkJfNgX85&#10;snOLsWXHTmQUV5Ivy3qyH2+9/GvUtmzAhvuoDzgI0JIL1854s/qojOYlXWqglfVRAJpgVRugNDCi&#10;BsPwhWM4dfAVBKOLyCmtphBlKKltQWtbG84eeMVOZcnmQDscWUZtYzM67tqDrjOnMdHfbQOTxYVF&#10;1LZTjh134crxw7hwsQsFJeU64hXZeQXYed8DyCrSWycNqjJsMsM27vLJ5ZlMvD4P1SBFKUrRp0YJ&#10;wGq61UEI+xKJwCEVWyYV3jxHxq/++jcESlHsfuRhKqm6+Fl6plUIlAQko3oXxXCuI1O3xy6O4Eq7&#10;VdMyCTLpzH8EAxneLmQpUylNxUvwZ89kRzeBUsVvwrFTsz6MfE3J0iggqE0smtX1AauZGca9SlRn&#10;LkCZhv6+a/jV//sZHn9iPzbrBILZGbz4/C9RUVGL+x5+3GaT9UWWtHRJow0vAoWMTjO8xk/gWYpe&#10;6XKzS5LD4qOs9rUhySWgzz+5a1e/kflVuuUuqfi3EkOQ8mtGlEIiQHAs/ysExasGcJmzTHOmZl0z&#10;mFolWDm3soyp8XF0s/M6deI47t//FDZu22qyqNOxCJTXitMid2TBjZT7ekrYfDJaC1jj3CS4PfiA&#10;9X8jbXECle13Ycu+Z9hvB00uHUxuM38G0fzQnimOstztTiWrpywH78kuV3dlJgkoyBxZxFhvN66e&#10;O4qlmRHElmaZjREOYILsyBleH+8orkB1fSuKaxtpJnjVwCXgAZIERyzMz9lsfxEHYRpM6StRWjfp&#10;Wil92fKCIP7vc/+Kdw++iqzsIAHrowSsf+VETBJXHydYXFzEYihkZ75mECzHi8TKmeA1NI35xUmE&#10;pkcxdO0SZkaHEA3NYSW6DH0JzAaZGQRY+WUoq29H2+adyCwgUEnPJhO1C9ZVG8Q5tsouP9/W5t+d&#10;SkyYNTmlh21G68s5IJsf68PlC4dspjMQyMYy239xJQelBHkx5t/V00cxOTHqPvO8dYfpTi39mZoc&#10;stnsWDQNQW1qXb8BwaJKNhm2q8VpXDxz0gY3dc3tVJk6x5rti3VI+auNororq6UmKI0Vo1qg8lpr&#10;+qU15TI/2ov+7nMIxJb4lI4w61lZdRMaWlrthIsLp09ienoCVbV1aN+4ySYiOk8ex/zEsH2gpYaD&#10;rKYNO1j2mawPCxxcd2J4ZAhFBOEbt21HUOfHMozWv2ozo/RloqSZYUmA1eQ1+xSlKEVfdHKAVVqB&#10;l0CVJjzsWTMoMhNYSGFEFpbw/ttvo+9aDxramjnyL0BFaTmKCgqRGdQB5lIwDoAK/ulRG7FsZE9G&#10;tl5JI3nykgoST1t6YMpcoag07ZfeyMfOt5TZwoqX+OhZStgBL8XhPu0onzTLIy/XCfKumSd6zc3N&#10;xXB/L1753Ys2Izk8NIzsnBw8/qWnEA5r1pYpF4AiYKU0DCv+jocpcUuXskVgVPZSquLvZNOz0mGn&#10;JdBO0gg066ged8g/00JGwh/KD4FiZYfNJerZeCqQF068+ayli5JtIbRoHcTkxBSG+vuxzOfHnngC&#10;FS0d7F8iTr9bfnCIoHDKDy9PRAmT0qWnhM2tkwQUKaz4iJRbSZ2NEiHB4zOsDrBWGWD9S8Q8wCow&#10;o416jhxo9bmzT3f0SUT8jJDVwyRywEv1iim1AkqaRbbZV8KH5VkMXD2H2ZFeTPIKz88wm8PWJgQ8&#10;wgQ1Om+3sroO5VV1yM4vRXaBzvHVG4I8TV1ZG1F7MWKlcLNmqsksI4nEctEym58/+6848N7rdlzc&#10;3t2P4NvfcoDV1SOR6igHcLJb4YBMa4+jS1hhvVteWkB4YRah2QnMTY1gZLAXMzPjyE7n4JaxKb4l&#10;RpOdX2zgurCiHnUt65FXoRlVAWwHotQgLDr+KF/0F5edZHmVVIcdJefr9W6fQbI858VkKX1606R1&#10;zm7nuzZSkZQXlm56lLV0lissOfJPM+kaJCtn/Uv+eWd5rqxq4kDgVG2KRpKFprPLP7VP6VgZdXdy&#10;KB69wbK6IRHMJ/Nc+W6jdfHXAEd1VQNyMaUvY6kHyaE67Zyk/1wCdKd/vaESd9VtWzJCnoolsswb&#10;64C3TtsUIxk42S0S/sveLMzGmVKUohR90SkOWKVXdMj0CpWRKZ+YXts7TwKyGoFLfYz2D6K/pxfz&#10;czMIL84xXMSOsdGsrLSkOh37fB/ZCmxpE5YDcg6s6jIVRIN0ldSeHgTipGD9jsqBQuo68lP4xKcN&#10;Xfg4CGAnLbN7Je/AnsKZLyllLV2YC2H/V76C6akJvPXyC6htbMJD+x61L3gtTk8jLz+f/DUfrKAC&#10;l04+8bZ0K26LJ87aDCaneZSSd/7su9y0E7ANCDTQ3h0u7/OXdwJ5y0/NL+hlOLko3yU7SS5MEP0E&#10;EI3GEF6KIK+gCFm5+QQr1Whbt94+rKCNX04mycaOjQ82w6w/OXiUMEkCPSVsbp38kmKhKT5ea3jZ&#10;o59CAdY5vPGTf0RgcYyAdSc27/su+zAtCWBVsDL2/QqSubwRORDP65OIeDtJMibTdfJaPUwiKw+z&#10;Yml5TlZvedfATjNgyolYaBLz0yOYG+nDRN9lgtd+xJZDdE+3OqTlJhqYZGZlIzu3AMHsAgOHmYWl&#10;yMorQl5RKXLzaJ+bQ4CrNaeKV4BD5cbYWKd+/uyPCVhfQ5YHWL/1rR9IHJKfiDBB6RTCoSUC02mE&#10;2NYjc1OIzE9jaVH2s1giaHXryF1NsAEb62p2QSmqmzcgr7KBYLUBOYVllNstBVHClfaAZv7UNiiS&#10;sI9ljbmpvUlO95xch2njXT45f59p8sS14/WYt2qZNl7hk9q9pdf54BMVMMvV8kF5oKUeTH/EwCLL&#10;W/bKDkOivGsywGZNFca1H+kqvZVyby+oA+TXeIufjDRLD2mQpDyXH2tx4uO8iLW7yEeWRryr+CQX&#10;ZTJQyzgET+Xm0kBdRJPTf9L1lItGPRlAlz6z9El+8ZHZyezKWjz8+EROCl+mFKUoRSkywGpqIklX&#10;mILwtIRTMM7sblJPHPkvL2OenVZ4KWR2pqcE8Kh5qFr5wMsUkZQlzXantfyZE/1SAUqVG5m9/PkK&#10;jBbmP0mh6dnzoz/XYdLOrB0/LzVx0mzsxZOncPHceTzzve8BOlw9Ix1HjxzGmc4zePJrTyM7J5ce&#10;GY/FSc5Soj6g8vlZnHpU/GahJ5ND5MtsvvVD6zR1Jh6gtvzxnMyNl5YG+GGsk7Eok/zrIg+Blfy8&#10;PAJWymkzHvLoR6NnL0KSn58uh64nhfMZ/6Hkx6nyV7r9OGkSiDKgYXM3lJ/35Rm8+rN/QkZoBNWt&#10;dxGwPgME8wVlkaFwXmdqHRefXefnAOsnke62k8vmBH2M0L5X3dU2rK6yjB1ocUHNj9U51gnl9UoY&#10;y/NzCHFANdnbjZGhqwgtzCAaWWI9FwCI2GyttS/mqD6YoRlYnZqRoc+/ZmQgxquxdSPqWnex2uS7&#10;psvI/uO5/4MD779qa1j33L0P39EaVkkQWzWgeuL93yAtPIso23g0FMaqNhXqGCoDQxFKKBnZdtO1&#10;YSaIrOw8FJVWoaZpHfIrapFfXMYBFcGyXvsqjeSuUrbUmz5xg1dyM5F0ifw2dHNy4RPkh/qskytT&#10;nXWqFqkJVT/lLl+UbuWr7J1Os0lXr464/KNZCoHP4uZySKFl4l2VSP7o7nzLl8sr+XC5TJMfhPJo&#10;7tbpCFmyrtCPQnk+jYy7F8bkVH2zbHehXD128bj2rFf8JAvo3e3GcL4C5M3n6T16ZCE9km3CJUUp&#10;SlGKRHHAasqKBm9wbiTFKfWnX1mZrjKSnShZvX1Wieo7vIgjb7+Bvp5ePPX1v0D3hQu4cOEc9hOs&#10;ltY1ev7uBFIpufJwxaT8T5SKyC8Z0Y0lo/Cy/SRl5jqUBGB1v8bJRNKPZm5os6LXf4t45Sc/RGBx&#10;BHVt27H5sb/EanqOC6POS51fOsPQrDAJwOo60s98vUrOaNHHiOt71V05o7wUMNf6ajcyIfEmECHI&#10;LyCrWSzN0lv+LC8gujiF0OQIJqeGMT81htmpEYTmpxkoYmAmjYMfYyPgwEtsQ+TTsG4HNt77daTn&#10;lJmdiuenz/8zDhx8FTkCrDsfxzPf/hvGqnxfRWi0Bwd/+yMElibJV4MlLePQzBl/A+nabonsvELk&#10;FRQjr7gCBSWVKCmrRibNGcECW7NqmFSiUx6OF5FuVVRPbkCjOutiu1kN/ihSSBfa0a2F+vOS2ozK&#10;hXLr1AYrANkpHaoBJFO48qM8cWlyAM+ZnH+Snvnohgo0xEm56PmJ27tnucjO5XIy+XHqzhqpTWEc&#10;XDjeCS6iNdKaTLKhD1UkUbIdLyVR5MskGaw9y19yEI88K5Lz78jxSlGKUpSiZDLAKkNcn/jahA8f&#10;q1jMkbZSXH7gOJMEJfPw6TovcVoT/GYBP4r8uG8gWmrdHlWxNoUdeuN1HHrnTVRV1eHL3/gWSpua&#10;6M6uOuCO07IlEDZTQDVrM5kfQWsETZCsfTGsi/AfkskPl+x2EzspfkmS3NU4bwKra2Ixuok4fxJy&#10;Mbuu0HVGJGWeScs7QY3yVEsCXvy3/4W0pXE0tG7F9sf/E1YDWQQyyldPbj8ZZJIM5BzX25WiT5mU&#10;putE95Pp55JIOeDPOvokwKIlHQ6oMg+J9jIsq8SQ/gRK9cEOXpHQHBZmJzE3NYGJkQHMjI8gsLyE&#10;zLQIogS4+vxnmCCkpn0bNu79GtKDZdApRwKPP332R3j33ZeQHczB448+ja899U23pIbRhMd7cfi3&#10;/4aMyDQHFEGsZAQRDQSRlVeM4vIaVNU22xKErPwipDG8ZnUdeOHFSmsDGj776ZR20b5Bl04HqpVy&#10;pdWv35bEzx0xdYbcvcGlnRSgjFCq5ebpFwFSA6VaOWrvHhw4dFaO4iBXd5kcr8R8Ky/TWx754Tw3&#10;hRT5k6FGxtPnK3+u5TmSvSsV39UR7Q10y+zZykOyJ7v7vEVe6Vq4hCwiP0iKUpSiFN0KxQHr9fTR&#10;iiXJJa68ZPbu15G8iOLK0p7dS6u1HdXaWD6Kn5G8yj35Lkq2E6mzoCKPrUTsaKzl2RmcPnIEjW0d&#10;qGppI5bVBgB1nOmUkx2AhdXrOXUGa+cxjIxvUoRxD85OafJd/csoKchaMoakxHyE6OYdeFLH4939&#10;Z9FN2f8JKCGD1xHLxEGBzc3QYoVgyySNzuLt3/wCsaVp1Datx6a7HwEIcDT1trJCPxTY5bcxYfr1&#10;p27TwVWzvBNJzSkuujMoiT45sz/vtNbFmiLzRznrz4ppZlMDAoFY4VgDJrpsd5rMbkCG2DJWpiYx&#10;MzWO+TmtM13EYjiEkqoG1HfcQ3CZT9/ik4aXXv01Dh86gKysHHzlqb/Atq07xJggd9V2gV87cxDB&#10;QBQ5eQUoLqtAdmkFiFAZJ4GSFrpzgGebKBm9G4CY9FZ+4m+kQYwVsj+sSU7rjXX5Rlrr/84jyq+N&#10;ASa6dIwrcWvppnLVXrx8YV7L4xrA6iVfXjzfJPlTKcqH2pkGAOLjXG8gj/0NOljkz9wad3nwIkr2&#10;JL6etcjYrOHBK/lZFPfk8/dkkxXrw/XBP55837/fZ4pSlKLPPyUAa5JuuEGp3MRNes1XhKLfq1Li&#10;TNm1MbDUmcL44VwH7TONe04izydvN3O9nny+tuHJ24xgG6F8BgSx2kSgY3/03tJtBKFRfulBwMl1&#10;M8mkp+tjd3bqlo0t77JJ7kL8ULoS/HwbkeJM+Ip3WOaZP+bNC+l7E3lOnosj3y2Z1nj4hORFlIha&#10;adZdzNUJq/PU+RAOjAZWljA51EMPEWRlFyOvsJqWKnt2sys609YJ5fePbmOK8o0558V155EE9xJk&#10;lKgFvq2rJbqSaog56of5qMyzJqk6S9+8bNLa+n/XahwopB9aqvlaEP5YltmPx5tloDN7kaGzkbXY&#10;gkOz9AAmJycwNTkuTqitq2f56JgprS5mGyDQTLcKKB6Sg2VmgMiZtVTBBLJnF49haMZrm/9lK5kM&#10;rOlJlu6uED4ZcIvzkHsyubgS5KXnTiITXz+s7/HkaV7Z2VmaaHROKnedkuuGa5b9Xv7YpiuS9tQ7&#10;frL3y0Nmlisz33L4ZtnoU7Kb2XuODCQuFt4sRHRTOYshebulYQk/cX8eC5W9KG5P8pw+xs5/EiX7&#10;SiZJJroDyz9FKUrRp04fOcN6A12ngW5USElsZLyZ9lTPZtaCgo7iANLIArq7WTsHZ+v+4l5+H7mg&#10;cf9R62hdfHZYtqeo1dHbUkrNYhlYdW4iP5qPi86PxhF9ehY3hKGF4kuoXs+j3diZewH0uEY9yyLO&#10;zAtzAyXivSndIMwnIF8O3iXrDYBVr6sD2nQhkEVjLIy0DKVYHa5eYTJV2p3MawVB46FX0DZRaKhV&#10;/MjtZr3fZ5AksWitmC4dCfJdk3wZELhZaJkFDj1b/shsgFVAX3+qtx6oUTRuxtXLN/rxIb+OK1IV&#10;1tYmnUCQruUttpNHa0gFcBXQq2UKopCr+uqcYBEhlRfeJw32bPOfitD8u2DOj0z2xHhVfgS8KljN&#10;/plnxk2PXjBJ7tFa97Xk8/TJk/VOIyZBqRBgFVDVjKjTOhrYOSCqlLmZUpWMS6erHvTHfBGIFakF&#10;GTM5Whvh3QZ5Mrv8dSYvL40HKV7Xkqw8P3qWNAptJ5SYtZ6cu+/LhXNxOMAtouuaMI7s0X8QyY/q&#10;jXNJ8qmYRbJPcBU5nyLfzx1a/ilKUYo+VVqjCZKVhj3cTIsk2a1VLH4AXklK0pFv75ulMjW/Q4s1&#10;Xn2OujtzgrPvRloT5iZ0vTufdUSMVL9971wdqjpJXj5XO75KM61018H2iZmQW7/sl8F0vxmtzWz6&#10;so7H+fbD3aCab2AmuZKv20w3yOORh2b8dNir4hXNWmt9sANBLnUO+MT5WF1x6UiUxueFblY+TGP8&#10;Fa6fdufPjgRindQgymbNeFe1tJ31bAmGM5VfLhs9kj/5UQtxrURrRuUseGSDCAOr5pXktnbZrwFR&#10;hdWsOMvLexY/RwKyOiuZwb345OQ7OyijS/IJGBOsSn4rbPITzwSzeDgXjAyVoITz54+YNitSZ0xK&#10;aiLndPkuzo9slJ98Wk03naXLrM2bz8X5dg4qaQd6XVjHNdG2nB/f3rdZS7Sxenaji6tXmh2+mbv4&#10;yv6jKOHfSa7nG+NIUYpSlKLfR7c+w/qpkK+svN7vFihZOF9V/0HkM7hJ4BucZBFf23XrMq6hZIGT&#10;6RMJfyfTx+fjxxRLim5Kyk/l1q3n2I15LBsHljRcXEt/TIn8kW3mc04uv0UJYBefTbVfkdxk58rI&#10;Id1bKQvPv9HH5b/Pfy35IR1Q1vUHlKG8m778iDA+c9ENSbHAzpiiFKUoRbdAtxmwpihFKUpRilKU&#10;ohSlKEV/CAH/H1DPhWccD+UXAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQBS5Uao4gAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqDRyHQkMaByHU9oSQCpUQNxMvSURsR7FJ&#10;wt93e2qPq3mafZOtRtOwHjtfOytBTCNgaAuna1tK+D58TBJgPiirVeMsSrijh1X++JCpVLvBfmG/&#10;DyWjEutTJaEKoU0590WFRvmpa9FSdnGdUYHOruS6UwOVm4bHUbTgRtWWPlSqxU2FxXV/MxI+BzWs&#10;Z+K9314vm/vpMN8dtwKlfH4a12/AAo7hD4ZffVKHnJzO7ma1Z42EiYgXhFKQvC6BEbEUMY05S3iZ&#10;zxLgecb/b8h/AAAA//8DAFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDm&#10;cWb4v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K&#10;5lLij5RZz+QxNyES18sUksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni&#10;8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCx&#10;gme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+D1KtQAwAAwQwAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;CgAAAAAAAAAhABABepvWqgEA1qoBABQAAAAAAAAAAAAAAAAAtgUAAGRycy9tZWRpYS9pbWFnZTEu&#10;cG5nUEsBAi0ACgAAAAAAAAAhALFHumiaRQIAmkUCABQAAAAAAAAAAAAAAAAAvrABAGRycy9tZWRp&#10;YS9pbWFnZTIucG5nUEsBAi0AFAAGAAgAAAAhAFLlRqjiAAAACwEAAA8AAAAAAAAAAAAAAAAAivYD&#10;AGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAA&#10;AJn3AwBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAJX4AwAAAA==&#10;">
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Imagen 2" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:11966;width:44318;height:14763;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIXCGnwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EAvpZFbSihOlBAChfZU7MQ5L9bGNrZWwlJt119fFQI5DjPzhtnuJ9OJgXrfWFbwskpA&#10;EJdWN1wpOJ8+nt9B+ICssbNMCn7Jw363eNhiqu3IGQ15qESEsE9RQR2CS6X0ZU0G/co64uhdbW8w&#10;RNlXUvc4Rrjp5GuSrKXBhuNCjY6ONZVt/mMUvDl3mYvZFMVT3tqv9nu6nE+ZUo/L6bABEWgK9/Ct&#10;/akVrOH/SrwBcvcHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiFwhp8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:imagedata r:id="rId4" o:title="" croptop="2426f" cropbottom="58165f" cropleft="2581f" cropright="40830f"/>
+              </v:shape>
+              <v:shape id="Imagen 3" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;left:8540;top:311;width:6262;height:14764;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbJnbAvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmaUVUqlFUELyJP4jHtVnbYrMpTdT69kYQPA4z8w0zWzSmFE+qXWFZQdyPQBCnVhec&#10;KTgdN70JCOeRNZaWScGbHCzm7dYME21fvKfnwWciQNglqCD3vkqkdGlOBl3fVsTBu9naoA+yzqSu&#10;8RXgppSDKBpJgwWHhRwrWueU3g8Po+BWxsNmdXZytb2e+WLjy2RXDJXqdprlFISnxv/Dv/ZWKxjD&#10;90q4AXL+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsmdsC+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
+                <v:imagedata r:id="rId5" o:title="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" cropleft="11474f" cropright="47890f"/>
+              </v:shape>
+              <v:shape id="Imagen 4" o:spid="_x0000_s1029" type="#_x0000_t75" alt="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;top:708;width:11001;height:11903;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACrkT3wAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0X+h/CFLwUzVakyGqUIhSVntReehs34ya4mWyTuLv+++Yg9Ph438v14BrRUYjWs4K3SQGCuPLa&#10;cq3g+/Q5noOICVlj45kU3CnCevX8tMRS+54P1B1TLXIIxxIVmJTaUspYGXIYJ74lztzFB4cpw1BL&#10;HbDP4a6R06J4lw4t5waDLW0MVdfjzSno93ZuD5eu3Wgz222/fs6n19+g1Ohl+FiASDSkf/HDvdMK&#10;8tZ8Jd8AufoDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAq5E98AAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <v:imagedata r:id="rId5" o:title="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" cropright="52666f"/>
+              </v:shape>
+              <v:shape id="Imagen 5" o:spid="_x0000_s1030" type="#_x0000_t75" alt="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" style="position:absolute;left:347;top:12148;width:9260;height:1967;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAigcUrxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGLaLqyK1qNIguKB2HxD+rx0TzbavNSmqhdP/1mQfA4zMxvmMmsNoW4U+Vyywo+ehEI&#10;4sTqnFMF+92iOwThPLLGwjIp+CUHs2mzMcFY2wdv6L71qQgQdjEqyLwvYyldkpFB17MlcfDOtjLo&#10;g6xSqSt8BLgpZD+KBtJgzmEhw5K+M0qu25tR8NzTZbcucPTZGdSHH5vYr+XxpFS7Vc/HIDzV/h1+&#10;tVdawQj+r4QbIKd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACKBxSvEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:imagedata r:id="rId5" o:title="Texto&#10;&#10;Descripción generada automáticamente con confianza baja" croptop="54342f" cropbottom="2459f" cropleft="32007f" cropright="24403f"/>
+              </v:shape>
+              <w10:wrap type="square"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00FB517A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="255E7E81" wp14:editId="5FC357C9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4292600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>178435</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2098675" cy="231140"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Text Box 46"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2098675" cy="231140"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00C52874" w:rsidRPr="00AD67D8" w:rsidRDefault="00C52874" w:rsidP="00C52874">
+                        <w:p w14:paraId="6578FB8E" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00C52874">
                           <w:pPr>
                             <w:jc w:val="right"/>
-                            <w:rPr>
-[...392 lines deleted...]
-                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3A086C1A" id="Text Box 44" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-56.6pt;margin-top:27.2pt;width:229.75pt;height:46.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmat+6uQIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLTQKopGpDmCZ1&#10;L1K7H+CACdbAZrYT0k377zubJE1bTZq28QHZvvNz99w9vqvrfd+hHVOaS5Hj8CLAiIlK1lxscvzl&#10;ofQSjLShoqadFCzHj0zj68XbN1fjkLFItrKrmUIAInQ2DjlujRky39dVy3qqL+TABBgbqXpqYKs2&#10;fq3oCOh950dBMPNHqepByYppDafFZMQLh980rDKfmkYzg7ocQ27G/ZX7r+3fX1zRbKPo0PLqkAb9&#10;iyx6ygUEPUEV1FC0VfwVVM8rJbVszEUle182Da+Y4wBswuAFm/uWDsxxgeLo4VQm/f9gq4+7zwrx&#10;Gno3w0jQHnr0wPYG3co9IsTWZxx0Bm73AziaPZyDr+OqhztZfdVIyGVLxYbdKCXHltEa8gvtTf/s&#10;6oSjLch6/CBriEO3RjqgfaN6WzwoBwJ06NPjqTc2lwoOozScJ1GMUQW2OJlfzmMXgmbH24PS5h2T&#10;PbKLHCvovUOnuzttbDY0O7rYYEKWvOtc/zvx7AAcpxOIDVetzWbh2vkjDdJVskqIR6LZyiNBUXg3&#10;5ZJ4szKcx8VlsVwW4U8bNyRZy+uaCRvmKK2Q/FnrDiKfRHESl5Ydry2cTUmrzXrZKbSjIO3SfYeC&#10;nLn5z9NwRQAuLyiFEQluo9QrZ8ncIyWJvXQeJF4QprfpLCApKcrnlO64YP9OCY05TmPoqaPzW26B&#10;+15zo1nPDQyPjvc5Tk5ONLMSXInatdZQ3k3rs1LY9J9KAe0+NtoJ1mp0UqvZr/fubcxsdCvmtawf&#10;QcFKgsBApjD4YNFK9R2jEYZIjvW3LVUMo+69gFeQhoTYqeM2JJ5HsFHnlvW5hYoKoHJsMJqWSzNN&#10;qu2g+KaFSNO7E/IGXk7Dnaifsjq8NxgUjtthqNlJdL53Xk+jd/ELAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9Cf+p4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWieNG9EQp0Ig&#10;tlSUh8TOjadJRDyOYrcJf99hBcvRPbr3TLmdXS/OOIbOk4Z0mYBAqr3tqNHw/va8uAMRoiFrek+o&#10;4QcDbKvrq9IU1k/0iud9bASXUCiMhjbGoZAy1C06E5Z+QOLs6EdnIp9jI+1oJi53vVwlSS6d6YgX&#10;WjPgY4v19/7kNHy8HL8+VbJrntx6mPycSHIbqfXtzfxwDyLiHP9g+NVndajY6eBPZIPoNSzSNFsx&#10;q2GtFAgmMpVnIA6MqnwDsirl/x+qCwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmat+6&#10;uQIAAMIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD9&#10;Cf+p4AAAAAsBAAAPAAAAAAAAAAAAAAAAABMFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAIAYAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="255E7E81" id="Text Box 46" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:338pt;margin-top:14.05pt;width:165.25pt;height:18.2pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD63ulI5QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviytGmNOEXXosOA&#10;7gJ0+wBZlmJhtqhRSuzs60fJaZptb8NeBJGUD885pNc309CzvUJvwNa8WOScKSuhNXZb829fH95c&#10;ceaDsK3owaqaH5TnN5vXr9ajq1QJHfStQkYg1lejq3kXgquyzMtODcIvwClLRQ04iEAhbrMWxUjo&#10;Q5+VeX6ZjYCtQ5DKe8rez0W+SfhaKxk+a+1VYH3NiVtIJ6aziWe2WYtqi8J1Rh5piH9gMQhjqekJ&#10;6l4EwXZo/oIajETwoMNCwpCB1kaqpIHUFPkfap464VTSQuZ4d7LJ/z9Y+Wn/5L4gC9M7mGiASYR3&#10;jyC/e2bhrhN2q24RYeyUaKlxES3LRuer46fRal/5CNKMH6GlIYtdgAQ0aRyiK6STEToN4HAyXU2B&#10;SUqW+fXV5eqCM0m18m1RLNNUMlE9f+3Qh/cKBhYvNUcaakIX+0cfIhtRPT+JzSw8mL5Pg+3tbwl6&#10;GDOJfSQ8Uw9TMzHT1nwVpUUxDbQHkoMwrwutN106wJ+cjbQqNfc/dgIVZ/0HS5ZcF0vizEIKlher&#10;kgI8rzTnFWElQdU8cDZf78K8jzuHZttRp3kIFm7JRm2SwhdWR/q0Dkn4cXXjvp3H6dXLD7b5BQAA&#10;//8DAFBLAwQUAAYACAAAACEARJ0LRt0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE&#10;7yb8h80z8Sa7EFqwdkuIxqtGUBJuS/fRNnbfNt2F1n/v4yTHyUxmvsnXo2vFBfvQeNIwmyoQSKW3&#10;DVUavnZvjysQIRqypvWEGn4xwLqY3OUms36gT7xsYyW4hEJmNNQxdpmUoazRmTD1HRJ7J987E1n2&#10;lbS9GbjctXKuVCqdaYgXatPhS43lz/bsNHy/nw77hfqoXl3SDX5UktyT1Prhftw8g4g4xv8wXPEZ&#10;HQpmOvoz2SBaDeky5S9Rw3w1A3EN8FwC4sjWIgFZ5PL2QvEHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA+t7pSOUBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEARJ0LRt0AAAAKAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00C52874" w:rsidRPr="00AD67D8" w:rsidRDefault="00C52874" w:rsidP="00C52874">
+                  <w:p w14:paraId="6578FB8E" w14:textId="77777777" w:rsidR="00297692" w:rsidRPr="00AD67D8" w:rsidRDefault="00297692" w:rsidP="00C52874">
                     <w:pPr>
-                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...53 lines deleted...]
-                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="square"/>
             </v:shape>
-          </w:pict>
-[...267 lines deleted...]
-            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26EEFC6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listaconvietas2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04C36722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D182EAA6"/>
     <w:lvl w:ilvl="0" w:tplc="23F83B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -30791,51 +26569,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04CD6088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64EC0B14"/>
     <w:lvl w:ilvl="0" w:tplc="054A2240">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30884,51 +26662,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A5F1EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="763A160C"/>
     <w:lvl w:ilvl="0" w:tplc="87264556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31000,51 +26778,51 @@
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B736A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01289920"/>
     <w:lvl w:ilvl="0" w:tplc="4BEABE32">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -31090,51 +26868,255 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F1C56D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1ADE1472"/>
+    <w:styleLink w:val="Estiloimportado2"/>
+    <w:lvl w:ilvl="0" w:tplc="B372A0F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C9A8B6B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="553C4336">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="285"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0370183C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0F9E8270">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8C4EFC20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="285"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="010ED400">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A948D3B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E2AA422A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="285"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="118729A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92B4B034"/>
     <w:lvl w:ilvl="0" w:tplc="81CCEF94">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -31184,51 +27166,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15355660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="463283A8"/>
     <w:name w:val="WW8Num4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31324,51 +27306,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15726E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B4AAD46"/>
     <w:lvl w:ilvl="0" w:tplc="D5362816">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -31414,51 +27396,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1960395B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5083812"/>
     <w:lvl w:ilvl="0" w:tplc="C5D27CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -31509,51 +27491,169 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12477" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13197" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="13917" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5763A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B54D474"/>
+    <w:styleLink w:val="Estilo25"/>
+    <w:lvl w:ilvl="0" w:tplc="FD160066">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2CF41188">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2151"/>
+        </w:tabs>
+        <w:ind w:left="2151" w:hanging="363"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2868"/>
+        </w:tabs>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="11C8874E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4308"/>
+        </w:tabs>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5028"/>
+        </w:tabs>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5748"/>
+        </w:tabs>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6468"/>
+        </w:tabs>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7188"/>
+        </w:tabs>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E380653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6D67A6A"/>
     <w:lvl w:ilvl="0" w:tplc="6FD4887E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -31599,51 +27699,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26E5463A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E3E1738"/>
     <w:lvl w:ilvl="0" w:tplc="7346B132">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -31689,51 +27789,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C154A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A987CA4"/>
     <w:lvl w:ilvl="0" w:tplc="584E1B44">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -31779,51 +27879,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C78245A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1422C89C"/>
     <w:lvl w:ilvl="0" w:tplc="3D96025E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -31873,51 +27973,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E453CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6D0E0CC"/>
     <w:lvl w:ilvl="0" w:tplc="113C91C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -31963,51 +28063,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35C344BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77D222FC"/>
     <w:lvl w:ilvl="0" w:tplc="7DE8A04E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -32057,51 +28157,167 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39B0496E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="66042920"/>
+    <w:styleLink w:val="WWNum1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8299" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BD175AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9C2A1D6"/>
     <w:lvl w:ilvl="0" w:tplc="0D166652">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32174,51 +28390,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E3B25F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57027460"/>
     <w:lvl w:ilvl="0" w:tplc="979A711A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -32264,51 +28480,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F11996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06DC9108"/>
     <w:lvl w:ilvl="0" w:tplc="3A9AA2EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -32354,51 +28570,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41DD0C1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94D66BD4"/>
+    <w:styleLink w:val="FIGURASPAC165"/>
+    <w:lvl w:ilvl="0" w:tplc="0B1A44CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="876"/>
+        </w:tabs>
+        <w:ind w:left="876" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1596"/>
+        </w:tabs>
+        <w:ind w:left="1596" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2316"/>
+        </w:tabs>
+        <w:ind w:left="2316" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3036"/>
+        </w:tabs>
+        <w:ind w:left="3036" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3756"/>
+        </w:tabs>
+        <w:ind w:left="3756" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4476"/>
+        </w:tabs>
+        <w:ind w:left="4476" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5196"/>
+        </w:tabs>
+        <w:ind w:left="5196" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5916"/>
+        </w:tabs>
+        <w:ind w:left="5916" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4465084B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="879CD144"/>
     <w:lvl w:ilvl="0" w:tplc="89D41896">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32447,51 +28778,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D1D1D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52FCF482"/>
     <w:lvl w:ilvl="0" w:tplc="AE90476C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -32541,51 +28872,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF7497E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D58AC164"/>
     <w:lvl w:ilvl="0" w:tplc="801C1FF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -32631,51 +28962,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB77B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE5EB74A"/>
     <w:lvl w:ilvl="0" w:tplc="702CAE14">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -32721,51 +29052,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="556014C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="327649AE"/>
+    <w:styleLink w:val="FIGURASPAC1185"/>
+    <w:lvl w:ilvl="0" w:tplc="E5F0C1BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57034795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0880324"/>
     <w:lvl w:ilvl="0" w:tplc="794CC992">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
@@ -32812,51 +29235,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C60BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A156D8E6"/>
     <w:lvl w:ilvl="0" w:tplc="756E592E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -32906,51 +29329,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7799" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8519" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9239" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57FE6A4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97CC1846"/>
+    <w:styleLink w:val="FIGURASPAC185"/>
+    <w:lvl w:ilvl="0" w:tplc="B95EFF88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5CA6AB7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3060"/>
+        </w:tabs>
+        <w:ind w:left="3060" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3780"/>
+        </w:tabs>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4500"/>
+        </w:tabs>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5220"/>
+        </w:tabs>
+        <w:ind w:left="5220" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5940"/>
+        </w:tabs>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6660"/>
+        </w:tabs>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7380"/>
+        </w:tabs>
+        <w:ind w:left="7380" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A7217C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="808E4D70"/>
     <w:lvl w:ilvl="0" w:tplc="D45682AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -32996,51 +29534,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AB517D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EEE26C4"/>
     <w:lvl w:ilvl="0" w:tplc="AC9C82DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -33091,51 +29629,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4822" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60887AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2988D068"/>
     <w:lvl w:ilvl="0" w:tplc="62105674">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33184,51 +29722,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60AD25C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4524C450"/>
     <w:lvl w:ilvl="0" w:tplc="480A081A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -33274,51 +29812,351 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62203836"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1488FE96"/>
+    <w:lvl w:ilvl="0" w:tplc="488EFFD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titulo3"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="ARTÍCULO %1. -"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-MX"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2073" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2793" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4233" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4953" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6393" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7113" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64682BF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F345E48"/>
+    <w:styleLink w:val="Estiloimportado1"/>
+    <w:lvl w:ilvl="0" w:tplc="687237CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B30C65D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="451A8ACE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="285"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="913E632A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9EFCD290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7A966DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="285"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="137E0E42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="38360166">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0F1E6DEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="285"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="647D50AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E4092A2"/>
     <w:lvl w:ilvl="0" w:tplc="CFCC6092">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -33392,51 +30230,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658C76E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3210EC6E"/>
     <w:lvl w:ilvl="0" w:tplc="5E705F5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33509,51 +30347,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73DD48AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B9C7336"/>
     <w:lvl w:ilvl="0" w:tplc="64C8C5A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
@@ -33606,51 +30444,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77664B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EFA9504"/>
     <w:lvl w:ilvl="0" w:tplc="38D00546">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -33696,51 +30534,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F4374FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F3E0A9C"/>
     <w:lvl w:ilvl="0" w:tplc="55726DF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -33786,407 +30624,1341 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="67702689">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1827360898">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1104421591">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1380780433">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="563686795">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1726446546">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1933733652">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="733436211">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="358240860">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1454133737">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1708137465">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="783572626">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1011954635">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1349256535">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="205023832">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="225995112">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2108503534">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1937637423">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2020769417">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="100616467">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1331249281">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1889294362">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1927956915">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="514539315">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1400665678">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="333149253">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1951543731">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="362828258">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1999577003">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="648946367">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="505248722">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="877623377">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1736468041">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1940406873">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="683214730">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1037588361">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1576814510">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...65 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="38" w16cid:durableId="1877616672">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="39" w16cid:durableId="1010372225">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="26">
-[...5 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="40" w16cid:durableId="1462117591">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="29">
-[...8 lines deleted...]
-  <w:numIdMacAtCleanup w:val="30"/>
+  <w:numIdMacAtCleanup w:val="40"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-AR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00344386"/>
-    <w:rsid w:val="00022A84"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0013746F"/>
+    <w:rsid w:val="00000E05"/>
+    <w:rsid w:val="000048B2"/>
+    <w:rsid w:val="000107D6"/>
+    <w:rsid w:val="000109C5"/>
+    <w:rsid w:val="0001796C"/>
+    <w:rsid w:val="00020004"/>
+    <w:rsid w:val="000238F0"/>
+    <w:rsid w:val="00023B96"/>
+    <w:rsid w:val="00024950"/>
+    <w:rsid w:val="00025708"/>
+    <w:rsid w:val="00026D47"/>
+    <w:rsid w:val="0002793B"/>
+    <w:rsid w:val="00034983"/>
+    <w:rsid w:val="00035CD4"/>
+    <w:rsid w:val="00041CFB"/>
+    <w:rsid w:val="00050032"/>
+    <w:rsid w:val="00051440"/>
+    <w:rsid w:val="000533D9"/>
+    <w:rsid w:val="000536DF"/>
+    <w:rsid w:val="00055932"/>
+    <w:rsid w:val="000567EB"/>
+    <w:rsid w:val="000606F4"/>
+    <w:rsid w:val="000613DD"/>
+    <w:rsid w:val="0006487A"/>
+    <w:rsid w:val="00065850"/>
+    <w:rsid w:val="000710CE"/>
+    <w:rsid w:val="00075FAF"/>
+    <w:rsid w:val="00080D61"/>
+    <w:rsid w:val="00082E74"/>
+    <w:rsid w:val="00086440"/>
+    <w:rsid w:val="00086B4E"/>
+    <w:rsid w:val="000905AE"/>
+    <w:rsid w:val="00094D7B"/>
+    <w:rsid w:val="00095829"/>
+    <w:rsid w:val="00095EAA"/>
+    <w:rsid w:val="000979C2"/>
+    <w:rsid w:val="000A0DDD"/>
+    <w:rsid w:val="000B0085"/>
+    <w:rsid w:val="000B1099"/>
+    <w:rsid w:val="000B7B53"/>
+    <w:rsid w:val="000D2C0B"/>
+    <w:rsid w:val="000D72EC"/>
+    <w:rsid w:val="000D7FAC"/>
+    <w:rsid w:val="000E1A6C"/>
+    <w:rsid w:val="000E39CC"/>
+    <w:rsid w:val="000E479B"/>
+    <w:rsid w:val="000E763A"/>
+    <w:rsid w:val="000E7D3A"/>
+    <w:rsid w:val="000E7E01"/>
+    <w:rsid w:val="000F0D12"/>
+    <w:rsid w:val="000F24FB"/>
+    <w:rsid w:val="000F3F8E"/>
+    <w:rsid w:val="000F5665"/>
+    <w:rsid w:val="0010213E"/>
+    <w:rsid w:val="00103A8A"/>
+    <w:rsid w:val="001116C9"/>
+    <w:rsid w:val="001116D6"/>
+    <w:rsid w:val="00112370"/>
+    <w:rsid w:val="001128AD"/>
+    <w:rsid w:val="00112ABD"/>
+    <w:rsid w:val="0011612D"/>
+    <w:rsid w:val="001161E5"/>
+    <w:rsid w:val="001176BB"/>
+    <w:rsid w:val="00117AF0"/>
+    <w:rsid w:val="0012193A"/>
+    <w:rsid w:val="00126406"/>
+    <w:rsid w:val="00126734"/>
+    <w:rsid w:val="001276A5"/>
+    <w:rsid w:val="00131FC3"/>
+    <w:rsid w:val="00132473"/>
+    <w:rsid w:val="00132EDB"/>
+    <w:rsid w:val="001340E4"/>
+    <w:rsid w:val="001359CA"/>
+    <w:rsid w:val="00137499"/>
+    <w:rsid w:val="00137DF3"/>
+    <w:rsid w:val="001410CC"/>
+    <w:rsid w:val="00141E3D"/>
+    <w:rsid w:val="00143E18"/>
+    <w:rsid w:val="00145121"/>
+    <w:rsid w:val="00145B5A"/>
+    <w:rsid w:val="0016358E"/>
+    <w:rsid w:val="00163F19"/>
+    <w:rsid w:val="00166838"/>
     <w:rsid w:val="001721EC"/>
+    <w:rsid w:val="0017220A"/>
+    <w:rsid w:val="001738A9"/>
+    <w:rsid w:val="00173C90"/>
+    <w:rsid w:val="00173FA5"/>
+    <w:rsid w:val="001768C9"/>
+    <w:rsid w:val="0018228E"/>
+    <w:rsid w:val="001830D6"/>
+    <w:rsid w:val="00183FD6"/>
+    <w:rsid w:val="001844C3"/>
+    <w:rsid w:val="0018604C"/>
+    <w:rsid w:val="00191F6C"/>
+    <w:rsid w:val="00192761"/>
+    <w:rsid w:val="001929B7"/>
+    <w:rsid w:val="001943A4"/>
+    <w:rsid w:val="00194F62"/>
     <w:rsid w:val="00195B4F"/>
-    <w:rsid w:val="001A1675"/>
-    <w:rsid w:val="001E73CB"/>
+    <w:rsid w:val="001960DF"/>
+    <w:rsid w:val="001A1FC8"/>
+    <w:rsid w:val="001A2C4F"/>
+    <w:rsid w:val="001A6C47"/>
+    <w:rsid w:val="001B0387"/>
+    <w:rsid w:val="001B5BD2"/>
+    <w:rsid w:val="001B665F"/>
+    <w:rsid w:val="001B7CA7"/>
+    <w:rsid w:val="001C1A75"/>
+    <w:rsid w:val="001C2BE8"/>
+    <w:rsid w:val="001D01B9"/>
+    <w:rsid w:val="001D01C9"/>
+    <w:rsid w:val="001D1DD6"/>
+    <w:rsid w:val="001D5AE8"/>
+    <w:rsid w:val="001D65D1"/>
+    <w:rsid w:val="001E0376"/>
+    <w:rsid w:val="001E0961"/>
+    <w:rsid w:val="001E228A"/>
+    <w:rsid w:val="001E3851"/>
+    <w:rsid w:val="001E3F17"/>
+    <w:rsid w:val="001E5415"/>
+    <w:rsid w:val="001E5F6F"/>
+    <w:rsid w:val="001E6734"/>
+    <w:rsid w:val="001F2355"/>
+    <w:rsid w:val="001F2C04"/>
+    <w:rsid w:val="001F7194"/>
+    <w:rsid w:val="001F749A"/>
+    <w:rsid w:val="00201BC5"/>
+    <w:rsid w:val="00202246"/>
     <w:rsid w:val="00202655"/>
-    <w:rsid w:val="0023331D"/>
-[...7 lines deleted...]
-    <w:rsid w:val="003402E1"/>
+    <w:rsid w:val="00202DED"/>
+    <w:rsid w:val="00204CED"/>
+    <w:rsid w:val="002107DC"/>
+    <w:rsid w:val="00214A04"/>
+    <w:rsid w:val="00215D09"/>
+    <w:rsid w:val="00216EA5"/>
+    <w:rsid w:val="002208ED"/>
+    <w:rsid w:val="00221EC5"/>
+    <w:rsid w:val="002251E7"/>
+    <w:rsid w:val="002420D1"/>
+    <w:rsid w:val="002449CB"/>
+    <w:rsid w:val="00245F63"/>
+    <w:rsid w:val="002471AF"/>
+    <w:rsid w:val="0025244D"/>
+    <w:rsid w:val="00253EFF"/>
+    <w:rsid w:val="002545B1"/>
+    <w:rsid w:val="00254616"/>
+    <w:rsid w:val="00254A5F"/>
+    <w:rsid w:val="00260F72"/>
+    <w:rsid w:val="00261D37"/>
+    <w:rsid w:val="002629DE"/>
+    <w:rsid w:val="0026301F"/>
+    <w:rsid w:val="00267445"/>
+    <w:rsid w:val="00270FCD"/>
+    <w:rsid w:val="0027615F"/>
+    <w:rsid w:val="002763C5"/>
+    <w:rsid w:val="0027685E"/>
+    <w:rsid w:val="002768DB"/>
+    <w:rsid w:val="00277A15"/>
+    <w:rsid w:val="00280566"/>
+    <w:rsid w:val="002824A3"/>
+    <w:rsid w:val="00286795"/>
+    <w:rsid w:val="00287514"/>
+    <w:rsid w:val="00292F33"/>
+    <w:rsid w:val="00297692"/>
+    <w:rsid w:val="002A07A4"/>
+    <w:rsid w:val="002A1A37"/>
+    <w:rsid w:val="002A3BE6"/>
+    <w:rsid w:val="002A74AF"/>
+    <w:rsid w:val="002A772F"/>
+    <w:rsid w:val="002A7959"/>
+    <w:rsid w:val="002B2C47"/>
+    <w:rsid w:val="002B2DE7"/>
+    <w:rsid w:val="002B35F8"/>
+    <w:rsid w:val="002B506F"/>
+    <w:rsid w:val="002B6E2C"/>
+    <w:rsid w:val="002B7938"/>
+    <w:rsid w:val="002C006A"/>
+    <w:rsid w:val="002C3E57"/>
+    <w:rsid w:val="002D164B"/>
+    <w:rsid w:val="002D6452"/>
+    <w:rsid w:val="002D72CA"/>
+    <w:rsid w:val="002E0084"/>
+    <w:rsid w:val="002E0284"/>
+    <w:rsid w:val="002E0B52"/>
+    <w:rsid w:val="002E2D65"/>
+    <w:rsid w:val="002E2FC3"/>
+    <w:rsid w:val="002E44C1"/>
+    <w:rsid w:val="002E74BC"/>
+    <w:rsid w:val="002F2B03"/>
+    <w:rsid w:val="002F4AF4"/>
+    <w:rsid w:val="002F53EE"/>
+    <w:rsid w:val="002F7B2F"/>
+    <w:rsid w:val="0030354F"/>
+    <w:rsid w:val="0030740A"/>
+    <w:rsid w:val="00311840"/>
+    <w:rsid w:val="003123FB"/>
+    <w:rsid w:val="003139F0"/>
+    <w:rsid w:val="00315189"/>
+    <w:rsid w:val="003169C9"/>
+    <w:rsid w:val="00320C26"/>
+    <w:rsid w:val="003218CE"/>
+    <w:rsid w:val="00326553"/>
+    <w:rsid w:val="00331C7F"/>
+    <w:rsid w:val="00332EB3"/>
+    <w:rsid w:val="003348DF"/>
+    <w:rsid w:val="00335E93"/>
+    <w:rsid w:val="003379FF"/>
+    <w:rsid w:val="003426F6"/>
+    <w:rsid w:val="003433CB"/>
     <w:rsid w:val="00344386"/>
-    <w:rsid w:val="003A642F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004101A1"/>
+    <w:rsid w:val="00344CB1"/>
+    <w:rsid w:val="00345BB9"/>
+    <w:rsid w:val="00345E25"/>
+    <w:rsid w:val="00352B34"/>
+    <w:rsid w:val="0035514A"/>
+    <w:rsid w:val="00355301"/>
+    <w:rsid w:val="00357DC9"/>
+    <w:rsid w:val="003605E3"/>
+    <w:rsid w:val="00361567"/>
+    <w:rsid w:val="00363518"/>
+    <w:rsid w:val="00365C2C"/>
+    <w:rsid w:val="003838D4"/>
+    <w:rsid w:val="00385761"/>
+    <w:rsid w:val="00386D16"/>
+    <w:rsid w:val="0038702D"/>
+    <w:rsid w:val="003900BD"/>
+    <w:rsid w:val="00394306"/>
+    <w:rsid w:val="00394C80"/>
+    <w:rsid w:val="003957AC"/>
+    <w:rsid w:val="003974DA"/>
+    <w:rsid w:val="003A2B60"/>
+    <w:rsid w:val="003A4B24"/>
+    <w:rsid w:val="003A739D"/>
+    <w:rsid w:val="003B0BA0"/>
+    <w:rsid w:val="003B47F8"/>
+    <w:rsid w:val="003B6C16"/>
+    <w:rsid w:val="003B7CED"/>
+    <w:rsid w:val="003C13B4"/>
+    <w:rsid w:val="003C1631"/>
+    <w:rsid w:val="003C1CBC"/>
+    <w:rsid w:val="003C29ED"/>
+    <w:rsid w:val="003C2BB3"/>
+    <w:rsid w:val="003C47F5"/>
+    <w:rsid w:val="003C7BC1"/>
+    <w:rsid w:val="003D5BC2"/>
+    <w:rsid w:val="003E333D"/>
+    <w:rsid w:val="003E7873"/>
+    <w:rsid w:val="003F5FAD"/>
+    <w:rsid w:val="00400915"/>
+    <w:rsid w:val="00401D38"/>
+    <w:rsid w:val="00405760"/>
+    <w:rsid w:val="004105A4"/>
+    <w:rsid w:val="0041172B"/>
+    <w:rsid w:val="004130B8"/>
+    <w:rsid w:val="0042239A"/>
+    <w:rsid w:val="00423F81"/>
+    <w:rsid w:val="00430963"/>
+    <w:rsid w:val="00432ABC"/>
     <w:rsid w:val="0043315B"/>
-    <w:rsid w:val="00455DBB"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00490DE3"/>
+    <w:rsid w:val="00435259"/>
+    <w:rsid w:val="00435E05"/>
+    <w:rsid w:val="00436583"/>
+    <w:rsid w:val="0044097A"/>
+    <w:rsid w:val="004465C6"/>
+    <w:rsid w:val="0044681E"/>
+    <w:rsid w:val="00452EC7"/>
+    <w:rsid w:val="00454D4E"/>
+    <w:rsid w:val="00464946"/>
+    <w:rsid w:val="00464B8F"/>
+    <w:rsid w:val="00471E48"/>
+    <w:rsid w:val="00474938"/>
+    <w:rsid w:val="004769E7"/>
+    <w:rsid w:val="00480203"/>
+    <w:rsid w:val="00481D83"/>
+    <w:rsid w:val="004830A1"/>
+    <w:rsid w:val="00483EF4"/>
+    <w:rsid w:val="004870D8"/>
+    <w:rsid w:val="00490532"/>
+    <w:rsid w:val="0049155A"/>
+    <w:rsid w:val="00492111"/>
+    <w:rsid w:val="004B0691"/>
+    <w:rsid w:val="004B0D05"/>
+    <w:rsid w:val="004B128F"/>
+    <w:rsid w:val="004B1E84"/>
+    <w:rsid w:val="004B3769"/>
+    <w:rsid w:val="004B3BB7"/>
+    <w:rsid w:val="004B4650"/>
+    <w:rsid w:val="004C1220"/>
+    <w:rsid w:val="004C6909"/>
+    <w:rsid w:val="004D0514"/>
+    <w:rsid w:val="004D2D22"/>
+    <w:rsid w:val="004D3922"/>
+    <w:rsid w:val="004D6D85"/>
+    <w:rsid w:val="004E1480"/>
+    <w:rsid w:val="004E1A95"/>
+    <w:rsid w:val="004E362B"/>
+    <w:rsid w:val="004E4D9D"/>
+    <w:rsid w:val="004E5173"/>
+    <w:rsid w:val="004E51B0"/>
     <w:rsid w:val="004E70A0"/>
-    <w:rsid w:val="004F02AC"/>
+    <w:rsid w:val="004F6002"/>
+    <w:rsid w:val="00504CEA"/>
+    <w:rsid w:val="005058C7"/>
+    <w:rsid w:val="0050614E"/>
+    <w:rsid w:val="005105D4"/>
+    <w:rsid w:val="005107CC"/>
     <w:rsid w:val="00511A93"/>
-    <w:rsid w:val="00533D09"/>
-[...15 lines deleted...]
-    <w:rsid w:val="008950C1"/>
+    <w:rsid w:val="00512A48"/>
+    <w:rsid w:val="00520B53"/>
+    <w:rsid w:val="00521190"/>
+    <w:rsid w:val="00525AC0"/>
+    <w:rsid w:val="005276C6"/>
+    <w:rsid w:val="00532057"/>
+    <w:rsid w:val="005332EB"/>
+    <w:rsid w:val="00537A57"/>
+    <w:rsid w:val="00541D3C"/>
+    <w:rsid w:val="00541E5B"/>
+    <w:rsid w:val="005424E1"/>
+    <w:rsid w:val="00542C25"/>
+    <w:rsid w:val="005453DD"/>
+    <w:rsid w:val="00545FF5"/>
+    <w:rsid w:val="005461D6"/>
+    <w:rsid w:val="00546536"/>
+    <w:rsid w:val="00547491"/>
+    <w:rsid w:val="00550158"/>
+    <w:rsid w:val="00551FE4"/>
+    <w:rsid w:val="005544BE"/>
+    <w:rsid w:val="0055494F"/>
+    <w:rsid w:val="00555496"/>
+    <w:rsid w:val="00556059"/>
+    <w:rsid w:val="005575AC"/>
+    <w:rsid w:val="00557741"/>
+    <w:rsid w:val="005577E6"/>
+    <w:rsid w:val="00562153"/>
+    <w:rsid w:val="005621F3"/>
+    <w:rsid w:val="00563070"/>
+    <w:rsid w:val="005630FD"/>
+    <w:rsid w:val="005636A4"/>
+    <w:rsid w:val="00563C67"/>
+    <w:rsid w:val="005713A2"/>
+    <w:rsid w:val="00571C18"/>
+    <w:rsid w:val="0057666F"/>
+    <w:rsid w:val="005768B8"/>
+    <w:rsid w:val="005770B2"/>
+    <w:rsid w:val="00577135"/>
+    <w:rsid w:val="00581250"/>
+    <w:rsid w:val="00583499"/>
+    <w:rsid w:val="005874BF"/>
+    <w:rsid w:val="00593B3B"/>
+    <w:rsid w:val="00596424"/>
+    <w:rsid w:val="00596B9F"/>
+    <w:rsid w:val="00597970"/>
+    <w:rsid w:val="005A095E"/>
+    <w:rsid w:val="005A1BE1"/>
+    <w:rsid w:val="005A1F9F"/>
+    <w:rsid w:val="005A2EE9"/>
+    <w:rsid w:val="005B181D"/>
+    <w:rsid w:val="005B1AE0"/>
+    <w:rsid w:val="005B39CA"/>
+    <w:rsid w:val="005B3EB3"/>
+    <w:rsid w:val="005B4E78"/>
+    <w:rsid w:val="005B516F"/>
+    <w:rsid w:val="005C008B"/>
+    <w:rsid w:val="005C1D0A"/>
+    <w:rsid w:val="005C3D08"/>
+    <w:rsid w:val="005D0094"/>
+    <w:rsid w:val="005D3488"/>
+    <w:rsid w:val="005D5C4A"/>
+    <w:rsid w:val="005D5E9B"/>
+    <w:rsid w:val="005E1E91"/>
+    <w:rsid w:val="005E1F1A"/>
+    <w:rsid w:val="005E5CB7"/>
+    <w:rsid w:val="005F0415"/>
+    <w:rsid w:val="005F7450"/>
+    <w:rsid w:val="00600A4A"/>
+    <w:rsid w:val="00601A3E"/>
+    <w:rsid w:val="00604E0B"/>
+    <w:rsid w:val="006069A7"/>
+    <w:rsid w:val="006110D1"/>
+    <w:rsid w:val="00615A68"/>
+    <w:rsid w:val="0061734C"/>
+    <w:rsid w:val="00623DF5"/>
+    <w:rsid w:val="00624A73"/>
+    <w:rsid w:val="00631184"/>
+    <w:rsid w:val="00642068"/>
+    <w:rsid w:val="006504E7"/>
+    <w:rsid w:val="00651B9D"/>
+    <w:rsid w:val="0065322C"/>
+    <w:rsid w:val="0065472B"/>
+    <w:rsid w:val="00655814"/>
+    <w:rsid w:val="00662FC0"/>
+    <w:rsid w:val="0066413F"/>
+    <w:rsid w:val="006662E4"/>
+    <w:rsid w:val="00667B62"/>
+    <w:rsid w:val="00667B7E"/>
+    <w:rsid w:val="0067009D"/>
+    <w:rsid w:val="00671557"/>
+    <w:rsid w:val="00672582"/>
+    <w:rsid w:val="00676217"/>
+    <w:rsid w:val="00682BE2"/>
+    <w:rsid w:val="00685E8F"/>
+    <w:rsid w:val="00686134"/>
+    <w:rsid w:val="00687F62"/>
+    <w:rsid w:val="00690FE7"/>
+    <w:rsid w:val="00691826"/>
+    <w:rsid w:val="00692283"/>
+    <w:rsid w:val="00692E13"/>
+    <w:rsid w:val="00694132"/>
+    <w:rsid w:val="006972DD"/>
+    <w:rsid w:val="006A0164"/>
+    <w:rsid w:val="006A05ED"/>
+    <w:rsid w:val="006A0C35"/>
+    <w:rsid w:val="006A2BDB"/>
+    <w:rsid w:val="006A39F3"/>
+    <w:rsid w:val="006A55B6"/>
+    <w:rsid w:val="006A6D9F"/>
+    <w:rsid w:val="006B02AA"/>
+    <w:rsid w:val="006B0D70"/>
+    <w:rsid w:val="006B1C79"/>
+    <w:rsid w:val="006B784C"/>
+    <w:rsid w:val="006B7CB0"/>
+    <w:rsid w:val="006B7CCC"/>
+    <w:rsid w:val="006C29AD"/>
+    <w:rsid w:val="006C564F"/>
+    <w:rsid w:val="006D3150"/>
+    <w:rsid w:val="006D5271"/>
+    <w:rsid w:val="006D5EDA"/>
+    <w:rsid w:val="006D7B8D"/>
+    <w:rsid w:val="006D7DCE"/>
+    <w:rsid w:val="006E0F0F"/>
+    <w:rsid w:val="006E3002"/>
+    <w:rsid w:val="006E42A6"/>
+    <w:rsid w:val="006E4301"/>
+    <w:rsid w:val="006E4C9F"/>
+    <w:rsid w:val="006F6A32"/>
+    <w:rsid w:val="0070153B"/>
+    <w:rsid w:val="00701D2F"/>
+    <w:rsid w:val="0070635A"/>
+    <w:rsid w:val="00710D3A"/>
+    <w:rsid w:val="00711DBE"/>
+    <w:rsid w:val="0071223C"/>
+    <w:rsid w:val="00715795"/>
+    <w:rsid w:val="007167F6"/>
+    <w:rsid w:val="00721C05"/>
+    <w:rsid w:val="00725515"/>
+    <w:rsid w:val="00726607"/>
+    <w:rsid w:val="00727A7C"/>
+    <w:rsid w:val="0073153E"/>
+    <w:rsid w:val="00731BD0"/>
+    <w:rsid w:val="00734A25"/>
+    <w:rsid w:val="007449ED"/>
+    <w:rsid w:val="00744A09"/>
+    <w:rsid w:val="007457BA"/>
+    <w:rsid w:val="00752BEF"/>
+    <w:rsid w:val="00756602"/>
+    <w:rsid w:val="007641CF"/>
+    <w:rsid w:val="00770346"/>
+    <w:rsid w:val="0077383C"/>
+    <w:rsid w:val="007738ED"/>
+    <w:rsid w:val="007745A0"/>
+    <w:rsid w:val="00777765"/>
+    <w:rsid w:val="00781F9C"/>
+    <w:rsid w:val="007850C8"/>
+    <w:rsid w:val="007852F9"/>
+    <w:rsid w:val="007901E7"/>
+    <w:rsid w:val="00792EB5"/>
+    <w:rsid w:val="007931A6"/>
+    <w:rsid w:val="007947B9"/>
+    <w:rsid w:val="00796663"/>
+    <w:rsid w:val="00797B7F"/>
+    <w:rsid w:val="007A6B38"/>
+    <w:rsid w:val="007B3BED"/>
+    <w:rsid w:val="007C0195"/>
+    <w:rsid w:val="007C07B6"/>
+    <w:rsid w:val="007C3128"/>
+    <w:rsid w:val="007C4958"/>
+    <w:rsid w:val="007C7813"/>
+    <w:rsid w:val="007C79E3"/>
+    <w:rsid w:val="007D13A9"/>
+    <w:rsid w:val="007D1C5D"/>
+    <w:rsid w:val="007D1D41"/>
+    <w:rsid w:val="007D23FC"/>
+    <w:rsid w:val="007D2F4C"/>
+    <w:rsid w:val="007D74B2"/>
+    <w:rsid w:val="007D7F5F"/>
+    <w:rsid w:val="007E00A2"/>
+    <w:rsid w:val="007E1E83"/>
+    <w:rsid w:val="007E27A4"/>
+    <w:rsid w:val="007E4D76"/>
+    <w:rsid w:val="007E596D"/>
+    <w:rsid w:val="007E6983"/>
+    <w:rsid w:val="007F3187"/>
+    <w:rsid w:val="008043F0"/>
+    <w:rsid w:val="00810412"/>
+    <w:rsid w:val="00811233"/>
+    <w:rsid w:val="00814211"/>
+    <w:rsid w:val="00815A4C"/>
+    <w:rsid w:val="00815D16"/>
+    <w:rsid w:val="00816542"/>
+    <w:rsid w:val="008208D8"/>
+    <w:rsid w:val="0082297B"/>
+    <w:rsid w:val="00823419"/>
+    <w:rsid w:val="00824542"/>
+    <w:rsid w:val="0082597B"/>
+    <w:rsid w:val="00831A81"/>
+    <w:rsid w:val="0083210E"/>
+    <w:rsid w:val="00832B0E"/>
+    <w:rsid w:val="0083322A"/>
+    <w:rsid w:val="00835897"/>
+    <w:rsid w:val="0084079F"/>
+    <w:rsid w:val="008413EF"/>
+    <w:rsid w:val="00845B64"/>
+    <w:rsid w:val="00846F42"/>
+    <w:rsid w:val="0085209E"/>
+    <w:rsid w:val="00852BF0"/>
+    <w:rsid w:val="00853908"/>
+    <w:rsid w:val="00856147"/>
+    <w:rsid w:val="00863D1D"/>
+    <w:rsid w:val="00865037"/>
+    <w:rsid w:val="008669DF"/>
+    <w:rsid w:val="00866B41"/>
+    <w:rsid w:val="00867DD5"/>
+    <w:rsid w:val="00871462"/>
+    <w:rsid w:val="008754BA"/>
+    <w:rsid w:val="0088574E"/>
+    <w:rsid w:val="00885B71"/>
+    <w:rsid w:val="008877F9"/>
+    <w:rsid w:val="00887D4C"/>
+    <w:rsid w:val="00896B9D"/>
+    <w:rsid w:val="008A3866"/>
+    <w:rsid w:val="008A3C8E"/>
+    <w:rsid w:val="008A464E"/>
+    <w:rsid w:val="008A5B23"/>
+    <w:rsid w:val="008B5E85"/>
+    <w:rsid w:val="008B68B2"/>
+    <w:rsid w:val="008B73F1"/>
+    <w:rsid w:val="008C1EAE"/>
+    <w:rsid w:val="008C26A4"/>
     <w:rsid w:val="008C2BEB"/>
-    <w:rsid w:val="008D47F6"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00AF030E"/>
+    <w:rsid w:val="008C3945"/>
+    <w:rsid w:val="008C3D48"/>
+    <w:rsid w:val="008C47D7"/>
+    <w:rsid w:val="008C631E"/>
+    <w:rsid w:val="008D266F"/>
+    <w:rsid w:val="008D4CF0"/>
+    <w:rsid w:val="008D689C"/>
+    <w:rsid w:val="008D766D"/>
+    <w:rsid w:val="008E2DA5"/>
+    <w:rsid w:val="008F1986"/>
+    <w:rsid w:val="008F1A22"/>
+    <w:rsid w:val="008F3EB3"/>
+    <w:rsid w:val="008F4911"/>
+    <w:rsid w:val="008F4B07"/>
+    <w:rsid w:val="008F7097"/>
+    <w:rsid w:val="0090571D"/>
+    <w:rsid w:val="0091083E"/>
+    <w:rsid w:val="00910899"/>
+    <w:rsid w:val="00911985"/>
+    <w:rsid w:val="00911C2B"/>
+    <w:rsid w:val="00913BF3"/>
+    <w:rsid w:val="00915964"/>
+    <w:rsid w:val="00920E7C"/>
+    <w:rsid w:val="00923160"/>
+    <w:rsid w:val="00923FBA"/>
+    <w:rsid w:val="00925F6C"/>
+    <w:rsid w:val="009349B4"/>
+    <w:rsid w:val="00935CB3"/>
+    <w:rsid w:val="0094419C"/>
+    <w:rsid w:val="00944242"/>
+    <w:rsid w:val="00944E46"/>
+    <w:rsid w:val="00952EF0"/>
+    <w:rsid w:val="00954172"/>
+    <w:rsid w:val="00961908"/>
+    <w:rsid w:val="009636E7"/>
+    <w:rsid w:val="00963EE7"/>
+    <w:rsid w:val="009654E1"/>
+    <w:rsid w:val="009702CD"/>
+    <w:rsid w:val="0097602E"/>
+    <w:rsid w:val="00976D34"/>
+    <w:rsid w:val="0097718F"/>
+    <w:rsid w:val="0098128E"/>
+    <w:rsid w:val="009844F0"/>
+    <w:rsid w:val="00985362"/>
+    <w:rsid w:val="00992227"/>
+    <w:rsid w:val="00994585"/>
+    <w:rsid w:val="009945DB"/>
+    <w:rsid w:val="0099675D"/>
+    <w:rsid w:val="00997B9A"/>
+    <w:rsid w:val="009A216E"/>
+    <w:rsid w:val="009A5A8C"/>
+    <w:rsid w:val="009B61AA"/>
+    <w:rsid w:val="009C0C40"/>
+    <w:rsid w:val="009C173E"/>
+    <w:rsid w:val="009C3A87"/>
+    <w:rsid w:val="009C4000"/>
+    <w:rsid w:val="009C4319"/>
+    <w:rsid w:val="009D00B3"/>
+    <w:rsid w:val="009D0311"/>
+    <w:rsid w:val="009D1196"/>
+    <w:rsid w:val="009D4509"/>
+    <w:rsid w:val="009D62D5"/>
+    <w:rsid w:val="009E0C09"/>
+    <w:rsid w:val="009E62FD"/>
+    <w:rsid w:val="009F05BD"/>
+    <w:rsid w:val="009F0D04"/>
+    <w:rsid w:val="009F39D3"/>
+    <w:rsid w:val="009F7FE3"/>
+    <w:rsid w:val="00A029C5"/>
+    <w:rsid w:val="00A035A7"/>
+    <w:rsid w:val="00A07854"/>
+    <w:rsid w:val="00A1421F"/>
+    <w:rsid w:val="00A23B61"/>
+    <w:rsid w:val="00A24FE2"/>
+    <w:rsid w:val="00A2656C"/>
+    <w:rsid w:val="00A27AB1"/>
+    <w:rsid w:val="00A3709B"/>
+    <w:rsid w:val="00A40615"/>
+    <w:rsid w:val="00A40A02"/>
+    <w:rsid w:val="00A41324"/>
+    <w:rsid w:val="00A4466D"/>
+    <w:rsid w:val="00A44C95"/>
+    <w:rsid w:val="00A453E9"/>
+    <w:rsid w:val="00A47B49"/>
+    <w:rsid w:val="00A50076"/>
+    <w:rsid w:val="00A529C6"/>
+    <w:rsid w:val="00A54389"/>
+    <w:rsid w:val="00A5752A"/>
+    <w:rsid w:val="00A60C79"/>
+    <w:rsid w:val="00A61315"/>
+    <w:rsid w:val="00A61316"/>
+    <w:rsid w:val="00A6579F"/>
+    <w:rsid w:val="00A65D4C"/>
+    <w:rsid w:val="00A66BDA"/>
+    <w:rsid w:val="00A73E22"/>
+    <w:rsid w:val="00A747EA"/>
+    <w:rsid w:val="00A826CA"/>
+    <w:rsid w:val="00A846E2"/>
+    <w:rsid w:val="00A8500E"/>
+    <w:rsid w:val="00A87EFA"/>
+    <w:rsid w:val="00A94BDE"/>
+    <w:rsid w:val="00AA198C"/>
+    <w:rsid w:val="00AA2D02"/>
+    <w:rsid w:val="00AA3FF1"/>
+    <w:rsid w:val="00AA6515"/>
+    <w:rsid w:val="00AB3CD3"/>
+    <w:rsid w:val="00AC0E37"/>
+    <w:rsid w:val="00AC556F"/>
+    <w:rsid w:val="00AC5DC1"/>
+    <w:rsid w:val="00AD6084"/>
+    <w:rsid w:val="00AD69C5"/>
+    <w:rsid w:val="00AD7B57"/>
+    <w:rsid w:val="00AE114E"/>
+    <w:rsid w:val="00AE1412"/>
+    <w:rsid w:val="00AF1490"/>
+    <w:rsid w:val="00AF23ED"/>
+    <w:rsid w:val="00AF6755"/>
+    <w:rsid w:val="00AF7232"/>
+    <w:rsid w:val="00B007F2"/>
+    <w:rsid w:val="00B016EB"/>
     <w:rsid w:val="00B0560F"/>
+    <w:rsid w:val="00B05D45"/>
+    <w:rsid w:val="00B07999"/>
+    <w:rsid w:val="00B12B47"/>
+    <w:rsid w:val="00B14A17"/>
+    <w:rsid w:val="00B16428"/>
+    <w:rsid w:val="00B16D81"/>
+    <w:rsid w:val="00B17AC1"/>
+    <w:rsid w:val="00B207A6"/>
+    <w:rsid w:val="00B22613"/>
+    <w:rsid w:val="00B227AA"/>
+    <w:rsid w:val="00B22A3A"/>
+    <w:rsid w:val="00B2554E"/>
+    <w:rsid w:val="00B30210"/>
+    <w:rsid w:val="00B362E5"/>
+    <w:rsid w:val="00B404A4"/>
+    <w:rsid w:val="00B4589F"/>
+    <w:rsid w:val="00B46DF4"/>
+    <w:rsid w:val="00B47E0F"/>
+    <w:rsid w:val="00B5632B"/>
+    <w:rsid w:val="00B6060E"/>
+    <w:rsid w:val="00B64D57"/>
+    <w:rsid w:val="00B65C10"/>
+    <w:rsid w:val="00B66E92"/>
+    <w:rsid w:val="00B71627"/>
+    <w:rsid w:val="00B734CE"/>
+    <w:rsid w:val="00B751DC"/>
+    <w:rsid w:val="00B76296"/>
+    <w:rsid w:val="00B76DB6"/>
+    <w:rsid w:val="00B8141C"/>
+    <w:rsid w:val="00B8690F"/>
+    <w:rsid w:val="00B86EB0"/>
+    <w:rsid w:val="00B91215"/>
+    <w:rsid w:val="00B9379E"/>
+    <w:rsid w:val="00B9751C"/>
+    <w:rsid w:val="00BA520E"/>
     <w:rsid w:val="00BA5C18"/>
-    <w:rsid w:val="00BF5BCB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C213D8"/>
+    <w:rsid w:val="00BA76CC"/>
+    <w:rsid w:val="00BB1714"/>
+    <w:rsid w:val="00BB2E85"/>
+    <w:rsid w:val="00BB47CD"/>
+    <w:rsid w:val="00BB4D42"/>
+    <w:rsid w:val="00BB5FDF"/>
+    <w:rsid w:val="00BB7480"/>
+    <w:rsid w:val="00BC0E6D"/>
+    <w:rsid w:val="00BC126E"/>
+    <w:rsid w:val="00BC1F18"/>
+    <w:rsid w:val="00BC4CAC"/>
+    <w:rsid w:val="00BC4F80"/>
+    <w:rsid w:val="00BC6054"/>
+    <w:rsid w:val="00BC66AC"/>
+    <w:rsid w:val="00BD0B78"/>
+    <w:rsid w:val="00BD2DE6"/>
+    <w:rsid w:val="00BD4C40"/>
+    <w:rsid w:val="00BF13AA"/>
+    <w:rsid w:val="00BF1C0F"/>
+    <w:rsid w:val="00BF2E5E"/>
+    <w:rsid w:val="00BF77C9"/>
+    <w:rsid w:val="00BF7BAE"/>
+    <w:rsid w:val="00C02F8D"/>
+    <w:rsid w:val="00C03E99"/>
+    <w:rsid w:val="00C11358"/>
+    <w:rsid w:val="00C15455"/>
+    <w:rsid w:val="00C167B4"/>
+    <w:rsid w:val="00C16EF9"/>
+    <w:rsid w:val="00C24C7F"/>
+    <w:rsid w:val="00C256E8"/>
     <w:rsid w:val="00C25BA9"/>
+    <w:rsid w:val="00C25EBD"/>
+    <w:rsid w:val="00C27475"/>
+    <w:rsid w:val="00C27B48"/>
+    <w:rsid w:val="00C31B1E"/>
+    <w:rsid w:val="00C3659A"/>
+    <w:rsid w:val="00C37FBC"/>
+    <w:rsid w:val="00C40481"/>
+    <w:rsid w:val="00C41007"/>
+    <w:rsid w:val="00C41282"/>
+    <w:rsid w:val="00C4305D"/>
+    <w:rsid w:val="00C438E0"/>
+    <w:rsid w:val="00C43E5B"/>
+    <w:rsid w:val="00C44A9F"/>
+    <w:rsid w:val="00C50953"/>
+    <w:rsid w:val="00C50D55"/>
+    <w:rsid w:val="00C51995"/>
     <w:rsid w:val="00C52874"/>
-    <w:rsid w:val="00C87DCD"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D85790"/>
+    <w:rsid w:val="00C52DFB"/>
+    <w:rsid w:val="00C55220"/>
+    <w:rsid w:val="00C55267"/>
+    <w:rsid w:val="00C5588E"/>
+    <w:rsid w:val="00C615C3"/>
+    <w:rsid w:val="00C6208D"/>
+    <w:rsid w:val="00C67FDD"/>
+    <w:rsid w:val="00C72D2A"/>
+    <w:rsid w:val="00C731CD"/>
+    <w:rsid w:val="00C75B40"/>
+    <w:rsid w:val="00C76EB5"/>
+    <w:rsid w:val="00C77127"/>
+    <w:rsid w:val="00C7774A"/>
+    <w:rsid w:val="00C77C3E"/>
+    <w:rsid w:val="00C859C1"/>
+    <w:rsid w:val="00C87243"/>
+    <w:rsid w:val="00C960BF"/>
+    <w:rsid w:val="00C96E6B"/>
+    <w:rsid w:val="00C9725C"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rsid w:val="00CA12AF"/>
+    <w:rsid w:val="00CA12D2"/>
+    <w:rsid w:val="00CA1CE4"/>
+    <w:rsid w:val="00CA27A9"/>
+    <w:rsid w:val="00CA350D"/>
+    <w:rsid w:val="00CA3B0A"/>
+    <w:rsid w:val="00CA4592"/>
+    <w:rsid w:val="00CA4E44"/>
+    <w:rsid w:val="00CA4F68"/>
+    <w:rsid w:val="00CB0A6D"/>
+    <w:rsid w:val="00CB1CE4"/>
+    <w:rsid w:val="00CB1EF5"/>
+    <w:rsid w:val="00CB27E8"/>
+    <w:rsid w:val="00CB680E"/>
+    <w:rsid w:val="00CC4F44"/>
+    <w:rsid w:val="00CC6074"/>
+    <w:rsid w:val="00CD1D31"/>
+    <w:rsid w:val="00CE51F0"/>
+    <w:rsid w:val="00CE726B"/>
+    <w:rsid w:val="00CF02D4"/>
+    <w:rsid w:val="00CF174C"/>
+    <w:rsid w:val="00CF2071"/>
+    <w:rsid w:val="00CF3269"/>
+    <w:rsid w:val="00CF6171"/>
+    <w:rsid w:val="00CF70D8"/>
+    <w:rsid w:val="00D06298"/>
+    <w:rsid w:val="00D06639"/>
+    <w:rsid w:val="00D06F75"/>
+    <w:rsid w:val="00D073E2"/>
+    <w:rsid w:val="00D12E9F"/>
+    <w:rsid w:val="00D1346F"/>
+    <w:rsid w:val="00D144CF"/>
+    <w:rsid w:val="00D14B63"/>
+    <w:rsid w:val="00D17254"/>
+    <w:rsid w:val="00D175D9"/>
+    <w:rsid w:val="00D176D1"/>
+    <w:rsid w:val="00D17F55"/>
+    <w:rsid w:val="00D245BE"/>
+    <w:rsid w:val="00D3006E"/>
+    <w:rsid w:val="00D320A3"/>
+    <w:rsid w:val="00D32A5A"/>
+    <w:rsid w:val="00D3323A"/>
+    <w:rsid w:val="00D341AD"/>
+    <w:rsid w:val="00D41210"/>
+    <w:rsid w:val="00D4134D"/>
+    <w:rsid w:val="00D416D6"/>
+    <w:rsid w:val="00D422D3"/>
+    <w:rsid w:val="00D42567"/>
+    <w:rsid w:val="00D43487"/>
+    <w:rsid w:val="00D438E1"/>
+    <w:rsid w:val="00D44568"/>
+    <w:rsid w:val="00D44A96"/>
+    <w:rsid w:val="00D44E2D"/>
+    <w:rsid w:val="00D50474"/>
+    <w:rsid w:val="00D50F0E"/>
+    <w:rsid w:val="00D605E5"/>
+    <w:rsid w:val="00D60D06"/>
+    <w:rsid w:val="00D61354"/>
+    <w:rsid w:val="00D63BB9"/>
+    <w:rsid w:val="00D6628F"/>
+    <w:rsid w:val="00D713C4"/>
+    <w:rsid w:val="00D71C7B"/>
+    <w:rsid w:val="00D71E48"/>
+    <w:rsid w:val="00D7275E"/>
+    <w:rsid w:val="00D7748F"/>
+    <w:rsid w:val="00D77D3D"/>
+    <w:rsid w:val="00D77E42"/>
+    <w:rsid w:val="00D80556"/>
     <w:rsid w:val="00D90F77"/>
-    <w:rsid w:val="00DF17B1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E526B4"/>
+    <w:rsid w:val="00D914FB"/>
+    <w:rsid w:val="00D91A70"/>
+    <w:rsid w:val="00D91C27"/>
+    <w:rsid w:val="00D92375"/>
+    <w:rsid w:val="00D9368D"/>
+    <w:rsid w:val="00D96C3B"/>
+    <w:rsid w:val="00DA2DB3"/>
+    <w:rsid w:val="00DA3C79"/>
+    <w:rsid w:val="00DA594B"/>
+    <w:rsid w:val="00DA5B16"/>
+    <w:rsid w:val="00DA6E81"/>
+    <w:rsid w:val="00DA75B9"/>
+    <w:rsid w:val="00DB458E"/>
+    <w:rsid w:val="00DB6424"/>
+    <w:rsid w:val="00DC04E9"/>
+    <w:rsid w:val="00DC1A14"/>
+    <w:rsid w:val="00DC5B21"/>
+    <w:rsid w:val="00DC5EBF"/>
+    <w:rsid w:val="00DC6B48"/>
+    <w:rsid w:val="00DC7436"/>
+    <w:rsid w:val="00DD0277"/>
+    <w:rsid w:val="00DD289F"/>
+    <w:rsid w:val="00DD35A7"/>
+    <w:rsid w:val="00DD59DD"/>
+    <w:rsid w:val="00DD76AB"/>
+    <w:rsid w:val="00DE01F9"/>
+    <w:rsid w:val="00DE31E8"/>
+    <w:rsid w:val="00DE79FB"/>
+    <w:rsid w:val="00DF0DE0"/>
+    <w:rsid w:val="00DF10BB"/>
+    <w:rsid w:val="00DF127A"/>
+    <w:rsid w:val="00DF25D3"/>
+    <w:rsid w:val="00DF42A3"/>
+    <w:rsid w:val="00DF6165"/>
+    <w:rsid w:val="00E01ED3"/>
+    <w:rsid w:val="00E11EAB"/>
+    <w:rsid w:val="00E12077"/>
+    <w:rsid w:val="00E13B73"/>
+    <w:rsid w:val="00E20359"/>
+    <w:rsid w:val="00E253BB"/>
+    <w:rsid w:val="00E26187"/>
+    <w:rsid w:val="00E264E9"/>
+    <w:rsid w:val="00E30D5F"/>
+    <w:rsid w:val="00E30DFA"/>
+    <w:rsid w:val="00E322BB"/>
+    <w:rsid w:val="00E32740"/>
+    <w:rsid w:val="00E33076"/>
+    <w:rsid w:val="00E35AEB"/>
+    <w:rsid w:val="00E43596"/>
+    <w:rsid w:val="00E44628"/>
+    <w:rsid w:val="00E475AA"/>
+    <w:rsid w:val="00E5309E"/>
+    <w:rsid w:val="00E5355E"/>
+    <w:rsid w:val="00E53789"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rsid w:val="00E61A1E"/>
+    <w:rsid w:val="00E62D6D"/>
+    <w:rsid w:val="00E6554A"/>
     <w:rsid w:val="00E67ED0"/>
-    <w:rsid w:val="00E72D44"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FF5BA7"/>
+    <w:rsid w:val="00E702C5"/>
+    <w:rsid w:val="00E7332F"/>
+    <w:rsid w:val="00E7494B"/>
+    <w:rsid w:val="00E81A8C"/>
+    <w:rsid w:val="00E82D1D"/>
+    <w:rsid w:val="00E87ACD"/>
+    <w:rsid w:val="00E91AFA"/>
+    <w:rsid w:val="00E950F6"/>
+    <w:rsid w:val="00EA76CE"/>
+    <w:rsid w:val="00EB35E7"/>
+    <w:rsid w:val="00EC107D"/>
+    <w:rsid w:val="00EC1409"/>
+    <w:rsid w:val="00EC30A1"/>
+    <w:rsid w:val="00EC56D3"/>
+    <w:rsid w:val="00ED154F"/>
+    <w:rsid w:val="00ED27FB"/>
+    <w:rsid w:val="00ED5F7C"/>
+    <w:rsid w:val="00ED70DD"/>
+    <w:rsid w:val="00EE32F5"/>
+    <w:rsid w:val="00EE3374"/>
+    <w:rsid w:val="00EF4888"/>
+    <w:rsid w:val="00EF7494"/>
+    <w:rsid w:val="00EF7735"/>
+    <w:rsid w:val="00F0454B"/>
+    <w:rsid w:val="00F04E91"/>
+    <w:rsid w:val="00F05642"/>
+    <w:rsid w:val="00F06BF9"/>
+    <w:rsid w:val="00F10A79"/>
+    <w:rsid w:val="00F1251B"/>
+    <w:rsid w:val="00F13BA8"/>
+    <w:rsid w:val="00F15388"/>
+    <w:rsid w:val="00F17AE8"/>
+    <w:rsid w:val="00F20C43"/>
+    <w:rsid w:val="00F216DA"/>
+    <w:rsid w:val="00F2536F"/>
+    <w:rsid w:val="00F25FF0"/>
+    <w:rsid w:val="00F2725B"/>
+    <w:rsid w:val="00F27D97"/>
+    <w:rsid w:val="00F31496"/>
+    <w:rsid w:val="00F36B04"/>
+    <w:rsid w:val="00F4080E"/>
+    <w:rsid w:val="00F41EB4"/>
+    <w:rsid w:val="00F430DF"/>
+    <w:rsid w:val="00F53A8C"/>
+    <w:rsid w:val="00F5530A"/>
+    <w:rsid w:val="00F55E37"/>
+    <w:rsid w:val="00F57A4C"/>
+    <w:rsid w:val="00F62F9E"/>
+    <w:rsid w:val="00F645F1"/>
+    <w:rsid w:val="00F6552F"/>
+    <w:rsid w:val="00F65834"/>
+    <w:rsid w:val="00F709EB"/>
+    <w:rsid w:val="00F71192"/>
+    <w:rsid w:val="00F714BD"/>
+    <w:rsid w:val="00F73E12"/>
+    <w:rsid w:val="00F74091"/>
+    <w:rsid w:val="00F777C4"/>
+    <w:rsid w:val="00F806F3"/>
+    <w:rsid w:val="00F8291F"/>
+    <w:rsid w:val="00F832F3"/>
+    <w:rsid w:val="00F83870"/>
+    <w:rsid w:val="00F84DD5"/>
+    <w:rsid w:val="00F85982"/>
+    <w:rsid w:val="00F8722E"/>
+    <w:rsid w:val="00F9137F"/>
+    <w:rsid w:val="00F955D2"/>
+    <w:rsid w:val="00F96EBD"/>
+    <w:rsid w:val="00FA0718"/>
+    <w:rsid w:val="00FA1CCB"/>
+    <w:rsid w:val="00FA213E"/>
+    <w:rsid w:val="00FA4EFD"/>
+    <w:rsid w:val="00FA5329"/>
+    <w:rsid w:val="00FA6E5B"/>
+    <w:rsid w:val="00FA7726"/>
+    <w:rsid w:val="00FB3673"/>
+    <w:rsid w:val="00FB40A2"/>
+    <w:rsid w:val="00FB517A"/>
+    <w:rsid w:val="00FB653A"/>
+    <w:rsid w:val="00FB7BB0"/>
+    <w:rsid w:val="00FC0DD9"/>
+    <w:rsid w:val="00FC1EEC"/>
+    <w:rsid w:val="00FC66B4"/>
+    <w:rsid w:val="00FD0148"/>
+    <w:rsid w:val="00FD0988"/>
+    <w:rsid w:val="00FD2158"/>
+    <w:rsid w:val="00FE0134"/>
+    <w:rsid w:val="00FE01C4"/>
+    <w:rsid w:val="00FE1AA4"/>
+    <w:rsid w:val="00FE3447"/>
+    <w:rsid w:val="00FE7B9E"/>
+    <w:rsid w:val="00FF05F6"/>
+    <w:rsid w:val="00FF2890"/>
+    <w:rsid w:val="00FF5177"/>
+    <w:rsid w:val="00FF65CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{2BBFEDDD-62B1-4D31-8A12-02CC9349ADA6}"/>
+  <w14:docId w14:val="27239DC5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0B50C419-2741-4CCE-B305-E960423715C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-MX" w:eastAsia="es-MX" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -34202,51 +31974,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:qFormat="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -34419,107 +32191,115 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
+    <w:aliases w:val="título 1,Part Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
+    <w:aliases w:val="título 2,Chapter Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
+    <w:aliases w:val="título 3,Section Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:qFormat/>
@@ -34657,140 +32437,145 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:aliases w:val="encabezado"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00BA5C18"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:aliases w:val="encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rsid w:val="00BA5C18"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
-    <w:aliases w:val=" Car1"/>
+    <w:aliases w:val=" Car1,Car1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA5C18"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
-    <w:aliases w:val=" Car1 Car"/>
+    <w:aliases w:val=" Car1 Car,Car1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA5C18"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA5C18"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:link w:val="Textodeglobo"/>
     <w:rsid w:val="00BA5C18"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
+    <w:aliases w:val="título 1 Car,Part Title Car"/>
     <w:link w:val="Ttulo1"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
+    <w:aliases w:val="título 2 Car,Chapter Title Car"/>
     <w:link w:val="Ttulo2"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
+    <w:aliases w:val="título 3 Car,Section Title Car"/>
     <w:link w:val="Ttulo3"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:link w:val="Ttulo4"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
     <w:link w:val="Ttulo5"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
@@ -34826,141 +32611,138 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
     <w:name w:val="Título 8 Car"/>
     <w:link w:val="Ttulo8"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:sz w:val="36"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
     <w:name w:val="Título 9 Car"/>
     <w:link w:val="Ttulo9"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="18"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sinespaciado">
     <w:name w:val="No Spacing"/>
-    <w:aliases w:val="RESOLUTIVOS"/>
+    <w:aliases w:val="RESOLUTIVOS,Notas al Pie Zu"/>
     <w:link w:val="SinespaciadoCar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoindependienteCar"/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6739"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
     <w:name w:val="Texto independiente Car"/>
     <w:link w:val="Textoindependiente"/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:link w:val="DefaultCar"/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DefaultCar">
     <w:name w:val="Default Car"/>
     <w:link w:val="Default"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Textoindependiente2Car"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente2Car">
     <w:name w:val="Texto independiente 2 Car"/>
     <w:link w:val="Textoindependiente2"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -35013,51 +32795,53 @@
       <w:lang w:val="es-ES" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RUBRI">
     <w:name w:val="RUBRI"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Cita texto,TEXTO GENERAL SENTENCIAS,List Paragraph,Footnote,List Paragraph1,Colorful List - Accent 11,Trascripción,Párrafo Normal,Cuadrícula clara - Énfasis 31,Figuras,viñetas,4 Párrafo de lista,Bullet List,FooterText,numbered,AB List 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="PrrafodelistaCar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista1">
     <w:name w:val="Sin lista1"/>
     <w:next w:val="Sinlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rbricas">
     <w:name w:val="Rúbricas"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="atLeast"/>
@@ -35302,178 +33086,171 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pcstexto">
     <w:name w:val="pcstexto"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:lang w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sinespaciado1">
     <w:name w:val="Sin espaciado1"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
+    <w:aliases w:val="Footnote Text Char Char Char Char Char,Footnote Text Char Char Char Char,Footnote reference,FA Fu,Footnote Text Char Char Char,Footnote Text Cha,FA Fußnotentext,FA Fu?notentext,Footnote Text Char Char,FA Fuﬂnotentext,Ca,FA Fu?notente,Car"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
+    <w:aliases w:val="Footnote Text Char Char Char Char Char Car,Footnote Text Char Char Char Char Car,Footnote reference Car,FA Fu Car,Footnote Text Char Char Char Car,Footnote Text Cha Car,FA Fußnotentext Car,FA Fu?notentext Car,FA Fuﬂnotentext Car"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Ref. de nota al pie 2,Footnotes refss,Texto de nota al pie,Appel note de bas de page,Footnote number,referencia nota al pie,BVI fnr,f,4_G,16 Point,Superscript 6 Point,Texto nota al pie,Footnote Reference Char3,ftref,julio,f1,Ref,ft,R"/>
+    <w:link w:val="Piedepagina"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="Normal (Web) Car1,Normal (Web) Car Car,Normal (Web) Car Car Car,Normal (Web) Car1 Car Car,Normal (Web) Car Car Car Car Car Car Car Car Car Car,Normal (Web) Car Car Car Car Car Car,Car Car Car,Car Car Car Ca, Car Car Car, Car Car Car Car Car"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="NormalWebCar"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista11">
     <w:name w:val="Sin lista11"/>
     <w:next w:val="Sinlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="003399"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1">
     <w:name w:val="Tabla con cuadrícula1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:rsid w:val="00511A93"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula11">
     <w:name w:val="Tabla con cuadrícula11"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
     <w:name w:val="Sin espaciado Car"/>
-    <w:aliases w:val="RESOLUTIVOS Car"/>
+    <w:aliases w:val="RESOLUTIVOS Car,Notas al Pie Zu Car"/>
     <w:link w:val="Sinespaciado"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
     <w:name w:val="Style 1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
@@ -35492,65 +33269,58 @@
       <w:szCs w:val="12"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharacterStyle1">
     <w:name w:val="Character Style 1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula2">
     <w:name w:val="Tabla con cuadrícula2"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style8">
     <w:name w:val="Style 8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="8"/>
       <w:szCs w:val="8"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharacterStyle2">
     <w:name w:val="Character Style 2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
@@ -35730,63 +33500,66 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:right="180"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="10"/>
       <w:szCs w:val="10"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CharacterStyle8">
     <w:name w:val="Character Style 8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:sz w:val="10"/>
       <w:szCs w:val="10"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista1">
     <w:name w:val="Párrafo de lista1"/>
     <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texto0">
     <w:name w:val="Texto"/>
+    <w:aliases w:val="independiente,independiente Car Car Car"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextoCar"/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ecxmsonormal">
     <w:name w:val="ecxmsonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="324" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
@@ -35812,70 +33585,68 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextoCar">
     <w:name w:val="Texto Car"/>
     <w:link w:val="Texto0"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:lang w:val="es-ES" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sangra2detindependiente">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Sangra2detindependienteCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sangra2detindependienteCar">
     <w:name w:val="Sangría 2 de t. independiente Car"/>
     <w:link w:val="Sangra2detindependiente"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista2">
     <w:name w:val="Párrafo de lista2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textocomentario">
@@ -36249,506 +34020,418 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="corte4fondoCarCarCarCarCarCarCarCarCarCarCarCarCarCarCarCarCarCar">
     <w:name w:val="corte4 fondo Car Car Car Car Car Car Car Car Car Car Car Car Car Car Car Car Car Car"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="b1">
     <w:name w:val="b1"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Puesto">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Puesto">
+    <w:name w:val="Puesto"/>
+    <w:aliases w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PuestoCar"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PuestoCar">
-    <w:name w:val="Puesto Car"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:aliases w:val="Puesto Car1"/>
     <w:link w:val="Puesto"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText21">
     <w:name w:val="Body Text 21"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="708"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula111">
     <w:name w:val="Tabla con cuadrícula111"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula21">
     <w:name w:val="Tabla con cuadrícula21"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula3">
     <w:name w:val="Tabla con cuadrícula3"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula4">
     <w:name w:val="Tabla con cuadrícula4"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula5">
     <w:name w:val="Tabla con cuadrícula5"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula6">
     <w:name w:val="Tabla con cuadrícula6"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula7">
     <w:name w:val="Tabla con cuadrícula7"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula8">
     <w:name w:val="Tabla con cuadrícula8"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula9">
     <w:name w:val="Tabla con cuadrícula9"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista2">
     <w:name w:val="Sin lista2"/>
     <w:next w:val="Sinlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textosinformato1">
     <w:name w:val="Texto sin formato1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula10">
     <w:name w:val="Tabla con cuadrícula10"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1111">
     <w:name w:val="Tabla con cuadrícula1111"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula12">
     <w:name w:val="Tabla con cuadrícula12"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula13">
     <w:name w:val="Tabla con cuadrícula13"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubttuloCar"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
     <w:name w:val="Subtítulo Car"/>
     <w:link w:val="Subttulo"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
@@ -36853,497 +34536,385 @@
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="241" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula14">
     <w:name w:val="Tabla con cuadrícula14"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula15">
     <w:name w:val="Tabla con cuadrícula15"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula22">
     <w:name w:val="Tabla con cuadrícula22"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula112">
     <w:name w:val="Tabla con cuadrícula112"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula16">
     <w:name w:val="Tabla con cuadrícula16"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula17">
     <w:name w:val="Tabla con cuadrícula17"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula23">
     <w:name w:val="Tabla con cuadrícula23"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula113">
     <w:name w:val="Tabla con cuadrícula113"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula18">
     <w:name w:val="Tabla con cuadrícula18"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula19">
     <w:name w:val="Tabla con cuadrícula19"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula24">
     <w:name w:val="Tabla con cuadrícula24"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula114">
     <w:name w:val="Tabla con cuadrícula114"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula20">
     <w:name w:val="Tabla con cuadrícula20"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula110">
     <w:name w:val="Tabla con cuadrícula110"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula25">
     <w:name w:val="Tabla con cuadrícula25"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula115">
     <w:name w:val="Tabla con cuadrícula115"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista5">
     <w:name w:val="Sin lista5"/>
     <w:next w:val="Sinlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textoindependiente31">
     <w:name w:val="Texto independiente 31"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
@@ -37529,65 +35100,67 @@
     <w:name w:val="texto_menu41"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="225B4A"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textomenu71">
     <w:name w:val="texto_menu71"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       <w:smallCaps/>
       <w:color w:val="225B4A"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textosinformato">
     <w:name w:val="Plain Text"/>
+    <w:aliases w:val="Car Car Car Car Car Car Car Car Car Car,Car Car Car Car Car Car Car Car Car Car Car Car,Car Car Car Car Car Car Car Car Car Car Car,Car Car Car Car Car Car Car Car Car"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextosinformatoCar"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextosinformatoCar">
     <w:name w:val="Texto sin formato Car"/>
+    <w:aliases w:val="Car Car Car Car Car Car Car Car Car Car Car1,Car Car Car Car Car Car Car Car Car Car Car Car Car,Car Car Car Car Car Car Car Car Car Car Car Car1,Car Car Car Car Car Car Car Car Car Car1"/>
     <w:link w:val="Textosinformato"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="estilo2">
     <w:name w:val="estilo2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="definicion">
     <w:name w:val="definicion"/>
     <w:rsid w:val="00511A93"/>
   </w:style>
@@ -37602,609 +35175,7936 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="red">
     <w:name w:val="red"/>
     <w:rsid w:val="00511A93"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista6">
     <w:name w:val="Sin lista6"/>
     <w:next w:val="Sinlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula26">
     <w:name w:val="Tabla con cuadrícula26"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TituloPliego">
     <w:name w:val="TituloPliego"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula27">
     <w:name w:val="Tabla con cuadrícula27"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula28">
     <w:name w:val="Tabla con cuadrícula28"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="INCISO">
     <w:name w:val="INCISO"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="101" w:line="216" w:lineRule="exact"/>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="INCISO1">
     <w:name w:val="INCISO 1"/>
     <w:basedOn w:val="INCISO"/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentario">
     <w:name w:val="annotation reference"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511A93"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Descripcin">
     <w:name w:val="caption"/>
+    <w:aliases w:val="Epígrafe"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo">
     <w:name w:val="Estilo"/>
+    <w:link w:val="EstiloCar"/>
+    <w:qFormat/>
     <w:rsid w:val="00511A93"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EstiloCar">
+    <w:name w:val="Estilo Car"/>
+    <w:link w:val="Estilo"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PrrafodelistaCar">
+    <w:name w:val="Párrafo de lista Car"/>
+    <w:aliases w:val="Cita texto Car,TEXTO GENERAL SENTENCIAS Car,List Paragraph Car,Footnote Car,List Paragraph1 Car,Colorful List - Accent 11 Car,Trascripción Car,Párrafo Normal Car,Cuadrícula clara - Énfasis 31 Car,Figuras Car,viñetas Car,numbered Car"/>
+    <w:link w:val="Prrafodelista"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar1">
+    <w:name w:val="Asunto del comentario Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM2">
+    <w:name w:val="CM2"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:line="271" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM11">
+    <w:name w:val="CM11"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="288"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="m4745031822649709525gmail-msonormal">
+    <w:name w:val="m_4745031822649709525gmail-msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextonotaalfinalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextonotaalfinalCar">
+    <w:name w:val="Texto nota al final Car"/>
+    <w:link w:val="Textonotaalfinal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaalfinal">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="spellingerror">
+    <w:name w:val="spellingerror"/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listavistosa-nfasis11">
+    <w:name w:val="Lista vistosa - Énfasis 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="negritas">
+    <w:name w:val="negritas"/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo2">
+    <w:name w:val="Titulo 2"/>
+    <w:basedOn w:val="texto"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="double" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="101"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Predeterminado">
+    <w:name w:val="Predeterminado"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl66">
+    <w:name w:val="xl66"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl67">
+    <w:name w:val="xl67"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="7F7F7F"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl68">
+    <w:name w:val="xl68"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="7F7F7F"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl69">
+    <w:name w:val="xl69"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="A5A5A5"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl70">
+    <w:name w:val="xl70"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="A5A5A5"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl71">
+    <w:name w:val="xl71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="A5A5A5"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl72">
+    <w:name w:val="xl72"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl73">
+    <w:name w:val="xl73"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl74">
+    <w:name w:val="xl74"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="BFBFBF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl75">
+    <w:name w:val="xl75"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl76">
+    <w:name w:val="xl76"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D8D8D8"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl77">
+    <w:name w:val="xl77"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D8D8D8"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl78">
+    <w:name w:val="xl78"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F2F2F2"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D8D8D8"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl79">
+    <w:name w:val="xl79"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl80">
+    <w:name w:val="xl80"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl81">
+    <w:name w:val="xl81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl82">
+    <w:name w:val="xl82"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl83">
+    <w:name w:val="xl83"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl84">
+    <w:name w:val="xl84"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl85">
+    <w:name w:val="xl85"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl64">
+    <w:name w:val="xl64"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl65">
+    <w:name w:val="xl65"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="top"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl86">
+    <w:name w:val="xl86"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl87">
+    <w:name w:val="xl87"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl88">
+    <w:name w:val="xl88"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl89">
+    <w:name w:val="xl89"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl90">
+    <w:name w:val="xl90"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl91">
+    <w:name w:val="xl91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl92">
+    <w:name w:val="xl92"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl93">
+    <w:name w:val="xl93"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl94">
+    <w:name w:val="xl94"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl95">
+    <w:name w:val="xl95"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl96">
+    <w:name w:val="xl96"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+        <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SECRETARIADELAFUNCIONPUBLICA">
+    <w:name w:val="SECRETARIA DE LA FUNCION PUBLICA"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial"/>
+      <w:kern w:val="18"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadoclaro">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar1">
+    <w:name w:val="Título Car1"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Sombreadoclaro-nfasis5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:color w:val="31849B"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar1">
+    <w:name w:val="Encabezado Car1"/>
+    <w:aliases w:val="encabezado Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar1">
+    <w:name w:val="Pie de página Car1"/>
+    <w:aliases w:val="Car1 Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:ind w:left="566" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo10">
+    <w:name w:val="Título1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Epgrafe1">
+    <w:name w:val="Epígrafe1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl97">
+    <w:name w:val="xl97"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl98">
+    <w:name w:val="xl98"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl99">
+    <w:name w:val="xl99"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula11111">
+    <w:name w:val="Tabla con cuadrícula11111"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font5">
+    <w:name w:val="font5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl100">
+    <w:name w:val="xl100"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl101">
+    <w:name w:val="xl101"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl102">
+    <w:name w:val="xl102"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl103">
+    <w:name w:val="xl103"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl104">
+    <w:name w:val="xl104"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl105">
+    <w:name w:val="xl105"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FABF8F"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl106">
+    <w:name w:val="xl106"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FABF8F"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl107">
+    <w:name w:val="xl107"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl108">
+    <w:name w:val="xl108"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl109">
+    <w:name w:val="xl109"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl110">
+    <w:name w:val="xl110"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl111">
+    <w:name w:val="xl111"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl112">
+    <w:name w:val="xl112"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl113">
+    <w:name w:val="xl113"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="A6A6A6"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl114">
+    <w:name w:val="xl114"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl115">
+    <w:name w:val="xl115"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl116">
+    <w:name w:val="xl116"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl117">
+    <w:name w:val="xl117"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl118">
+    <w:name w:val="xl118"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl119">
+    <w:name w:val="xl119"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl120">
+    <w:name w:val="xl120"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FABF8F"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PuestoCar">
+    <w:name w:val="Puesto Car"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar2">
+    <w:name w:val="Título Car2"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Sombreadoclaro1">
+    <w:name w:val="Sombreado claro1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Descripcin1">
+    <w:name w:val="Descripción1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula29">
+    <w:name w:val="Tabla con cuadrícula29"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista111">
+    <w:name w:val="Sin lista111"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista21">
+    <w:name w:val="Sin lista21"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Sombreadoclaro-nfasis51">
+    <w:name w:val="Sombreado claro - Énfasis 51"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Sombreadoclaro-nfasis5"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:color w:val="2F5496"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula116">
+    <w:name w:val="Tabla con cuadrícula116"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula117">
+    <w:name w:val="Tabla con cuadrícula117"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula210">
+    <w:name w:val="Tabla con cuadrícula210"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1112">
+    <w:name w:val="Tabla con cuadrícula1112"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula211">
+    <w:name w:val="Tabla con cuadrícula211"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula31">
+    <w:name w:val="Tabla con cuadrícula31"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula41">
+    <w:name w:val="Tabla con cuadrícula41"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula51">
+    <w:name w:val="Tabla con cuadrícula51"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula61">
+    <w:name w:val="Tabla con cuadrícula61"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula71">
+    <w:name w:val="Tabla con cuadrícula71"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula81">
+    <w:name w:val="Tabla con cuadrícula81"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula91">
+    <w:name w:val="Tabla con cuadrícula91"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula111111">
+    <w:name w:val="Tabla con cuadrícula111111"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula121">
+    <w:name w:val="Tabla con cuadrícula121"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula131">
+    <w:name w:val="Tabla con cuadrícula131"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula151">
+    <w:name w:val="Tabla con cuadrícula151"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula221">
+    <w:name w:val="Tabla con cuadrícula221"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1121">
+    <w:name w:val="Tabla con cuadrícula1121"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula171">
+    <w:name w:val="Tabla con cuadrícula171"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula231">
+    <w:name w:val="Tabla con cuadrícula231"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1131">
+    <w:name w:val="Tabla con cuadrícula1131"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula191">
+    <w:name w:val="Tabla con cuadrícula191"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula241">
+    <w:name w:val="Tabla con cuadrícula241"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1141">
+    <w:name w:val="Tabla con cuadrícula1141"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1101">
+    <w:name w:val="Tabla con cuadrícula1101"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula251">
+    <w:name w:val="Tabla con cuadrícula251"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1151">
+    <w:name w:val="Tabla con cuadrícula1151"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula261">
+    <w:name w:val="Tabla con cuadrícula261"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula271">
+    <w:name w:val="Tabla con cuadrícula271"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula281">
+    <w:name w:val="Tabla con cuadrícula281"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula4-nfasis31">
+    <w:name w:val="Tabla con cuadrícula 4 - Énfasis 31"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabladecuadrcula4-nfasis31">
+    <w:name w:val="Tabla de cuadrícula 4 - Énfasis 31"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st1">
+    <w:name w:val="st1"/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl121">
+    <w:name w:val="xl121"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl122">
+    <w:name w:val="xl122"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl123">
+    <w:name w:val="xl123"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl124">
+    <w:name w:val="xl124"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl125">
+    <w:name w:val="xl125"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula30">
+    <w:name w:val="Tabla con cuadrícula30"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula32">
+    <w:name w:val="Tabla con cuadrícula32"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula33">
+    <w:name w:val="Tabla con cuadrícula33"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula34">
+    <w:name w:val="Tabla con cuadrícula34"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font6">
+    <w:name w:val="font6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font7">
+    <w:name w:val="font7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl63">
+    <w:name w:val="xl63"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDDDDD"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl126">
+    <w:name w:val="xl126"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl127">
+    <w:name w:val="xl127"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl128">
+    <w:name w:val="xl128"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDDDDD"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl129">
+    <w:name w:val="xl129"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDDDDD"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl130">
+    <w:name w:val="xl130"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDDDDD"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl131">
+    <w:name w:val="xl131"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDDDDD"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl132">
+    <w:name w:val="xl132"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl133">
+    <w:name w:val="xl133"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl134">
+    <w:name w:val="xl134"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl135">
+    <w:name w:val="xl135"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl136">
+    <w:name w:val="xl136"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl137">
+    <w:name w:val="xl137"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl138">
+    <w:name w:val="xl138"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl139">
+    <w:name w:val="xl139"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl140">
+    <w:name w:val="xl140"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl141">
+    <w:name w:val="xl141"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl142">
+    <w:name w:val="xl142"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl143">
+    <w:name w:val="xl143"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl144">
+    <w:name w:val="xl144"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl145">
+    <w:name w:val="xl145"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl146">
+    <w:name w:val="xl146"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl147">
+    <w:name w:val="xl147"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl148">
+    <w:name w:val="xl148"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl149">
+    <w:name w:val="xl149"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl150">
+    <w:name w:val="xl150"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl151">
+    <w:name w:val="xl151"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl152">
+    <w:name w:val="xl152"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl153">
+    <w:name w:val="xl153"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl154">
+    <w:name w:val="xl154"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl155">
+    <w:name w:val="xl155"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl156">
+    <w:name w:val="xl156"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl157">
+    <w:name w:val="xl157"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl158">
+    <w:name w:val="xl158"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl159">
+    <w:name w:val="xl159"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl160">
+    <w:name w:val="xl160"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl161">
+    <w:name w:val="xl161"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl162">
+    <w:name w:val="xl162"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl163">
+    <w:name w:val="xl163"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl164">
+    <w:name w:val="xl164"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl165">
+    <w:name w:val="xl165"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl166">
+    <w:name w:val="xl166"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="969696"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="969696"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl167">
+    <w:name w:val="xl167"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl168">
+    <w:name w:val="xl168"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl169">
+    <w:name w:val="xl169"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A6A6A6"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl170">
+    <w:name w:val="xl170"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl171">
+    <w:name w:val="xl171"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl172">
+    <w:name w:val="xl172"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl173">
+    <w:name w:val="xl173"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl174">
+    <w:name w:val="xl174"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl175">
+    <w:name w:val="xl175"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl176">
+    <w:name w:val="xl176"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xl177">
+    <w:name w:val="xl177"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="000000" w:fill="DDDDDD"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ilfuvd">
+    <w:name w:val="ilfuvd"/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
+    <w:name w:val="Normal1"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A0">
+    <w:name w:val="A0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Direccininterior">
+    <w:name w:val="Dirección interior"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+      <w:ind w:firstLine="557"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Sangra3detindependiente">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Sangra3detindependienteCar"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009C6EAC"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:left="567"/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sangra3detindependienteCar">
     <w:name w:val="Sangría 3 de t. independiente Car"/>
     <w:link w:val="Sangra3detindependiente"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MapTitle1">
+    <w:name w:val="Map Title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:ind w:left="3087"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo51">
+    <w:name w:val="Título 51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:ind w:left="3807"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:color w:val="243F60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo61">
+    <w:name w:val="Título 61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:ind w:left="4527"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo71">
+    <w:name w:val="Título 71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:ind w:left="5247"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo81">
+    <w:name w:val="Título 81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:ind w:left="5967"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulo91">
+    <w:name w:val="Título 91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:ind w:left="6687"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtulodeTDC1">
+    <w:name w:val="Título de TDC1"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:hanging="10"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:bCs/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="FIGURASPAC1185">
+    <w:name w:val="FIGURASPAC1185"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Estilo25">
+    <w:name w:val="Estilo25"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="FIGURASPAC165">
+    <w:name w:val="FIGURASPAC165"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="FIGURASPAC185">
+    <w:name w:val="FIGURASPAC185"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar1">
+    <w:name w:val="Texto de globo Car1"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009C6EAC"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar1">
+    <w:name w:val="Texto comentario Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SangradetextonormalCar1">
+    <w:name w:val="Sangría de texto normal Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar1">
+    <w:name w:val="Subtítulo Car1"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="5A5A5A"/>
+      <w:spacing w:val="15"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente2Car1">
+    <w:name w:val="Texto independiente 2 Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependiente3Car1">
+    <w:name w:val="Texto independiente 3 Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sangra2detindependienteCar1">
+    <w:name w:val="Sangría 2 de t. independiente Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextosinformatoCar1">
+    <w:name w:val="Texto sin formato Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Times New Roman" w:hAnsi="Consolas" w:cs="Times New Roman"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="283" w:hanging="283"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="TableGrid1"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar1">
+    <w:name w:val="Texto independiente Car1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="A3">
+    <w:name w:val="A3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependienteprimerasangra2Car">
+    <w:name w:val="Texto independiente primera sangría 2 Car"/>
+    <w:link w:val="Textoindependienteprimerasangra2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependienteprimerasangra2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="Sangradetextonormal"/>
+    <w:link w:val="Textoindependienteprimerasangra2Car"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:ind w:firstLine="210"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Textoindependienteprimerasangra2Car1">
+    <w:name w:val="Texto independiente primera sangría 2 Car1"/>
+    <w:basedOn w:val="SangradetextonormalCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E5666C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa2">
+    <w:name w:val="Pa2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="241" w:lineRule="atLeast"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EstiloArial10ptJustificadoPrimeralnea063cm">
+    <w:name w:val="Estilo Arial 10 pt Justificado Primera línea:  0.63 cm"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="9072"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:spacing w:val="-6"/>
+      <w:i/>
+      <w:color w:val="333399"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa99">
+    <w:name w:val="Pa99"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:line="201" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa9">
+    <w:name w:val="Pa9"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:line="241" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa16">
+    <w:name w:val="Pa16"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:line="241" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodelnea">
+    <w:name w:val="line number"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista1111">
+    <w:name w:val="Sin lista1111"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista12">
+    <w:name w:val="Sin lista12"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista112">
+    <w:name w:val="Sin lista112"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista13">
+    <w:name w:val="Sin lista13"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista113">
+    <w:name w:val="Sin lista113"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E5666C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
+    <w:name w:val="msonormal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E5666C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="19"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula35">
+    <w:name w:val="Tabla con cuadrícula35"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00AF6755"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6554A"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="Table Normal2"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F2355"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
+    <w:name w:val="Table Normal3"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F2355"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal4">
+    <w:name w:val="Table Normal4"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F2355"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula36">
+    <w:name w:val="Tabla con cuadrícula36"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004769E7"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titulo3Car">
+    <w:name w:val="Titulo 3 Car"/>
+    <w:link w:val="Titulo3"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00C27475"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo3">
+    <w:name w:val="Titulo 3"/>
+    <w:basedOn w:val="Prrafodelista"/>
+    <w:link w:val="Titulo3Car"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C27475"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:after="120" w:line="320" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula37">
+    <w:name w:val="Tabla con cuadrícula37"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D14B63"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula38">
+    <w:name w:val="Tabla con cuadrícula38"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007850C8"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula39">
+    <w:name w:val="Tabla con cuadrícula39"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002107DC"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula391">
+    <w:name w:val="Tabla con cuadrícula391"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002107DC"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula392">
+    <w:name w:val="Tabla con cuadrícula392"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00BC6054"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista7">
+    <w:name w:val="Sin lista7"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista14">
+    <w:name w:val="Sin lista14"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula40">
+    <w:name w:val="Tabla con cuadrícula40"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula118">
+    <w:name w:val="Tabla con cuadrícula118"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:color="000000"/>
+      <w:bdr w:val="nil"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Piedepagina">
+    <w:name w:val="Pie de pagina"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Refdenotaalpie"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1415" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal5">
+    <w:name w:val="Table Normal5"/>
+    <w:uiPriority w:val="2"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="home-text">
+    <w:name w:val="home-text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabladecuadrcula4-nfasis311">
+    <w:name w:val="Tabla de cuadrícula 4 - Énfasis 311"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="9BBB59"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabladecuadrcula6concolores-nfasis31">
+    <w:name w:val="Tabla de cuadrícula 6 con colores - Énfasis 31"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:color w:val="76923C"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C2D69B"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C2D69B"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C2D69B"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Cuadrculadetablaclara1">
+    <w:name w:val="Cuadrícula de tabla clara1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablanormal11">
+    <w:name w:val="Tabla normal 11"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="m3576454148983475572gmail-msolistparagraph">
+    <w:name w:val="m_3576454148983475572gmail-msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
+    <w:name w:val="Standard"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Continuarlista">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Cuerpo">
+    <w:name w:val="Cuerpo"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:color="000000"/>
+      <w:bdr w:val="nil"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ninguno">
+    <w:name w:val="Ninguno"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
+    <w:name w:val="markedcontent"/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hgkelc">
+    <w:name w:val="hgkelc"/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWNum1">
+    <w:name w:val="WWNum1"/>
+    <w:basedOn w:val="Sinlista"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Poromisin">
+    <w:name w:val="Por omisión"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:color="000000"/>
+      <w:bdr w:val="nil"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula310">
+    <w:name w:val="Tabla con cuadrícula310"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal11">
+    <w:name w:val="Table Normal11"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="temp">
+    <w:name w:val="temp"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="bold">
+    <w:name w:val="bold"/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ng-star-inserted">
+    <w:name w:val="ng-star-inserted"/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC11">
+    <w:name w:val="TDC 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="284"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9356"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtulodeTDC">
+    <w:name w:val="Título de TDC"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="0"/>
+      <w:color w:val="365F91"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC21">
+    <w:name w:val="TDC 21"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9356"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="426"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Estiloimportado1">
+    <w:name w:val="Estilo importado 1"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Estiloimportado2">
+    <w:name w:val="Estilo importado 2"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC31">
+    <w:name w:val="TDC 31"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9356"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1418" w:right="-93" w:hanging="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ttulodellibro">
+    <w:name w:val="Book Title"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula212">
+    <w:name w:val="Tabla con cuadrícula212"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula213">
+    <w:name w:val="Tabla con cuadrícula213"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula42">
+    <w:name w:val="Tabla con cuadrícula42"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula52">
+    <w:name w:val="Tabla con cuadrícula52"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula62">
+    <w:name w:val="Tabla con cuadrícula62"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula72">
+    <w:name w:val="Tabla con cuadrícula72"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula82">
+    <w:name w:val="Tabla con cuadrícula82"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula119">
+    <w:name w:val="Tabla con cuadrícula119"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula92">
+    <w:name w:val="Tabla con cuadrícula92"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula101">
+    <w:name w:val="Tabla con cuadrícula101"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula122">
+    <w:name w:val="Tabla con cuadrícula122"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula132">
+    <w:name w:val="Tabla con cuadrícula132"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula141">
+    <w:name w:val="Tabla con cuadrícula141"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula152">
+    <w:name w:val="Tabla con cuadrícula152"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula161">
+    <w:name w:val="Tabla con cuadrícula161"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula172">
+    <w:name w:val="Tabla con cuadrícula172"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC41">
+    <w:name w:val="TDC 41"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC51">
+    <w:name w:val="TDC 51"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC61">
+    <w:name w:val="TDC 61"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC71">
+    <w:name w:val="TDC 71"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC81">
+    <w:name w:val="TDC 81"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TDC91">
+    <w:name w:val="TDC 91"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal23">
+    <w:name w:val="Table Normal23"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bibliografa1">
+    <w:name w:val="Bibliografía1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabladecuadrcula1clara-nfasis51">
+    <w:name w:val="Tabla de cuadrícula 1 clara - Énfasis 51"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-EC" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CDDC"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="92CDDC"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p0">
+    <w:name w:val="p0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Arial"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style30">
+    <w:name w:val="Style 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+      <w:lang w:val="en-US" w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CuerpoA">
+    <w:name w:val="Cuerpo A"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:color="000000"/>
+      <w:bdr w:val="nil"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notaalpie">
+    <w:name w:val="Nota al pie"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+        <w:bar w:val="nil"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:color="000000"/>
+      <w:bdr w:val="nil"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:line="241" w:lineRule="auto"/>
+      <w:ind w:left="426"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo1">
+    <w:name w:val="Estilo1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Estilo1Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1Car">
+    <w:name w:val="Estilo1 Car"/>
+    <w:link w:val="Estilo1"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafo">
+    <w:name w:val="Párrafo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="849" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lista4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1132" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Saludo">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SaludoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SaludoCar">
+    <w:name w:val="Saludo Car"/>
+    <w:link w:val="Saludo"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaconvietas2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lneadereferencia">
+    <w:name w:val="Línea de referencia"/>
+    <w:basedOn w:val="Textoindependiente"/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoindependienteprimerasangra">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="Textoindependiente"/>
+    <w:link w:val="TextoindependienteprimerasangraCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="6739"/>
+      </w:tabs>
+      <w:ind w:firstLine="360"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteprimerasangraCar">
+    <w:name w:val="Texto independiente primera sangría Car"/>
+    <w:link w:val="Textoindependienteprimerasangra"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CABEZA">
+    <w:name w:val="CABEZA"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="es-ES_tradnl" w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo1">
+    <w:name w:val="Titulo 1"/>
+    <w:basedOn w:val="Texto0"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="TableGrid2"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="spelle">
+    <w:name w:val="spelle"/>
+    <w:rsid w:val="00C974CD"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Cuadrculamedia3-nfasis41">
+    <w:name w:val="Cuadrícula media 3 - Énfasis 41"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Cuadrculamedia3-nfasis4"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+      <w:ind w:left="714" w:hanging="357"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Enlace">
+    <w:name w:val="Enlace"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single" w:color="0000FF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Cuadrculamedia3-nfasis4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00C974CD"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TDC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00832B0E"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TDC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00832B0E"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TDC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00832B0E"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TDC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00832B0E"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TDC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00832B0E"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliografa">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF2E5E"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista8">
+    <w:name w:val="Sin lista8"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00297692"/>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Sinlista15">
+    <w:name w:val="Sin lista15"/>
+    <w:next w:val="Sinlista"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00297692"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula43">
+    <w:name w:val="Tabla con cuadrícula43"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00297692"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula120">
+    <w:name w:val="Tabla con cuadrícula120"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:rsid w:val="00297692"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rtejustify">
+    <w:name w:val="rtejustify"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00297692"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-MX"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal6">
+    <w:name w:val="Table Normal6"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00297692"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalWebCar">
+    <w:name w:val="Normal (Web) Car"/>
+    <w:aliases w:val="Normal (Web) Car1 Car,Normal (Web) Car Car Car1,Normal (Web) Car Car Car Car,Normal (Web) Car1 Car Car Car,Normal (Web) Car Car Car Car Car Car Car Car Car Car Car,Normal (Web) Car Car Car Car Car Car Car,Car Car Car Car"/>
+    <w:link w:val="NormalWeb"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD0148"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
+    <w:name w:val="fontstyle01"/>
+    <w:rsid w:val="005F7450"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
+    <w:name w:val="fontstyle21"/>
+    <w:rsid w:val="005F7450"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="uv3um">
+    <w:name w:val="uv3um"/>
+    <w:rsid w:val="00B65C10"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s6">
+    <w:name w:val="s6"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:rsid w:val="00F55E37"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E5CB7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar3">
+    <w:name w:val="Título Car3"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="005E5CB7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1012992267">
+    <w:div w:id="26950623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1455563159">
+    <w:div w:id="192108998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="193933391">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="462235773">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="548417065">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="740833215">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="760372726">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="785733600">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="804927462">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="872301328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="926504712">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1172070063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1508867892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1622495202">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1707638551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1842424844">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1939437096">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2132163172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///L:\Nvo%20Formato.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77B2E118-83B7-4FCE-9BE6-348D8FF4F8AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Nvo Formato</Template>
   <TotalTime></TotalTime>
   <Pages>65</Pages>
-  <Words>20514</Words>
-  <Characters>112827</Characters>
+  <Words>20510</Words>
+  <Characters>112806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>940</Lines>
   <Paragraphs>266</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>LeyContratoPúbPrivEdoMor</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>133075</CharactersWithSpaces>
+  <CharactersWithSpaces>133050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>LeyContratoPúbPrivEdoMor</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>COnsejería Jurídica</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>